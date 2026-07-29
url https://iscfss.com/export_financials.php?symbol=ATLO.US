--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5092,717 +5095,721 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW62"/>
+  <dimension ref="A1:CX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
+      <c r="CX1" t="s">
+        <v>163</v>
+      </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:102">
       <c r="A2" t="s">
         <v>27</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>2218000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2562000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2485000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2472000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2555000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3208000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3045000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3191000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2571000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4710000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3561000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2334000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9024000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>666000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-64988000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-1048772000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8258000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1878019000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1836708000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1831399000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8307000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7690907.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8995285.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11191759.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12210296.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9394365.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7483205.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7193397.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7629686.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6463962.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6603045.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6190985.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9275537.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5991202.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6072259.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6028194.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7633209.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6101554.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5900560.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6191838.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6554285.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5471846.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6240304.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5724288.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7099858.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5500294.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6226080.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5152499.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6367441.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5017628.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5341297.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4866919.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6186469.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4891659.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5557980.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4920119.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6090018.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4539704.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5031565.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4555371.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>779862000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>743862000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>704937000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>715205000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>723505000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>722164000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>678591000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>684121000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>685041000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>664795000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>647264000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>679027000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>709635000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>690119000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>650980000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>670656000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>689599000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>680356000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>649661000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>672452000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>697397000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>668343000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>657440000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>653506000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>691095000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>658176000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3166620.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3132223.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3571000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>619548000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3322574.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2902000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>613894000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>550622000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>536936000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>510994000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>530402000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>511509000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3466930.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>490661000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:102">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -5827,95 +5834,96 @@
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
+      <c r="CX3"/>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:102">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -5940,386 +5948,388 @@
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
+      <c r="CX4"/>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:102">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-20423000.0</v>
+      </c>
+      <c r="C5">
         <v>-22119000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17948000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-21225000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26117000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-31841000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-39063000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-29348000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-45266000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-47013000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-46887000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-66321000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-57036000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-53252000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-63070000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-72913000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-49718000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30939000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2864000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8261000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9409000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7147000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16023000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15489000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>13993000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4478000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4115000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4783200.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3454662.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>103747.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4075000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6699000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5070455.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4289511.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-432373.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2781292.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2975793.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>883053.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-576687.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7123927.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8323288.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5851710.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3481736.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4690037.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3091464.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6670711.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4472017.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5230350.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5640806.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2682526.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>451132.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1585754.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1160313.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10015000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>11075000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>12465000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>10911000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>9903000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>9493000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>9931000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8352000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4457000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3326000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7136000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5157000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3870000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>3119000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4343000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>405946.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1546000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-151000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1301000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-784000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4111000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1890000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3663000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2509796.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>5392000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5718000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>4840000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>414271.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2490000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3292000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4312854.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>6757027.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3467527.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>7467712.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>7841668.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4267629.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>10823000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>8916000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>7849788.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>10973000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>7436000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>7819000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>8551000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7294000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>4659000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>5668581.0</v>
       </c>
-      <c r="CW5"/>
+      <c r="CX5"/>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:102">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
@@ -6372,135 +6382,138 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:102">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -6525,116 +6538,117 @@
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
+      <c r="CX7"/>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:102">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>17714000.0</v>
       </c>
       <c r="D8">
+        <v>17714000.0</v>
+      </c>
+      <c r="E8">
         <v>17784000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>17797000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>17831000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>17898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17984000.0</v>
       </c>
       <c r="I8">
         <v>17984000.0</v>
       </c>
       <c r="J8">
         <v>17984000.0</v>
       </c>
       <c r="K8">
         <v>17984000.0</v>
       </c>
       <c r="L8">
         <v>17984000.0</v>
       </c>
       <c r="M8">
         <v>17984000.0</v>
       </c>
       <c r="N8">
         <v>17984000.0</v>
       </c>
       <c r="O8">
         <v>17984000.0</v>
       </c>
       <c r="P8">
         <v>17984000.0</v>
       </c>
       <c r="Q8">
         <v>17984000.0</v>
       </c>
       <c r="R8">
-        <v>18184000.0</v>
+        <v>17984000.0</v>
       </c>
       <c r="S8">
         <v>18184000.0</v>
       </c>
       <c r="T8">
+        <v>18184000.0</v>
+      </c>
+      <c r="U8">
         <v>18196000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>18245000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6670,560 +6684,565 @@
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
+      <c r="CX8"/>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:102">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>14253000.0</v>
       </c>
       <c r="O9">
         <v>14253000.0</v>
       </c>
       <c r="P9">
         <v>14253000.0</v>
       </c>
       <c r="Q9">
         <v>14253000.0</v>
       </c>
       <c r="R9">
-        <v>16353000.0</v>
+        <v>14253000.0</v>
       </c>
       <c r="S9">
         <v>16353000.0</v>
       </c>
       <c r="T9">
+        <v>16353000.0</v>
+      </c>
+      <c r="U9">
         <v>16480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17002000.0</v>
       </c>
       <c r="V9">
         <v>17002000.0</v>
       </c>
       <c r="W9">
-        <v>17001736.0</v>
+        <v>17002000.0</v>
       </c>
       <c r="X9">
         <v>17001736.0</v>
       </c>
       <c r="Y9">
         <v>17001736.0</v>
       </c>
       <c r="Z9">
+        <v>17001736.0</v>
+      </c>
+      <c r="AA9">
         <v>18155547.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18794141.0</v>
       </c>
       <c r="AB9">
         <v>18794141.0</v>
       </c>
       <c r="AC9">
+        <v>18794141.0</v>
+      </c>
+      <c r="AD9">
         <v>19019770.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19276388.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20461724.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20878728.0</v>
       </c>
       <c r="AG9">
         <v>20878728.0</v>
       </c>
       <c r="AH9">
         <v>20878728.0</v>
       </c>
       <c r="AI9">
         <v>20878728.0</v>
       </c>
       <c r="AJ9">
         <v>20878728.0</v>
       </c>
       <c r="AK9">
         <v>20878728.0</v>
       </c>
       <c r="AL9">
         <v>20878728.0</v>
       </c>
       <c r="AM9">
         <v>20878728.0</v>
       </c>
       <c r="AN9">
         <v>20878728.0</v>
       </c>
       <c r="AO9">
         <v>20878728.0</v>
       </c>
       <c r="AP9">
         <v>20878728.0</v>
       </c>
       <c r="AQ9">
         <v>20878728.0</v>
       </c>
       <c r="AR9">
         <v>20878728.0</v>
       </c>
       <c r="AS9">
         <v>20878728.0</v>
       </c>
       <c r="AT9">
         <v>20878728.0</v>
       </c>
       <c r="AU9">
         <v>20878728.0</v>
       </c>
       <c r="AV9">
-        <v>22651222.0</v>
+        <v>20878728.0</v>
       </c>
       <c r="AW9">
         <v>22651222.0</v>
       </c>
       <c r="AX9">
         <v>22651222.0</v>
       </c>
       <c r="AY9">
         <v>22651222.0</v>
       </c>
       <c r="AZ9">
         <v>22651222.0</v>
       </c>
       <c r="BA9">
         <v>22651222.0</v>
       </c>
       <c r="BB9">
         <v>22651222.0</v>
       </c>
       <c r="BC9">
         <v>22651222.0</v>
       </c>
       <c r="BD9">
         <v>22651222.0</v>
       </c>
       <c r="BE9">
         <v>22651222.0</v>
       </c>
       <c r="BF9">
         <v>22651222.0</v>
       </c>
       <c r="BG9">
         <v>22651222.0</v>
       </c>
       <c r="BH9">
         <v>22651222.0</v>
       </c>
       <c r="BI9">
         <v>22651222.0</v>
       </c>
-      <c r="BJ9"/>
+      <c r="BJ9">
+        <v>22651222.0</v>
+      </c>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
+      <c r="CX9"/>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:102">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>107244000.0</v>
+      </c>
+      <c r="C10">
         <v>21428000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20481000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>113839000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>102129000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>168557000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>107393000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>65136000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>69857000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>119062000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>64005000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>99952000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>104413000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>101109000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>42553000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>44665000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>89355000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>164751000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>106051000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>148393000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>166172000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>250716000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>191523000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>142393000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>178519000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>168523000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>143565000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>112415551.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>90050764.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>82871337.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>56442000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>63367000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>62385925.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>91317340.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>69419503.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>58574174.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>47700268.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>74205877.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>61215327.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>47303656.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>51534939.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>81359885.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>50998892.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>66296053.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>55995758.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>87153686.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>55199639.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>67214315.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>50145186.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>70776653.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>47898148.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>59913941.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>55837894.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>98767000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>79444000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>59302000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>69695000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>92234000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>56571000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>57615000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>45683000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>54526000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>34708000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>42514000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>42028000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>59520000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>43573000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>49385000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>53395000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>30027000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>35098000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>34767000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>29040000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>28531000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>26679000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>26316000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>20266285.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>19591000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>18054000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>21346000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>23005000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>19642000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24076000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>27238530.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>33908595.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>32073731.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>28334260.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>39607500.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>31418393.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>34857000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>38346000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>29786945.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>34601000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>27871000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>52689000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>44760000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>36433000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>41464000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>42709156.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>20781354.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>25404673.0</v>
       </c>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:102">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7283,516 +7302,520 @@
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
+      <c r="CX11"/>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:102">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>807677000.0</v>
+      </c>
+      <c r="C12">
         <v>710255000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>676435000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>315907000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>746831000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>808973000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>302180000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>753731000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>760700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>842267000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>800394000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>836896000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>862933000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>890019000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>828991000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>828632000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>917744000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>988648000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>937054000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>913816000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>906274000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>923060000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>788522000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>691211000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>692135000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>657827000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>623408000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>570410449.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>548814079.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>538424971.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>515413000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>537810000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>541119342.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>580408443.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>564741167.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>565184609.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>566614514.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>590558770.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>577294833.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>564882976.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>580336201.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>604632631.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>588631882.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>612312943.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>602628546.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>641803515.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>597702020.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>635317376.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>649384414.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>671608129.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>627937228.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>643390491.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>658137794.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>707071000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>667861000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>59302000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>69695000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>92234000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>565195000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>57615000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>45683000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>54526000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>34708000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>42514000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>42028000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>59520000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>43573000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>49385000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>53395000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>30027000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>35098000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>34767000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>29040000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>28531000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>26679000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>26316000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>20266285.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>19591000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>18054000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>21346000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>23005000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>19642000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24076000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>27238530.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>33908595.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>32073731.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>28334260.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>39607500.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>31418393.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>34857000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>38346000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>29786945.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>34601000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>27871000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>52689000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>44760000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>36433000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>41464000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>20781354.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>25404673.0</v>
       </c>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:102">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>17714000.0</v>
       </c>
       <c r="C13">
         <v>17714000.0</v>
       </c>
       <c r="D13">
+        <v>17714000.0</v>
+      </c>
+      <c r="E13">
         <v>17784000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>17797000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>17831000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17984000.0</v>
       </c>
       <c r="I13">
         <v>17984000.0</v>
       </c>
       <c r="J13">
         <v>17984000.0</v>
       </c>
       <c r="K13">
         <v>17984000.0</v>
       </c>
       <c r="L13">
         <v>17984000.0</v>
       </c>
       <c r="M13">
         <v>17984000.0</v>
       </c>
       <c r="N13">
         <v>17984000.0</v>
       </c>
       <c r="O13">
         <v>17984000.0</v>
       </c>
       <c r="P13">
         <v>17984000.0</v>
       </c>
       <c r="Q13">
         <v>17984000.0</v>
       </c>
       <c r="R13">
-        <v>18184000.0</v>
+        <v>17984000.0</v>
       </c>
       <c r="S13">
         <v>18184000.0</v>
       </c>
       <c r="T13">
+        <v>18184000.0</v>
+      </c>
+      <c r="U13">
         <v>18196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18245000.0</v>
       </c>
       <c r="V13">
         <v>18245000.0</v>
       </c>
       <c r="W13">
         <v>18245000.0</v>
       </c>
       <c r="X13">
         <v>18245000.0</v>
       </c>
       <c r="Y13">
         <v>18245000.0</v>
       </c>
       <c r="Z13">
+        <v>18245000.0</v>
+      </c>
+      <c r="AA13">
         <v>18377000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>18445000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18445494.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>18464244.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>18485644.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>18587000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>18622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18621826.0</v>
       </c>
       <c r="AH13">
         <v>18621826.0</v>
       </c>
       <c r="AI13">
         <v>18621826.0</v>
       </c>
       <c r="AJ13">
         <v>18621826.0</v>
       </c>
       <c r="AK13">
         <v>18621826.0</v>
       </c>
       <c r="AL13">
         <v>18621826.0</v>
       </c>
       <c r="AM13">
         <v>18621826.0</v>
       </c>
       <c r="AN13">
         <v>18621826.0</v>
       </c>
       <c r="AO13">
         <v>18621826.0</v>
       </c>
       <c r="AP13">
         <v>18621826.0</v>
       </c>
       <c r="AQ13">
         <v>18621826.0</v>
       </c>
       <c r="AR13">
         <v>18621826.0</v>
       </c>
       <c r="AS13">
         <v>18621826.0</v>
       </c>
       <c r="AT13">
         <v>18621826.0</v>
       </c>
       <c r="AU13">
         <v>18621826.0</v>
       </c>
       <c r="AV13">
-        <v>18865830.0</v>
+        <v>18621826.0</v>
       </c>
       <c r="AW13">
         <v>18865830.0</v>
       </c>
       <c r="AX13">
         <v>18865830.0</v>
       </c>
       <c r="AY13">
         <v>18865830.0</v>
       </c>
       <c r="AZ13">
         <v>18865830.0</v>
       </c>
       <c r="BA13">
         <v>18865830.0</v>
       </c>
       <c r="BB13">
-        <v>18866000.0</v>
+        <v>18865830.0</v>
       </c>
       <c r="BC13">
         <v>18866000.0</v>
       </c>
       <c r="BD13">
         <v>18866000.0</v>
       </c>
       <c r="BE13">
         <v>18866000.0</v>
       </c>
       <c r="BF13">
         <v>18866000.0</v>
       </c>
       <c r="BG13">
         <v>18866000.0</v>
       </c>
       <c r="BH13">
         <v>18866000.0</v>
       </c>
       <c r="BI13">
         <v>18866000.0</v>
       </c>
       <c r="BJ13">
         <v>18866000.0</v>
       </c>
@@ -7808,561 +7831,565 @@
       <c r="BN13">
         <v>18866000.0</v>
       </c>
       <c r="BO13">
         <v>18866000.0</v>
       </c>
       <c r="BP13">
         <v>18866000.0</v>
       </c>
       <c r="BQ13">
         <v>18866000.0</v>
       </c>
       <c r="BR13">
         <v>18866000.0</v>
       </c>
       <c r="BS13">
         <v>18866000.0</v>
       </c>
       <c r="BT13">
         <v>18866000.0</v>
       </c>
       <c r="BU13">
         <v>18866000.0</v>
       </c>
       <c r="BV13">
-        <v>18859000.0</v>
+        <v>18866000.0</v>
       </c>
       <c r="BW13">
         <v>18859000.0</v>
       </c>
       <c r="BX13">
         <v>18859000.0</v>
       </c>
       <c r="BY13">
+        <v>18859000.0</v>
+      </c>
+      <c r="BZ13">
         <v>18859160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18850000.0</v>
       </c>
       <c r="CA13">
         <v>18850000.0</v>
       </c>
       <c r="CB13">
         <v>18850000.0</v>
       </c>
       <c r="CC13">
         <v>18850000.0</v>
       </c>
       <c r="CD13">
-        <v>18839000.0</v>
+        <v>18850000.0</v>
       </c>
       <c r="CE13">
         <v>18839000.0</v>
       </c>
       <c r="CF13">
-        <v>18838542.0</v>
+        <v>18839000.0</v>
       </c>
       <c r="CG13">
         <v>18838542.0</v>
       </c>
       <c r="CH13">
+        <v>18838542.0</v>
+      </c>
+      <c r="CI13">
         <v>15766150.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>18919380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15766150.0</v>
       </c>
       <c r="CK13">
         <v>15766150.0</v>
       </c>
       <c r="CL13">
-        <v>15766000.0</v>
+        <v>15766150.0</v>
       </c>
       <c r="CM13">
         <v>15766000.0</v>
       </c>
       <c r="CN13">
+        <v>15766000.0</v>
+      </c>
+      <c r="CO13">
         <v>15766150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15766000.0</v>
       </c>
       <c r="CP13">
         <v>15766000.0</v>
       </c>
       <c r="CQ13">
         <v>15766000.0</v>
       </c>
       <c r="CR13">
         <v>15766000.0</v>
       </c>
       <c r="CS13">
         <v>15766000.0</v>
       </c>
       <c r="CT13">
         <v>15766000.0</v>
       </c>
       <c r="CU13">
         <v>15766000.0</v>
       </c>
       <c r="CV13">
-        <v>15766150.0</v>
+        <v>15766000.0</v>
       </c>
       <c r="CW13">
         <v>15766150.0</v>
       </c>
+      <c r="CX13">
+        <v>15766150.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:102">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>8923287.0</v>
+        <v>8857220.0</v>
       </c>
       <c r="C14">
         <v>8923287.0</v>
       </c>
       <c r="D14">
-        <v>8917386.0</v>
+        <v>8923287.0</v>
       </c>
       <c r="E14">
         <v>8917386.0</v>
       </c>
       <c r="F14">
         <v>8917386.0</v>
       </c>
       <c r="G14">
+        <v>8917386.0</v>
+      </c>
+      <c r="H14">
         <v>8949110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8992167.0</v>
       </c>
       <c r="I14">
         <v>8992167.0</v>
       </c>
       <c r="J14">
         <v>8992167.0</v>
       </c>
       <c r="K14">
         <v>8992167.0</v>
       </c>
       <c r="L14">
+        <v>8992167.0</v>
+      </c>
+      <c r="M14">
         <v>8860606.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9132143.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8880556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8992167.0</v>
       </c>
       <c r="P14">
         <v>8992167.0</v>
       </c>
       <c r="Q14">
+        <v>8992167.0</v>
+      </c>
+      <c r="R14">
         <v>9058690.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9092167.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9132759.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9119871.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9122747.0</v>
       </c>
       <c r="V14">
         <v>9122747.0</v>
       </c>
       <c r="W14">
+        <v>9122747.0</v>
+      </c>
+      <c r="X14">
         <v>9116502.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9122747.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9036051.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9114136.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9144638.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>9227685.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9239969.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9258047.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9335618.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9310913.0</v>
       </c>
       <c r="AG14">
         <v>9310913.0</v>
       </c>
       <c r="AH14">
         <v>9310913.0</v>
       </c>
       <c r="AI14">
+        <v>9310913.0</v>
+      </c>
+      <c r="AJ14">
         <v>9263186.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9353350.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9384676.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9256738.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9359126.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9277756.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9316775.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9285588.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9321574.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9317843.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9346694.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9320331.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9231491.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9328715.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9402251.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9236920.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9380408.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9280168.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9367703.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9194703.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9374970.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9417061.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9192822.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9310913.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9324100.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9399336.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9539329.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9432915.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9385192.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9432915.0</v>
       </c>
       <c r="BM14">
         <v>9432915.0</v>
       </c>
       <c r="BN14">
         <v>9432915.0</v>
       </c>
       <c r="BO14">
+        <v>9432915.0</v>
+      </c>
+      <c r="BP14">
         <v>9341714.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9531730.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9265019.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9432915.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9389000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9348684.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>9336005.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9356865.0</v>
       </c>
       <c r="BW14">
         <v>9356865.0</v>
       </c>
       <c r="BX14">
+        <v>9356865.0</v>
+      </c>
+      <c r="BY14">
         <v>9479158.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9424770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9337089.0</v>
       </c>
       <c r="CA14">
         <v>9337089.0</v>
       </c>
       <c r="CB14">
+        <v>9337089.0</v>
+      </c>
+      <c r="CC14">
         <v>9428044.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9533855.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9394735.0</v>
       </c>
       <c r="CE14">
         <v>9394735.0</v>
       </c>
       <c r="CF14">
+        <v>9394735.0</v>
+      </c>
+      <c r="CG14">
         <v>9410890.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>9418512.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>9411198.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9418512.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>9397711.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>9435293.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9361712.0</v>
       </c>
       <c r="CM14">
         <v>9361712.0</v>
       </c>
       <c r="CN14">
+        <v>9361712.0</v>
+      </c>
+      <c r="CO14">
         <v>9438763.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>9350220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9359755.0</v>
       </c>
       <c r="CQ14">
         <v>9359755.0</v>
       </c>
       <c r="CR14">
+        <v>9359755.0</v>
+      </c>
+      <c r="CS14">
         <v>9422180.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>9344097.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9385947.0</v>
       </c>
       <c r="CU14">
         <v>9385947.0</v>
       </c>
       <c r="CV14">
+        <v>9385947.0</v>
+      </c>
+      <c r="CW14">
         <v>9378143.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>9370338.0</v>
       </c>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:102">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>17984000.0</v>
       </c>
       <c r="O15">
         <v>17984000.0</v>
       </c>
       <c r="P15">
         <v>17984000.0</v>
       </c>
       <c r="Q15">
         <v>17984000.0</v>
       </c>
       <c r="R15">
-        <v>18184000.0</v>
+        <v>17984000.0</v>
       </c>
       <c r="S15">
         <v>18184000.0</v>
       </c>
       <c r="T15">
+        <v>18184000.0</v>
+      </c>
+      <c r="U15">
         <v>18196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18245000.0</v>
       </c>
       <c r="V15">
         <v>18245000.0</v>
       </c>
       <c r="W15">
-        <v>18245494.0</v>
+        <v>18245000.0</v>
       </c>
       <c r="X15">
         <v>18245494.0</v>
       </c>
       <c r="Y15">
         <v>18245494.0</v>
       </c>
       <c r="Z15">
+        <v>18245494.0</v>
+      </c>
+      <c r="AA15">
         <v>18377188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18445494.0</v>
       </c>
       <c r="AB15">
         <v>18445494.0</v>
       </c>
       <c r="AC15">
+        <v>18445494.0</v>
+      </c>
+      <c r="AD15">
         <v>18464244.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18485644.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18586610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18621826.0</v>
       </c>
       <c r="AG15">
         <v>18621826.0</v>
       </c>
       <c r="AH15">
         <v>18621826.0</v>
       </c>
       <c r="AI15">
         <v>18621826.0</v>
       </c>
       <c r="AJ15">
         <v>18621826.0</v>
       </c>
       <c r="AK15">
         <v>18621826.0</v>
       </c>
       <c r="AL15">
         <v>18621826.0</v>
       </c>
       <c r="AM15">
         <v>18621826.0</v>
       </c>
       <c r="AN15">
         <v>18621826.0</v>
       </c>
       <c r="AO15">
         <v>18621826.0</v>
       </c>
       <c r="AP15">
         <v>18621826.0</v>
       </c>
       <c r="AQ15">
         <v>18621826.0</v>
       </c>
       <c r="AR15">
         <v>18621826.0</v>
       </c>
       <c r="AS15">
         <v>18621826.0</v>
       </c>
       <c r="AT15">
         <v>18621826.0</v>
       </c>
       <c r="AU15">
         <v>18621826.0</v>
       </c>
       <c r="AV15">
-        <v>18865830.0</v>
+        <v>18621826.0</v>
       </c>
       <c r="AW15">
         <v>18865830.0</v>
       </c>
       <c r="AX15">
         <v>18865830.0</v>
       </c>
       <c r="AY15">
         <v>18865830.0</v>
       </c>
       <c r="AZ15">
         <v>18865830.0</v>
       </c>
       <c r="BA15">
         <v>18865830.0</v>
       </c>
       <c r="BB15">
         <v>18865830.0</v>
       </c>
       <c r="BC15">
         <v>18865830.0</v>
       </c>
       <c r="BD15">
         <v>18865830.0</v>
       </c>
@@ -8396,305 +8423,309 @@
       <c r="BN15">
         <v>18865830.0</v>
       </c>
       <c r="BO15">
         <v>18865830.0</v>
       </c>
       <c r="BP15">
         <v>18865830.0</v>
       </c>
       <c r="BQ15">
         <v>18865830.0</v>
       </c>
       <c r="BR15">
         <v>18865830.0</v>
       </c>
       <c r="BS15">
         <v>18865830.0</v>
       </c>
       <c r="BT15">
         <v>18865830.0</v>
       </c>
       <c r="BU15">
         <v>18865830.0</v>
       </c>
       <c r="BV15">
-        <v>18859160.0</v>
+        <v>18865830.0</v>
       </c>
       <c r="BW15">
         <v>18859160.0</v>
       </c>
       <c r="BX15">
         <v>18859160.0</v>
       </c>
       <c r="BY15">
         <v>18859160.0</v>
       </c>
       <c r="BZ15">
-        <v>18850026.0</v>
+        <v>18859160.0</v>
       </c>
       <c r="CA15">
         <v>18850026.0</v>
       </c>
       <c r="CB15">
         <v>18850026.0</v>
       </c>
       <c r="CC15">
         <v>18850026.0</v>
       </c>
       <c r="CD15">
-        <v>18838542.0</v>
+        <v>18850026.0</v>
       </c>
       <c r="CE15">
         <v>18838542.0</v>
       </c>
       <c r="CF15">
         <v>18838542.0</v>
       </c>
       <c r="CG15">
         <v>18838542.0</v>
       </c>
       <c r="CH15">
-        <v>15766150.0</v>
+        <v>18838542.0</v>
       </c>
       <c r="CI15">
         <v>15766150.0</v>
       </c>
       <c r="CJ15">
         <v>15766150.0</v>
       </c>
       <c r="CK15">
         <v>15766150.0</v>
       </c>
       <c r="CL15">
         <v>15766150.0</v>
       </c>
       <c r="CM15">
         <v>15766150.0</v>
       </c>
       <c r="CN15">
         <v>15766150.0</v>
       </c>
       <c r="CO15">
         <v>15766150.0</v>
       </c>
       <c r="CP15">
         <v>15766150.0</v>
       </c>
       <c r="CQ15">
         <v>15766150.0</v>
       </c>
       <c r="CR15">
         <v>15766150.0</v>
       </c>
       <c r="CS15">
         <v>15766150.0</v>
       </c>
       <c r="CT15">
         <v>15766150.0</v>
       </c>
       <c r="CU15">
         <v>15766150.0</v>
       </c>
       <c r="CV15">
         <v>15766150.0</v>
       </c>
       <c r="CW15">
         <v>15766150.0</v>
       </c>
+      <c r="CX15">
+        <v>15766150.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:102">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-763000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-143000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2282000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-57380000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-45747000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-666000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25453000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18352000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>30000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>3305983000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>929326000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
+      <c r="CX16"/>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:102">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -8719,272 +8750,274 @@
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
+      <c r="CX17"/>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:102">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>1731211.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1697985.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1194894.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
         <v>1039151.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1498380.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>139019.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
         <v>1039518.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1632560.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2441988.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1517571.0</v>
       </c>
-      <c r="BF18">
-[...1 lines deleted...]
-      </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>885433.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1159697.0</v>
       </c>
-      <c r="BI18">
-[...2 lines deleted...]
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:102">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>629837240.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>594706760.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>541217810.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>529621400.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>517209740.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -9011,52 +9044,53 @@
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:102">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>12424000.0</v>
       </c>
       <c r="C20">
         <v>12424000.0</v>
       </c>
       <c r="D20">
         <v>12424000.0</v>
       </c>
       <c r="E20">
         <v>12424000.0</v>
       </c>
       <c r="F20">
         <v>12424000.0</v>
       </c>
       <c r="G20">
         <v>12424000.0</v>
       </c>
       <c r="H20">
         <v>12424000.0</v>
       </c>
       <c r="I20">
@@ -9092,1721 +9126,1734 @@
       <c r="S20">
         <v>12424000.0</v>
       </c>
       <c r="T20">
         <v>12424000.0</v>
       </c>
       <c r="U20">
         <v>12424000.0</v>
       </c>
       <c r="V20">
         <v>12424000.0</v>
       </c>
       <c r="W20">
         <v>12424000.0</v>
       </c>
       <c r="X20">
         <v>12424000.0</v>
       </c>
       <c r="Y20">
         <v>12424000.0</v>
       </c>
       <c r="Z20">
         <v>12424000.0</v>
       </c>
       <c r="AA20">
+        <v>12424000.0</v>
+      </c>
+      <c r="AB20">
         <v>12115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9744472.0</v>
       </c>
       <c r="AC20">
         <v>9744472.0</v>
       </c>
       <c r="AD20">
         <v>9744472.0</v>
       </c>
       <c r="AE20">
+        <v>9744472.0</v>
+      </c>
+      <c r="AF20">
         <v>9744000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>9619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6732216.0</v>
       </c>
       <c r="AH20">
         <v>6732216.0</v>
       </c>
       <c r="AI20">
         <v>6732216.0</v>
       </c>
       <c r="AJ20">
         <v>6732216.0</v>
       </c>
       <c r="AK20">
         <v>6732216.0</v>
       </c>
       <c r="AL20">
         <v>6732216.0</v>
       </c>
       <c r="AM20">
         <v>6732216.0</v>
       </c>
       <c r="AN20">
         <v>6732216.0</v>
       </c>
       <c r="AO20">
         <v>6732216.0</v>
       </c>
       <c r="AP20">
         <v>6732216.0</v>
       </c>
       <c r="AQ20">
         <v>6732216.0</v>
       </c>
       <c r="AR20">
         <v>6732216.0</v>
       </c>
       <c r="AS20">
         <v>6732216.0</v>
       </c>
       <c r="AT20">
         <v>6732216.0</v>
       </c>
       <c r="AU20">
         <v>6732216.0</v>
       </c>
       <c r="AV20">
         <v>6732216.0</v>
       </c>
       <c r="AW20">
-        <v>5600749.0</v>
+        <v>6732216.0</v>
       </c>
       <c r="AX20">
         <v>5600749.0</v>
       </c>
       <c r="AY20">
         <v>5600749.0</v>
       </c>
       <c r="AZ20">
         <v>5600749.0</v>
       </c>
       <c r="BA20">
         <v>5600749.0</v>
       </c>
       <c r="BB20">
-        <v>5601000.0</v>
+        <v>5600749.0</v>
       </c>
       <c r="BC20">
         <v>5601000.0</v>
       </c>
       <c r="BD20">
         <v>5601000.0</v>
       </c>
       <c r="BE20">
         <v>5601000.0</v>
       </c>
       <c r="BF20">
-        <v>0.0</v>
+        <v>5601000.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
+      <c r="CX20"/>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>654000.0</v>
+      </c>
+      <c r="C21">
         <v>722000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>791000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>861000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>938000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1015000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1092000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1170000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1256000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1342000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1429000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1543000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1673000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1801000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1931000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2067000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2212000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2359000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2505000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2654000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2813000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2973000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3133000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3309000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3525000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3742000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3959000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2250663.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2374906.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2514220.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2678000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2842000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>934968.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1018887.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1091462.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1133736.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1212470.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1238290.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1352812.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1035525.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1122017.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1213483.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1308731.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1403982.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1507233.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1616608.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1730231.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1843857.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>902816.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>963816.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1029564.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1095315.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1161066.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1229000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1303000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1377000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1451000.0</v>
       </c>
-      <c r="BF21">
-[...1 lines deleted...]
-      </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
-      <c r="BJ21"/>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
+      <c r="CX21"/>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-2007028000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1344656000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1383982000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11152000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-113746000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-114973000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-111703000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-53828000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>-98833000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-174081000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-116175000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>768000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>778000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>227000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>217856.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>620909.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>631647.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1712661.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4003684.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217856.0</v>
       </c>
       <c r="AC22">
         <v>217856.0</v>
       </c>
       <c r="AD22">
+        <v>217856.0</v>
+      </c>
+      <c r="AE22">
         <v>564667.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>829603.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>729795.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>49140.73</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>535000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>386000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>666000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>969000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>739000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>789000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1842000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2699000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1568000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1789000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4334000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5053000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7718000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9141000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10635000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9626000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8880000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>9157000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9622000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10247000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11050000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>10941000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>11511000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>10542000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>10934000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>10751000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11190000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>11712000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>11447000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12532000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12952000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>13140000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>12849000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>11503000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>14064000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>15855000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>13928000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>14486000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13818000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4340000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3337000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3191000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3600000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4965000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3329000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3334000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3316000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4014000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>3326000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2723000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>989000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1630000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>930000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1006000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1107000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1620000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1009000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="CO22">
         <v>124000.0</v>
       </c>
       <c r="CP22">
+        <v>124000.0</v>
+      </c>
+      <c r="CQ22">
         <v>251000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>295000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>494000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>404000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>123000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>159000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>101000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>116000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>2122898000.0</v>
+      </c>
+      <c r="C23">
         <v>2142539000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2133540000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2107999000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2092844000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2184293000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2133180000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2123173000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2126315000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2191842000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2155481000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2154051000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2174261000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2189651000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2134926000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2086939000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2130973000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2184718000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2137041000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2096396000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2085460000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2099836000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1975648000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1910395000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1896972000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1797746000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1737183000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1499975638.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1468595133.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1472317363.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1455687000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1448252000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1362054714.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1391779317.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1375059650.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1364940252.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1369625617.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1395305728.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1366453029.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1340343976.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1328847001.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1334898789.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1326747143.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1343342462.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1322118693.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1344731348.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1301030717.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1298162025.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1235703906.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1257980879.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1233084160.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1213232819.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1206913504.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1254530000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1217692000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1167878000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1157724000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1094656000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1035564000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1020228000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1000556000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1003731000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>962975000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>916708000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>926978000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>926355000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>915570000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>881204000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>883926000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>873732000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>858141000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>846472000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>872350000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>901448000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>861591000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>851293000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>840050621.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>857413000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>838853000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>821902000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>821945000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>834946000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>819384000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>824413414.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>834157245.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>863459465.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>839752787.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>800347997.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>789331883.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>798722000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>752786000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>738764473.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>741503000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>737260000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>677229000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>659759000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>629283000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>645767000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>622279982.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>625464991.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>612179600.0</v>
       </c>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>18202000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21352000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23502000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>30652000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>35802000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>46952000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>83101000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>85930000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>90284000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>110588000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>105942000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>97400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>78550000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>39120000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27450000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4000000.0</v>
       </c>
-      <c r="R24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S24"/>
       <c r="T24">
         <v>3000000.0</v>
       </c>
       <c r="U24">
         <v>3000000.0</v>
       </c>
       <c r="V24">
         <v>3000000.0</v>
       </c>
       <c r="W24">
         <v>3000000.0</v>
       </c>
       <c r="X24">
         <v>3000000.0</v>
       </c>
       <c r="Y24">
         <v>3000000.0</v>
       </c>
       <c r="Z24">
         <v>3000000.0</v>
       </c>
       <c r="AA24">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AB24">
         <v>5000000.0</v>
       </c>
       <c r="AC24">
-        <v>2000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AD24">
         <v>2000000.0</v>
       </c>
       <c r="AE24">
         <v>2000000.0</v>
       </c>
       <c r="AF24">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG24">
         <v>8400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>254939.45</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AJ24">
         <v>13000000.0</v>
       </c>
       <c r="AK24">
         <v>13000000.0</v>
       </c>
       <c r="AL24">
         <v>13000000.0</v>
       </c>
       <c r="AM24">
         <v>13000000.0</v>
       </c>
       <c r="AN24">
         <v>13000000.0</v>
       </c>
       <c r="AO24">
         <v>13000000.0</v>
       </c>
       <c r="AP24">
         <v>13000000.0</v>
       </c>
       <c r="AQ24">
         <v>13000000.0</v>
       </c>
       <c r="AR24">
         <v>13000000.0</v>
       </c>
       <c r="AS24">
+        <v>13000000.0</v>
+      </c>
+      <c r="AT24">
         <v>16937903.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>22944947.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>23000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AX24">
         <v>20000000.0</v>
       </c>
       <c r="AY24">
         <v>20000000.0</v>
       </c>
       <c r="AZ24">
         <v>20000000.0</v>
       </c>
       <c r="BA24">
         <v>20000000.0</v>
       </c>
       <c r="BB24">
         <v>20000000.0</v>
       </c>
       <c r="BC24">
         <v>20000000.0</v>
       </c>
       <c r="BD24">
         <v>20000000.0</v>
       </c>
       <c r="BE24">
         <v>20000000.0</v>
       </c>
       <c r="BF24">
         <v>20000000.0</v>
       </c>
       <c r="BG24">
         <v>20000000.0</v>
       </c>
       <c r="BH24">
         <v>20000000.0</v>
       </c>
       <c r="BI24">
         <v>20000000.0</v>
       </c>
       <c r="BJ24">
+        <v>20000000.0</v>
+      </c>
+      <c r="BK24">
         <v>36229000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>36745000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>36500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38500000.0</v>
       </c>
       <c r="BN24">
         <v>38500000.0</v>
       </c>
       <c r="BO24">
+        <v>38500000.0</v>
+      </c>
+      <c r="BP24">
         <v>36500000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>39500000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>40500000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>41500000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>43500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39500000.0</v>
       </c>
       <c r="BU24">
         <v>39500000.0</v>
       </c>
       <c r="BV24">
         <v>39500000.0</v>
       </c>
       <c r="BW24">
+        <v>39500000.0</v>
+      </c>
+      <c r="BX24">
         <v>24000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BZ24">
         <v>2000000.0</v>
       </c>
       <c r="CA24">
         <v>2000000.0</v>
       </c>
       <c r="CB24">
         <v>2000000.0</v>
       </c>
-      <c r="CC24"/>
+      <c r="CC24">
+        <v>2000000.0</v>
+      </c>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>1000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>4500000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
+      <c r="AC25"/>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
+      <c r="AH25"/>
+      <c r="AI25">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AJ25">
         <v>13000000.0</v>
       </c>
       <c r="AK25">
         <v>13000000.0</v>
       </c>
       <c r="AL25">
         <v>13000000.0</v>
       </c>
       <c r="AM25">
         <v>13000000.0</v>
       </c>
       <c r="AN25">
         <v>13000000.0</v>
       </c>
       <c r="AO25">
         <v>13000000.0</v>
       </c>
       <c r="AP25">
         <v>13000000.0</v>
       </c>
       <c r="AQ25">
         <v>13000000.0</v>
       </c>
       <c r="AR25">
         <v>13000000.0</v>
       </c>
       <c r="AS25">
+        <v>13000000.0</v>
+      </c>
+      <c r="AT25">
         <v>16937903.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>22944947.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>23000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AX25">
         <v>20000000.0</v>
       </c>
       <c r="AY25">
         <v>20000000.0</v>
       </c>
       <c r="AZ25">
         <v>20000000.0</v>
       </c>
       <c r="BA25">
         <v>20000000.0</v>
       </c>
       <c r="BB25">
         <v>20000000.0</v>
       </c>
       <c r="BC25">
         <v>20000000.0</v>
       </c>
       <c r="BD25">
         <v>20000000.0</v>
       </c>
       <c r="BE25">
         <v>20000000.0</v>
       </c>
       <c r="BF25">
         <v>20000000.0</v>
       </c>
       <c r="BG25">
         <v>20000000.0</v>
       </c>
       <c r="BH25">
         <v>20000000.0</v>
       </c>
       <c r="BI25">
         <v>20000000.0</v>
       </c>
-      <c r="BJ25"/>
+      <c r="BJ25">
+        <v>20000000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>378327000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>360554000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>650660000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>644702000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>640416000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>648513000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>688595000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>690843000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>723205000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>736389000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>736944000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>758520000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>788910000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>786438000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>783967000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>828389000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>823897000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>831003000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>765423000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>740102000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1793380000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1728342886.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1711298835.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1662327209.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1571581069.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1534771413.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1341980256.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>458763315.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>887377962.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>891692369.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>860839750.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>782125861.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>773029393.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>771935164.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>764894159.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>769177255.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>760524958.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>752970105.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>742163973.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>715639760.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>697195217.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>703117456.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>694649580.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>682632334.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>668508146.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>667581733.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>626336572.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>559606191.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>557425538.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>573658272.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>538328019.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>516386168.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>518883319.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>521066885.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>499936719.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>497980176.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>455191350.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>449401897.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>439553875.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>436691933.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
+      <c r="CX26"/>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -10831,434 +10878,438 @@
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-59894000.0</v>
+      </c>
+      <c r="C28">
         <v>33500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>39670000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-49714000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-31416000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-86981000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8029000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>60721000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>56737000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24259000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>100577000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>66931000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41068000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23643000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>37243000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>23854000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-49689000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-124849000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-109116000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-129904000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-206295000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-151230000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-108901000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-138626000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-123905000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-96531000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-55219490.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-56357664.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-48474580.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1167000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6109000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-26278395.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-82317340.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5494884.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-26574174.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-21200268.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-46705877.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-33715327.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3696344.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-8734939.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2480299.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>34833226.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>49022987.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>24451011.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9041752.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>33533109.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>30965849.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>45510878.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5856067.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>26259022.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>29618026.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9366851.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-31451000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-17745000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>14301000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3508000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-21487000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>20305000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>22669000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>38265000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>39178000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>38943000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>41396000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>46758000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23639000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>13556000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>35426000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>33891000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>49655000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>47975000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>53081000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>50519000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>42725000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>28092000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>55278000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>32446244.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>27544000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>20144000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>31997000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>13013000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1416000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>13445000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>23461470.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>27391405.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>26626269.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>35765740.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-6615196.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>13181607.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-16003000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-20147000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-7334717.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-13818000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-14509000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-34363000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-29904000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-24395000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-27634000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-41709156.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>719968.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-423570.0</v>
       </c>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>225772000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>229246000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>224094000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>223681000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>218858000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>221658000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>266495000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>252983000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>255824000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>276376000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>252582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>252829000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>237632000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>188218000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>164721000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>161351000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>210778000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>213380000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>213122000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>207353000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>212486426.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>209036642.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>204149902.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>191493377.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11289,562 +11340,567 @@
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
+      <c r="CX29"/>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>12912000.0</v>
+      </c>
+      <c r="C30">
         <v>13098000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1280222000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15001000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12166000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12240000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13864000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15261000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12484000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12246000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12953000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13794000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10560000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10594000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11275000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12073000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9478000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9330000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10124000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11178000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9596000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10014000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11143000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12173000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10801000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10248000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11788000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9736328.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8998009.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9101698.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9416000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9485000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7755177.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7730256.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8382391.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8423038.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7413393.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7270957.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7768689.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8370918.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7384529.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7381129.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7565791.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8540727.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7435248.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7518141.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7471023.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8589329.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7186788.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7432502.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7437673.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8090874.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7021977.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7161000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7174000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8041000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6830000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6434000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6468000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7321000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6215000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6726000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6099000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7122000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5918000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6451000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5710000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6958000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5478000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6211000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6650000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7723000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>6669000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7568000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>8023000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8409000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>7712138.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>7558000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>7871000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8328000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6567000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>6765000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6634000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7471349.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6147784.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6471383.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>6262424.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>6716873.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5696966.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5982000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>5842000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>6314908.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>5161000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>5701000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5849000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>6067000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>5297000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>5836000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5977353.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>6903620.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>5673159.0</v>
       </c>
     </row>
-    <row r="31" spans="1:101">
+    <row r="31" spans="1:102">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>132673000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>141332000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>144857000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>134743000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>122780000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>142715000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>161882000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>192849000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>195302000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>194885000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>188956000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>193928752.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>190302969.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>185200654.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>172326906.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>171505653.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>174168265.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>171132158.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>165518066.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>160442708.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>156169103.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>160273846.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>158795115.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>162929464.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>165462932.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>163698693.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>160156204.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>157020215.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>162968984.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>162233264.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>157526131.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>153209110.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>152269282.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>148329789.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>150297034.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>146211971.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>145393935.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>145821379.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>140623140.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>135475871.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>134657541.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>129623403.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>138941442.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>137831722.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>137075795.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>132983382.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>137114221.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>134557385.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>133515771.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>130277392.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
+      <c r="CX31"/>
     </row>
-    <row r="32" spans="1:101">
+    <row r="32" spans="1:102">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11904,1193 +11960,1202 @@
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
+      <c r="CX32"/>
     </row>
-    <row r="33" spans="1:101">
+    <row r="33" spans="1:102">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>1301417000.0</v>
+      </c>
+      <c r="C33">
         <v>34156000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>34135000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1777091000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1333847000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1363080000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1817136000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1354181000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1353131000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1337329000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1342134000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1303361000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1300768000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1289038000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1294660000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1246234000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1203751000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1186740000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1189863000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1171402000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1169590000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1166762000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1175983000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1207012000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1194036000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1129672000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1101986000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>919828861.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>910783045.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>924790694.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>930859000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>900957000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>813180195.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>512190901.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>801936092.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>530072069.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>542704459.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>540225066.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>540213722.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>541689954.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>553246105.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>722885029.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>730549470.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>722488792.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>712054899.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>695409692.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>695857674.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>654255320.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>579132704.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>578940248.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>598561722.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>561751454.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>541753733.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>540299000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>542657000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1100535000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1081199000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>995989000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>463901000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>955292000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>948658000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>942479000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>922168000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>867072000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>879032000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>860384000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>866287000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>824861000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>825052000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>837495000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>816392000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>803982000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>836640000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>865348000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>826889000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>816568000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>812072198.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>830264000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>812927000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>792228000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>792372000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>808540000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>788675000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>789703535.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>794100866.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>824914351.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>805156103.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>754023624.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>752216524.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>757884000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>708599000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>702662620.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>701741000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>703688000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>618691000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>608932000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>587553000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>598467000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>597780017.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>581101768.0</v>
       </c>
     </row>
-    <row r="34" spans="1:101">
+    <row r="34" spans="1:102">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>145481000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>124752000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>79796000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>68519000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>39666000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>39902000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>42851000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>39277000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>36268000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>44421000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>40293019.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>33492436.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>39892657.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>44617753.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>47033570.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>57196061.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>33693100.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>34396757.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>55274486.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>57258900.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>36107530.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>38534018.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>50924619.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>58001050.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>52183268.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>64873505.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>72837367.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>87858395.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>71745656.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>65879586.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>54289915.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>52065563.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>43478402.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>58801317.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>51265011.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>68194012.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>61151643.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>39910174.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>39616644.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>31973603.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>30628684.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>34722165.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>41699695.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>38974691.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>31541867.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>37058144.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>41696585.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>40088022.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>46820461.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
+      <c r="CX34"/>
     </row>
-    <row r="35" spans="1:101">
+    <row r="35" spans="1:102">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>7599000.0</v>
+      </c>
+      <c r="C35">
         <v>1898243000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1530519000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>31480000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>38077000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>46524000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>56172000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>92257000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>94294000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>98571000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>119158000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>114228000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>105140000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>80978000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>40882000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>29878000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6428000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2455000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5364000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="V35">
         <v>3000000.0</v>
       </c>
       <c r="W35">
+        <v>3000000.0</v>
+      </c>
+      <c r="X35">
         <v>4731000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4698000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4195000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5297000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7213000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>7213459.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4215709.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4218277.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>16737000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10542000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4141510.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>28548401.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>32000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>26500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500000.0</v>
       </c>
       <c r="AM35">
         <v>27500000.0</v>
       </c>
       <c r="AN35">
+        <v>27500000.0</v>
+      </c>
+      <c r="AO35">
         <v>52039151.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>44298380.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>30594311.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>33404386.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>65115660.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>38830550.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>39256304.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>39143701.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>31662116.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>36180385.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>38398510.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>36030272.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>59048110.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>36065807.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>35123000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>37640000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>38467000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>37560000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>37033000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>37275000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>41573000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>37439000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>37455000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>37783000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>37538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39538000.0</v>
       </c>
       <c r="BN35">
         <v>39538000.0</v>
       </c>
       <c r="BO35">
+        <v>39538000.0</v>
+      </c>
+      <c r="BP35">
         <v>37443000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>40443000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>41443000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>42443000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>46141000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>47109000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>46361000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>47554000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>30681000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>30101000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>8610393.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>10105000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>9375000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>7123000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>6221000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>7602000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>4293000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>6401282.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>7539703.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>6126489.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>6580533.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>5627340.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>3515402.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>5781000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>7715000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>5632071.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>7495000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>7370000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>6758000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>7042000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>8159000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>6223000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>7638992.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>12221517.0</v>
       </c>
     </row>
-    <row r="36" spans="1:101">
+    <row r="36" spans="1:102">
       <c r="A36" t="s">
         <v>61</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>5567000.0</v>
+      </c>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>8918000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9312000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9416000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10012000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11480000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>19571000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>11387000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11300000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12039000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11959000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>11037000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13115000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>12421000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11407000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>11035000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11392000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>12233000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12359000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>12373000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11960000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12122000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>12378000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>13586000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>16027000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7687307.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7310670.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7665468.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>7913000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>7512000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4433420.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-3849436887.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4621343.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-1817542736.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-1713812470.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-2850082290.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-3485689191.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1039150525.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1498380017.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2099762.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2356313.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>4314670.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>6225560.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>8754445.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>9659213.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>11883564.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>9521871.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>9529916.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>9362913.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>9545135.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>9610340.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>12108000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>12363000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>17963000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>11707000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>13287000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>12675000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>14113000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>13703000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>16004000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>32759000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>14730000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>14980000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>15708000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>32298000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>20090000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>13818000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>62459000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>30937000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>20386000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>21054000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>35391000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>9504000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>3139000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>3796170.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>17037000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>16089000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2945000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>15926000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>21954000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>2835000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>520048.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1065802.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>34521592.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>21032971.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1243172.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1979629.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>39204000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>20713000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>48341198.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>79253000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>100678000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>33083000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>52561000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>42859000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>61285000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>44253814.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>19842890.0</v>
       </c>
     </row>
-    <row r="37" spans="1:101">
+    <row r="37" spans="1:102">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
@@ -13143,1510 +13208,1524 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
+      <c r="CX37"/>
     </row>
-    <row r="38" spans="1:101">
+    <row r="38" spans="1:102">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>133301000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>142748000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>124546000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>109749000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2184293000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2133180000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>80693000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>530622000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>507274000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>465735000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>474972000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>46682000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>342452000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>330327000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>326419000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2096396000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2085460000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2099836000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1975647743.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1910395449.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1896972434.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1797746434.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2250910512.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1985524465.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1955211132.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1955827705.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1942893985.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1951226306.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1863659002.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1903970218.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1896624730.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1895012321.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1912330076.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1935530794.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1906666751.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1882033930.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1882093106.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1882885969.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1889428878.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1914323568.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1893364391.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1923528837.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1867952303.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1890825657.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1852551228.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1876628460.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1831645882.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1815478278.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1828161010.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1881737865.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1825246613.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1760453702.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1737896915.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>-1002495288624.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>-16330784167.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>-963048285990.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>-949811208604.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>-943076588707.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>-444147317155.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>-863244424634.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>-877285403563.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>-867463913978.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>-867747275201.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>-819946828859.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>-823784309211.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>-790875295865.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>-808142519119.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>-816059574168.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>-838657589382.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-855706143300.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-502280850852.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-837476885125.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>-825288241379.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>-831421592613.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>-40613418012.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>-806601161273.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>-794758198293.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>-800289756000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>-802475420926.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>436984340.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>432894628.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>459645663.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>432906005.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>388985814.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>385848204.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>399269953.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>377104814.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>393344325.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>425000608.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>441061210.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>365389346.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>362838988.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>350434467.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>365795101.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>219835000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>370815351.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>352044802.0</v>
       </c>
     </row>
-    <row r="39" spans="1:101">
+    <row r="39" spans="1:102">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>892000.0</v>
+      </c>
+      <c r="C39">
         <v>1251729000.0</v>
       </c>
-      <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-13864000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>80397000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>82341000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>131308000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>76958000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>113746000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>114973000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>111703000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>53828000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1141453000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>98833000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>174081000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>116175000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>373972000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>397326000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>461972000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>546086648.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>625164880.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>646841996.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>606515208.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>588258137.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>434280034.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>424167046.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>441280352.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>443652406.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>397983425.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>311575907.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>291449717.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>277349812.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>261260536.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>252893251.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>257250935.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>241175785.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>225400128.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>187880166.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>174897849.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>167867735.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>151507686.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>140809201.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>116612203.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>128942088.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>61591688.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-37714618.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-39707333.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-852463.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-40494005.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-79493773.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-86908776.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-64897559.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>507959672.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>501026554.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>700000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>32000.0</v>
       </c>
-      <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
+      <c r="CX39"/>
     </row>
-    <row r="40" spans="1:101">
+    <row r="40" spans="1:102">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>1854856000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>356328000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1832819000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1819205000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1906384000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1846682000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1801721000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1821113000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1872123000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1811831000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1828681000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1863277000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1903389000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1903604000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1878721000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1931528000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1965696000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1884048000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1844373000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1839070000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1851062000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1724137000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1669168000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1654735000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1562338000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1500356000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1254402718.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1249434788.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1257925571.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1225411000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1220223000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1155864644.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1170423544.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1138333488.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1114538059.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1126770776.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1141672304.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1109408865.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1061809145.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1065364630.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1088453062.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1077802785.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1065755759.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1083240503.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1088027869.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1055947587.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1044335889.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>986046934.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1032484490.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1015331060.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>980857501.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1003833795.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1038914000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1008227000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>946383000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>948587000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>884425000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>822034000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>804050000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>785104000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>784062000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>746923000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>708570000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>718457000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>726836000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>725158000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>682526000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>688338000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>689166000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>668589000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>647264000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>679027000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>709635000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>690119000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>650980000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>670655721.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>689599000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>680356000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>649661000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>672452000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>697397000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>668342000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>657439619.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>653507009.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>691095486.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>658175839.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>648917253.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>633869390.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>659760000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>619549000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>602522044.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>604160000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>613894000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>550622000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>536936000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>510994000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>530402000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>503918749.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>494487713.0</v>
       </c>
     </row>
-    <row r="41" spans="1:101">
+    <row r="41" spans="1:102">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>1731211.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1697985.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1194894.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
-[...1 lines deleted...]
-      </c>
+      <c r="AC41"/>
       <c r="AD41">
         <v>0.0</v>
       </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
       <c r="AF41">
         <v>0.0</v>
       </c>
       <c r="AG41">
         <v>0.0</v>
       </c>
       <c r="AH41">
+        <v>0.0</v>
+      </c>
+      <c r="AI41">
         <v>9275000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5991000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6072000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>6029000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>7633000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6102000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6940000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>7690000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6693000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>5472000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>6240000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5724000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7100000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>5501000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>6226000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>5153000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6367000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>5018000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>5341000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>4867000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>7225000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>6524000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>8000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>6438000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7064000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>5425000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6192000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>4556000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>5425000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>4099000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>4671000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>4288000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>4369000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3937000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>4879000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5161000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5069000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6435000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>7609000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>6861000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>8054000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6681000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>7101000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>6610000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>8105000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>7376000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>7122000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>6221000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>7602000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4293000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>6401000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>7540000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>6126000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>6581000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>8794000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>6648000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>9353000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>7715000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>8955000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>10397000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>7371000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>6758000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>7042000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>8159000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>6223000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>5553000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>6606000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>6049000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:101">
+    <row r="42" spans="1:102">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>12135000.0</v>
       </c>
       <c r="C42">
         <v>12135000.0</v>
       </c>
       <c r="D42">
+        <v>12135000.0</v>
+      </c>
+      <c r="E42">
         <v>12798000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>12907000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>13152000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>13635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14253000.0</v>
       </c>
       <c r="I42">
         <v>14253000.0</v>
       </c>
       <c r="J42">
         <v>14253000.0</v>
       </c>
       <c r="K42">
         <v>14253000.0</v>
       </c>
       <c r="L42">
         <v>14253000.0</v>
       </c>
       <c r="M42">
         <v>14253000.0</v>
       </c>
       <c r="N42">
         <v>14253000.0</v>
       </c>
       <c r="O42">
         <v>14253000.0</v>
       </c>
       <c r="P42">
         <v>14253000.0</v>
       </c>
       <c r="Q42">
         <v>14253000.0</v>
       </c>
       <c r="R42">
-        <v>16353000.0</v>
+        <v>14253000.0</v>
       </c>
       <c r="S42">
         <v>16353000.0</v>
       </c>
       <c r="T42">
+        <v>16353000.0</v>
+      </c>
+      <c r="U42">
         <v>16480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17002000.0</v>
       </c>
       <c r="V42">
         <v>17002000.0</v>
       </c>
       <c r="W42">
         <v>17002000.0</v>
       </c>
       <c r="X42">
         <v>17002000.0</v>
       </c>
       <c r="Y42">
         <v>17002000.0</v>
       </c>
       <c r="Z42">
+        <v>17002000.0</v>
+      </c>
+      <c r="AA42">
         <v>18156000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>18794000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>18794141.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>19019767.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>19276388.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>20462000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>20879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20878728.0</v>
       </c>
       <c r="AH42">
         <v>20878728.0</v>
       </c>
       <c r="AI42">
         <v>20878728.0</v>
       </c>
       <c r="AJ42">
         <v>20878728.0</v>
       </c>
       <c r="AK42">
         <v>20878728.0</v>
       </c>
       <c r="AL42">
         <v>20878728.0</v>
       </c>
       <c r="AM42">
         <v>20878728.0</v>
       </c>
       <c r="AN42">
         <v>20878728.0</v>
       </c>
       <c r="AO42">
         <v>20878728.0</v>
       </c>
       <c r="AP42">
         <v>20878728.0</v>
       </c>
       <c r="AQ42">
         <v>20878728.0</v>
       </c>
       <c r="AR42">
         <v>20878728.0</v>
       </c>
       <c r="AS42">
         <v>20878728.0</v>
       </c>
       <c r="AT42">
         <v>20878728.0</v>
       </c>
       <c r="AU42">
         <v>20878728.0</v>
       </c>
       <c r="AV42">
-        <v>20634724.0</v>
+        <v>20878728.0</v>
       </c>
       <c r="AW42">
         <v>20634724.0</v>
       </c>
       <c r="AX42">
         <v>20634724.0</v>
       </c>
       <c r="AY42">
         <v>20634724.0</v>
       </c>
       <c r="AZ42">
         <v>20634724.0</v>
       </c>
       <c r="BA42">
         <v>20634724.0</v>
       </c>
       <c r="BB42">
-        <v>20635000.0</v>
+        <v>20634724.0</v>
       </c>
       <c r="BC42">
         <v>20635000.0</v>
       </c>
       <c r="BD42">
         <v>20635000.0</v>
       </c>
       <c r="BE42">
         <v>20635000.0</v>
       </c>
       <c r="BF42">
         <v>20635000.0</v>
       </c>
       <c r="BG42">
         <v>20635000.0</v>
       </c>
       <c r="BH42">
+        <v>20635000.0</v>
+      </c>
+      <c r="BI42">
         <v>21561000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>22276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22651000.0</v>
       </c>
       <c r="BK42">
         <v>22651000.0</v>
       </c>
       <c r="BL42">
         <v>22651000.0</v>
       </c>
       <c r="BM42">
         <v>22651000.0</v>
       </c>
       <c r="BN42">
         <v>22651000.0</v>
       </c>
       <c r="BO42">
         <v>22651000.0</v>
       </c>
       <c r="BP42">
         <v>22651000.0</v>
       </c>
       <c r="BQ42">
         <v>22651000.0</v>
       </c>
       <c r="BR42">
         <v>22651000.0</v>
       </c>
       <c r="BS42">
         <v>22651000.0</v>
       </c>
       <c r="BT42">
         <v>22651000.0</v>
       </c>
       <c r="BU42">
         <v>22651000.0</v>
       </c>
       <c r="BV42">
-        <v>22589000.0</v>
+        <v>22651000.0</v>
       </c>
       <c r="BW42">
         <v>22589000.0</v>
       </c>
       <c r="BX42">
         <v>22589000.0</v>
       </c>
       <c r="BY42">
+        <v>22589000.0</v>
+      </c>
+      <c r="BZ42">
         <v>22588691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22499000.0</v>
       </c>
       <c r="CA42">
         <v>22499000.0</v>
       </c>
       <c r="CB42">
         <v>22499000.0</v>
       </c>
       <c r="CC42">
         <v>22499000.0</v>
       </c>
       <c r="CD42">
-        <v>22383000.0</v>
+        <v>22499000.0</v>
       </c>
       <c r="CE42">
         <v>22383000.0</v>
       </c>
       <c r="CF42">
-        <v>22383375.0</v>
+        <v>22383000.0</v>
       </c>
       <c r="CG42">
         <v>22383375.0</v>
       </c>
       <c r="CH42">
+        <v>22383375.0</v>
+      </c>
+      <c r="CI42">
         <v>24489726.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>21336496.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24489726.0</v>
       </c>
       <c r="CK42">
         <v>24489726.0</v>
       </c>
       <c r="CL42">
-        <v>24242000.0</v>
+        <v>24489726.0</v>
       </c>
       <c r="CM42">
         <v>24242000.0</v>
       </c>
       <c r="CN42">
+        <v>24242000.0</v>
+      </c>
+      <c r="CO42">
         <v>24242244.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>24242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24020000.0</v>
       </c>
       <c r="CQ42">
         <v>24020000.0</v>
       </c>
       <c r="CR42">
         <v>24020000.0</v>
       </c>
       <c r="CS42">
         <v>24020000.0</v>
       </c>
       <c r="CT42">
+        <v>24020000.0</v>
+      </c>
+      <c r="CU42">
         <v>23862000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>23862223.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>27950797.0</v>
       </c>
     </row>
-    <row r="43" spans="1:101">
+    <row r="43" spans="1:102">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -14671,85 +14750,84 @@
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
+      <c r="CX43"/>
     </row>
-    <row r="44" spans="1:101">
+    <row r="44" spans="1:102">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
@@ -14802,1545 +14880,1557 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
+      <c r="CX44"/>
     </row>
-    <row r="45" spans="1:101">
+    <row r="45" spans="1:102">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>41709000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>41465000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>41050000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>37203000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>16925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17340000.0</v>
       </c>
       <c r="W45">
         <v>17340000.0</v>
       </c>
       <c r="X45">
+        <v>17340000.0</v>
+      </c>
+      <c r="Y45">
         <v>17295829.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>17628860.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>17686951.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>17811000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>15558457.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>15733212.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>15698236.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>15813000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>16071119.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>15203655.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>15348582.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>15399000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>15595418.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>15845997.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>15901957.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>16049000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>16342418.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>16590627.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>16768218.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>17007798.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>16828000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>16373694.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>15798836.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>15956989.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>15984355.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>11104529.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>11251540.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>11892329.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>12072845.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>12185791.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>12073335.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>12233464.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>12040379.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>12038794.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>11300567.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>11362626.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>11427144.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>11411585.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>11408888.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>11538588.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>11665434.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>11666390.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>11780912.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>11909404.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>12013279.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>12201689.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>12407047.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>12570302.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>12785372.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>12987331.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>13250460.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>13446865.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>13719670.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>13761917.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>13771590.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>12617741.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>11913843.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>11557644.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>11387490.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>11030840.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>9221385.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>8736698.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>8706945.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>8790636.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>8783819.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>8312472.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>8447894.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>8377807.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>8551794.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>8710669.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>8623103.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>8726397.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>8136170.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>7894748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7183655.0</v>
       </c>
       <c r="CU45">
         <v>7183655.0</v>
       </c>
       <c r="CV45">
+        <v>7183655.0</v>
+      </c>
+      <c r="CW45">
         <v>6385697.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>5648974.0</v>
       </c>
     </row>
-    <row r="46" spans="1:101">
+    <row r="46" spans="1:102">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>20967000.0</v>
+      </c>
+      <c r="C46">
         <v>21010000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>20920000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>21008000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>21239000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>21445000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>21567000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>21858000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>22134000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>22289000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>22549000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>21828000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>20877000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20168000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>18895000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>18155000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>18274000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>17733000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>17512000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>16929000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>16925000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>17049000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>17340000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>17296000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>17629000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>17687000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>17811000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>15558457.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>15733212.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>15698236.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>15813000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>16071000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>15203655.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>15348582.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>15399146.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>15595418.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>15845997.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>15901957.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>16049379.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16342418.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>16590627.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>16768218.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>17007798.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>16828000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16373694.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>15798836.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>15956989.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>15984355.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>11104529.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>11251540.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>11892329.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>12072845.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>12185791.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>12073000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>12233000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12040000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>12039000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>11301000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>11363000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>11427000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>11412000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>11409000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>11539000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>11665000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>11666000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>11781000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>11909000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>12013000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>12202000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>12407000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>12570000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>12785000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>12987000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>13250000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>13447000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>13720000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>13761917.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>13772000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>12618000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>11914000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>11558000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>11387000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>11031000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>9221385.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>8736698.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>8706945.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>8790636.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>8783819.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>8312472.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>8448000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>8378000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>8551794.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>8711000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>8623000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>8726000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>8136000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>7895000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>7484000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>6385697.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>5648974.0</v>
       </c>
     </row>
-    <row r="47" spans="1:101">
+    <row r="47" spans="1:102">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>21828000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>20877000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>20168000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>18895000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>18155000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>18274000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>17733000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>17512000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>16929000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16925000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>17049000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>17340250.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>17295829.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>17628860.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>17686951.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>17810605.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>15558457.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>15733212.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>15698236.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>15813196.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>16071119.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>15203655.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>15348582.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>15399146.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>15595418.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>15845997.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15901957.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>16049379.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>16342000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>16591000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>16768000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>17007798.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>16828000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>16373694.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>15798836.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>15956989.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>15984355.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>11104529.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>11251540.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>11892329.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>12072845.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>12185791.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>12073335.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>12233464.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>12040379.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>12038794.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>11300567.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>11362626.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>11427144.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>11411585.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>11409000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>11539000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>11665000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>11667000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>11781000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>11909000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>12013000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>12202000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>12407000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>12570000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>12785000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>12987000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>13251000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>13447000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>13720000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>13762000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>13771000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>12618000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>11914000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>11558000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>11387000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>11031000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>9221000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>8737000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>8707000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>8791000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>8784000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>8312000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>8448000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>8378000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>8552000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>8711000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>8623000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>8726000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>8136000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>7895000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>7484000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>7184000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>6386000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>5649000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:101">
+    <row r="48" spans="1:102">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>203667000.0</v>
+      </c>
+      <c r="C48">
         <v>199840000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>195993000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>191235000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>188442000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>183914000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>182236000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>180505000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>180082000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>180316000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>180438000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>180724000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>180228000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>180097000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>179931000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>177947000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>174832000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>173067000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>170377000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>167443000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>165466000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>161959000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>158217000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>155301000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>151910000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>147482000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>146225000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>144140565.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>142312863.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>139918120.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>137892000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>135828000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>133510931.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>131335175.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>131684961.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>131047038.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>129167032.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>127743103.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>126181376.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>124112244.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>122263655.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>120119566.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>118267767.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>116214889.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>113977220.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>112474593.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>110701847.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>109239104.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>107183584.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>105004625.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>102154498.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>100267297.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>98044977.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>96256000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>94160000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>92088000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>89623000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>87711000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>85564000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>83158000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>80783000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>78766000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>76519000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>74538000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>72024000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>69936000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>67704000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>67065000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>65435000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>63969000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>62471000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>63535000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>66169000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>66943000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>66683000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>66507000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>66114331.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>65833000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>65857000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>65586000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>65491000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>65177000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>64714000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>64359425.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>63796866.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>63861476.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>63200352.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>61546936.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>59715644.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>59924000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>58401000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>56977374.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>55182000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>55411000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>53918000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>52588000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>51013000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>51025000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>49397011.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>48142044.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>46772320.0</v>
       </c>
     </row>
-    <row r="49" spans="1:101">
+    <row r="49" spans="1:102">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>180228000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>180097000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>179931000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>177947000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>174832000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>173067000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>170377000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>167443000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>165466000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>161959000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>158216626.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>155300906.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>151910115.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>147482450.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>146225085.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>144140565.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>142312863.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>139910979.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>137891821.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>135828253.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>133510931.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>131335175.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>131684961.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>131047038.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>129167032.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>127743103.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>126181376.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>124112244.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>122263655.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>120119566.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>118267767.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>116214889.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>113977220.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>112474593.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>110701847.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>109239104.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>107183584.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>105004625.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>102154498.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>100267297.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>98044977.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>96256026.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>94159839.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>92087734.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>89623377.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>87710599.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>85564078.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>83157897.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>80782828.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
+      <c r="CX49"/>
     </row>
-    <row r="50" spans="1:101">
+    <row r="50" spans="1:102">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>2000000.0</v>
       </c>
-      <c r="AB50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
         <v>12600000.0</v>
       </c>
-      <c r="AF50">
-[...1 lines deleted...]
-      </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
         <v>7000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>13000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>71001050.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>65183268.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>77873505.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>85837367.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>100858395.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>43759000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>85832118.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>88732748.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -16350,972 +16440,980 @@
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
+      <c r="CX50"/>
     </row>
-    <row r="51" spans="1:101">
+    <row r="51" spans="1:102">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>47350000.0</v>
+      </c>
+      <c r="C51">
         <v>54928000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>60151000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>64125000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>70713000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>81576000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>99364000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>125857000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>126594000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>143321000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>164582000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>166883000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>145481000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>124752000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>79796000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>68519000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>39666000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>39902000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>42851000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>39277000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>36268000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>44421000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>40293000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>33492000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>39893000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>44618000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>47034000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>57196061.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>33693100.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>34396757.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>55274000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>57259000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>36107530.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>63924619.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>84001050.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>78183268.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>90873505.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>98837367.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>113858395.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>56759000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>78879586.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>85832118.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>115319040.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>80446769.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>96195438.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>88732748.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>98180164.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>95656064.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>76632720.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>74157170.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>89531967.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>65204745.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>67316000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>61700000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>73603000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>66187000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>70747000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>76876000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>80285000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>83948000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>93704000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>73651000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>83910000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>88786000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>83159000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>57128000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>84811000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>87287000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>79682000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>83073000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>87848000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>79560000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>71256000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>54771000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>81594000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>52712529.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>47136000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>38198000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>53343000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>36018000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>21058000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>37521000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>50700000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>61300000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>58700000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>64100000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>33000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>44600000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>18900000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>18200000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>22452228.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>20800000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>13400000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>18300000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>14900000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>12000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>13800000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>1000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>21501322.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>24981103.0</v>
       </c>
     </row>
-    <row r="52" spans="1:101">
+    <row r="52" spans="1:102">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>47350000.0</v>
+      </c>
+      <c r="C52">
         <v>36726000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>38799000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>40623000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>40061000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>45774000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>52412000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>42756000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>40664000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>53037000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>53994000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>60941000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>48081000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>46202000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>40676000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>41069000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>35666000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>39902000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>39851000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>36277000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>33268000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>41421000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>37293000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>30492000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>36893000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>41618000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>42034000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>52196061.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>31693100.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>32396757.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>40674000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>48859000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>34107530.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>37424619.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>71001050.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>65183268.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>77873505.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>85837367.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>100858395.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>43759000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>50379586.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>54289915.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>52065563.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>43478402.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>58801317.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>51265011.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>68194012.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>61151643.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>39910174.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>39616644.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>31973603.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>30628684.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>34722000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>27089000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>38975000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>31542000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>36085000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>41697000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>41089000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>47736000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>57475000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>56906000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>47410000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>50286000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>44659000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>40628000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>45311000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>46787000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>38182000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>39573000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>48348000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>40060000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>31756000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>30771000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>58594000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>50712529.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>45136000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>36198000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>53343000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>36018000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>21058000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>37521000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>50678317.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>61334723.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>58652611.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>64072475.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>32992304.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>44575719.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>18854000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>18198000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>22452228.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>20783000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>13362000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>18326000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>14855000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>12037000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>13830000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>1000000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>17001322.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>14981103.0</v>
       </c>
     </row>
-    <row r="53" spans="1:101">
+    <row r="53" spans="1:102">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>700433000.0</v>
+      </c>
+      <c r="C53">
         <v>688827000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>655954000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>202068000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>644702000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>640416000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>194787000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>688595000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>690843000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>723205000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>736389000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>736944000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>758520000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>788910000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>786438000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>783967000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>828389000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>823897000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>831003000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>765423000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>740102000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>672344000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>596999000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>548818000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>513616000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>489304000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>479843000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>457994898.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>458763315.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>455553634.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>458971000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>474442000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>478733417.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>489091103.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>495321664.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>506610435.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>518914246.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>516352893.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>516079506.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>517579320.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>528801262.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>523272746.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>537632990.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>546016890.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>546632788.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>554649829.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>542502381.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>568103000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>599239228.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>600831476.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>580039080.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>583476550.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>602299900.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>608304000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>588417000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>573557196000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>561082556000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>525763643000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>508625000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>500084113000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>496471059000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>494296844000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>22230000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>437265590000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>436928802000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>419052593000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>418655018000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>372917003000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>369918685000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>318347128000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>313014375000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>323416226000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>342882987000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>356097147000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>6135000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>341089875000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>351099722000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>354595476000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>36059486000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>351928869000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>333959950000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>334787133000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>333510152000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>29440000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>26744000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>33500000.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>29600000.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
+      <c r="CX53"/>
     </row>
-    <row r="54" spans="1:101">
+    <row r="54" spans="1:102">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
@@ -17368,1341 +17466,1354 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
+      <c r="CX54"/>
     </row>
-    <row r="55" spans="1:101">
+    <row r="55" spans="1:102">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>2122898000.0</v>
+      </c>
+      <c r="C55">
         <v>2142539000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2133540000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2107999000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2092844000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2184293000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2133180000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2123173000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2126315000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2191842000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2155481000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2154051000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2174261000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2189651000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2134926000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2086939000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2130973000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2184718000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2137041000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2096396000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2085460000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2099836000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1975648000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1910395000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1896972000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1797746000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1737183000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1499975638.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1468595133.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1472317363.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1455687000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1448252000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1362054714.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1391779317.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1375059650.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1364940252.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1369625617.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1395305728.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1366453029.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1340343976.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1328847001.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1334898789.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1326747143.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1343342462.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1322118693.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1344731348.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1301030717.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1298162025.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1235703906.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1257980879.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1233084160.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1213232819.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1206913504.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1254530000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1217692000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1167878000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1157724000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1094656000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1035564000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1020228000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1000556000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1003731000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>962975000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>916708000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>926978000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>926355000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>915570000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>881204000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>883926000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>873732000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>858141000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>846472000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>872350000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>901448000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>861591000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>851293000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>840050621.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>857413000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>838853000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>821902000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>821945000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>834946000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>819384000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>824413414.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>834157245.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>863459465.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>839752787.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>800347997.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>789331883.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>798722000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>752786000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>738764473.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>741503000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>737260000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>677229000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>659759000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>629283000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>645767000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>622279982.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>625464991.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>612179600.0</v>
       </c>
     </row>
-    <row r="56" spans="1:101">
+    <row r="56" spans="1:102">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>821481000.0</v>
+      </c>
+      <c r="C56">
         <v>1975082000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1956657000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>330908000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>758997000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>821213000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>316044000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>768992000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>773184000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>854513000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>813347000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>850690000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>873493000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>900613000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>840266000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>840705000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>927222000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>997978000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>947178000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>924994000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>915870000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>933074000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>799665000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>703384000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>702936000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>668074000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>635196000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>580146777.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>557812088.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>547526669.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>524828000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>547295000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>548874519.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>879588416.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>573123558.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>834868183.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>826921158.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>855080662.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>826239307.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>798654022.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>775600896.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>612013760.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>596197673.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>620853670.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>610063794.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>649321656.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>605173043.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>643906705.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>656571202.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>679040631.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>634522438.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>651481365.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>665159771.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>714232000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>675035000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>67343000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>76525000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>98668000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>571663000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>64936000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>51898000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>61252000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>40806000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>49636000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>47947000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>65971000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>49283000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>56343000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>58874000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>36237000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>41749000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>42490000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>35710000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>36100000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>34702000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>34725000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>27978423.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>27149000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>25926000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>29674000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>29572000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>26406000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>30709000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>34709879.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>40056379.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>38545114.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>34596684.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>46324373.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>37115359.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>40839000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>44188000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>36101853.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>39762000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>33572000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>58538000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>50827000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>41730000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>47300000.0</v>
       </c>
-      <c r="CU56"/>
-      <c r="CV56">
+      <c r="CV56"/>
+      <c r="CW56">
         <v>27684974.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>31077832.0</v>
       </c>
     </row>
-    <row r="57" spans="1:101">
+    <row r="57" spans="1:102">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>1902206000.0</v>
+      </c>
+      <c r="C57">
         <v>36726000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>395127000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1875927000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1861738000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1954713000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1902302000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1847522000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1864968000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1927731000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1870535000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1893183000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1913692000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1949591000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1944946000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1919790000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1967194000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2005598000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1923899000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1880650000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1872338000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1892483000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1761430000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1699661000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1691628000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1603956000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1542390000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1306598779.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1281127888.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1290322328.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1266085000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1269081000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1189972174.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4806299.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1175758107.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4023857.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3979793.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>5584808.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3664262.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3945268.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4236546.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1138832648.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1132092700.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1117821322.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1126718905.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1146829186.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1107212598.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1112529901.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1047198577.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1072394664.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1054947704.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1012831104.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1034462479.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1073636000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1035316000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>985358000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>980129000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>920509000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>863731000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>845139000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>832840000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>841536000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>803829000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>755980000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>768743000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>771495000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>765787000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>727836000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>735125000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>727349000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>708162000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>695612000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>719087000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>741391000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>720890000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>709574000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>721368250.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>734735000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>716554000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>703004000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>708470000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>718455000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>705863000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>708117936.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>714841732.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>749748097.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>722248314.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>685076177.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>681577332.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>682185000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>637747000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>628296846.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>627845000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>627256000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>568948000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>551791000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>523031000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>544232000.0</v>
       </c>
-      <c r="CU57"/>
-      <c r="CV57">
+      <c r="CV57"/>
+      <c r="CW57">
         <v>524387000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>509468816.0</v>
       </c>
     </row>
-    <row r="58" spans="1:101">
+    <row r="58" spans="1:102">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>1909805000.0</v>
+      </c>
+      <c r="C58">
         <v>1934969000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1925646000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1907407000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1899815000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2001237000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1958474000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1939779000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1959262000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2026302000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1989693000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2007411000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2018832000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2030569000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1985828000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1949668000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1973622000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2008053000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1929263000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1886016000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1875338000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1895483000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1766161000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1704359000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1695823000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1609253000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1549603000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1313812238.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1285343597.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1294540605.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1282822000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1279622000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1194113684.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1225233099.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1204306508.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1191611368.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1197982238.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1227179018.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1201347786.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1169607251.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1158759504.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1169426959.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1165497086.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1182936982.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1165549455.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1186085490.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1146356299.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1144192017.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1083378962.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1110793174.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1090977976.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1071879214.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1070528286.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1108759000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1072956000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1023825000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1017689000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>957542000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>901006000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>886712000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>870279000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>878992000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>841612000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>793517000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>808281000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>811033000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>803230000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>768280000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>776568000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>769792000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>754303000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>742721000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>765448000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>788945000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>751571000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>739675000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>729978643.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>744840000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>725930000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>710126000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>714690000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>726057000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>710157000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>714519218.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>722381435.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>755874586.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>728828847.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>690703517.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>685092734.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>687967000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>645461000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>633928917.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>635340000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>634627000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>575706000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>558833000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>531190000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>550455000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>528657984.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>532025993.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>521690333.0</v>
       </c>
     </row>
-    <row r="59" spans="1:101">
+    <row r="59" spans="1:102">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
@@ -18755,430 +18866,434 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
+      <c r="CX59"/>
     </row>
-    <row r="60" spans="1:101">
+    <row r="60" spans="1:102">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>213093000.0</v>
+      </c>
+      <c r="C60">
         <v>207570000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>207894000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>200592000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>193029000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>183056000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>174706000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>183394000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>167053000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>165540000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>165788000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>146640000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>155429000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>159082000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>149098000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>137271000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>157351000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>176665000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>207778000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>210380000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>210122000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>204353000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>209486000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>206037000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>201150000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>188493000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>187579000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>186163400.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>183251536.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>177776758.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>172865000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>168630000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>167941030.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>166546218.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>170753142.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>173328884.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>171643379.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>168126710.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>165105243.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>170736725.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>170087497.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>165471830.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>161250057.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>160405480.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>156569238.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>158645858.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>154674418.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>153970008.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>152324944.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>147187705.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>142106184.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>141353605.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>136385218.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>145772000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>144736000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>144054000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>140035000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>137114000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>134557000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>133516000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>130277000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>124740000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>121363000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>123191000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>118698000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>115322000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>112340000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>112924000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>107358000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>103940000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>103837000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>103751000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>106902000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>112502000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>110021000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>111618000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>110071978.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>112573000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>112923000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>111776000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>107254000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>108889000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>109227000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>109894196.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>111775810.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>107584879.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>110923940.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>109644480.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>104239149.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>110755000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>107325000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>104835556.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>106163000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>102634000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>101523000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>100926000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>98093000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>95312000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>93622000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>93438998.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>90489267.0</v>
       </c>
     </row>
-    <row r="61" spans="1:101">
+    <row r="61" spans="1:102">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
@@ -19190,208 +19305,211 @@
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
-        <v>-2016498.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW61">
         <v>-2016498.0</v>
       </c>
       <c r="AX61">
         <v>-2016498.0</v>
       </c>
       <c r="AY61">
         <v>-2016498.0</v>
       </c>
       <c r="AZ61">
         <v>-2016498.0</v>
       </c>
       <c r="BA61">
         <v>-2016498.0</v>
       </c>
       <c r="BB61">
         <v>-2016498.0</v>
       </c>
       <c r="BC61">
         <v>-2016498.0</v>
       </c>
       <c r="BD61">
         <v>-2016498.0</v>
       </c>
       <c r="BE61">
         <v>-2016498.0</v>
       </c>
       <c r="BF61">
-        <v>-2016000.0</v>
+        <v>-2016498.0</v>
       </c>
       <c r="BG61">
         <v>-2016000.0</v>
       </c>
       <c r="BH61">
+        <v>-2016000.0</v>
+      </c>
+      <c r="BI61">
         <v>-1089975.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-374533.0</v>
       </c>
-      <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
-      <c r="CH61">
-[...1 lines deleted...]
-      </c>
+      <c r="CH61"/>
       <c r="CI61">
         <v>-889000.0</v>
       </c>
       <c r="CJ61">
         <v>-889000.0</v>
       </c>
       <c r="CK61">
         <v>-889000.0</v>
       </c>
       <c r="CL61">
-        <v>-1110000.0</v>
+        <v>-889000.0</v>
       </c>
       <c r="CM61">
         <v>-1110000.0</v>
       </c>
       <c r="CN61">
         <v>-1110000.0</v>
       </c>
       <c r="CO61">
         <v>-1110000.0</v>
       </c>
       <c r="CP61">
-        <v>-1334000.0</v>
+        <v>-1110000.0</v>
       </c>
       <c r="CQ61">
         <v>-1334000.0</v>
       </c>
       <c r="CR61">
         <v>-1334000.0</v>
       </c>
       <c r="CS61">
         <v>-1334000.0</v>
       </c>
       <c r="CT61">
-        <v>-1531000.0</v>
+        <v>-1334000.0</v>
       </c>
       <c r="CU61">
         <v>-1531000.0</v>
       </c>
       <c r="CV61">
         <v>-1531000.0</v>
       </c>
       <c r="CW61">
         <v>-1531000.0</v>
       </c>
+      <c r="CX61">
+        <v>-1531000.0</v>
+      </c>
     </row>
-    <row r="62" spans="1:101">
+    <row r="62" spans="1:102">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...1 lines deleted...]
-      </c>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -19416,50 +19534,51 @@
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
+      <c r="CX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19534,51 +19653,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
         <v>33128000.0</v>
       </c>
       <c r="C2">
         <v>38223000.0</v>
       </c>
       <c r="D2">
         <v>30465000.0</v>
       </c>
       <c r="E2">
         <v>7435000.0</v>
       </c>
       <c r="F2">
         <v>3728000.0</v>
       </c>
       <c r="G2">
         <v>13779000.0</v>
       </c>
       <c r="H2">
         <v>12243000.0</v>
       </c>
       <c r="I2">
         <v>8242512.0</v>
       </c>
@@ -19617,51 +19736,51 @@
       </c>
       <c r="U2">
         <v>21122842.0</v>
       </c>
       <c r="V2">
         <v>16264390.0</v>
       </c>
       <c r="W2">
         <v>11042682.0</v>
       </c>
       <c r="X2">
         <v>10984229.0</v>
       </c>
       <c r="Y2">
         <v>12351401.0</v>
       </c>
       <c r="Z2">
         <v>19780173.0</v>
       </c>
       <c r="AA2">
         <v>24720703.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
         <v>1462000.0</v>
       </c>
       <c r="C3">
         <v>1692000.0</v>
       </c>
       <c r="D3">
         <v>1752000.0</v>
       </c>
       <c r="E3">
         <v>1998000.0</v>
       </c>
       <c r="F3">
         <v>2027000.0</v>
       </c>
       <c r="G3">
         <v>2272000.0</v>
       </c>
       <c r="H3">
         <v>1845000.0</v>
       </c>
       <c r="I3">
         <v>1564544.0</v>
       </c>
@@ -19700,90 +19819,90 @@
       </c>
       <c r="U3">
         <v>1104961.0</v>
       </c>
       <c r="V3">
         <v>1393457.0</v>
       </c>
       <c r="W3">
         <v>1634489.0</v>
       </c>
       <c r="X3">
         <v>1593989.0</v>
       </c>
       <c r="Y3">
         <v>1047675.0</v>
       </c>
       <c r="Z3">
         <v>583976.0</v>
       </c>
       <c r="AA3">
         <v>731370.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5">
         <v>23206000.0</v>
       </c>
       <c r="C5">
         <v>12241000.0</v>
       </c>
       <c r="D5">
         <v>12889000.0</v>
       </c>
       <c r="E5">
         <v>25161000.0</v>
       </c>
       <c r="F5">
         <v>30673000.0</v>
       </c>
       <c r="G5">
         <v>23231000.0</v>
       </c>
       <c r="H5">
         <v>21042000.0</v>
       </c>
       <c r="I5">
         <v>21419978.0</v>
       </c>
@@ -19822,51 +19941,51 @@
       </c>
       <c r="U5">
         <v>14343020.0</v>
       </c>
       <c r="V5">
         <v>15444527.0</v>
       </c>
       <c r="W5">
         <v>16644938.0</v>
       </c>
       <c r="X5">
         <v>15945472.0</v>
       </c>
       <c r="Y5">
         <v>15778514.0</v>
       </c>
       <c r="Z5">
         <v>15186144.0</v>
       </c>
       <c r="AA5">
         <v>12714813.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
         <v>24668000.0</v>
       </c>
       <c r="C6">
         <v>13933000.0</v>
       </c>
       <c r="D6">
         <v>14641000.0</v>
       </c>
       <c r="E6">
         <v>27159000.0</v>
       </c>
       <c r="F6">
         <v>32700000.0</v>
       </c>
       <c r="G6">
         <v>25503000.0</v>
       </c>
       <c r="H6">
         <v>22887000.0</v>
       </c>
       <c r="I6">
         <v>22984522.0</v>
       </c>
@@ -19905,129 +20024,129 @@
       </c>
       <c r="U6">
         <v>15447981.0</v>
       </c>
       <c r="V6">
         <v>16837984.0</v>
       </c>
       <c r="W6">
         <v>18279427.0</v>
       </c>
       <c r="X6">
         <v>17539461.0</v>
       </c>
       <c r="Y6">
         <v>16826189.0</v>
       </c>
       <c r="Z6">
         <v>15770120.0</v>
       </c>
       <c r="AA6">
         <v>13446183.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-1190000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
         <v>65135000.0</v>
       </c>
       <c r="C9">
         <v>54221000.0</v>
       </c>
       <c r="D9">
         <v>53051000.0</v>
       </c>
       <c r="E9">
         <v>63805000.0</v>
       </c>
       <c r="F9">
         <v>67291000.0</v>
       </c>
       <c r="G9">
         <v>59782000.0</v>
       </c>
       <c r="H9">
         <v>52563000.0</v>
       </c>
       <c r="I9">
         <v>49385388.0</v>
       </c>
@@ -20066,51 +20185,51 @@
       </c>
       <c r="U9">
         <v>29846882.0</v>
       </c>
       <c r="V9">
         <v>30654429.0</v>
       </c>
       <c r="W9">
         <v>31580292.0</v>
       </c>
       <c r="X9">
         <v>30764986.0</v>
       </c>
       <c r="Y9">
         <v>29054086.0</v>
       </c>
       <c r="Z9">
         <v>26773427.0</v>
       </c>
       <c r="AA9">
         <v>4129964.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
         <v>23866000.0</v>
       </c>
       <c r="C10">
         <v>12241000.0</v>
       </c>
       <c r="D10">
         <v>12889000.0</v>
       </c>
       <c r="E10">
         <v>25161000.0</v>
       </c>
       <c r="F10">
         <v>30673000.0</v>
       </c>
       <c r="G10">
         <v>23231000.0</v>
       </c>
       <c r="H10">
         <v>21042000.0</v>
       </c>
       <c r="I10">
         <v>21419978.0</v>
       </c>
@@ -20149,51 +20268,51 @@
       </c>
       <c r="U10">
         <v>14343020.0</v>
       </c>
       <c r="V10">
         <v>15444527.0</v>
       </c>
       <c r="W10">
         <v>16644938.0</v>
       </c>
       <c r="X10">
         <v>15945472.0</v>
       </c>
       <c r="Y10">
         <v>15778514.0</v>
       </c>
       <c r="Z10">
         <v>15186144.0</v>
       </c>
       <c r="AA10">
         <v>12714813.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
         <v>4839000.0</v>
       </c>
       <c r="C11">
         <v>2023000.0</v>
       </c>
       <c r="D11">
         <v>2072000.0</v>
       </c>
       <c r="E11">
         <v>5868000.0</v>
       </c>
       <c r="F11">
         <v>6760000.0</v>
       </c>
       <c r="G11">
         <v>4381000.0</v>
       </c>
       <c r="H11">
         <v>3848000.0</v>
       </c>
       <c r="I11">
         <v>4406100.0</v>
       </c>
@@ -20232,51 +20351,51 @@
       </c>
       <c r="U11">
         <v>3399403.0</v>
       </c>
       <c r="V11">
         <v>3835992.0</v>
       </c>
       <c r="W11">
         <v>4255392.0</v>
       </c>
       <c r="X11">
         <v>4320787.0</v>
       </c>
       <c r="Y11">
         <v>4438376.0</v>
       </c>
       <c r="Z11">
         <v>4638806.0</v>
       </c>
       <c r="AA11">
         <v>3595951.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12">
         <v>31431000.0</v>
       </c>
       <c r="C12">
         <v>37631000.0</v>
       </c>
       <c r="D12">
         <v>29676000.0</v>
       </c>
       <c r="E12">
         <v>8309000.0</v>
       </c>
       <c r="F12">
         <v>4485000.0</v>
       </c>
       <c r="G12">
         <v>8098000.0</v>
       </c>
       <c r="H12">
         <v>10929000.0</v>
       </c>
       <c r="I12">
         <v>7603196.0</v>
       </c>
@@ -20315,51 +20434,51 @@
       </c>
       <c r="U12">
         <v>21305528.0</v>
       </c>
       <c r="V12">
         <v>15933108.0</v>
       </c>
       <c r="W12">
         <v>10563327.0</v>
       </c>
       <c r="X12">
         <v>10338782.0</v>
       </c>
       <c r="Y12">
         <v>11662970.0</v>
       </c>
       <c r="Z12">
         <v>18882633.0</v>
       </c>
       <c r="AA12">
         <v>24260654.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13">
         <v>87093000.0</v>
       </c>
       <c r="C13">
         <v>82607000.0</v>
       </c>
       <c r="D13">
         <v>74301000.0</v>
       </c>
       <c r="E13">
         <v>61553000.0</v>
       </c>
       <c r="F13">
         <v>60482000.0</v>
       </c>
       <c r="G13">
         <v>62940647.0</v>
       </c>
       <c r="H13">
         <v>56177493.0</v>
       </c>
       <c r="I13">
         <v>49726963.0</v>
       </c>
@@ -20368,90 +20487,90 @@
       </c>
       <c r="K13">
         <v>44046039.0</v>
       </c>
       <c r="L13">
         <v>43150350.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
         <v>19027000.0</v>
       </c>
       <c r="C15">
         <v>10218000.0</v>
       </c>
       <c r="D15">
         <v>10817000.0</v>
       </c>
       <c r="E15">
         <v>19293000.0</v>
       </c>
       <c r="F15">
         <v>23913000.0</v>
       </c>
       <c r="G15">
         <v>18850000.0</v>
       </c>
       <c r="H15">
         <v>17194000.0</v>
       </c>
       <c r="I15">
         <v>17013878.0</v>
       </c>
@@ -20490,51 +20609,51 @@
       </c>
       <c r="U15">
         <v>10943617.0</v>
       </c>
       <c r="V15">
         <v>11608535.0</v>
       </c>
       <c r="W15">
         <v>12389546.0</v>
       </c>
       <c r="X15">
         <v>11624685.0</v>
       </c>
       <c r="Y15">
         <v>11340138.0</v>
       </c>
       <c r="Z15">
         <v>10547338.0</v>
       </c>
       <c r="AA15">
         <v>9118862.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>19293000.0</v>
       </c>
       <c r="F16">
         <v>23913000.0</v>
       </c>
       <c r="G16">
         <v>18850063.0</v>
       </c>
       <c r="H16">
         <v>17194169.0</v>
       </c>
       <c r="I16">
         <v>17013878.0</v>
       </c>
       <c r="J16">
         <v>13697189.0</v>
       </c>
       <c r="K16">
         <v>15734776.0</v>
       </c>
@@ -20565,51 +20684,51 @@
       <c r="T16">
         <v>11009000.0</v>
       </c>
       <c r="U16">
         <v>10944000.0</v>
       </c>
       <c r="V16">
         <v>11609000.0</v>
       </c>
       <c r="W16">
         <v>12390000.0</v>
       </c>
       <c r="X16">
         <v>11625000.0</v>
       </c>
       <c r="Y16">
         <v>11340000.0</v>
       </c>
       <c r="Z16">
         <v>10547000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17">
         <v>19027000.0</v>
       </c>
       <c r="C17">
         <v>10218000.0</v>
       </c>
       <c r="D17">
         <v>10817000.0</v>
       </c>
       <c r="E17">
         <v>19293000.0</v>
       </c>
       <c r="F17">
         <v>23913000.0</v>
       </c>
       <c r="G17">
         <v>18850063.0</v>
       </c>
       <c r="H17">
         <v>17194169.0</v>
       </c>
       <c r="I17">
         <v>17013878.0</v>
       </c>
@@ -20626,51 +20745,51 @@
         <v>15251207.0</v>
       </c>
       <c r="N17">
         <v>13953644.0</v>
       </c>
       <c r="O17">
         <v>14182308.0</v>
       </c>
       <c r="P17">
         <v>13920807.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
         <v>55662000.0</v>
       </c>
       <c r="C18">
         <v>44976000.0</v>
       </c>
       <c r="D18">
         <v>44625000.0</v>
       </c>
       <c r="E18">
         <v>53244000.0</v>
       </c>
       <c r="F18">
         <v>55997000.0</v>
       </c>
       <c r="G18">
         <v>54842837.0</v>
       </c>
       <c r="H18">
         <v>45248144.0</v>
       </c>
       <c r="I18">
         <v>42123767.0</v>
       </c>
@@ -20679,129 +20798,129 @@
       </c>
       <c r="K18">
         <v>39910758.0</v>
       </c>
       <c r="L18">
         <v>38965210.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
         <v>23206000.0</v>
       </c>
       <c r="C21">
         <v>12241000.0</v>
       </c>
       <c r="D21">
         <v>12889000.0</v>
       </c>
       <c r="E21">
         <v>25161000.0</v>
       </c>
       <c r="F21">
         <v>30673000.0</v>
       </c>
       <c r="G21">
         <v>23231000.0</v>
       </c>
       <c r="H21">
         <v>21042000.0</v>
       </c>
       <c r="I21">
         <v>21419978.0</v>
       </c>
@@ -20840,90 +20959,90 @@
       </c>
       <c r="U21">
         <v>14343020.0</v>
       </c>
       <c r="V21">
         <v>15444527.0</v>
       </c>
       <c r="W21">
         <v>16644938.0</v>
       </c>
       <c r="X21">
         <v>15945472.0</v>
       </c>
       <c r="Y21">
         <v>15778514.0</v>
       </c>
       <c r="Z21">
         <v>15186144.0</v>
       </c>
       <c r="AA21">
         <v>12714813.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>75057000.0</v>
       </c>
       <c r="C23">
         <v>80203000.0</v>
       </c>
       <c r="D23">
         <v>70627000.0</v>
       </c>
       <c r="E23">
         <v>46079000.0</v>
       </c>
       <c r="F23">
         <v>40346000.0</v>
       </c>
       <c r="G23">
         <v>50330000.0</v>
       </c>
       <c r="H23">
         <v>43765000.0</v>
       </c>
       <c r="I23">
         <v>36207922.0</v>
       </c>
@@ -20962,186 +21081,186 @@
       </c>
       <c r="U23">
         <v>36626704.0</v>
       </c>
       <c r="V23">
         <v>31474292.0</v>
       </c>
       <c r="W23">
         <v>25978036.0</v>
       </c>
       <c r="X23">
         <v>25803743.0</v>
       </c>
       <c r="Y23">
         <v>25626973.0</v>
       </c>
       <c r="Z23">
         <v>31367456.0</v>
       </c>
       <c r="AA23">
         <v>16135854.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
         <v>1590000.0</v>
       </c>
       <c r="C25">
         <v>1692000.0</v>
       </c>
       <c r="D25">
         <v>1752000.0</v>
       </c>
       <c r="E25">
         <v>574000.0</v>
       </c>
       <c r="F25">
         <v>628000.0</v>
       </c>
       <c r="G25">
         <v>2271529.0</v>
       </c>
       <c r="H25">
         <v>1845002.0</v>
       </c>
       <c r="I25">
         <v>1564544.0</v>
       </c>
       <c r="J25">
         <v>1503139.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
         <v>490000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>1360000.0</v>
       </c>
       <c r="E27">
         <v>1427000.0</v>
       </c>
       <c r="F27">
         <v>1465000.0</v>
       </c>
       <c r="G27">
         <v>1082000.0</v>
       </c>
       <c r="H27">
         <v>1242271.0</v>
       </c>
       <c r="I27">
         <v>1166688.0</v>
       </c>
       <c r="J27">
         <v>1033026.0</v>
@@ -21154,51 +21273,51 @@
       </c>
       <c r="M27">
         <v>1103923.0</v>
       </c>
       <c r="N27">
         <v>957702.0</v>
       </c>
       <c r="O27">
         <v>941090.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
         <v>20750000.0</v>
       </c>
       <c r="C28">
         <v>26309000.0</v>
       </c>
       <c r="D28">
         <v>24759000.0</v>
       </c>
       <c r="E28">
         <v>23517000.0</v>
       </c>
       <c r="F28">
         <v>22859000.0</v>
       </c>
       <c r="G28">
         <v>23182000.0</v>
       </c>
       <c r="H28">
         <v>19870000.0</v>
       </c>
       <c r="I28">
         <v>18455121.0</v>
       </c>
@@ -21237,51 +21356,51 @@
       </c>
       <c r="U28">
         <v>9408293.0</v>
       </c>
       <c r="V28">
         <v>9208902.0</v>
       </c>
       <c r="W28">
         <v>9019139.0</v>
       </c>
       <c r="X28">
         <v>9044896.0</v>
       </c>
       <c r="Y28">
         <v>8074181.0</v>
       </c>
       <c r="Z28">
         <v>6834588.0</v>
       </c>
       <c r="AA28">
         <v>6347357.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
         <v>4839000.0</v>
       </c>
       <c r="C29">
         <v>2023000.0</v>
       </c>
       <c r="D29">
         <v>2072000.0</v>
       </c>
       <c r="E29">
         <v>5868000.0</v>
       </c>
       <c r="F29">
         <v>6760000.0</v>
       </c>
       <c r="G29">
         <v>4381000.0</v>
       </c>
       <c r="H29">
         <v>3847600.0</v>
       </c>
       <c r="I29">
         <v>4406100.0</v>
       </c>
@@ -21290,51 +21409,51 @@
       </c>
       <c r="K29">
         <v>6804506.0</v>
       </c>
       <c r="L29">
         <v>5806540.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
         <v>41929000.0</v>
       </c>
       <c r="C30">
         <v>41980000.0</v>
       </c>
       <c r="D30">
         <v>40162000.0</v>
       </c>
       <c r="E30">
         <v>38644000.0</v>
       </c>
       <c r="F30">
         <v>36618000.0</v>
       </c>
       <c r="G30">
         <v>36551000.0</v>
       </c>
       <c r="H30">
         <v>31522000.0</v>
       </c>
       <c r="I30">
         <v>27965410.0</v>
       </c>
@@ -21373,51 +21492,51 @@
       </c>
       <c r="U30">
         <v>15503862.0</v>
       </c>
       <c r="V30">
         <v>15209902.0</v>
       </c>
       <c r="W30">
         <v>14935354.0</v>
       </c>
       <c r="X30">
         <v>14819514.0</v>
       </c>
       <c r="Y30">
         <v>13275572.0</v>
       </c>
       <c r="Z30">
         <v>11587283.0</v>
       </c>
       <c r="AA30">
         <v>-8584849.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31">
         <v>660000.0</v>
       </c>
       <c r="C31">
         <v>63805000.0</v>
       </c>
       <c r="D31">
         <v>12889000.0</v>
       </c>
       <c r="E31">
         <v>-1182000.0</v>
       </c>
       <c r="F31">
         <v>30673000.0</v>
       </c>
       <c r="G31">
         <v>-1139000.0</v>
       </c>
       <c r="H31">
         <v>21041769.0</v>
       </c>
       <c r="I31">
         <v>-835051.0</v>
       </c>
@@ -21456,51 +21575,51 @@
       </c>
       <c r="U31">
         <v>482203.0</v>
       </c>
       <c r="V31">
         <v>-15933108.0</v>
       </c>
       <c r="W31">
         <v>-1634489.0</v>
       </c>
       <c r="X31">
         <v>-10338782.0</v>
       </c>
       <c r="Y31">
         <v>-11662970.0</v>
       </c>
       <c r="Z31">
         <v>-18882633.0</v>
       </c>
       <c r="AA31">
         <v>-24260654.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
         <v>98263000.0</v>
       </c>
       <c r="C32">
         <v>92444000.0</v>
       </c>
       <c r="D32">
         <v>83516000.0</v>
       </c>
       <c r="E32">
         <v>71240000.0</v>
       </c>
       <c r="F32">
         <v>71019000.0</v>
       </c>
       <c r="G32">
         <v>73561000.0</v>
       </c>
       <c r="H32">
         <v>64807000.0</v>
       </c>
       <c r="I32">
         <v>57627900.0</v>
       </c>
@@ -21558,1017 +21677,1024 @@
       <c r="AA32">
         <v>28850667.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX32"/>
+  <dimension ref="A1:CY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
-        <v>194</v>
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>7104000.0</v>
+      </c>
+      <c r="C2">
         <v>6438000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7405000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8431000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8127000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9165000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8998000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10006000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9845000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9374000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9646000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7799000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7218000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5802000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3837000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1622000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1183000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>793000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>751000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>933000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1139000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>905000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2848519.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2299000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3525000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5105000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3631341.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3096634.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2859338.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2656140.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2779209.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1974596.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1848836.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1639871.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1812142.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1518627.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2171501.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1598405.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1163713.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1262642.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1027786.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1205505.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1073143.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1040546.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1992774.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1177859.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1390641.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1157677.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1202196.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1225727.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1869565.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1331723.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1354540.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1305325.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1230972.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1455923.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1537214.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1550109.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1689991.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1681726.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2141756.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1749553.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1931541.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1981708.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2136330.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2389310.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2603981.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3054752.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2986318.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3139568.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3660894.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3920646.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5000045.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5132892.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5707707.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5757918.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6150311.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5827093.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5737253.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5654334.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4922828.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4808427.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4631658.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4293101.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3937009.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3402624.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3332419.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2598429.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2662305.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2449529.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2590803.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2554155.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3029318.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2809954.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3152208.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2890437.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3142443.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3166313.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4061000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4779761.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5336015.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5604000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3"/>
       <c r="C3">
+        <v>384000.0</v>
+      </c>
+      <c r="D3">
         <v>261000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>409000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>398000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>394000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>436000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>429000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>414000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>413000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>446000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>459000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>427000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>420000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>496000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>527000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>516000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>459000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>516000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>503000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>492000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>516000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>537718.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>588000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>580000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>566000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>514711.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>450556.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>432550.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>447185.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>453044.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>391873.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>371734.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>347893.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>360602.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>383672.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>385716.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>373149.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>418995.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>399062.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>372705.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>386641.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>429764.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>384676.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>380877.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>373303.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>400926.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>305522.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>249926.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>253359.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>274737.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>272401.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>260076.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>264201.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>293533.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>278709.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>237667.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>174664.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1568933.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-2240412.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1389019.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1408870.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1191655.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>990598.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>953092.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>818231.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>230003.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>489677.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>409504.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>207857.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>79290.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>379227.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>245141.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>207997.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>215990.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>228135.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>228765.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>169441.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>250932.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>261300.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>301184.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>291545.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>329257.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>316731.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>370317.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>377152.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>961214.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>-87508.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>416514.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>344269.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>376553.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>458148.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>360434.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>398854.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>353055.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>247480.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>220896.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>226244.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>106600.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>123793.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>170000.0</v>
       </c>
-      <c r="CX3"/>
+      <c r="CY3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
@@ -22744,695 +22870,702 @@
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>7690000.0</v>
+      </c>
+      <c r="D5">
         <v>7618000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5715000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5636000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4237000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4338000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2614000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2569000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2720000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2479000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3521000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3021000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3868000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5503000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6982000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6223000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6453000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7147000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8522000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7414000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7590000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6355656.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7123000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5442000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4311000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4764630.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5079006.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5856898.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5341235.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5279028.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5659932.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5424666.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5056352.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5609438.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5658394.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4924830.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5089328.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5741679.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5706516.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5782832.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5308257.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5474815.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5770240.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4580811.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4995329.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4162172.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5124742.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5268576.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6311236.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4510841.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>5007983.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4297554.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4795188.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4610976.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5226714.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4369196.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4723065.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>4658628.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4894756.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4281873.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4635830.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4041458.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>4777890.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4192767.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>4458211.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1789519.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3320188.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3031430.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3157456.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2115099.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1187077.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2254098.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4014890.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>3613462.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3928119.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3738111.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3271459.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>3462550.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3365571.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3695871.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3819029.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3582044.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3879478.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>3973955.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4009050.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>4232103.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>4438944.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4020437.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3953454.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3815832.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4549681.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3577870.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4002090.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3748787.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>4124019.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>3785296.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>4120412.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>3865937.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>3654747.0</v>
       </c>
-      <c r="CW5">
-[...1 lines deleted...]
-      </c>
       <c r="CX5">
+        <v>4053440.0</v>
+      </c>
+      <c r="CY5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
-        <v>7690000.0</v>
+        <v>7708000.0</v>
       </c>
       <c r="C6">
+        <v>8074000.0</v>
+      </c>
+      <c r="D6">
         <v>7879000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6124000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6034000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4631000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4774000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3043000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2983000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3133000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2925000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3980000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3448000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4288000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5999000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7509000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6739000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6912000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7663000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9025000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7906000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8106000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6893374.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7711000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6022000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4877000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5279341.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5529562.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6289448.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5788420.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5732072.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6051805.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5796400.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5404245.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5970040.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6042066.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5310546.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5462477.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6160674.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6105578.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6155537.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5694898.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5904579.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6154916.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4961688.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5368632.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4563098.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5430264.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5518502.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6564595.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4785578.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5280384.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4557630.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5059389.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4904509.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5505423.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4606863.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4897729.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6227561.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2654344.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5670892.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6044700.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5233113.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>5768488.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5145859.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5276442.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2019522.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3809865.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3440934.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3365313.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2194389.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-807850.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2499239.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4222887.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3829452.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>4156254.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3966876.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3440900.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3713482.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>3626871.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3997055.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4110574.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>3911301.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4196209.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4344272.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>4386202.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5193317.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>4351436.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>4436951.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4297723.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4192385.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>5007829.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>3938304.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4400944.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4101842.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>4371499.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>4006192.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>4346656.0</v>
       </c>
-      <c r="CU6"/>
-      <c r="CV6">
+      <c r="CV6"/>
+      <c r="CW6">
         <v>3778540.0</v>
       </c>
-      <c r="CW6">
-[...2 lines deleted...]
-      <c r="CX6"/>
+      <c r="CX6">
+        <v>4223440.0</v>
+      </c>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
@@ -23608,85 +23741,86 @@
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
@@ -23862,1375 +23996,1390 @@
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
+        <v>18876000.0</v>
+      </c>
+      <c r="C9">
         <v>18563000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18680000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>15956000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15999000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14879000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13119000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13309000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12914000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12496000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13323000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13584000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13648000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15430000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>16469000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>16074000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>15832000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16448000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17419000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16828000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16596000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15466799.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>16415000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>14541000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>13361000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>14136246.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12554325.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13074876.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12797991.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12678406.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12647764.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12137729.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11921489.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11841849.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>11954382.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>11324244.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11549085.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>12034456.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>11818743.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>11903519.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11742981.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>11977875.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>11752448.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>11272963.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11134186.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12133632.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10791164.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>10692398.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10383414.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10001925.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>10238486.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10135743.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9914284.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>10037659.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>10269273.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9864124.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9561848.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>9148321.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>9766679.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9043243.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>9215779.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>8693148.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>9282693.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8828416.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8991150.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>8639906.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>8838592.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>8568574.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>8006537.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>18904058.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3146683.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>6521325.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>8273585.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>7857036.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>8233307.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>7890647.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7346408.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7297604.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7181984.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7653368.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7713926.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>7347672.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7686556.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>7803493.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>7816706.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>8134262.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>8143189.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>7696633.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>7606208.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>7710844.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>8195512.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>7358939.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>7499692.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>7430881.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>7474536.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>7096000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>7052668.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>26773000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6402048.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1658251.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>7708000.0</v>
+      </c>
+      <c r="C10">
         <v>7690000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8278000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5715000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5636000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4237000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4338000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2614000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2569000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2720000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2479000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3521000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3021000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3868000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5503000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6982000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6223000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6453000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7147000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8522000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7414000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7590000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6355656.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7123000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5442000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4311000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4764630.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5079006.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5856898.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5341235.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5279028.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5659932.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5424666.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5056352.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5609438.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5658394.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4924830.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5089328.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5741677.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5706516.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5782832.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5308257.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5474815.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5770240.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4580811.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4995329.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4162172.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5124742.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5268576.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6311236.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4510841.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5007983.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4297554.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4795188.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4610976.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5226714.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4369196.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4723065.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4658628.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4894756.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4281873.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4635830.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4041458.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4777890.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4192767.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4458211.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1789519.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3320188.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3031430.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3157456.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2115099.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1187077.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2254098.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4014890.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3613462.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3928119.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3738111.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3271459.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3462550.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3365571.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3695871.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3819029.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3582044.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3879478.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3973955.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4009050.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4232103.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4438944.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4020437.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3953454.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3815832.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4549681.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3577870.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4002090.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3748787.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4124019.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3785296.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4120412.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3865937.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3654747.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4053440.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3612000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
+        <v>1777000.0</v>
+      </c>
+      <c r="C11">
         <v>1730000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1764000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1156000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1125000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>794000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>825000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>397000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>385000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>416000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>340000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>597000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>464000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>671000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1091000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1439000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2030000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1308000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1850000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1808000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1535000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1567000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1159250.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1451000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1015000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>756000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>466650.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1037845.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1239305.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1103800.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1078000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1201100.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1107400.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1019600.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2923114.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1729987.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1452500.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1479200.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1717253.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1902636.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1683451.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1501166.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1559754.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1670389.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1216000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1360400.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1023465.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1393256.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1413653.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1785145.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1133894.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1295916.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1018858.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1209254.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1142237.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1365719.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1059780.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1179907.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1043588.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1304882.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1038501.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1163309.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1022101.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1226579.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1066761.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1188611.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>207345.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>746621.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>622525.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>716316.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>537838.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-1193983.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>386897.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1114262.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>891343.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>989580.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>910680.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>750445.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>741690.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>820000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>931053.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>906661.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>873121.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>962102.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1005643.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>995126.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1041525.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1066557.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1158398.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>988912.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>951342.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1309039.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>928641.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1131765.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1042797.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1171736.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1044361.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1179482.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1298375.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>972427.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1336042.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1032000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12">
+        <v>6896000.0</v>
+      </c>
+      <c r="C12">
         <v>6785000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7405000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7804000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8019000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8203000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9128000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9635000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9663000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9205000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8891000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8073000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7185000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5527000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4005000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2142000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1242000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>920000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>968000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1027000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1159000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1331000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1592338.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1758000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1958000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2789000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2862440.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2717845.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2791018.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2558046.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2332871.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1874596.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1784858.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1610871.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1514166.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1461350.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1404732.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1200831.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1080135.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1027939.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1013716.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1013491.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1010570.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1002749.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1071261.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1100559.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1091521.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1102532.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1166552.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1186496.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1249137.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1239335.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1294540.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1291751.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1360064.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1420259.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1472802.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1498816.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1566722.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1676822.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1736968.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1749553.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1836154.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1907511.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1965914.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2065512.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2237169.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2419581.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2659648.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2909914.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3350317.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3847132.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4181050.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5023193.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5691280.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6022049.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6006434.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5817365.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5692568.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5608475.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5225682.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4778803.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4547414.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4174670.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3862127.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3348899.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3057952.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2662249.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2451952.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2391174.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2458096.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2467155.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2723323.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2690209.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2759901.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2809797.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3031178.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3062094.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3719777.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4496532.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>5139785.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>175</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>22216000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22637000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>21853000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21485000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>21118000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>21249000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>20712000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>20535000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>20111000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>19856000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>18762000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>18487000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>17196000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16798000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>15805000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>14878000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>14072000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14477000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15679000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15331000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>14995000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15549340.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15918415.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15637429.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15835463.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>15396065.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13531730.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13721275.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>13528423.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -25258,85 +25407,84 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
@@ -25512,834 +25660,839 @@
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>5931000.0</v>
+      </c>
+      <c r="C15">
         <v>5960000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6514000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4559000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4511000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3443000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3513000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2217000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2184000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2304000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2139000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2924000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2557000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3197000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4412000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5543000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4193000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5145000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5297000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6714000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5879000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6023000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5196406.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5672000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4427000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3555000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4297980.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4041161.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4617593.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4237435.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4201028.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4458832.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4317266.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4036752.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2686324.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3928407.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3472330.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3610128.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4024424.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3803880.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4099381.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3807091.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3915061.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4099851.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3364810.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3634929.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3138707.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3731486.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3854923.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4526091.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3376947.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3712067.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3278696.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3585934.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3468739.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3860995.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3309416.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3543158.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3615040.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3589874.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3243372.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3472521.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3019357.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3551311.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3126006.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3269600.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1582174.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2573567.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2408905.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2441140.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1577261.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6906.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1867201.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2900628.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2722119.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2938539.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2827431.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2521014.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2720860.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2545572.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2764818.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2912368.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2708923.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2917376.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2968312.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3013924.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3190578.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3372387.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2862039.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2964542.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2864490.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3240642.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2649229.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2870325.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2705990.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2952283.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2740935.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2940930.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2567562.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2682320.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2717398.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2580000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>2924000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2557000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3197000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4412000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5543000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4193000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5145000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5297000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6714000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5879000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6023000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5196406.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5671479.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4427665.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3554513.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4297980.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4041161.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4617593.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4237435.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4201028.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4458832.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4317266.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4036752.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2686324.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3928407.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3472330.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3610128.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4024424.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3804000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4099000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3807000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3915061.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4099851.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3364810.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3634929.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3138707.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3731486.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3854923.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4526091.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3376947.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3712067.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3278696.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3585934.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3468739.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3860995.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3309416.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3543158.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3615000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3589874.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3243372.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3473000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3019000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3551000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3126000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3270000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1582000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2574000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2409000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2441000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1577000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>7000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1867000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2901000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2722000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2939000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2827000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2521000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2721000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2546000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2765000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2912000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2709000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2918000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2968000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3014000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3191000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3372000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2862000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2965000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2864000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3241000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2650000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2870000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2706000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2952000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2741000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2941000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2567000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2682000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2718000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2580000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>179</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>5960000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>6514000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4559000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4511000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3443000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3513000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2217000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2184000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2304000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2139000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2924000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2557000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3197000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4412000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5543000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4193000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>5145000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5297000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>6714000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5879000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6023000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5196406.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5671479.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4427665.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3554513.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4297980.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4041161.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4617593.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4237435.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>4201028.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4458832.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>4317266.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4036752.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6030219.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3928407.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3472330.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>266233.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>4024424.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3803880.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4099381.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3807091.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3915061.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4099851.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>3364810.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3634929.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3138707.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3731486.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3854923.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4526091.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3376947.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3712067.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3278696.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3585934.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3468739.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3860995.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3309416.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3543158.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>3589874.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>3243372.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -26416,143 +26569,146 @@
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>180</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>15431000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>15232000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14049000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13466000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12915000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12121000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11077000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10872000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>10906000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10965000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10689000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>11302000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11669000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12793000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13663000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>13636000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13152000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>13509000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14652000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14172000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>13664000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>13957002.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14159882.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13680028.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>13045925.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>12533625.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10813885.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10930257.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>10970377.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -26580,95 +26736,96 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...1 lines deleted...]
-      </c>
+      <c r="AC19"/>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -26694,85 +26851,84 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
@@ -26948,393 +27104,397 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>7708000.0</v>
+      </c>
+      <c r="C21">
         <v>7690000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7618000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5715000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5636000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4237000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4338000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2614000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2569000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2720000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2479000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3521000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3021000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3868000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5503000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6982000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6223000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6453000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7147000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8522000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7414000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7590000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6355656.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7123000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5442000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4311000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4764630.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5079006.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5856898.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5341235.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5279028.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5659932.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5424666.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5056352.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5609438.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5658394.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4924830.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5089328.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5741677.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5706516.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5782832.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5308257.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5474815.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5770240.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4580811.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4995329.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4162172.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5124742.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5268576.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6311236.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4510841.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5007983.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4297554.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4795188.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4610976.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5226714.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4369196.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4723065.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>4658628.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4894756.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4281873.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4635830.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4041458.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4777890.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4192767.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4458211.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1789519.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3320188.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3031430.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3157456.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2115099.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-1187077.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2254098.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4014890.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3613462.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3928119.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3738111.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3271459.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>3462550.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3365571.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3695871.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3819029.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3582044.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3879478.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3973955.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4009050.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4232103.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4438944.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>4020437.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3953454.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3815832.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4549681.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3577870.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4002090.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>3748787.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>4124019.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>3785296.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>4120412.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>4902000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3654747.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>4053440.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4398000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
@@ -27510,403 +27670,409 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
+        <v>18272000.0</v>
+      </c>
+      <c r="C23">
         <v>17311000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18467000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18672000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18490000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19428000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19539000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>20511000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>20585000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19568000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>19663000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17601000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17781000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15582000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13764000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11109000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11034000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10172000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10052000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9830000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10553000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9911000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11959662.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11591000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12624000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14155000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13002957.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10571953.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10077316.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10112896.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10178587.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8962428.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8561899.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8505008.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8044553.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7814615.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8570915.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8058162.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7456492.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7374869.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7148473.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7640229.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7576203.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7022754.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8684926.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7316716.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9362101.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6824099.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6626018.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5297905.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7360649.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6562226.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7192729.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6424421.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6657655.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6498482.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7032142.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6388892.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6179684.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6553649.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6903126.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6329502.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6583231.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6486511.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6771979.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6922249.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>9454368.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8573156.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>8523462.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7988649.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>20449853.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8254406.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9267272.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>9391587.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9951281.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10063106.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>10302847.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9902042.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>9572307.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9470747.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>8880325.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8703324.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8397286.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8100179.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7766547.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7210280.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>7234578.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>6302674.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>6338501.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6102283.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>6485815.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>6199986.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>6810387.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6307556.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>6834302.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>6240954.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>6453148.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>6098569.0</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
         <v>7527062.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2940826.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -27932,391 +28098,391 @@
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>187</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>384000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>389000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>409000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>398000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>394000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>436000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>429000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>414000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>413000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>446000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>130000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>128000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>130000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>136000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>145000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>147000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>146000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>149000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="V25">
         <v>160000.0</v>
       </c>
       <c r="W25">
+        <v>160000.0</v>
+      </c>
+      <c r="X25">
         <v>537718.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>587423.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>580201.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>566187.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>514711.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>450556.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>432550.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>447185.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>453044.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>391873.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>371734.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>347893.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>360602.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>383672.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>385716.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>373149.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>418995.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>399062.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>372705.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>386641.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>429764.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>384676.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>380877.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>373303.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>400926.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>305522.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>249926.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>253359.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>274737.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>272401.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>260076.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>264201.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>293533.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2757656.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1698482.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1750214.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1568933.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1399369.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1389019.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1408870.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1191655.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>990598.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>953092.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>818231.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>230003.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>214051.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>216662.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>216076.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>79290.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>379227.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>245141.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>207997.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>215990.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>228135.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>228765.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>169441.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>250932.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>261300.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>301184.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>291545.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>329257.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>316731.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>370317.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>377152.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>961214.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-87508.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>416514.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>344269.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>376553.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>458148.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>360434.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>398854.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>353055.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>247480.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>220896.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106600.0</v>
       </c>
       <c r="CU25">
         <v>106600.0</v>
       </c>
       <c r="CV25">
+        <v>106600.0</v>
+      </c>
+      <c r="CW25">
         <v>123793.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>170000.0</v>
       </c>
-      <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
@@ -28492,655 +28658,662 @@
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>490000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>5705000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>285000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>380000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>385000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>311000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>305000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>359000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>446000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>346000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>299000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>336000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>630000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>344000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>254000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>237000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>329000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>307000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>182000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>196.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>414710.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>310786.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>248178.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>268597.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>345344.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>327985.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>238811.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>254548.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>310157.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>262408.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>222720.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>237741.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>320332.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>239917.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>220956.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>235160.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>344673.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>254757.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>232088.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>232844.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>377420.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>303026.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>215616.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>207861.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>308419.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>255899.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>202033.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>191351.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>340887.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>910000.0</v>
+      </c>
+      <c r="C28">
         <v>770000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6950000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6627000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>540000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6633000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6466000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6572000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6733000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6538000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6205000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6186000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6228000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6140000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5975000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5886000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5898000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5758000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5652000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5641000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5920000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5646000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5568346.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5976000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5863000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5775000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5381733.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4782592.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4889163.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4816057.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4762460.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4599725.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4418896.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4674040.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4035956.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4138919.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4097467.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4149475.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3909068.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4086784.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4015948.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4215772.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3973575.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4052176.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3978251.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3907930.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4050159.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3677910.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3594088.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3453796.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3549898.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3462638.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3403757.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3376390.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1726006.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3271141.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3364943.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3135080.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3628832.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3599252.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3642105.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3485065.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3559349.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3443316.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3479335.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3362360.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>9366338.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4472043.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3972577.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3252238.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2844180.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2647502.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2501007.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2579908.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2498133.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2480547.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2563314.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2499953.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2279647.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2341368.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2372072.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2415206.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2143307.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2354097.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2335550.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2375948.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2250850.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2240214.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2269156.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2258919.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2345763.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2204712.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2324737.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2169684.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2129020.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2087159.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2075667.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1782335.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1774685.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1659592.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1707197.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1907000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>191</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1730000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1764000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1156000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1125000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>794000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>825000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>397000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>385000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>416000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>340000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>597000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>464000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>671000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1091000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1439000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2030000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1308000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1850000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1808000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1535000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1567000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1159250.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1450750.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1014600.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>756400.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>466650.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1037845.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1239305.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1103800.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -29168,966 +29341,974 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
+        <v>11168000.0</v>
+      </c>
+      <c r="C30">
         <v>10873000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11062000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10241000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10363000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10263000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10541000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10505000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10740000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10194000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10017000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9802000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10563000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9780000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9927000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9487000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9851000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9379000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9301000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8897000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9414000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9006000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9111143.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9292000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9099000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9050000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9371616.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7475319.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7217978.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7456756.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7399378.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6987832.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6713063.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6865137.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6232411.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6295988.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6399414.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6459757.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6292779.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6112227.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6120687.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6434724.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6503060.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5982208.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6692152.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6138857.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7971460.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5666422.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5423822.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4072178.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5491084.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5230503.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5838189.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5119096.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5426683.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5042559.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5494928.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4838783.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4489693.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4871923.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4761370.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4579949.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4651690.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4504803.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4635649.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4532939.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>6850387.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5518404.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5537144.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4849081.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>16788959.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4333760.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4267227.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4258695.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4243574.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4305188.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4152536.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4074949.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3835054.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3816413.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3957497.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3894897.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3765628.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3807078.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3829538.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3807656.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3902159.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3704245.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3676196.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3652754.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3895012.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3645831.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3781069.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3497602.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3682094.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3350517.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3310705.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2932256.0</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>2747301.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-2395189.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:103">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>660000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>15588000.0</v>
       </c>
-      <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-436000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-16963000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-382000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-16588000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-446000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14426000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14124000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-294000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-295000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-293000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-286000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-313000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-308000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-299000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2910816.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-352771.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-266735.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-217087.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-182403.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-125941.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-230980.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-263893.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-92897.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-362632.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-185992.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-193530.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-189566.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-201848.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-203314.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-202633.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-115418.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-104608.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-276222.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-239620.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-263834.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-168563.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-838796.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-444682.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1774626.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-221586.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-258073.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1028128.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-218348.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-225193.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-913787.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-228900.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-270881.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1411173.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-3122100.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1498816.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>43969393.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1676822.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1736968.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1749553.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1836154.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1907511.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1965914.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2065512.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>37559004.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2419581.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-2659648.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2909914.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>28787307.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1187077.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-4181050.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5023193.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5691280.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-6022049.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-6006434.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-5817365.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-5692568.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-5608475.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-5225682.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-4778803.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>34201905.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-4174670.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3862127.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3348899.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-3057952.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-2662249.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-2451952.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-2391174.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-2458096.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-2467155.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-2723323.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-2690209.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-2759901.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-2809797.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-3031178.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-3062094.0</v>
       </c>
-      <c r="CU31">
-[...1 lines deleted...]
-      </c>
       <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
         <v>-4496532.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>9537703.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:103">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
+        <v>25980000.0</v>
+      </c>
+      <c r="C32">
         <v>25001000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>26085000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>24387000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>24126000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>23665000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>23877000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>23125000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>23154000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22288000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>22142000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21122000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>20802000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>19450000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>19267000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>18091000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>17257000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>16625000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>17199000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18352000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>17967000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>17501000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18315318.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>18714000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>18066000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18466000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>17767587.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>15650959.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>15934214.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>15454131.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>15457615.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14622360.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>13986565.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>13561360.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>13653991.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>13473009.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>13495745.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>13147490.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>13198169.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>13081385.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>12931305.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>12948486.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>13051018.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>12792994.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>13265737.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>12312045.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>13524273.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>11948841.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>11894594.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>11609141.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>11871490.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>11570209.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>11490283.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>11219609.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>11268631.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>11725196.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>11401338.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>11111957.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>10838312.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>11448405.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>11184999.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>10965332.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>10624689.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>11264401.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>10964746.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>11380460.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>11243887.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>11893344.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>11554892.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>11146105.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>22564952.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>7067329.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>11521370.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>13406477.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>13564743.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>13991225.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>14040958.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>13173501.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>13034857.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>12836318.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>12576196.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>12522353.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>11979330.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>11979657.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>11740502.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>11219330.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>11466681.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>10741618.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>10358938.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>10055737.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>10301647.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>10749667.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>10388257.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>10309646.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>10583089.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>10364973.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>10238444.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>10218981.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>7314488.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>11181809.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>6994266.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -30204,51 +30385,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
         <v>101227000.0</v>
       </c>
       <c r="C2">
         <v>55101000.0</v>
       </c>
       <c r="D2">
         <v>27884000.0</v>
       </c>
       <c r="E2">
         <v>89129000.0</v>
       </c>
       <c r="F2">
         <v>173097000.0</v>
       </c>
       <c r="G2">
         <v>34616880.0</v>
       </c>
       <c r="H2">
         <v>30384066.0</v>
       </c>
       <c r="I2">
         <v>26397550.0</v>
       </c>
@@ -30287,51 +30468,51 @@
       </c>
       <c r="U2">
         <v>18092139.0</v>
       </c>
       <c r="V2">
         <v>18759086.0</v>
       </c>
       <c r="W2">
         <v>31982000.0</v>
       </c>
       <c r="X2">
         <v>51688784.0</v>
       </c>
       <c r="Y2">
         <v>42459156.0</v>
       </c>
       <c r="Z2">
         <v>28775032.0</v>
       </c>
       <c r="AA2">
         <v>26142396.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3">
         <v>642000</v>
       </c>
       <c r="C3">
         <v>298000</v>
       </c>
       <c r="D3">
         <v>4894000</v>
       </c>
       <c r="E3">
         <v>2858000</v>
       </c>
       <c r="F3">
         <v>1874000</v>
       </c>
       <c r="G3">
         <v>1248831</v>
       </c>
       <c r="H3">
         <v>780440</v>
       </c>
       <c r="I3">
         <v>631503</v>
       </c>
@@ -30370,51 +30551,51 @@
       </c>
       <c r="U3">
         <v>2560158</v>
       </c>
       <c r="V3">
         <v>3155417</v>
       </c>
       <c r="W3">
         <v>1364000</v>
       </c>
       <c r="X3">
         <v>681787</v>
       </c>
       <c r="Y3">
         <v>2538922</v>
       </c>
       <c r="Z3">
         <v>2610000</v>
       </c>
       <c r="AA3">
         <v>617332</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-61245000.0</v>
       </c>
       <c r="F4">
         <v>-83968000.0</v>
       </c>
       <c r="G4">
         <v>-9798261.0</v>
       </c>
       <c r="H4">
         <v>4232814.0</v>
       </c>
       <c r="I4">
         <v>3986516.0</v>
       </c>
       <c r="J4">
         <v>-3080518.0</v>
       </c>
       <c r="K4">
         <v>5472267.0</v>
       </c>
@@ -30425,51 +30606,51 @@
         <v>-539774.0</v>
       </c>
       <c r="N4">
         <v>-10535340.0</v>
       </c>
       <c r="O4">
         <v>11976080.0</v>
       </c>
       <c r="P4">
         <v>7351158.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-615000.0</v>
       </c>
       <c r="F5">
         <v>1211000.0</v>
       </c>
       <c r="G5">
         <v>668271.0</v>
       </c>
       <c r="H5">
         <v>-203057.0</v>
       </c>
       <c r="I5">
         <v>113515.0</v>
       </c>
       <c r="J5">
         <v>-442556.0</v>
       </c>
       <c r="K5">
         <v>322656.0</v>
       </c>
@@ -30480,51 +30661,51 @@
         <v>116711.0</v>
       </c>
       <c r="N5">
         <v>2021257.0</v>
       </c>
       <c r="O5">
         <v>959824.0</v>
       </c>
       <c r="P5">
         <v>-632246.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
         <v>25526000.0</v>
       </c>
       <c r="C6">
         <v>46126000.0</v>
       </c>
       <c r="D6">
         <v>27217000.0</v>
       </c>
       <c r="E6">
         <v>-61245000.0</v>
       </c>
       <c r="F6">
         <v>-83968000.0</v>
       </c>
       <c r="G6">
         <v>-9798261.0</v>
       </c>
       <c r="H6">
         <v>4232814.0</v>
       </c>
       <c r="I6">
         <v>3986516.0</v>
       </c>
@@ -30563,51 +30744,51 @@
       </c>
       <c r="U6">
         <v>-1582057.0</v>
       </c>
       <c r="V6">
         <v>-666947.0</v>
       </c>
       <c r="W6">
         <v>-13223000.0</v>
       </c>
       <c r="X6">
         <v>-19706640.0</v>
       </c>
       <c r="Y6">
         <v>9229628.0</v>
       </c>
       <c r="Z6">
         <v>13684124.0</v>
       </c>
       <c r="AA6">
         <v>2632636.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7">
         <v>-368000.0</v>
       </c>
       <c r="C7">
         <v>345000.0</v>
       </c>
       <c r="D7">
         <v>2874000.0</v>
       </c>
       <c r="E7">
         <v>-3078000.0</v>
       </c>
       <c r="F7">
         <v>-5000.0</v>
       </c>
       <c r="G7">
         <v>1512858.0</v>
       </c>
       <c r="H7">
         <v>621348.0</v>
       </c>
       <c r="I7">
         <v>185181.0</v>
       </c>
@@ -30646,51 +30827,51 @@
       </c>
       <c r="U7">
         <v>217505.0</v>
       </c>
       <c r="V7">
         <v>-2839807.0</v>
       </c>
       <c r="W7">
         <v>-1582000.0</v>
       </c>
       <c r="X7">
         <v>2644088.0</v>
       </c>
       <c r="Y7">
         <v>-765373.0</v>
       </c>
       <c r="Z7">
         <v>1551000.0</v>
       </c>
       <c r="AA7">
         <v>-1142350.0</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1151000.0</v>
       </c>
       <c r="F8">
         <v>1019000.0</v>
       </c>
       <c r="G8">
         <v>645512.0</v>
       </c>
       <c r="H8">
         <v>514915.0</v>
       </c>
       <c r="I8">
         <v>-170284.0</v>
       </c>
       <c r="J8">
         <v>-613702.0</v>
       </c>
       <c r="K8">
         <v>-202898.0</v>
       </c>
@@ -30701,51 +30882,51 @@
         <v>196982.0</v>
       </c>
       <c r="N8">
         <v>-263970.0</v>
       </c>
       <c r="O8">
         <v>-191434.0</v>
       </c>
       <c r="P8">
         <v>368974.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
         <v>-203000.0</v>
       </c>
       <c r="C9">
         <v>-911000.0</v>
       </c>
       <c r="D9">
         <v>-1678000.0</v>
       </c>
       <c r="E9">
         <v>-1151000.0</v>
       </c>
       <c r="F9">
         <v>1018999.0</v>
       </c>
       <c r="G9">
         <v>645512.0</v>
       </c>
       <c r="H9">
         <v>514915.0</v>
       </c>
       <c r="I9">
         <v>-170284.0</v>
       </c>
@@ -30770,51 +30951,51 @@
       <c r="P9">
         <v>-368974.0</v>
       </c>
       <c r="Q9">
         <v>-388309.0</v>
       </c>
       <c r="R9">
         <v>940061.0</v>
       </c>
       <c r="S9">
         <v>1372613.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9">
         <v>-405350.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-313000.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
@@ -30827,51 +31008,51 @@
       <c r="P10">
         <v>780000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
         <v>129000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10">
         <v>181000.0</v>
       </c>
       <c r="U10">
         <v>455000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10">
         <v>625000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-488000.0</v>
       </c>
       <c r="F11">
         <v>-1641000.0</v>
       </c>
       <c r="G11">
         <v>459001.0</v>
       </c>
       <c r="H11">
         <v>891022.0</v>
       </c>
       <c r="I11">
         <v>250950.0</v>
       </c>
       <c r="J11">
         <v>-198461.0</v>
       </c>
       <c r="K11">
         <v>512599.0</v>
       </c>
@@ -30882,51 +31063,51 @@
         <v>-655991.0</v>
       </c>
       <c r="N11">
         <v>-47850.0</v>
       </c>
       <c r="O11">
         <v>13137.0</v>
       </c>
       <c r="P11">
         <v>258102.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>61000.0</v>
       </c>
       <c r="F12">
         <v>1407000.0</v>
       </c>
       <c r="G12">
         <v>5834119.0</v>
       </c>
       <c r="H12">
         <v>-1128717.0</v>
       </c>
       <c r="I12">
         <v>-42699.0</v>
       </c>
       <c r="J12">
         <v>2103006.0</v>
       </c>
       <c r="K12">
         <v>407040.0</v>
       </c>
@@ -30937,100 +31118,100 @@
         <v>-648841.0</v>
       </c>
       <c r="N12">
         <v>717537.0</v>
       </c>
       <c r="O12">
         <v>-201951.0</v>
       </c>
       <c r="P12">
         <v>-219697.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1927000.0</v>
       </c>
       <c r="F13">
         <v>-1024000.0</v>
       </c>
       <c r="G13">
         <v>867346.0</v>
       </c>
       <c r="H13">
         <v>106433.0</v>
       </c>
       <c r="I13">
         <v>355465.0</v>
       </c>
       <c r="J13">
         <v>-636017.0</v>
       </c>
       <c r="K13">
         <v>811255.0</v>
       </c>
       <c r="L13">
         <v>-111803.0</v>
       </c>
       <c r="M13">
         <v>-638280.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14">
         <v>264000.0</v>
       </c>
       <c r="C14">
         <v>1692000.0</v>
       </c>
       <c r="D14">
         <v>1752000.0</v>
       </c>
       <c r="E14">
         <v>1998000.0</v>
       </c>
       <c r="F14">
         <v>2027000.0</v>
       </c>
       <c r="G14">
         <v>2271529.0</v>
       </c>
       <c r="H14">
         <v>1845002.0</v>
       </c>
       <c r="I14">
         <v>1564544.0</v>
       </c>
@@ -31069,51 +31250,51 @@
       </c>
       <c r="U14">
         <v>1104961.0</v>
       </c>
       <c r="V14">
         <v>1393457.0</v>
       </c>
       <c r="W14">
         <v>1634000.0</v>
       </c>
       <c r="X14">
         <v>1593989.0</v>
       </c>
       <c r="Y14">
         <v>1047675.0</v>
       </c>
       <c r="Z14">
         <v>583976.0</v>
       </c>
       <c r="AA14">
         <v>731370.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
         <v>7113000.0</v>
       </c>
       <c r="C15">
         <v>9082000.0</v>
       </c>
       <c r="D15">
         <v>9712000.0</v>
       </c>
       <c r="E15">
         <v>9675000.0</v>
       </c>
       <c r="F15">
         <v>9389000.0</v>
       </c>
       <c r="G15">
         <v>9071981.0</v>
       </c>
       <c r="H15">
         <v>8784906.0</v>
       </c>
       <c r="I15">
         <v>10800659.0</v>
       </c>
@@ -31152,51 +31333,51 @@
       </c>
       <c r="U15">
         <v>9704835.0</v>
       </c>
       <c r="V15">
         <v>8599597.0</v>
       </c>
       <c r="W15">
         <v>7494000.0</v>
       </c>
       <c r="X15">
         <v>7077117.0</v>
       </c>
       <c r="Y15">
         <v>6755449.0</v>
       </c>
       <c r="Z15">
         <v>5123000.0</v>
       </c>
       <c r="AA15">
         <v>4867972.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16">
         <v>126753000.0</v>
       </c>
       <c r="C16">
         <v>101227000.0</v>
       </c>
       <c r="D16">
         <v>55101000.0</v>
       </c>
       <c r="E16">
         <v>27884000.0</v>
       </c>
       <c r="F16">
         <v>89129000.0</v>
       </c>
       <c r="G16">
         <v>24818619.0</v>
       </c>
       <c r="H16">
         <v>34616880.0</v>
       </c>
       <c r="I16">
         <v>30384066.0</v>
       </c>
@@ -31235,90 +31416,90 @@
       </c>
       <c r="U16">
         <v>16510082.0</v>
       </c>
       <c r="V16">
         <v>18092139.0</v>
       </c>
       <c r="W16">
         <v>18759000.0</v>
       </c>
       <c r="X16">
         <v>31982144.0</v>
       </c>
       <c r="Y16">
         <v>51688784.0</v>
       </c>
       <c r="Z16">
         <v>42459156.0</v>
       </c>
       <c r="AA16">
         <v>28775032.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
         <v>20697000.0</v>
       </c>
       <c r="C18">
         <v>14001000.0</v>
       </c>
       <c r="D18">
         <v>14313000.0</v>
       </c>
       <c r="E18">
         <v>18373000.0</v>
       </c>
       <c r="F18">
         <v>28665000.0</v>
       </c>
       <c r="G18">
         <v>28462960.0</v>
       </c>
       <c r="H18">
         <v>19399272.0</v>
       </c>
       <c r="I18">
         <v>20073578.0</v>
       </c>
@@ -31357,51 +31538,51 @@
       </c>
       <c r="U18">
         <v>8495303.0</v>
       </c>
       <c r="V18">
         <v>6316102.0</v>
       </c>
       <c r="W18">
         <v>11805000.0</v>
       </c>
       <c r="X18">
         <v>14146351.0</v>
       </c>
       <c r="Y18">
         <v>8682013.0</v>
       </c>
       <c r="Z18">
         <v>9643000.0</v>
       </c>
       <c r="AA18">
         <v>7594308.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19">
         <v>20248000.0</v>
       </c>
       <c r="C19">
         <v>71980000.0</v>
       </c>
       <c r="D19">
         <v>19062000.0</v>
       </c>
       <c r="E19">
         <v>-46376000.0</v>
       </c>
       <c r="F19">
         <v>-255039000.0</v>
       </c>
       <c r="G19">
         <v>-103024008.0</v>
       </c>
       <c r="H19">
         <v>27546355.0</v>
       </c>
       <c r="I19">
         <v>46312721.0</v>
       </c>
@@ -31418,82 +31599,82 @@
         <v>51258045.0</v>
       </c>
       <c r="N19">
         <v>-14180152.0</v>
       </c>
       <c r="O19">
         <v>-83721543.0</v>
       </c>
       <c r="P19">
         <v>364648167.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
         <v>-25600000.0</v>
       </c>
       <c r="C21">
         <v>-63636000.0</v>
       </c>
       <c r="D21">
         <v>71468000.0</v>
       </c>
       <c r="E21">
         <v>36945000.0</v>
       </c>
       <c r="F21">
         <v>2558000.0</v>
       </c>
       <c r="G21">
         <v>-6740551.0</v>
       </c>
       <c r="H21">
         <v>-9987936.0</v>
       </c>
       <c r="I21">
         <v>-17650133.0</v>
       </c>
@@ -31510,51 +31691,51 @@
         <v>11760281.0</v>
       </c>
       <c r="N21">
         <v>12457475.0</v>
       </c>
       <c r="O21">
         <v>-15176225.0</v>
       </c>
       <c r="P21">
         <v>-1548779.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
         <v>19027000.0</v>
       </c>
       <c r="C22">
         <v>10218000.0</v>
       </c>
       <c r="D22">
         <v>10817000.0</v>
       </c>
       <c r="E22">
         <v>19293000.0</v>
       </c>
       <c r="F22">
         <v>23913000.0</v>
       </c>
       <c r="G22">
         <v>18850063.0</v>
       </c>
       <c r="H22">
         <v>17194169.0</v>
       </c>
       <c r="I22">
         <v>17013878.0</v>
       </c>
@@ -31593,51 +31774,51 @@
       </c>
       <c r="U22">
         <v>10943617.0</v>
       </c>
       <c r="V22">
         <v>11608535.0</v>
       </c>
       <c r="W22">
         <v>12390000.0</v>
       </c>
       <c r="X22">
         <v>11624685.0</v>
       </c>
       <c r="Y22">
         <v>11340138.0</v>
       </c>
       <c r="Z22">
         <v>10547000.0</v>
       </c>
       <c r="AA22">
         <v>9118862.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B23">
         <v>7985000.0</v>
       </c>
       <c r="C23">
         <v>33269000.0</v>
       </c>
       <c r="D23">
         <v>-72808000.0</v>
       </c>
       <c r="E23">
         <v>60183000.0</v>
       </c>
       <c r="F23">
         <v>164228000.0</v>
       </c>
       <c r="G23">
         <v>218897470.0</v>
       </c>
       <c r="H23">
         <v>86207648.0</v>
       </c>
       <c r="I23">
         <v>-2200753.0</v>
       </c>
@@ -31676,54 +31857,54 @@
       </c>
       <c r="U23">
         <v>12014138.0</v>
       </c>
       <c r="V23">
         <v>10166496.0</v>
       </c>
       <c r="W23">
         <v>38627000.0</v>
       </c>
       <c r="X23">
         <v>68926148.0</v>
       </c>
       <c r="Y23">
         <v>39113124.0</v>
       </c>
       <c r="Z23">
         <v>18080000.0</v>
       </c>
       <c r="AA23">
         <v>8809148.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B24">
-        <v>23964000.0</v>
+        <v>21479000.0</v>
       </c>
       <c r="C24">
         <v>-24737000.0</v>
       </c>
       <c r="D24">
         <v>-45612000.0</v>
       </c>
       <c r="E24">
         <v>-78150000.0</v>
       </c>
       <c r="F24">
         <v>-11723000.0</v>
       </c>
       <c r="G24">
         <v>-141070480.0</v>
       </c>
       <c r="H24">
         <v>-105726856.0</v>
       </c>
       <c r="I24">
         <v>-23658292.0</v>
       </c>
       <c r="J24">
         <v>-31953357.0</v>
       </c>
@@ -31759,51 +31940,51 @@
       </c>
       <c r="U24">
         <v>15817066.0</v>
       </c>
       <c r="V24">
         <v>-25490020.0</v>
       </c>
       <c r="W24">
         <v>-59796000.0</v>
       </c>
       <c r="X24">
         <v>-31949053.0</v>
       </c>
       <c r="Y24">
         <v>-10701762.0</v>
       </c>
       <c r="Z24">
         <v>20172195.0</v>
       </c>
       <c r="AA24">
         <v>524374.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B25">
         <v>2466000.0</v>
       </c>
       <c r="C25">
         <v>1289000.0</v>
       </c>
       <c r="D25">
         <v>2231000.0</v>
       </c>
       <c r="E25">
         <v>1029000.0</v>
       </c>
       <c r="F25">
         <v>3070000.0</v>
       </c>
       <c r="G25">
         <v>3297260.0</v>
       </c>
       <c r="H25">
         <v>-1358133.0</v>
       </c>
       <c r="I25">
         <v>2011378.0</v>
       </c>
@@ -31842,51 +32023,51 @@
       </c>
       <c r="U25">
         <v>-1317822.0</v>
       </c>
       <c r="V25">
         <v>-464496.0</v>
       </c>
       <c r="W25">
         <v>779995.0</v>
       </c>
       <c r="X25">
         <v>-749873.0</v>
       </c>
       <c r="Y25">
         <v>-201492.0</v>
       </c>
       <c r="Z25">
         <v>-300000.0</v>
       </c>
       <c r="AA25">
         <v>-359242.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B26">
         <v>-1684000.0</v>
       </c>
       <c r="C26">
         <v>-704000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-2300000.0</v>
       </c>
       <c r="F26">
         <v>-710000.0</v>
       </c>
       <c r="G26">
         <v>-1992405.0</v>
       </c>
       <c r="H26">
         <v>-1808699.0</v>
       </c>
       <c r="I26">
         <v>-452220.0</v>
       </c>
@@ -31903,51 +32084,51 @@
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>-2016498.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>-3504000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>162000.0</v>
       </c>
       <c r="G27">
         <v>4228276.0</v>
       </c>
       <c r="H27">
         <v>1328013.0</v>
       </c>
       <c r="I27">
         <v>1844983.0</v>
       </c>
       <c r="J27">
         <v>3030315.0</v>
       </c>
       <c r="K27">
         <v>2137968.0</v>
       </c>
@@ -31978,51 +32159,51 @@
       </c>
       <c r="U27">
         <v>-1135136.0</v>
       </c>
       <c r="V27">
         <v>-795778.0</v>
       </c>
       <c r="W27">
         <v>-324030.0</v>
       </c>
       <c r="X27">
         <v>-1395320.0</v>
       </c>
       <c r="Y27">
         <v>-889923.0</v>
       </c>
       <c r="Z27">
         <v>-1197050.0</v>
       </c>
       <c r="AA27">
         <v>-9227.0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B28">
         <v>-40025000.0</v>
       </c>
       <c r="C28">
         <v>-40153000.0</v>
       </c>
       <c r="D28">
         <v>-11052000.0</v>
       </c>
       <c r="E28">
         <v>44908000.0</v>
       </c>
       <c r="F28">
         <v>154129000.0</v>
       </c>
       <c r="G28">
         <v>205833084.0</v>
       </c>
       <c r="H28">
         <v>63014043.0</v>
       </c>
       <c r="I28">
         <v>-25353632.0</v>
       </c>
@@ -32061,51 +32242,51 @@
       </c>
       <c r="U28">
         <v>3113216.0</v>
       </c>
       <c r="V28">
         <v>-24696526.0</v>
       </c>
       <c r="W28">
         <v>77255000.0</v>
       </c>
       <c r="X28">
         <v>61943730.0</v>
       </c>
       <c r="Y28">
         <v>39245226.0</v>
       </c>
       <c r="Z28">
         <v>-10343000.0</v>
       </c>
       <c r="AA28">
         <v>-68224.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B29">
         <v>21339000.0</v>
       </c>
       <c r="C29">
         <v>14299000.0</v>
       </c>
       <c r="D29">
         <v>19207000.0</v>
       </c>
       <c r="E29">
         <v>21231000.0</v>
       </c>
       <c r="F29">
         <v>30539000.0</v>
       </c>
       <c r="G29">
         <v>29711791.0</v>
       </c>
       <c r="H29">
         <v>20179712.0</v>
       </c>
       <c r="I29">
         <v>20705081.0</v>
       </c>
@@ -32144,51 +32325,51 @@
       </c>
       <c r="U29">
         <v>11055461.0</v>
       </c>
       <c r="V29">
         <v>9471519.0</v>
       </c>
       <c r="W29">
         <v>13169000.0</v>
       </c>
       <c r="X29">
         <v>14828138.0</v>
       </c>
       <c r="Y29">
         <v>11220935.0</v>
       </c>
       <c r="Z29">
         <v>12253000.0</v>
       </c>
       <c r="AA29">
         <v>8211640.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B30">
         <v>44212000.0</v>
       </c>
       <c r="C30">
         <v>71980000.0</v>
       </c>
       <c r="D30">
         <v>19062000.0</v>
       </c>
       <c r="E30">
         <v>-127384000.0</v>
       </c>
       <c r="F30">
         <v>-268636000.0</v>
       </c>
       <c r="G30">
         <v>-245343136.0</v>
       </c>
       <c r="H30">
         <v>-78960941.0</v>
       </c>
       <c r="I30">
         <v>8635067.0</v>
       </c>
@@ -32264,356 +32445,356 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BJ1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BS1" t="s">
         <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CA1" t="s">
         <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CP1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CQ1" t="s">
         <v>24</v>
       </c>
       <c r="CR1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CU1" t="s">
         <v>25</v>
       </c>
       <c r="CV1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CW1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CX1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:102">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
         <v>126753000.0</v>
       </c>
       <c r="C2">
         <v>108161000.0</v>
       </c>
       <c r="D2">
         <v>95211000.0</v>
       </c>
       <c r="E2">
         <v>163391000.0</v>
       </c>
       <c r="F2">
         <v>101227000.0</v>
       </c>
       <c r="G2">
         <v>58969000.0</v>
       </c>
       <c r="H2">
         <v>63442000.0</v>
       </c>
       <c r="I2">
         <v>111402000.0</v>
       </c>
@@ -32873,51 +33054,51 @@
         <v>51688784.0</v>
       </c>
       <c r="CQ2">
         <v>44259802.0</v>
       </c>
       <c r="CR2">
         <v>35832841.0</v>
       </c>
       <c r="CS2">
         <v>40864403.0</v>
       </c>
       <c r="CT2">
         <v>42459156.0</v>
       </c>
       <c r="CU2">
         <v>20531354.0</v>
       </c>
       <c r="CV2">
         <v>25404673.0</v>
       </c>
       <c r="CW2"/>
       <c r="CX2"/>
     </row>
     <row r="3" spans="1:102">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3">
         <v>405000</v>
       </c>
       <c r="C3">
         <v>411000</v>
       </c>
       <c r="D3">
         <v>101000</v>
       </c>
       <c r="E3">
         <v>115000</v>
       </c>
       <c r="F3">
         <v>195000</v>
       </c>
       <c r="G3">
         <v>67000</v>
       </c>
       <c r="H3">
         <v>67000</v>
       </c>
       <c r="I3">
         <v>100000</v>
       </c>
@@ -33181,51 +33362,51 @@
       </c>
       <c r="CR3">
         <v>478356</v>
       </c>
       <c r="CS3">
         <v>634656</v>
       </c>
       <c r="CT3">
         <v>525672</v>
       </c>
       <c r="CU3">
         <v>910771</v>
       </c>
       <c r="CV3">
         <v>913162</v>
       </c>
       <c r="CW3">
         <v>490000</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:102">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>6113000.0</v>
       </c>
       <c r="N4">
         <v>59302000.0</v>
       </c>
       <c r="O4">
         <v>-1371000.0</v>
       </c>
       <c r="P4">
         <v>-45423000.0</v>
       </c>
       <c r="Q4">
@@ -33379,51 +33560,51 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
     </row>
     <row r="5" spans="1:102">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-269000.0</v>
       </c>
       <c r="N5">
         <v>884000.0</v>
       </c>
       <c r="O5">
         <v>-217000.0</v>
       </c>
       <c r="P5">
         <v>-48000.0</v>
       </c>
       <c r="Q5">
@@ -33575,51 +33756,51 @@
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
     </row>
     <row r="6" spans="1:102">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
         <v>-8602000.0</v>
       </c>
       <c r="C6">
         <v>18592000.0</v>
       </c>
       <c r="D6">
         <v>12950000.0</v>
       </c>
       <c r="E6">
         <v>-68180000.0</v>
       </c>
       <c r="F6">
         <v>62164000.0</v>
       </c>
       <c r="G6">
         <v>42258000.0</v>
       </c>
       <c r="H6">
         <v>-4473000.0</v>
       </c>
       <c r="I6">
         <v>-47960000.0</v>
       </c>
@@ -33881,51 +34062,51 @@
       <c r="CQ6">
         <v>7428982.0</v>
       </c>
       <c r="CR6">
         <v>8426961.0</v>
       </c>
       <c r="CS6">
         <v>-5031562.0</v>
       </c>
       <c r="CT6">
         <v>-1594753.0</v>
       </c>
       <c r="CU6">
         <v>21927802.0</v>
       </c>
       <c r="CV6">
         <v>-4873319.0</v>
       </c>
       <c r="CW6">
         <v>-470000.0</v>
       </c>
       <c r="CX6"/>
     </row>
     <row r="7" spans="1:102">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7">
         <v>2845000.0</v>
       </c>
       <c r="C7">
         <v>1509000.0</v>
       </c>
       <c r="D7">
         <v>-2232000.0</v>
       </c>
       <c r="E7">
         <v>-1714000.0</v>
       </c>
       <c r="F7">
         <v>2437000.0</v>
       </c>
       <c r="G7">
         <v>1648000.0</v>
       </c>
       <c r="H7">
         <v>-326000.0</v>
       </c>
       <c r="I7">
         <v>471000.0</v>
       </c>
@@ -34183,51 +34364,51 @@
       </c>
       <c r="CP7">
         <v>1325397.0</v>
       </c>
       <c r="CQ7">
         <v>-292041.0</v>
       </c>
       <c r="CR7">
         <v>-506880.0</v>
       </c>
       <c r="CS7">
         <v>-655412.0</v>
       </c>
       <c r="CT7">
         <v>688960.0</v>
       </c>
       <c r="CU7"/>
       <c r="CV7">
         <v>-472248.0</v>
       </c>
       <c r="CW7"/>
       <c r="CX7"/>
     </row>
     <row r="8" spans="1:102">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>34000.0</v>
       </c>
       <c r="N8">
         <v>681000.0</v>
       </c>
       <c r="O8">
         <v>798000.0</v>
       </c>
       <c r="P8">
         <v>-2595000.0</v>
       </c>
       <c r="Q8">
@@ -34379,51 +34560,51 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
     </row>
     <row r="9" spans="1:102">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
         <v>969000.0</v>
       </c>
       <c r="C9">
         <v>1137000.0</v>
       </c>
       <c r="D9">
         <v>-2835000.0</v>
       </c>
       <c r="E9">
         <v>74000.0</v>
       </c>
       <c r="F9">
         <v>1624000.0</v>
       </c>
       <c r="G9">
         <v>1397000.0</v>
       </c>
       <c r="H9">
         <v>-2777000.0</v>
       </c>
       <c r="I9">
         <v>-238000.0</v>
       </c>
@@ -34641,51 +34822,51 @@
       <c r="CG9">
         <v>115000.0</v>
       </c>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9">
         <v>145000.0</v>
       </c>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
     </row>
     <row r="10" spans="1:102">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -34835,51 +35016,51 @@
       <c r="CI10">
         <v>625000.0</v>
       </c>
       <c r="CJ10">
         <v>519000.0</v>
       </c>
       <c r="CK10"/>
       <c r="CL10">
         <v>199000.0</v>
       </c>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
     </row>
     <row r="11" spans="1:102">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>1090000.0</v>
       </c>
       <c r="N11">
         <v>886000.0</v>
       </c>
       <c r="O11">
         <v>-38000.0</v>
       </c>
       <c r="P11">
         <v>315000.0</v>
@@ -35035,51 +35216,51 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
     </row>
     <row r="12" spans="1:102">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>-265000.0</v>
       </c>
       <c r="N12">
         <v>36000.0</v>
       </c>
       <c r="O12">
         <v>376000.0</v>
       </c>
       <c r="P12">
         <v>-463000.0</v>
       </c>
       <c r="Q12">
@@ -35233,51 +35414,51 @@
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
     </row>
     <row r="13" spans="1:102">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>677000.0</v>
       </c>
       <c r="N13">
         <v>677000.0</v>
       </c>
       <c r="O13">
         <v>-418000.0</v>
       </c>
       <c r="P13">
         <v>73000.0</v>
       </c>
       <c r="Q13">
@@ -35401,51 +35582,51 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
     </row>
     <row r="14" spans="1:102">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14">
         <v>384000.0</v>
       </c>
       <c r="C14">
         <v>-937000.0</v>
       </c>
       <c r="D14">
         <v>409000.0</v>
       </c>
       <c r="E14">
         <v>398000.0</v>
       </c>
       <c r="F14">
         <v>394000.0</v>
       </c>
       <c r="G14">
         <v>436000.0</v>
       </c>
       <c r="H14">
         <v>429000.0</v>
       </c>
       <c r="I14">
         <v>414000.0</v>
       </c>
@@ -35707,51 +35888,51 @@
       <c r="CQ14">
         <v>353055.0</v>
       </c>
       <c r="CR14">
         <v>247480.0</v>
       </c>
       <c r="CS14">
         <v>220896.0</v>
       </c>
       <c r="CT14">
         <v>226244.0</v>
       </c>
       <c r="CU14">
         <v>106600.0</v>
       </c>
       <c r="CV14">
         <v>123793.0</v>
       </c>
       <c r="CW14">
         <v>170000.0</v>
       </c>
       <c r="CX14"/>
     </row>
     <row r="15" spans="1:102">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
         <v>2126000.0</v>
       </c>
       <c r="C15">
         <v>1772000.0</v>
       </c>
       <c r="D15">
         <v>1779000.0</v>
       </c>
       <c r="E15">
         <v>1780000.0</v>
       </c>
       <c r="F15">
         <v>1782000.0</v>
       </c>
       <c r="G15">
         <v>1798000.0</v>
       </c>
       <c r="H15">
         <v>2428000.0</v>
       </c>
       <c r="I15">
         <v>2428000.0</v>
       </c>
@@ -36013,51 +36194,51 @@
       <c r="CQ15">
         <v>1376755.0</v>
       </c>
       <c r="CR15">
         <v>2753502.0</v>
       </c>
       <c r="CS15">
         <v>1312596.0</v>
       </c>
       <c r="CT15">
         <v>1312596.0</v>
       </c>
       <c r="CU15">
         <v>1312596.0</v>
       </c>
       <c r="CV15">
         <v>1312596.0</v>
       </c>
       <c r="CW15">
         <v>1250000.0</v>
       </c>
       <c r="CX15"/>
     </row>
     <row r="16" spans="1:102">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16">
         <v>118151000.0</v>
       </c>
       <c r="C16">
         <v>126753000.0</v>
       </c>
       <c r="D16">
         <v>108161000.0</v>
       </c>
       <c r="E16">
         <v>95211000.0</v>
       </c>
       <c r="F16">
         <v>163391000.0</v>
       </c>
       <c r="G16">
         <v>101227000.0</v>
       </c>
       <c r="H16">
         <v>58969000.0</v>
       </c>
       <c r="I16">
         <v>63442000.0</v>
       </c>
@@ -36319,51 +36500,51 @@
       <c r="CQ16">
         <v>51688784.0</v>
       </c>
       <c r="CR16">
         <v>44259802.0</v>
       </c>
       <c r="CS16">
         <v>35832841.0</v>
       </c>
       <c r="CT16">
         <v>40864403.0</v>
       </c>
       <c r="CU16">
         <v>42459156.0</v>
       </c>
       <c r="CV16">
         <v>20531354.0</v>
       </c>
       <c r="CW16">
         <v>-470000.0</v>
       </c>
       <c r="CX16"/>
     </row>
     <row r="17" spans="1:102">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -36433,51 +36614,51 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
     </row>
     <row r="18" spans="1:102">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
         <v>7956000.0</v>
       </c>
       <c r="C18">
         <v>7868000.0</v>
       </c>
       <c r="D18">
         <v>2650000.0</v>
       </c>
       <c r="E18">
         <v>3898000.0</v>
       </c>
       <c r="F18">
         <v>6923000.0</v>
       </c>
       <c r="G18">
         <v>5873000.0</v>
       </c>
       <c r="H18">
         <v>3032000.0</v>
       </c>
       <c r="I18">
         <v>3792000.0</v>
       </c>
@@ -36739,51 +36920,51 @@
       <c r="CQ18">
         <v>1756034.0</v>
       </c>
       <c r="CR18">
         <v>2055418.0</v>
       </c>
       <c r="CS18">
         <v>1624613.0</v>
       </c>
       <c r="CT18">
         <v>3245948.0</v>
       </c>
       <c r="CU18">
         <v>2729712.0</v>
       </c>
       <c r="CV18">
         <v>803468.0</v>
       </c>
       <c r="CW18">
         <v>2050000.0</v>
       </c>
       <c r="CX18"/>
     </row>
     <row r="19" spans="1:102">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19">
         <v>-38040000.0</v>
       </c>
       <c r="C19">
         <v>-818000.0</v>
       </c>
       <c r="D19">
         <v>492000.0</v>
       </c>
       <c r="E19">
         <v>27908000.0</v>
       </c>
       <c r="F19">
         <v>15464000.0</v>
       </c>
       <c r="G19">
         <v>20352000.0</v>
       </c>
       <c r="H19">
         <v>14985000.0</v>
       </c>
       <c r="I19">
         <v>18313000.0</v>
       </c>
@@ -36959,51 +37140,51 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
     </row>
     <row r="20" spans="1:102">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37065,51 +37246,51 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
     </row>
     <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
         <v>-3150000.0</v>
       </c>
       <c r="C21">
         <v>-2150000.0</v>
       </c>
       <c r="D21">
         <v>-7150000.0</v>
       </c>
       <c r="E21">
         <v>-5150000.0</v>
       </c>
       <c r="F21">
         <v>-11150000.0</v>
       </c>
       <c r="G21">
         <v>-36149000.0</v>
       </c>
       <c r="H21">
         <v>-2829000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -37277,51 +37458,51 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
     </row>
     <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
         <v>5960000.0</v>
       </c>
       <c r="C22">
         <v>6514000.0</v>
       </c>
       <c r="D22">
         <v>4559000.0</v>
       </c>
       <c r="E22">
         <v>4511000.0</v>
       </c>
       <c r="F22">
         <v>3443000.0</v>
       </c>
       <c r="G22">
         <v>3513000.0</v>
       </c>
       <c r="H22">
         <v>2217000.0</v>
       </c>
       <c r="I22">
         <v>2184000.0</v>
       </c>
@@ -37585,114 +37766,114 @@
       </c>
       <c r="CR22">
         <v>2952283.0</v>
       </c>
       <c r="CS22">
         <v>2740935.0</v>
       </c>
       <c r="CT22">
         <v>2940930.0</v>
       </c>
       <c r="CU22">
         <v>2567562.0</v>
       </c>
       <c r="CV22">
         <v>2682320.0</v>
       </c>
       <c r="CW22">
         <v>2717398.0</v>
       </c>
       <c r="CX22">
         <v>2580000.0</v>
       </c>
     </row>
     <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B23">
-        <v>12726000.0</v>
+        <v>10653000.0</v>
       </c>
       <c r="C23">
         <v>-5576000.0</v>
       </c>
       <c r="D23">
         <v>14176000.0</v>
       </c>
       <c r="E23">
         <v>-92892000.0</v>
       </c>
       <c r="F23">
         <v>53064000.0</v>
       </c>
       <c r="G23">
         <v>54617000.0</v>
       </c>
       <c r="H23">
         <v>-17300000.0</v>
       </c>
       <c r="I23">
         <v>-63383000.0</v>
       </c>
       <c r="J23">
         <v>59335000.0</v>
       </c>
       <c r="K23">
         <v>-23797000.0</v>
       </c>
       <c r="L23">
         <v>264000.0</v>
       </c>
       <c r="M23">
         <v>-12637000.0</v>
       </c>
       <c r="N23">
         <v>118942000.0</v>
       </c>
       <c r="O23">
         <v>36373000.0</v>
       </c>
       <c r="P23">
         <v>-47726000.0</v>
       </c>
       <c r="Q23">
-        <v>-40289000.0</v>
+        <v>-29753000.0</v>
       </c>
       <c r="R23">
         <v>81925000.0</v>
       </c>
       <c r="S23">
-        <v>44891000.0</v>
+        <v>41317000.0</v>
       </c>
       <c r="T23">
-        <v>8324000.0</v>
+        <v>5315000.0</v>
       </c>
       <c r="U23">
-        <v>-19473000.0</v>
+        <v>-11320000.0</v>
       </c>
       <c r="V23">
-        <v>130486000.0</v>
+        <v>126358000.0</v>
       </c>
       <c r="W23">
         <v>63101364.0</v>
       </c>
       <c r="X23">
         <v>10323000.0</v>
       </c>
       <c r="Y23">
         <v>86502000.0</v>
       </c>
       <c r="Z23">
         <v>58971000.0</v>
       </c>
       <c r="AA23">
         <v>43599662.0</v>
       </c>
       <c r="AB23">
         <v>25187204.0</v>
       </c>
       <c r="AC23">
         <v>-8746907.0</v>
       </c>
       <c r="AD23">
         <v>23167689.0</v>
       </c>
@@ -37891,54 +38072,54 @@
       <c r="CQ23">
         <v>13686671.0</v>
       </c>
       <c r="CR23">
         <v>25941744.0</v>
       </c>
       <c r="CS23">
         <v>-19249966.0</v>
       </c>
       <c r="CT23">
         <v>18892826.0</v>
       </c>
       <c r="CU23">
         <v>21914557.0</v>
       </c>
       <c r="CV23">
         <v>10489894.0</v>
       </c>
       <c r="CW23">
         <v>-28330000.0</v>
       </c>
       <c r="CX23"/>
     </row>
     <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B24">
-        <v>15978000.0</v>
+        <v>16105000.0</v>
       </c>
       <c r="C24">
         <v>-3827000.0</v>
       </c>
       <c r="D24">
         <v>4683000.0</v>
       </c>
       <c r="E24">
         <v>24883000.0</v>
       </c>
       <c r="F24">
         <v>-1775000.0</v>
       </c>
       <c r="G24">
         <v>-6750000.0</v>
       </c>
       <c r="H24">
         <v>-15881000.0</v>
       </c>
       <c r="I24">
         <v>-7944000.0</v>
       </c>
       <c r="J24">
         <v>5838000.0</v>
       </c>
@@ -38195,54 +38376,54 @@
         <v>-8196647.0</v>
       </c>
       <c r="CQ24">
         <v>-22920399.0</v>
       </c>
       <c r="CR24">
         <v>-2683916.0</v>
       </c>
       <c r="CS24">
         <v>-3176130.0</v>
       </c>
       <c r="CT24">
         <v>18078683.0</v>
       </c>
       <c r="CU24"/>
       <c r="CV24">
         <v>16896053.0</v>
       </c>
       <c r="CW24">
         <v>25820000.0</v>
       </c>
       <c r="CX24"/>
     </row>
     <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B25">
-        <v>-444000.0</v>
+        <v>-832000.0</v>
       </c>
       <c r="C25">
         <v>863000.0</v>
       </c>
       <c r="D25">
         <v>12000.0</v>
       </c>
       <c r="E25">
         <v>358000.0</v>
       </c>
       <c r="F25">
         <v>865000.0</v>
       </c>
       <c r="G25">
         <v>-14000.0</v>
       </c>
       <c r="H25">
         <v>695000.0</v>
       </c>
       <c r="I25">
         <v>649000.0</v>
       </c>
       <c r="J25">
         <v>-41000.0</v>
       </c>
@@ -38501,51 +38682,51 @@
       <c r="CQ25">
         <v>64806.0</v>
       </c>
       <c r="CR25">
         <v>-159109.0</v>
       </c>
       <c r="CS25">
         <v>-47150.0</v>
       </c>
       <c r="CT25">
         <v>-84514.0</v>
       </c>
       <c r="CU25">
         <v>340403.0</v>
       </c>
       <c r="CV25">
         <v>-605619.0</v>
       </c>
       <c r="CW25">
         <v>-347398.0</v>
       </c>
       <c r="CX25"/>
     </row>
     <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-733000.0</v>
       </c>
       <c r="D26">
         <v>-122000.0</v>
       </c>
       <c r="E26">
         <v>-279000.0</v>
       </c>
       <c r="F26">
         <v>-550000.0</v>
       </c>
       <c r="G26">
         <v>-704000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
@@ -38725,51 +38906,51 @@
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26">
         <v>110000.0</v>
       </c>
       <c r="CX26"/>
     </row>
     <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>-892000.0</v>
       </c>
       <c r="L27">
         <v>66000.0</v>
       </c>
       <c r="M27">
         <v>361000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
@@ -38959,51 +39140,51 @@
         <v>-539623.0</v>
       </c>
       <c r="CO27">
         <v>-280782.0</v>
       </c>
       <c r="CP27">
         <v>-365825.0</v>
       </c>
       <c r="CQ27">
         <v>-327501.0</v>
       </c>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27">
         <v>-43047.0</v>
       </c>
       <c r="CU27"/>
       <c r="CV27">
         <v>-1154003.0</v>
       </c>
       <c r="CW27"/>
       <c r="CX27"/>
     </row>
     <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B28">
         <v>5377000.0</v>
       </c>
       <c r="C28">
         <v>15369000.0</v>
       </c>
       <c r="D28">
         <v>5125000.0</v>
       </c>
       <c r="E28">
         <v>-100101000.0</v>
       </c>
       <c r="F28">
         <v>39582000.0</v>
       </c>
       <c r="G28">
         <v>15966000.0</v>
       </c>
       <c r="H28">
         <v>-22557000.0</v>
       </c>
       <c r="I28">
         <v>-70165000.0</v>
       </c>
@@ -39265,51 +39446,51 @@
       <c r="CQ28">
         <v>15780149.0</v>
       </c>
       <c r="CR28">
         <v>26006200.0</v>
       </c>
       <c r="CS28">
         <v>-22355312.0</v>
       </c>
       <c r="CT28">
         <v>19814189.0</v>
       </c>
       <c r="CU28">
         <v>-3627238.0</v>
       </c>
       <c r="CV28">
         <v>8465938.0</v>
       </c>
       <c r="CW28">
         <v>-28330000.0</v>
       </c>
       <c r="CX28"/>
     </row>
     <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B29">
         <v>8361000.0</v>
       </c>
       <c r="C29">
         <v>7457000.0</v>
       </c>
       <c r="D29">
         <v>2751000.0</v>
       </c>
       <c r="E29">
         <v>4013000.0</v>
       </c>
       <c r="F29">
         <v>7118000.0</v>
       </c>
       <c r="G29">
         <v>5940000.0</v>
       </c>
       <c r="H29">
         <v>3099000.0</v>
       </c>
       <c r="I29">
         <v>3892000.0</v>
       </c>
@@ -39571,51 +39752,51 @@
       <c r="CQ29">
         <v>2656272.0</v>
       </c>
       <c r="CR29">
         <v>2533774.0</v>
       </c>
       <c r="CS29">
         <v>2259269.0</v>
       </c>
       <c r="CT29">
         <v>3771620.0</v>
       </c>
       <c r="CU29">
         <v>3640483.0</v>
       </c>
       <c r="CV29">
         <v>1716630.0</v>
       </c>
       <c r="CW29">
         <v>2540000.0</v>
       </c>
       <c r="CX29"/>
     </row>
     <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B30">
         <v>-22340000.0</v>
       </c>
       <c r="C30">
         <v>-4234000.0</v>
       </c>
       <c r="D30">
         <v>5074000.0</v>
       </c>
       <c r="E30">
         <v>27908000.0</v>
       </c>
       <c r="F30">
         <v>15464000.0</v>
       </c>
       <c r="G30">
         <v>20352000.0</v>
       </c>
       <c r="H30">
         <v>14985000.0</v>
       </c>
       <c r="I30">
         <v>18313000.0</v>
       </c>