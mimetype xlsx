--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1112,51 +1112,53 @@
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>399547000.0</v>
+      </c>
       <c r="C5">
         <v>495384000.0</v>
       </c>
       <c r="D5">
         <v>442634000.0</v>
       </c>
       <c r="E5">
         <v>369643000.0</v>
       </c>
       <c r="F5">
         <v>-49905000.0</v>
       </c>
       <c r="G5">
         <v>9525520.0</v>
       </c>
       <c r="H5">
         <v>21306544.0</v>
       </c>
       <c r="I5">
         <v>128375000.0</v>
       </c>
       <c r="J5">
         <v>69954000.0</v>
       </c>
       <c r="K5">
@@ -1304,51 +1306,51 @@
         <v>3774373000.0</v>
       </c>
       <c r="I9">
         <v>3500620000.0</v>
       </c>
       <c r="J9">
         <v>3246475000.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>2787103000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
-        <v>2251349726.0</v>
+        <v>2175493000.0</v>
       </c>
       <c r="C10">
         <v>1693597000.0</v>
       </c>
       <c r="D10">
         <v>4996353000.0</v>
       </c>
       <c r="E10">
         <v>2801299000.0</v>
       </c>
       <c r="F10">
         <v>4236501000.0</v>
       </c>
       <c r="G10">
         <v>267779136.0</v>
       </c>
       <c r="H10">
         <v>285441233.0</v>
       </c>
       <c r="I10">
         <v>30816311.0</v>
       </c>
       <c r="J10">
         <v>140099897.0</v>
       </c>
@@ -1376,101 +1378,103 @@
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
-        <v>19325848715.0</v>
+        <v>19239126000.0</v>
       </c>
       <c r="C12">
         <v>23315589000.0</v>
       </c>
       <c r="D12">
         <v>23548707000.0</v>
       </c>
       <c r="E12">
         <v>22080891000.0</v>
       </c>
       <c r="F12">
         <v>20732768000.0</v>
       </c>
       <c r="G12">
         <v>2236979418.0</v>
       </c>
       <c r="H12">
         <v>1836873537.0</v>
       </c>
       <c r="I12">
         <v>1462740131.0</v>
       </c>
       <c r="J12">
         <v>1253204235.0</v>
       </c>
       <c r="K12">
         <v>824380275.0</v>
       </c>
       <c r="L12">
         <v>632724220.0</v>
       </c>
       <c r="M12">
         <v>446983392.0</v>
       </c>
       <c r="N12">
         <v>188076148.0</v>
       </c>
       <c r="O12">
         <v>67472446.0</v>
       </c>
       <c r="P12">
         <v>213705000.0</v>
       </c>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>28</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>8659000.0</v>
+      </c>
       <c r="C13">
         <v>8659000.0</v>
       </c>
       <c r="D13">
         <v>8599000.0</v>
       </c>
       <c r="E13">
         <v>8550000.0</v>
       </c>
       <c r="F13">
         <v>8523000.0</v>
       </c>
       <c r="G13">
         <v>1236887.0</v>
       </c>
       <c r="H13">
         <v>1152647.0</v>
       </c>
       <c r="I13">
         <v>1158537.0</v>
       </c>
       <c r="J13">
         <v>1215516.0</v>
       </c>
       <c r="K13">
@@ -1570,51 +1574,51 @@
       <c r="K15">
         <v>7784000.0</v>
       </c>
       <c r="L15">
         <v>7635000.0</v>
       </c>
       <c r="M15">
         <v>7484000.0</v>
       </c>
       <c r="N15">
         <v>7149000.0</v>
       </c>
       <c r="O15">
         <v>6867000.0</v>
       </c>
       <c r="P15">
         <v>6867000.0</v>
       </c>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
-        <v>269090240.0</v>
+        <v>278397000.0</v>
       </c>
       <c r="C16">
         <v>392410000.0</v>
       </c>
       <c r="D16">
         <v>961053000.0</v>
       </c>
       <c r="E16">
         <v>1256307000.0</v>
       </c>
       <c r="F16">
         <v>1697441000.0</v>
       </c>
       <c r="G16">
         <v>220633964.0</v>
       </c>
       <c r="H16">
         <v>216758114.0</v>
       </c>
       <c r="I16">
         <v>1666128000.0</v>
       </c>
       <c r="J16">
         <v>1526260000.0</v>
       </c>
@@ -1706,51 +1710,51 @@
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
-        <v>3998033293.0</v>
+        <v>3941820000.0</v>
       </c>
       <c r="C20">
         <v>3941820000.0</v>
       </c>
       <c r="D20">
         <v>3941820000.0</v>
       </c>
       <c r="E20">
         <v>3941820000.0</v>
       </c>
       <c r="F20">
         <v>3941820000.0</v>
       </c>
       <c r="G20">
         <v>622555888.0</v>
       </c>
       <c r="H20">
         <v>215955036.0</v>
       </c>
       <c r="I20">
         <v>218692738.0</v>
       </c>
       <c r="J20">
         <v>231189082.0</v>
       </c>
@@ -1851,51 +1855,51 @@
         <v>-1780947365.0</v>
       </c>
       <c r="K22">
         <v>13770919.0</v>
       </c>
       <c r="L22">
         <v>17199383.0</v>
       </c>
       <c r="M22">
         <v>-728527435.0</v>
       </c>
       <c r="N22">
         <v>-635007468.0</v>
       </c>
       <c r="O22">
         <v>-306960713.0</v>
       </c>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
-        <v>28326550648.0</v>
+        <v>28308524000.0</v>
       </c>
       <c r="C23">
         <v>30221625000.0</v>
       </c>
       <c r="D23">
         <v>30835731000.0</v>
       </c>
       <c r="E23">
         <v>29715819000.0</v>
       </c>
       <c r="F23">
         <v>28399435000.0</v>
       </c>
       <c r="G23">
         <v>3628680540.0</v>
       </c>
       <c r="H23">
         <v>2750027276.0</v>
       </c>
       <c r="I23">
         <v>15756201000.0</v>
       </c>
       <c r="J23">
         <v>12294975000.0</v>
       </c>
@@ -2042,51 +2046,51 @@
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
-        <v>-2251349726.0</v>
+        <v>-2133348000.0</v>
       </c>
       <c r="C28">
         <v>-1596884000.0</v>
       </c>
       <c r="D28">
         <v>-4800213000.0</v>
       </c>
       <c r="E28">
         <v>-2690910000.0</v>
       </c>
       <c r="F28">
         <v>-4111722000.0</v>
       </c>
       <c r="G28">
         <v>-236783082.0</v>
       </c>
       <c r="H28">
         <v>-263656201.0</v>
       </c>
       <c r="I28">
         <v>-30816311.0</v>
       </c>
       <c r="J28">
         <v>-140099897.0</v>
       </c>
@@ -2132,51 +2136,51 @@
       <c r="G29">
         <v>17625734000.0</v>
       </c>
       <c r="H29">
         <v>14629097000.0</v>
       </c>
       <c r="I29">
         <v>11135278000.0</v>
       </c>
       <c r="J29">
         <v>7951637000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
-        <v>1565942542.0</v>
+        <v>1600871000.0</v>
       </c>
       <c r="C30">
         <v>1468121000.0</v>
       </c>
       <c r="D30">
         <v>1530349000.0</v>
       </c>
       <c r="E30">
         <v>2015185000.0</v>
       </c>
       <c r="F30">
         <v>2265065000.0</v>
       </c>
       <c r="G30">
         <v>523664485.0</v>
       </c>
       <c r="H30">
         <v>477645319.0</v>
       </c>
       <c r="I30">
         <v>2879288000.0</v>
       </c>
       <c r="J30">
         <v>1918781000.0</v>
       </c>
@@ -2263,51 +2267,51 @@
       <c r="G32">
         <v>14178397000.0</v>
       </c>
       <c r="H32">
         <v>12392479000.0</v>
       </c>
       <c r="I32">
         <v>8976548000.0</v>
       </c>
       <c r="J32">
         <v>6369270000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
-        <v>7125829784.0</v>
+        <v>7121295000.0</v>
       </c>
       <c r="C33">
         <v>5057774000.0</v>
       </c>
       <c r="D33">
         <v>5310743000.0</v>
       </c>
       <c r="E33">
         <v>5290888000.0</v>
       </c>
       <c r="F33">
         <v>5073717000.0</v>
       </c>
       <c r="G33">
         <v>820631364.0</v>
       </c>
       <c r="H33">
         <v>401608309.0</v>
       </c>
       <c r="I33">
         <v>357664170.0</v>
       </c>
       <c r="J33">
         <v>281779088.0</v>
       </c>
@@ -2355,102 +2359,102 @@
         <v>22467000.0</v>
       </c>
       <c r="I34">
         <v>24068000.0</v>
       </c>
       <c r="J34">
         <v>32122000.0</v>
       </c>
       <c r="K34">
         <v>34977000.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
-        <v>480115538.0</v>
+        <v>479810000.0</v>
       </c>
       <c r="C35">
         <v>491181000.0</v>
       </c>
       <c r="D35">
         <v>587142000.0</v>
       </c>
       <c r="E35">
         <v>568517000.0</v>
       </c>
       <c r="F35">
         <v>605417000.0</v>
       </c>
       <c r="G35">
         <v>112598244.0</v>
       </c>
       <c r="H35">
         <v>72946150.0</v>
       </c>
       <c r="I35">
         <v>479989000.0</v>
       </c>
       <c r="J35">
         <v>470373000.0</v>
       </c>
       <c r="K35">
         <v>496773000.0</v>
       </c>
       <c r="L35">
         <v>522506000.0</v>
       </c>
       <c r="M35">
         <v>532435000.0</v>
       </c>
       <c r="N35">
         <v>510768000.0</v>
       </c>
       <c r="O35">
         <v>485406000.0</v>
       </c>
       <c r="P35">
         <v>478921000.0</v>
       </c>
       <c r="Q35"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
-        <v>90669718.0</v>
+        <v>43153000.0</v>
       </c>
       <c r="C36">
         <v>37674000.0</v>
       </c>
       <c r="D36">
         <v>22671000.0</v>
       </c>
       <c r="E36">
         <v>15353000.0</v>
       </c>
       <c r="F36">
         <v>12729000.0</v>
       </c>
       <c r="G36">
         <v>7548395.0</v>
       </c>
       <c r="H36">
         <v>605682.0</v>
       </c>
       <c r="I36">
         <v>-90179000.0</v>
       </c>
       <c r="J36">
         <v>-174620000.0</v>
       </c>
@@ -2533,102 +2537,102 @@
         <v>10436577042.0</v>
       </c>
       <c r="K38">
         <v>8061911505.0</v>
       </c>
       <c r="L38">
         <v>6373577889.0</v>
       </c>
       <c r="M38">
         <v>4430510165.0</v>
       </c>
       <c r="N38">
         <v>2933696450.0</v>
       </c>
       <c r="O38">
         <v>1997905239.0</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
-        <v>308929600.0</v>
+        <v>347232000.0</v>
       </c>
       <c r="C39">
         <v>380141000.0</v>
       </c>
       <c r="D39">
         <v>445932000.0</v>
       </c>
       <c r="E39">
         <v>328855000.0</v>
       </c>
       <c r="F39">
         <v>327885000.0</v>
       </c>
       <c r="G39">
         <v>47405271.0</v>
       </c>
       <c r="H39">
         <v>33900109.0</v>
       </c>
       <c r="I39">
         <v>200571000.0</v>
       </c>
       <c r="J39">
         <v>157617000.0</v>
       </c>
       <c r="K39">
         <v>386538000.0</v>
       </c>
       <c r="L39">
         <v>-4461489756.0</v>
       </c>
       <c r="M39">
         <v>131880000.0</v>
       </c>
       <c r="N39">
         <v>294940000.0</v>
       </c>
       <c r="O39">
         <v>38609000.0</v>
       </c>
       <c r="P39">
         <v>30321000.0</v>
       </c>
       <c r="Q39"/>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>3266695888.0</v>
+        <v>3215932000.0</v>
       </c>
       <c r="C40">
         <v>3824094000.0</v>
       </c>
       <c r="D40">
         <v>3725285000.0</v>
       </c>
       <c r="E40">
         <v>2443542000.0</v>
       </c>
       <c r="F40">
         <v>1927969000.0</v>
       </c>
       <c r="G40">
         <v>389233614.0</v>
       </c>
       <c r="H40">
         <v>338481559.0</v>
       </c>
       <c r="I40">
         <v>2223386000.0</v>
       </c>
       <c r="J40">
         <v>2130242000.0</v>
       </c>
@@ -2680,51 +2684,51 @@
       <c r="K41">
         <v>496773000.0</v>
       </c>
       <c r="L41">
         <v>1908159.26</v>
       </c>
       <c r="M41">
         <v>3877000.0</v>
       </c>
       <c r="N41">
         <v>4797000.0</v>
       </c>
       <c r="O41">
         <v>2659000.0</v>
       </c>
       <c r="P41">
         <v>949000.0</v>
       </c>
       <c r="Q41"/>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
-        <v>23056000538.0</v>
+        <v>5986343000.0</v>
       </c>
       <c r="C42">
         <v>6706159000.0</v>
       </c>
       <c r="D42">
         <v>6875486000.0</v>
       </c>
       <c r="E42">
         <v>7313946000.0</v>
       </c>
       <c r="F42">
         <v>7855023000.0</v>
       </c>
       <c r="G42">
         <v>625365148.0</v>
       </c>
       <c r="H42">
         <v>541851213.0</v>
       </c>
       <c r="I42">
         <v>3500620000.0</v>
       </c>
       <c r="J42">
         <v>3246475000.0</v>
       </c>
@@ -2844,51 +2848,51 @@
       <c r="K45">
         <v>134574000.0</v>
       </c>
       <c r="L45">
         <v>103554000.0</v>
       </c>
       <c r="M45">
         <v>74882000.0</v>
       </c>
       <c r="N45">
         <v>57897000.0</v>
       </c>
       <c r="O45">
         <v>39858000.0</v>
       </c>
       <c r="P45">
         <v>27356000.0</v>
       </c>
       <c r="Q45"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
-        <v>191184662.0</v>
+        <v>253231000.0</v>
       </c>
       <c r="C46">
         <v>302970000.0</v>
       </c>
       <c r="D46">
         <v>400165000.0</v>
       </c>
       <c r="E46">
         <v>370416000.0</v>
       </c>
       <c r="F46">
         <v>514879000.0</v>
       </c>
       <c r="G46">
         <v>94715434.0</v>
       </c>
       <c r="H46">
         <v>52087801.0</v>
       </c>
       <c r="I46">
         <v>24743476.0</v>
       </c>
       <c r="J46">
         <v>20028893.0</v>
       </c>
@@ -3056,140 +3060,144 @@
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>31063000.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50">
         <v>26941000.0</v>
       </c>
       <c r="N50">
         <v>2358000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>66</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>42145000.0</v>
+      </c>
       <c r="C51">
         <v>96713000.0</v>
       </c>
       <c r="D51">
         <v>196140000.0</v>
       </c>
       <c r="E51">
         <v>110389000.0</v>
       </c>
       <c r="F51">
         <v>124779000.0</v>
       </c>
       <c r="G51">
         <v>30996054.0</v>
       </c>
       <c r="H51">
         <v>21785032.0</v>
       </c>
       <c r="I51">
         <v>0.0</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>31063000.0</v>
       </c>
       <c r="L51">
         <v>174943000.0</v>
       </c>
       <c r="M51"/>
       <c r="N51">
         <v>2358000.0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>67</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>39207000.0</v>
+      </c>
       <c r="C52">
         <v>73610000.0</v>
       </c>
       <c r="D52">
         <v>106953000.0</v>
       </c>
       <c r="E52">
         <v>59798000.0</v>
       </c>
       <c r="F52">
         <v>96160000.0</v>
       </c>
       <c r="G52">
         <v>17140279.0</v>
       </c>
       <c r="H52">
         <v>18473520.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>31063000.0</v>
       </c>
       <c r="L52">
         <v>174943000.0</v>
       </c>
       <c r="M52">
         <v>26941000.0</v>
       </c>
       <c r="N52">
         <v>2358000.0</v>
       </c>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
-        <v>17074498989.0</v>
+        <v>17063633000.0</v>
       </c>
       <c r="C53">
         <v>21621992000.0</v>
       </c>
       <c r="D53">
         <v>18552354000.0</v>
       </c>
       <c r="E53">
         <v>19279592000.0</v>
       </c>
       <c r="F53">
         <v>16496267000.0</v>
       </c>
       <c r="G53">
         <v>1969200281.0</v>
       </c>
       <c r="H53">
         <v>1551432304.0</v>
       </c>
       <c r="I53">
         <v>1431923820.0</v>
       </c>
       <c r="J53">
         <v>1113104338.0</v>
       </c>
@@ -3223,204 +3231,204 @@
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
-        <v>28326550648.0</v>
+        <v>28308524000.0</v>
       </c>
       <c r="C55">
         <v>30221625000.0</v>
       </c>
       <c r="D55">
         <v>30835731000.0</v>
       </c>
       <c r="E55">
         <v>29715819000.0</v>
       </c>
       <c r="F55">
         <v>28399435000.0</v>
       </c>
       <c r="G55">
         <v>3628680540.0</v>
       </c>
       <c r="H55">
         <v>2750027276.0</v>
       </c>
       <c r="I55">
         <v>15756201000.0</v>
       </c>
       <c r="J55">
         <v>12294975000.0</v>
       </c>
       <c r="K55">
         <v>9392026000.0</v>
       </c>
       <c r="L55">
         <v>7530076000.0</v>
       </c>
       <c r="M55">
         <v>5278515000.0</v>
       </c>
       <c r="N55">
         <v>3512950000.0</v>
       </c>
       <c r="O55">
         <v>2379673000.0</v>
       </c>
       <c r="P55">
         <v>2043005000.0</v>
       </c>
       <c r="Q55"/>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
-        <v>21200720857.0</v>
+        <v>21187229000.0</v>
       </c>
       <c r="C56">
         <v>25163851000.0</v>
       </c>
       <c r="D56">
         <v>25524988000.0</v>
       </c>
       <c r="E56">
         <v>24424931000.0</v>
       </c>
       <c r="F56">
         <v>23325718000.0</v>
       </c>
       <c r="G56">
         <v>2808049175.0</v>
       </c>
       <c r="H56">
         <v>2348418967.0</v>
       </c>
       <c r="I56">
         <v>1910491676.0</v>
       </c>
       <c r="J56">
         <v>1576618870.0</v>
       </c>
       <c r="K56">
         <v>1070445603.0</v>
       </c>
       <c r="L56">
         <v>884478244.0</v>
       </c>
       <c r="M56">
         <v>587030957.0</v>
       </c>
       <c r="N56">
         <v>313720680.0</v>
       </c>
       <c r="O56">
         <v>126127733.0</v>
       </c>
       <c r="P56">
         <v>451823000.0</v>
       </c>
       <c r="Q56"/>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
-        <v>3535786128.0</v>
+        <v>3533536000.0</v>
       </c>
       <c r="C57">
         <v>4529794000.0</v>
       </c>
       <c r="D57">
         <v>5075351000.0</v>
       </c>
       <c r="E57">
         <v>4058676000.0</v>
       </c>
       <c r="F57">
         <v>3986219000.0</v>
       </c>
       <c r="G57">
         <v>640032263.0</v>
       </c>
       <c r="H57">
         <v>580243622.0</v>
       </c>
       <c r="I57">
         <v>605476339.0</v>
       </c>
       <c r="J57">
         <v>597740175.0</v>
       </c>
       <c r="K57">
         <v>366396866.0</v>
       </c>
       <c r="L57">
         <v>332157720.0</v>
       </c>
       <c r="M57">
         <v>174243308.0</v>
       </c>
       <c r="N57">
         <v>130462173.0</v>
       </c>
       <c r="O57">
         <v>53950876.0</v>
       </c>
       <c r="P57">
         <v>203805000.0</v>
       </c>
       <c r="Q57"/>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
-        <v>4015901666.0</v>
+        <v>4013346000.0</v>
       </c>
       <c r="C58">
         <v>5020975000.0</v>
       </c>
       <c r="D58">
         <v>5662493000.0</v>
       </c>
       <c r="E58">
         <v>4627193000.0</v>
       </c>
       <c r="F58">
         <v>4591636000.0</v>
       </c>
       <c r="G58">
         <v>752630508.0</v>
       </c>
       <c r="H58">
         <v>653189772.0</v>
       </c>
       <c r="I58">
         <v>605476339.0</v>
       </c>
       <c r="J58">
         <v>597740175.0</v>
       </c>
@@ -3458,51 +3466,51 @@
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
-        <v>23056000538.0</v>
+        <v>23041328000.0</v>
       </c>
       <c r="C60">
         <v>23951737000.0</v>
       </c>
       <c r="D60">
         <v>23928187000.0</v>
       </c>
       <c r="E60">
         <v>23888842000.0</v>
       </c>
       <c r="F60">
         <v>22624848000.0</v>
       </c>
       <c r="G60">
         <v>2695148781.0</v>
       </c>
       <c r="H60">
         <v>2100161792.0</v>
       </c>
       <c r="I60">
         <v>1091267426.0</v>
       </c>
       <c r="J60">
         <v>712374629.0</v>
       </c>
@@ -4046,51 +4054,53 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>399547000.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>495384000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>442634000.0</v>
       </c>
       <c r="K5">
         <v>442634000.0</v>
       </c>
       <c r="L5">
         <v>442634000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>369643000.0</v>
       </c>
       <c r="O5">
         <v>369643000.0</v>
       </c>
       <c r="P5">
@@ -4502,51 +4512,51 @@
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
     </row>
     <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
         <v>1381652000.0</v>
       </c>
       <c r="C10">
-        <v>2251349726.0</v>
+        <v>2175493000.0</v>
       </c>
       <c r="D10">
         <v>3012339000.0</v>
       </c>
       <c r="E10">
         <v>2878872000.0</v>
       </c>
       <c r="F10">
         <v>2157997000.0</v>
       </c>
       <c r="G10">
         <v>1693597000.0</v>
       </c>
       <c r="H10">
         <v>2529304000.0</v>
       </c>
       <c r="I10">
         <v>3881952000.0</v>
       </c>
       <c r="J10">
         <v>2870271000.0</v>
       </c>
       <c r="K10">
         <v>4996353000.0</v>
       </c>
@@ -4740,51 +4750,51 @@
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
         <v>18409491000.0</v>
       </c>
       <c r="C12">
-        <v>19325848715.0</v>
+        <v>19239126000.0</v>
       </c>
       <c r="D12">
         <v>21893284000.0</v>
       </c>
       <c r="E12">
         <v>22053446000.0</v>
       </c>
       <c r="F12">
         <v>21931371000.0</v>
       </c>
       <c r="G12">
         <v>23315589000.0</v>
       </c>
       <c r="H12">
         <v>23060590000.0</v>
       </c>
       <c r="I12">
         <v>23474963000.0</v>
       </c>
       <c r="J12">
         <v>23646197000.0</v>
       </c>
       <c r="K12">
         <v>23548707000.0</v>
       </c>
@@ -4909,52 +4919,56 @@
         <v>188076148.0</v>
       </c>
       <c r="AZ12">
         <v>71462271.0</v>
       </c>
       <c r="BA12">
         <v>369580000.0</v>
       </c>
       <c r="BB12">
         <v>420576000.0</v>
       </c>
       <c r="BC12">
         <v>67472446.0</v>
       </c>
       <c r="BD12"/>
       <c r="BE12">
         <v>33916045.0</v>
       </c>
       <c r="BF12"/>
       <c r="BG12"/>
     </row>
     <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>28</v>
       </c>
-      <c r="B13"/>
-      <c r="C13"/>
+      <c r="B13">
+        <v>22917938000.0</v>
+      </c>
+      <c r="C13">
+        <v>8659000.0</v>
+      </c>
       <c r="D13">
         <v>24065558000.0</v>
       </c>
       <c r="E13">
         <v>24104561000.0</v>
       </c>
       <c r="F13">
         <v>8659000.0</v>
       </c>
       <c r="G13">
         <v>23951737000.0</v>
       </c>
       <c r="H13">
         <v>24794511000.0</v>
       </c>
       <c r="I13">
         <v>24443437000.0</v>
       </c>
       <c r="J13">
         <v>24363089000.0</v>
       </c>
       <c r="K13">
         <v>8599000.0</v>
       </c>
       <c r="L13">
@@ -5079,51 +5093,51 @@
       </c>
       <c r="AZ13">
         <v>1121820.0</v>
       </c>
       <c r="BA13">
         <v>6867000.0</v>
       </c>
       <c r="BB13"/>
       <c r="BC13">
         <v>1101663.0</v>
       </c>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13">
         <v>1091000.0</v>
       </c>
       <c r="BG13">
         <v>1042000.0</v>
       </c>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
-        <v>29035434.0</v>
+        <v>117403091.0</v>
       </c>
       <c r="C14">
         <v>117403091.0</v>
       </c>
       <c r="D14">
         <v>115330650.0</v>
       </c>
       <c r="E14">
         <v>119508000.0</v>
       </c>
       <c r="F14">
         <v>119508000.0</v>
       </c>
       <c r="G14">
         <v>121860900.0</v>
       </c>
       <c r="H14">
         <v>121852250.0</v>
       </c>
       <c r="I14">
         <v>121647923.0</v>
       </c>
       <c r="J14">
         <v>121313440.0</v>
       </c>
@@ -5350,51 +5364,51 @@
       <c r="AX15"/>
       <c r="AY15">
         <v>7149000.0</v>
       </c>
       <c r="AZ15">
         <v>6867000.0</v>
       </c>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15">
         <v>6867000.0</v>
       </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
     </row>
     <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
         <v>602185000.0</v>
       </c>
       <c r="C16">
-        <v>269090240.0</v>
+        <v>278397000.0</v>
       </c>
       <c r="D16">
         <v>641332000.0</v>
       </c>
       <c r="E16">
         <v>935307000.0</v>
       </c>
       <c r="F16">
         <v>795074000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>716375000.0</v>
       </c>
       <c r="I16">
         <v>1258783000.0</v>
       </c>
       <c r="J16">
         <v>1299227000.0</v>
       </c>
       <c r="K16">
         <v>961053000.0</v>
       </c>
       <c r="L16">
         <v>165330604.0</v>
@@ -5744,51 +5758,51 @@
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
     </row>
     <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
         <v>3998033293.0</v>
       </c>
       <c r="C20">
-        <v>3998033293.0</v>
+        <v>3941820000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>4051081000.0</v>
       </c>
       <c r="G20">
         <v>3941820000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>3941820000.0</v>
       </c>
       <c r="K20">
         <v>3941820000.0</v>
       </c>
       <c r="L20">
         <v>1.0</v>
       </c>
       <c r="M20"/>
       <c r="N20">
         <v>3941820000.0</v>
       </c>
       <c r="O20">
@@ -5900,99 +5914,99 @@
       <c r="BE20"/>
       <c r="BF20">
         <v>239007000.0</v>
       </c>
       <c r="BG20">
         <v>256491000.0</v>
       </c>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
         <v>3977891107.0</v>
       </c>
       <c r="C21">
         <v>53669000.0</v>
       </c>
       <c r="D21">
         <v>4014020000.0</v>
       </c>
       <c r="E21">
         <v>4032550000.0</v>
       </c>
       <c r="F21">
-        <v>127817000.0</v>
+        <v>558638801.0</v>
       </c>
       <c r="G21">
         <v>4069637000.0</v>
       </c>
       <c r="H21">
-        <v>4088213000.0</v>
+        <v>582690241.0</v>
       </c>
       <c r="I21">
         <v>4106799000.0</v>
       </c>
       <c r="J21">
         <v>4125383000.0</v>
       </c>
       <c r="K21">
         <v>202148000.0</v>
       </c>
       <c r="L21">
         <v>569896427.0</v>
       </c>
       <c r="M21">
         <v>575589237.0</v>
       </c>
       <c r="N21">
         <v>611310345.0</v>
       </c>
       <c r="O21">
         <v>278485000.0</v>
       </c>
       <c r="P21">
         <v>616315151.0</v>
       </c>
       <c r="Q21">
         <v>655674230.0</v>
       </c>
       <c r="R21">
         <v>695092620.0</v>
       </c>
       <c r="S21">
         <v>357431000.0</v>
       </c>
       <c r="T21">
         <v>688397669.0</v>
       </c>
       <c r="U21">
         <v>691688707.0</v>
       </c>
       <c r="V21">
-        <v>685342083.0</v>
+        <v>4490704000.0</v>
       </c>
       <c r="W21">
         <v>67344720.0</v>
       </c>
       <c r="X21">
         <v>223744457.0</v>
       </c>
       <c r="Y21">
         <v>216088316.0</v>
       </c>
       <c r="Z21">
         <v>219938268.0</v>
       </c>
       <c r="AA21">
         <v>27746000.0</v>
       </c>
       <c r="AB21">
         <v>214786952.0</v>
       </c>
       <c r="AC21">
         <v>223957505.0</v>
       </c>
       <c r="AD21">
         <v>229567465.0</v>
       </c>
@@ -6217,51 +6231,51 @@
       </c>
       <c r="AY22">
         <v>-635007468.0</v>
       </c>
       <c r="AZ22">
         <v>-475765616.0</v>
       </c>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22">
         <v>-306960713.0</v>
       </c>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
         <v>27186938000.0</v>
       </c>
       <c r="C23">
-        <v>28326550648.0</v>
+        <v>28308524000.0</v>
       </c>
       <c r="D23">
         <v>28773351000.0</v>
       </c>
       <c r="E23">
         <v>28933661000.0</v>
       </c>
       <c r="F23">
         <v>29011574000.0</v>
       </c>
       <c r="G23">
         <v>30221625000.0</v>
       </c>
       <c r="H23">
         <v>29921891000.0</v>
       </c>
       <c r="I23">
         <v>30563391000.0</v>
       </c>
       <c r="J23">
         <v>30856381000.0</v>
       </c>
       <c r="K23">
         <v>30835731000.0</v>
       </c>
@@ -6772,51 +6786,51 @@
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
         <v>-1325261393.0</v>
       </c>
       <c r="C28">
-        <v>-2251349726.0</v>
+        <v>-2133348000.0</v>
       </c>
       <c r="D28">
         <v>-2980254000.0</v>
       </c>
       <c r="E28">
         <v>-2845356000.0</v>
       </c>
       <c r="F28">
         <v>-2157997000.0</v>
       </c>
       <c r="G28">
         <v>-1670494000.0</v>
       </c>
       <c r="H28">
         <v>-2529304000.0</v>
       </c>
       <c r="I28">
         <v>-3823330000.0</v>
       </c>
       <c r="J28">
         <v>-2792908000.0</v>
       </c>
       <c r="K28">
         <v>-4800213000.0</v>
       </c>
@@ -7056,51 +7070,51 @@
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
         <v>1717646000.0</v>
       </c>
       <c r="C30">
-        <v>1565942542.0</v>
+        <v>1600871000.0</v>
       </c>
       <c r="D30">
         <v>1423130000.0</v>
       </c>
       <c r="E30">
         <v>1544801000.0</v>
       </c>
       <c r="F30">
         <v>1645706000.0</v>
       </c>
       <c r="G30">
         <v>1422806000.0</v>
       </c>
       <c r="H30">
         <v>1268646000.0</v>
       </c>
       <c r="I30">
         <v>1380800000.0</v>
       </c>
       <c r="J30">
         <v>1404103000.0</v>
       </c>
       <c r="K30">
         <v>1530349000.0</v>
       </c>
@@ -7463,51 +7477,51 @@
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
     </row>
     <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
         <v>6653936000.0</v>
       </c>
       <c r="C33">
-        <v>7125829784.0</v>
+        <v>7121295000.0</v>
       </c>
       <c r="D33">
         <v>5082596000.0</v>
       </c>
       <c r="E33">
         <v>4982737000.0</v>
       </c>
       <c r="F33">
         <v>5019930000.0</v>
       </c>
       <c r="G33">
         <v>5057774000.0</v>
       </c>
       <c r="H33">
         <v>5110780000.0</v>
       </c>
       <c r="I33">
         <v>5176253000.0</v>
       </c>
       <c r="J33">
         <v>5215425000.0</v>
       </c>
       <c r="K33">
         <v>5310743000.0</v>
       </c>
@@ -7759,51 +7773,51 @@
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
     </row>
     <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
         <v>514226000.0</v>
       </c>
       <c r="C35">
-        <v>480115538.0</v>
+        <v>479810000.0</v>
       </c>
       <c r="D35">
         <v>492170000.0</v>
       </c>
       <c r="E35">
         <v>495652000.0</v>
       </c>
       <c r="F35">
         <v>500402000.0</v>
       </c>
       <c r="G35">
         <v>491181000.0</v>
       </c>
       <c r="H35">
         <v>507866000.0</v>
       </c>
       <c r="I35">
         <v>531103000.0</v>
       </c>
       <c r="J35">
         <v>573071000.0</v>
       </c>
       <c r="K35">
         <v>587142000.0</v>
       </c>
@@ -7926,51 +7940,51 @@
       </c>
       <c r="AY35">
         <v>510768000.0</v>
       </c>
       <c r="AZ35">
         <v>495476000.0</v>
       </c>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35">
         <v>485406000.0</v>
       </c>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
     </row>
     <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>163906000.0</v>
       </c>
       <c r="C36">
-        <v>90669718.0</v>
+        <v>43153000.0</v>
       </c>
       <c r="D36">
         <v>411114000.0</v>
       </c>
       <c r="E36">
         <v>135523000.0</v>
       </c>
       <c r="F36">
         <v>146560000.0</v>
       </c>
       <c r="G36">
         <v>444841000.0</v>
       </c>
       <c r="H36">
         <v>142792000.0</v>
       </c>
       <c r="I36">
         <v>175941000.0</v>
       </c>
       <c r="J36">
         <v>205522000.0</v>
       </c>
       <c r="K36">
         <v>22671000.0</v>
       </c>
@@ -8333,72 +8347,72 @@
       </c>
       <c r="BA38">
         <v>2.0</v>
       </c>
       <c r="BB38"/>
       <c r="BC38">
         <v>1997905239.0</v>
       </c>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38">
         <v>248468000.0</v>
       </c>
       <c r="BG38">
         <v>1016000.0</v>
       </c>
     </row>
     <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
         <v>405865000.0</v>
       </c>
       <c r="C39">
-        <v>308929600.0</v>
+        <v>347232000.0</v>
       </c>
       <c r="D39">
         <v>374341000.0</v>
       </c>
       <c r="E39">
         <v>352677000.0</v>
       </c>
       <c r="F39">
         <v>414567000.0</v>
       </c>
       <c r="G39">
         <v>425456000.0</v>
       </c>
       <c r="H39">
         <v>481875000.0</v>
       </c>
       <c r="I39">
         <v>531375000.0</v>
       </c>
       <c r="J39">
-        <v>437926000.0</v>
+        <v>1028582000.0</v>
       </c>
       <c r="K39">
         <v>487353000.0</v>
       </c>
       <c r="L39">
         <v>57899795.0</v>
       </c>
       <c r="M39">
         <v>71209586.0</v>
       </c>
       <c r="N39">
         <v>63866644.0</v>
       </c>
       <c r="O39">
         <v>328855000.0</v>
       </c>
       <c r="P39">
         <v>55244528.0</v>
       </c>
       <c r="Q39">
         <v>64383131.0</v>
       </c>
       <c r="R39">
         <v>68578140.0</v>
       </c>
@@ -8506,51 +8520,51 @@
       </c>
       <c r="BA39">
         <v>35092000.0</v>
       </c>
       <c r="BB39"/>
       <c r="BC39">
         <v>38609000.0</v>
       </c>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39">
         <v>4817000.0</v>
       </c>
       <c r="BG39">
         <v>1479000.0</v>
       </c>
     </row>
     <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>1807416000.0</v>
       </c>
       <c r="C40">
-        <v>3266695888.0</v>
+        <v>3215932000.0</v>
       </c>
       <c r="D40">
         <v>2317710000.0</v>
       </c>
       <c r="E40">
         <v>2011797000.0</v>
       </c>
       <c r="F40">
         <v>2284069000.0</v>
       </c>
       <c r="G40">
         <v>4529794000.0</v>
       </c>
       <c r="H40">
         <v>2594584000.0</v>
       </c>
       <c r="I40">
         <v>2753688000.0</v>
       </c>
       <c r="J40">
         <v>3092533000.0</v>
       </c>
       <c r="K40">
         <v>3725285000.0</v>
       </c>
@@ -8826,51 +8840,51 @@
       <c r="AZ41">
         <v>2707000.0</v>
       </c>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41">
         <v>2659000.0</v>
       </c>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41">
         <v>949000.0</v>
       </c>
       <c r="BG41">
         <v>4718000.0</v>
       </c>
     </row>
     <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
         <v>22917938000.0</v>
       </c>
       <c r="C42">
-        <v>23056000538.0</v>
+        <v>5986343000.0</v>
       </c>
       <c r="D42">
         <v>24065558000.0</v>
       </c>
       <c r="E42">
         <v>24104561000.0</v>
       </c>
       <c r="F42">
         <v>24003691000.0</v>
       </c>
       <c r="G42"/>
       <c r="H42">
         <v>24794511000.0</v>
       </c>
       <c r="I42">
         <v>-1.0</v>
       </c>
       <c r="J42">
         <v>6875486000.0</v>
       </c>
       <c r="K42">
         <v>6875486000.0</v>
       </c>
       <c r="L42">
         <v>3381082002.0</v>
@@ -9300,51 +9314,51 @@
       </c>
       <c r="AY45">
         <v>57897000.0</v>
       </c>
       <c r="AZ45">
         <v>56227000.0</v>
       </c>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45">
         <v>39858000.0</v>
       </c>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
     </row>
     <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
         <v>205342000.0</v>
       </c>
       <c r="C46">
-        <v>191184662.0</v>
+        <v>253231000.0</v>
       </c>
       <c r="D46">
         <v>197489000.0</v>
       </c>
       <c r="E46">
         <v>179129000.0</v>
       </c>
       <c r="F46">
         <v>186432000.0</v>
       </c>
       <c r="G46">
         <v>204049000.0</v>
       </c>
       <c r="H46">
         <v>187878000.0</v>
       </c>
       <c r="I46">
         <v>194067000.0</v>
       </c>
       <c r="J46">
         <v>189714000.0</v>
       </c>
       <c r="K46">
         <v>400165000.0</v>
       </c>
@@ -9928,51 +9942,53 @@
       </c>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50">
         <v>2358000.0</v>
       </c>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50">
         <v>37889000.0</v>
       </c>
     </row>
     <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
         <v>56390607.0</v>
       </c>
-      <c r="C51"/>
+      <c r="C51">
+        <v>42145000.0</v>
+      </c>
       <c r="D51">
         <v>32085000.0</v>
       </c>
       <c r="E51">
         <v>33516000.0</v>
       </c>
       <c r="F51">
         <v>96713000.0</v>
       </c>
       <c r="G51">
         <v>23103000.0</v>
       </c>
       <c r="H51">
         <v>39394000.0</v>
       </c>
       <c r="I51">
         <v>58622000.0</v>
       </c>
       <c r="J51">
         <v>77363000.0</v>
       </c>
       <c r="K51">
         <v>196140000.0</v>
       </c>
       <c r="L51">
@@ -10069,51 +10085,53 @@
       </c>
       <c r="AX51">
         <v>150000.0</v>
       </c>
       <c r="AY51">
         <v>2358000.0</v>
       </c>
       <c r="AZ51">
         <v>1586000.0</v>
       </c>
       <c r="BA51">
         <v>797000.0</v>
       </c>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
     </row>
     <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52"/>
-      <c r="C52"/>
+      <c r="C52">
+        <v>39207000.0</v>
+      </c>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52">
         <v>73610000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52">
         <v>106953000.0</v>
       </c>
       <c r="K52">
         <v>106953000.0</v>
       </c>
       <c r="L52">
         <v>106953000.0</v>
       </c>
       <c r="M52"/>
       <c r="N52">
         <v>59798000.0</v>
       </c>
       <c r="O52">
         <v>59798000.0</v>
       </c>
       <c r="P52">
@@ -10201,51 +10219,51 @@
         <v>2358000.0</v>
       </c>
       <c r="AZ52">
         <v>1586000.0</v>
       </c>
       <c r="BA52">
         <v>797000.0</v>
       </c>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52">
         <v>37889000.0</v>
       </c>
     </row>
     <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
         <v>17027839000.0</v>
       </c>
       <c r="C53">
-        <v>17074498989.0</v>
+        <v>17063633000.0</v>
       </c>
       <c r="D53">
         <v>18880945000.0</v>
       </c>
       <c r="E53">
         <v>19174574000.0</v>
       </c>
       <c r="F53">
         <v>19773374000.0</v>
       </c>
       <c r="G53">
         <v>21621992000.0</v>
       </c>
       <c r="H53">
         <v>20531286000.0</v>
       </c>
       <c r="I53">
         <v>19593011000.0</v>
       </c>
       <c r="J53">
         <v>20775926000.0</v>
       </c>
       <c r="K53">
         <v>18552354000.0</v>
       </c>
@@ -10447,51 +10465,51 @@
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
     </row>
     <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
         <v>27186938000.0</v>
       </c>
       <c r="C55">
-        <v>28326550648.0</v>
+        <v>28308524000.0</v>
       </c>
       <c r="D55">
         <v>28773351000.0</v>
       </c>
       <c r="E55">
         <v>28933661000.0</v>
       </c>
       <c r="F55">
         <v>29011574000.0</v>
       </c>
       <c r="G55">
         <v>30221625000.0</v>
       </c>
       <c r="H55">
         <v>29921891000.0</v>
       </c>
       <c r="I55">
         <v>30563391000.0</v>
       </c>
       <c r="J55">
         <v>30856381000.0</v>
       </c>
       <c r="K55">
         <v>30835731000.0</v>
       </c>
@@ -10620,51 +10638,51 @@
       </c>
       <c r="BA55">
         <v>2400025000.0</v>
       </c>
       <c r="BB55"/>
       <c r="BC55">
         <v>2379673000.0</v>
       </c>
       <c r="BD55"/>
       <c r="BE55"/>
       <c r="BF55">
         <v>324601000.0</v>
       </c>
       <c r="BG55">
         <v>357735000.0</v>
       </c>
     </row>
     <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
         <v>20533002000.0</v>
       </c>
       <c r="C56">
-        <v>21200720857.0</v>
+        <v>21187229000.0</v>
       </c>
       <c r="D56">
         <v>23690755000.0</v>
       </c>
       <c r="E56">
         <v>23950924000.0</v>
       </c>
       <c r="F56">
         <v>23991644000.0</v>
       </c>
       <c r="G56">
         <v>25163851000.0</v>
       </c>
       <c r="H56">
         <v>24811111000.0</v>
       </c>
       <c r="I56">
         <v>25387138000.0</v>
       </c>
       <c r="J56">
         <v>25640956000.0</v>
       </c>
       <c r="K56">
         <v>25524988000.0</v>
       </c>
@@ -10795,51 +10813,51 @@
         <v>803053000.0</v>
       </c>
       <c r="BB56">
         <v>420576000.0</v>
       </c>
       <c r="BC56">
         <v>126127733.0</v>
       </c>
       <c r="BD56"/>
       <c r="BE56">
         <v>33916045.0</v>
       </c>
       <c r="BF56"/>
       <c r="BG56">
         <v>73965000.0</v>
       </c>
     </row>
     <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
         <v>2518248000.0</v>
       </c>
       <c r="C57">
-        <v>3535786128.0</v>
+        <v>3533536000.0</v>
       </c>
       <c r="D57">
         <v>2959042000.0</v>
       </c>
       <c r="E57">
         <v>3080562000.0</v>
       </c>
       <c r="F57">
         <v>3256565000.0</v>
       </c>
       <c r="G57">
         <v>4529794000.0</v>
       </c>
       <c r="H57">
         <v>3379025000.0</v>
       </c>
       <c r="I57">
         <v>4350777000.0</v>
       </c>
       <c r="J57">
         <v>4676418000.0</v>
       </c>
       <c r="K57">
         <v>5075351000.0</v>
       </c>
@@ -10968,51 +10986,51 @@
       </c>
       <c r="BA57">
         <v>360254000.0</v>
       </c>
       <c r="BB57"/>
       <c r="BC57">
         <v>53950876.0</v>
       </c>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57">
         <v>32381000.0</v>
       </c>
       <c r="BG57">
         <v>36225000.0</v>
       </c>
     </row>
     <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
         <v>3032474000.0</v>
       </c>
       <c r="C58">
-        <v>4015901666.0</v>
+        <v>4013346000.0</v>
       </c>
       <c r="D58">
         <v>3451212000.0</v>
       </c>
       <c r="E58">
         <v>3576214000.0</v>
       </c>
       <c r="F58">
         <v>3756967000.0</v>
       </c>
       <c r="G58">
         <v>5020975000.0</v>
       </c>
       <c r="H58">
         <v>3886891000.0</v>
       </c>
       <c r="I58">
         <v>4881880000.0</v>
       </c>
       <c r="J58">
         <v>5249489000.0</v>
       </c>
       <c r="K58">
         <v>5662493000.0</v>
       </c>
@@ -11220,51 +11238,51 @@
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
     </row>
     <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
         <v>22917938000.0</v>
       </c>
       <c r="C60">
-        <v>23056000538.0</v>
+        <v>23041328000.0</v>
       </c>
       <c r="D60">
         <v>24065558000.0</v>
       </c>
       <c r="E60">
         <v>24104561000.0</v>
       </c>
       <c r="F60">
         <v>24003691000.0</v>
       </c>
       <c r="G60">
         <v>23951737000.0</v>
       </c>
       <c r="H60">
         <v>24794511000.0</v>
       </c>
       <c r="I60">
         <v>24443437000.0</v>
       </c>
       <c r="J60">
         <v>24363089000.0</v>
       </c>
       <c r="K60">
         <v>23928187000.0</v>
       </c>
@@ -11786,116 +11804,116 @@
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>123</v>
       </c>
       <c r="B5">
-        <v>552304119.0</v>
+        <v>1490131535.0</v>
       </c>
       <c r="C5">
-        <v>1003497000.0</v>
+        <v>1686308000.0</v>
       </c>
       <c r="D5">
-        <v>1137425000.0</v>
+        <v>1997564000.0</v>
       </c>
       <c r="E5">
-        <v>1247522000.0</v>
+        <v>1762846000.0</v>
       </c>
       <c r="F5">
-        <v>1781612000.0</v>
+        <v>2177158000.0</v>
       </c>
       <c r="G5">
         <v>3148027000.0</v>
       </c>
       <c r="H5">
         <v>3235792000.0</v>
       </c>
       <c r="I5">
         <v>2868925000.0</v>
       </c>
       <c r="J5">
         <v>2051830000.0</v>
       </c>
       <c r="K5">
         <v>1167322000.0</v>
       </c>
       <c r="L5">
         <v>1199807000.0</v>
       </c>
       <c r="M5">
         <v>904235000.0</v>
       </c>
       <c r="N5">
         <v>554904000.0</v>
       </c>
       <c r="O5">
         <v>303869000.0</v>
       </c>
       <c r="P5">
         <v>173794000.0</v>
       </c>
       <c r="Q5">
         <v>96279000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>124</v>
       </c>
       <c r="B6">
-        <v>732113045.0</v>
+        <v>1669940461.0</v>
       </c>
       <c r="C6">
-        <v>1247960000.0</v>
+        <v>1930771000.0</v>
       </c>
       <c r="D6">
-        <v>1489999000.0</v>
+        <v>2350138000.0</v>
       </c>
       <c r="E6">
-        <v>1671540000.0</v>
+        <v>2186864000.0</v>
       </c>
       <c r="F6">
-        <v>2212776000.0</v>
+        <v>2608322000.0</v>
       </c>
       <c r="G6">
         <v>3318301000.0</v>
       </c>
       <c r="H6">
         <v>3354395000.0</v>
       </c>
       <c r="I6">
         <v>2970818000.0</v>
       </c>
       <c r="J6">
         <v>2140668000.0</v>
       </c>
       <c r="K6">
         <v>1237126000.0</v>
       </c>
       <c r="L6">
         <v>1256391000.0</v>
       </c>
       <c r="M6">
         <v>945372000.0</v>
       </c>
       <c r="N6">
         <v>586702000.0</v>
       </c>
@@ -13466,109 +13484,109 @@
       </c>
       <c r="BD2">
         <v>48219000.0</v>
       </c>
       <c r="BE2">
         <v>6096000.0</v>
       </c>
       <c r="BF2">
         <v>4632000.0</v>
       </c>
       <c r="BG2">
         <v>17767000.0</v>
       </c>
       <c r="BH2">
         <v>12732000.0</v>
       </c>
     </row>
     <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>121</v>
       </c>
       <c r="B3">
         <v>46616587.0</v>
       </c>
       <c r="C3">
-        <v>46616587.0</v>
+        <v>273422000.0</v>
       </c>
       <c r="D3">
         <v>36204758.0</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>61116000.0</v>
       </c>
       <c r="G3">
         <v>61115750.0</v>
       </c>
       <c r="H3">
         <v>61115750.0</v>
       </c>
       <c r="I3">
         <v>61115750.0</v>
       </c>
       <c r="J3">
         <v>61115750.0</v>
       </c>
       <c r="K3">
         <v>61115750.0</v>
       </c>
       <c r="L3">
         <v>76297500.0</v>
       </c>
       <c r="M3">
         <v>76297500.0</v>
       </c>
       <c r="N3">
         <v>76297500.0</v>
       </c>
       <c r="O3">
         <v>76297500.0</v>
       </c>
       <c r="P3">
         <v>77255000.0</v>
       </c>
       <c r="Q3">
         <v>77255000.0</v>
       </c>
       <c r="R3">
         <v>77255000.0</v>
       </c>
       <c r="S3">
-        <v>77255000.0</v>
+        <v>309020000.0</v>
       </c>
       <c r="T3">
         <v>42568500.0</v>
       </c>
       <c r="U3">
         <v>42568500.0</v>
       </c>
       <c r="V3">
         <v>42568500.0</v>
       </c>
       <c r="W3">
-        <v>42568500.0</v>
+        <v>159074000.0</v>
       </c>
       <c r="X3">
         <v>29650750.0</v>
       </c>
       <c r="Y3">
         <v>29650750.0</v>
       </c>
       <c r="Z3">
         <v>29650750.0</v>
       </c>
       <c r="AA3">
         <v>29650750.0</v>
       </c>
       <c r="AB3">
         <v>25473250.0</v>
       </c>
       <c r="AC3">
         <v>25473250.0</v>
       </c>
       <c r="AD3">
         <v>25473250.0</v>
       </c>
       <c r="AE3">
         <v>25473250.0</v>
       </c>
@@ -13770,109 +13788,109 @@
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>1155000.0</v>
       </c>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>123</v>
       </c>
       <c r="B5">
         <v>31133279.0</v>
       </c>
       <c r="C5">
-        <v>31133279.0</v>
+        <v>230104000.0</v>
       </c>
       <c r="D5">
         <v>107111742.0</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>232408000.0</v>
       </c>
       <c r="G5">
         <v>232408000.0</v>
       </c>
       <c r="H5">
         <v>82616000.0</v>
       </c>
       <c r="I5">
         <v>412394000.0</v>
       </c>
       <c r="J5">
-        <v>276078000.0</v>
+        <v>446919000.0</v>
       </c>
       <c r="K5">
         <v>305598250.0</v>
       </c>
       <c r="L5">
         <v>89739500.0</v>
       </c>
       <c r="M5">
         <v>265211500.0</v>
       </c>
       <c r="N5">
-        <v>263165000.0</v>
+        <v>456745000.0</v>
       </c>
       <c r="O5">
         <v>436991500.0</v>
       </c>
       <c r="P5">
         <v>114491000.0</v>
       </c>
       <c r="Q5">
         <v>223996000.0</v>
       </c>
       <c r="R5">
         <v>163981000.0</v>
       </c>
       <c r="S5">
-        <v>99652000.0</v>
+        <v>152646000.0</v>
       </c>
       <c r="T5">
         <v>322515500.0</v>
       </c>
       <c r="U5">
         <v>630418500.0</v>
       </c>
       <c r="V5">
-        <v>524065500.0</v>
+        <v>566634000.0</v>
       </c>
       <c r="W5">
-        <v>904606500.0</v>
+        <v>947175000.0</v>
       </c>
       <c r="X5">
         <v>744176000.0</v>
       </c>
       <c r="Y5">
         <v>870749000.0</v>
       </c>
       <c r="Z5">
         <v>585927000.0</v>
       </c>
       <c r="AA5">
         <v>1102529000.0</v>
       </c>
       <c r="AB5">
         <v>615072750.0</v>
       </c>
       <c r="AC5">
         <v>809786750.0</v>
       </c>
       <c r="AD5">
         <v>631983750.0</v>
       </c>
       <c r="AE5">
         <v>873685750.0</v>
       </c>
@@ -13947,114 +13965,114 @@
       </c>
       <c r="BC5">
         <v>82261000.0</v>
       </c>
       <c r="BD5">
         <v>89384000.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>14611000.0</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>124</v>
       </c>
       <c r="B6">
-        <v>-34407000.0</v>
+        <v>52182000.0</v>
       </c>
       <c r="C6">
-        <v>92259000.0</v>
+        <v>503526000.0</v>
       </c>
       <c r="D6">
-        <v>147030000.0</v>
+        <v>441529000.0</v>
       </c>
       <c r="E6">
-        <v>296643000.0</v>
+        <v>461444000.0</v>
       </c>
       <c r="F6">
-        <v>233355000.0</v>
+        <v>398790000.0</v>
       </c>
       <c r="G6">
         <v>293523750.0</v>
       </c>
       <c r="H6">
-        <v>82616000.0</v>
+        <v>289220000.0</v>
       </c>
       <c r="I6">
-        <v>412394000.0</v>
+        <v>606087000.0</v>
       </c>
       <c r="J6">
-        <v>337193750.0</v>
+        <v>508034750.0</v>
       </c>
       <c r="K6">
         <v>366714000.0</v>
       </c>
       <c r="L6">
-        <v>166037000.0</v>
+        <v>428299000.0</v>
       </c>
       <c r="M6">
-        <v>341509000.0</v>
+        <v>542632000.0</v>
       </c>
       <c r="N6">
-        <v>339462500.0</v>
+        <v>533042500.0</v>
       </c>
       <c r="O6">
-        <v>513289000.0</v>
+        <v>671675000.0</v>
       </c>
       <c r="P6">
-        <v>191746000.0</v>
+        <v>328865000.0</v>
       </c>
       <c r="Q6">
-        <v>301251000.0</v>
+        <v>456531000.0</v>
       </c>
       <c r="R6">
-        <v>241236000.0</v>
+        <v>305775000.0</v>
       </c>
       <c r="S6">
-        <v>176907000.0</v>
+        <v>461666000.0</v>
       </c>
       <c r="T6">
-        <v>365084000.0</v>
+        <v>517289000.0</v>
       </c>
       <c r="U6">
-        <v>672987000.0</v>
+        <v>811083000.0</v>
       </c>
       <c r="V6">
-        <v>566634000.0</v>
+        <v>609202500.0</v>
       </c>
       <c r="W6">
-        <v>947175000.0</v>
+        <v>1106249000.0</v>
       </c>
       <c r="X6">
         <v>773826750.0</v>
       </c>
       <c r="Y6">
         <v>900399750.0</v>
       </c>
       <c r="Z6">
         <v>615577750.0</v>
       </c>
       <c r="AA6">
         <v>1132179750.0</v>
       </c>
       <c r="AB6">
         <v>640546000.0</v>
       </c>
       <c r="AC6">
         <v>835260000.0</v>
       </c>
       <c r="AD6">
         <v>657457000.0</v>
       </c>
       <c r="AE6">
         <v>899159000.0</v>
       </c>
@@ -21800,51 +21818,51 @@
         <v>-2358000.0</v>
       </c>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21">
         <v>2358000.0</v>
       </c>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21">
         <v>-40342000.0</v>
       </c>
     </row>
     <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>133</v>
       </c>
       <c r="B22">
-        <v>922119000.0</v>
+        <v>44251000.0</v>
       </c>
       <c r="C22">
         <v>922119000.0</v>
       </c>
       <c r="D22">
         <v>-271313000.0</v>
       </c>
       <c r="E22">
         <v>398866000.0</v>
       </c>
       <c r="F22">
         <v>340450000.0</v>
       </c>
       <c r="G22">
         <v>348418000.0</v>
       </c>
       <c r="H22">
         <v>469933000.0</v>
       </c>
       <c r="I22">
         <v>509673000.0</v>
       </c>
       <c r="J22">
         <v>379776000.0</v>
       </c>
@@ -22202,51 +22220,51 @@
         <v>-910400000.0</v>
       </c>
       <c r="AX24"/>
       <c r="AY24">
         <v>-643000.0</v>
       </c>
       <c r="AZ24">
         <v>-792000.0</v>
       </c>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24">
         <v>-1227000.0</v>
       </c>
     </row>
     <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
-        <v>484538000.0</v>
+        <v>-80280000.0</v>
       </c>
       <c r="C25">
         <v>484538000.0</v>
       </c>
       <c r="D25">
         <v>294414000.0</v>
       </c>
       <c r="E25">
         <v>-451266000.0</v>
       </c>
       <c r="F25">
         <v>-385950000.0</v>
       </c>
       <c r="G25">
         <v>-390118000.0</v>
       </c>
       <c r="H25">
         <v>-530733000.0</v>
       </c>
       <c r="I25">
         <v>-551301000.0</v>
       </c>
       <c r="J25">
         <v>-428083000.0</v>
       </c>
@@ -22480,51 +22498,51 @@
       </c>
       <c r="AW26">
         <v>-188100000.0</v>
       </c>
       <c r="AX26"/>
       <c r="AY26">
         <v>-230335000.0</v>
       </c>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26">
         <v>104538000.0</v>
       </c>
     </row>
     <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>176</v>
       </c>
       <c r="B27">
-        <v>144175000.0</v>
+        <v>36029000.0</v>
       </c>
       <c r="C27">
         <v>144175000.0</v>
       </c>
       <c r="D27">
         <v>-23101000.0</v>
       </c>
       <c r="E27">
         <v>52400000.0</v>
       </c>
       <c r="F27">
         <v>45500000.0</v>
       </c>
       <c r="G27">
         <v>41700000.0</v>
       </c>
       <c r="H27">
         <v>60800000.0</v>
       </c>
       <c r="I27">
         <v>41628000.0</v>
       </c>
       <c r="J27">
         <v>48307000.0</v>
       </c>