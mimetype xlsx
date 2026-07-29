--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7481,83 +7481,83 @@
         <v>253000.0</v>
       </c>
       <c r="J3">
         <v>258000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>102</v>
       </c>
       <c r="B5">
-        <v>-12245000.0</v>
+        <v>-17986000.0</v>
       </c>
       <c r="C5">
         <v>-10691000.0</v>
       </c>
       <c r="D5">
         <v>-73306000.0</v>
       </c>
       <c r="E5">
         <v>-193972000.0</v>
       </c>
       <c r="F5">
         <v>-222242000.0</v>
       </c>
       <c r="G5">
         <v>-58040000.0</v>
       </c>
       <c r="H5">
         <v>-54228000.0</v>
       </c>
       <c r="I5">
         <v>-29414000.0</v>
       </c>
       <c r="J5">
         <v>-22616000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>103</v>
       </c>
       <c r="B6">
-        <v>-10626000.0</v>
+        <v>-16367000.0</v>
       </c>
       <c r="C6">
         <v>-9002000.0</v>
       </c>
       <c r="D6">
         <v>-69420000.0</v>
       </c>
       <c r="E6">
         <v>-186451000.0</v>
       </c>
       <c r="F6">
         <v>-214916000.0</v>
       </c>
       <c r="G6">
         <v>-57488000.0</v>
       </c>
       <c r="H6">
         <v>-54045000.0</v>
       </c>
       <c r="I6">
         <v>-29161000.0</v>
       </c>
       <c r="J6">
         <v>-22358000.0</v>
       </c>
@@ -8663,51 +8663,51 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>102</v>
       </c>
       <c r="B5">
-        <v>-2909000.0</v>
+        <v>-3201000.0</v>
       </c>
       <c r="C5">
         <v>-1991000.0</v>
       </c>
       <c r="D5">
         <v>-1987000.0</v>
       </c>
       <c r="E5">
         <v>-4596000.0</v>
       </c>
       <c r="F5">
         <v>-3655000.0</v>
       </c>
       <c r="G5">
         <v>-1154000.0</v>
       </c>
       <c r="H5">
         <v>-1711000.0</v>
       </c>
       <c r="I5">
         <v>-3128000.0</v>
       </c>
       <c r="J5">
         <v>-4698000.0</v>
       </c>
@@ -8771,51 +8771,51 @@
       <c r="AD5">
         <v>-7176000.0</v>
       </c>
       <c r="AE5">
         <v>-7657000.0</v>
       </c>
       <c r="AF5">
         <v>-4707000.0</v>
       </c>
       <c r="AG5">
         <v>-8410000.0</v>
       </c>
       <c r="AH5">
         <v>-8612000.0</v>
       </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>103</v>
       </c>
       <c r="B6">
-        <v>-2899000.0</v>
+        <v>-3191000.0</v>
       </c>
       <c r="C6">
         <v>-1590000.0</v>
       </c>
       <c r="D6">
         <v>-1581000.0</v>
       </c>
       <c r="E6">
         <v>-4192000.0</v>
       </c>
       <c r="F6">
         <v>-3247000.0</v>
       </c>
       <c r="G6">
         <v>-744000.0</v>
       </c>
       <c r="H6">
         <v>-1290000.0</v>
       </c>
       <c r="I6">
         <v>-2698000.0</v>
       </c>
       <c r="J6">
         <v>-4270000.0</v>
       </c>
@@ -11882,51 +11882,51 @@
       </c>
       <c r="E22">
         <v>-196292000.0</v>
       </c>
       <c r="F22">
         <v>-236024000.0</v>
       </c>
       <c r="G22">
         <v>-63126000.0</v>
       </c>
       <c r="H22">
         <v>-58789000.0</v>
       </c>
       <c r="I22">
         <v>-31823000.0</v>
       </c>
       <c r="J22">
         <v>-23067000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>150</v>
       </c>
       <c r="B23">
-        <v>485000.0</v>
+        <v>-3003000.0</v>
       </c>
       <c r="C23">
         <v>18000.0</v>
       </c>
       <c r="D23">
         <v>-56000.0</v>
       </c>
       <c r="E23">
         <v>-4195000.0</v>
       </c>
       <c r="F23">
         <v>21967000.0</v>
       </c>
       <c r="G23">
         <v>-2719000.0</v>
       </c>
       <c r="H23">
         <v>-5877000.0</v>
       </c>
       <c r="I23">
         <v>56851000.0</v>
       </c>
       <c r="J23">
         <v>37102000.0</v>
       </c>
@@ -12692,57 +12692,57 @@
       </c>
       <c r="AE6">
         <v>4244000.0</v>
       </c>
       <c r="AF6">
         <v>7069000.0</v>
       </c>
       <c r="AG6">
         <v>5958000.0</v>
       </c>
       <c r="AH6">
         <v>-2360000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>135</v>
       </c>
       <c r="B7">
         <v>739000.0</v>
       </c>
       <c r="C7">
         <v>1879000.0</v>
       </c>
       <c r="D7">
-        <v>1963000.0</v>
+        <v>-374000.0</v>
       </c>
       <c r="E7">
-        <v>-599000.0</v>
+        <v>-1543000.0</v>
       </c>
       <c r="F7">
-        <v>-1012000.0</v>
+        <v>-68000.0</v>
       </c>
       <c r="G7">
         <v>3633000.0</v>
       </c>
       <c r="H7">
         <v>-701000.0</v>
       </c>
       <c r="I7">
         <v>3496000.0</v>
       </c>
       <c r="J7">
         <v>4412000.0</v>
       </c>
       <c r="K7">
         <v>4745000.0</v>
       </c>
       <c r="L7">
         <v>5479000.0</v>
       </c>
       <c r="M7">
         <v>6890000.0</v>
       </c>
       <c r="N7">
         <v>-1570000.0</v>
       </c>
@@ -12857,51 +12857,51 @@
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>137</v>
       </c>
       <c r="B9">
         <v>5000.0</v>
       </c>
       <c r="C9">
         <v>4000.0</v>
       </c>
       <c r="D9">
         <v>568000.0</v>
       </c>
       <c r="E9">
-        <v>359000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="F9">
         <v>538000.0</v>
       </c>
       <c r="G9">
         <v>-539000.0</v>
       </c>
       <c r="H9">
         <v>504000.0</v>
       </c>
       <c r="I9">
         <v>-1381000.0</v>
       </c>
       <c r="J9">
         <v>1843000.0</v>
       </c>
       <c r="K9">
         <v>-981000.0</v>
       </c>
       <c r="L9">
         <v>1453000.0</v>
       </c>
       <c r="M9">
         <v>-1295000.0</v>
       </c>
@@ -12961,54 +12961,54 @@
       </c>
       <c r="AF9">
         <v>927000.0</v>
       </c>
       <c r="AG9">
         <v>379000.0</v>
       </c>
       <c r="AH9">
         <v>-1258000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>138</v>
       </c>
       <c r="B10">
         <v>0.0</v>
       </c>
       <c r="C10">
         <v>3157000.0</v>
       </c>
       <c r="D10">
         <v>1371000.0</v>
       </c>
       <c r="E10">
-        <v>-841000.0</v>
+        <v>-5319000.0</v>
       </c>
       <c r="F10">
-        <v>-4481000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="G10">
         <v>3896000.0</v>
       </c>
       <c r="H10">
         <v>2169000.0</v>
       </c>
       <c r="I10">
         <v>467000.0</v>
       </c>
       <c r="J10">
         <v>2846000.0</v>
       </c>
       <c r="K10">
         <v>14466000.0</v>
       </c>
       <c r="L10">
         <v>5239000.0</v>
       </c>
       <c r="M10">
         <v>2409000.0</v>
       </c>
       <c r="N10">
         <v>4312000.0</v>
       </c>
@@ -13260,57 +13260,57 @@
         <v>-1809000.0</v>
       </c>
       <c r="Z13">
         <v>540000.0</v>
       </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>142</v>
       </c>
       <c r="B14">
         <v>10000.0</v>
       </c>
       <c r="C14">
         <v>401000.0</v>
       </c>
       <c r="D14">
-        <v>447000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="E14">
-        <v>404000.0</v>
+        <v>807000.0</v>
       </c>
       <c r="F14">
-        <v>408000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="G14">
         <v>448000.0</v>
       </c>
       <c r="H14">
         <v>421000.0</v>
       </c>
       <c r="I14">
         <v>430000.0</v>
       </c>
       <c r="J14">
         <v>428000.0</v>
       </c>
       <c r="K14">
         <v>470000.0</v>
       </c>
       <c r="L14">
         <v>452000.0</v>
       </c>
       <c r="M14">
         <v>1202000.0</v>
       </c>
       <c r="N14">
         <v>1762000.0</v>
       </c>
@@ -13875,54 +13875,54 @@
         <v>1054000.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>112</v>
       </c>
       <c r="B22">
         <v>-3435000.0</v>
       </c>
       <c r="C22">
         <v>-7947000.0</v>
       </c>
       <c r="D22">
         <v>-2281000.0</v>
       </c>
       <c r="E22">
-        <v>-4860000.0</v>
+        <v>-5337000.0</v>
       </c>
       <c r="F22">
-        <v>-3896000.0</v>
+        <v>-3419000.0</v>
       </c>
       <c r="G22">
         <v>-1298000.0</v>
       </c>
       <c r="H22">
         <v>-1773000.0</v>
       </c>
       <c r="I22">
         <v>-3629000.0</v>
       </c>
       <c r="J22">
         <v>-5162000.0</v>
       </c>
       <c r="K22">
         <v>-7707000.0</v>
       </c>
       <c r="L22">
         <v>-6270000.0</v>
       </c>
       <c r="M22">
         <v>-34787000.0</v>
       </c>
       <c r="N22">
         <v>-25800000.0</v>
       </c>
@@ -13970,63 +13970,63 @@
       </c>
       <c r="AC22">
         <v>-7625000.0</v>
       </c>
       <c r="AD22">
         <v>-8389000.0</v>
       </c>
       <c r="AE22">
         <v>-8590000.0</v>
       </c>
       <c r="AF22">
         <v>-5127000.0</v>
       </c>
       <c r="AG22">
         <v>-8935000.0</v>
       </c>
       <c r="AH22">
         <v>-9171000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>150</v>
       </c>
       <c r="B23">
-        <v>-328000.0</v>
+        <v>-1781000.0</v>
       </c>
       <c r="C23">
         <v>390000.0</v>
       </c>
       <c r="D23">
-        <v>-1053000.0</v>
+        <v>-202000.0</v>
       </c>
       <c r="E23">
         <v>376000.0</v>
       </c>
       <c r="F23">
-        <v>-79000.0</v>
+        <v>519000.0</v>
       </c>
       <c r="G23">
         <v>991000.0</v>
       </c>
       <c r="H23">
         <v>-183000.0</v>
       </c>
       <c r="I23">
         <v>-61000.0</v>
       </c>
       <c r="J23">
         <v>-254000.0</v>
       </c>
       <c r="K23">
         <v>-254000.0</v>
       </c>
       <c r="L23">
         <v>732000.0</v>
       </c>
       <c r="M23">
         <v>17511000.0</v>
       </c>
       <c r="N23">
         <v>-534000.0</v>
       </c>
@@ -14146,63 +14146,63 @@
       <c r="Z24"/>
       <c r="AA24">
         <v>-71000.0</v>
       </c>
       <c r="AB24">
         <v>-1102000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
         <v>3000.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24">
         <v>13000.0</v>
       </c>
       <c r="AH24">
         <v>22000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>152</v>
       </c>
       <c r="B25">
-        <v>2323000.0</v>
+        <v>1881000.0</v>
       </c>
       <c r="C25">
         <v>4081000.0</v>
       </c>
       <c r="D25">
-        <v>-2426000.0</v>
+        <v>-48000.0</v>
       </c>
       <c r="E25">
-        <v>514000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="F25">
-        <v>-151000.0</v>
+        <v>-977000.0</v>
       </c>
       <c r="G25">
         <v>-3908000.0</v>
       </c>
       <c r="H25">
         <v>-475000.0</v>
       </c>
       <c r="I25">
         <v>-316000.0</v>
       </c>
       <c r="J25">
         <v>-1346000.0</v>
       </c>
       <c r="K25">
         <v>-4003000.0</v>
       </c>
       <c r="L25">
         <v>-494000.0</v>
       </c>
       <c r="M25">
         <v>22033000.0</v>
       </c>
       <c r="N25">
         <v>15874000.0</v>
       </c>
@@ -14313,54 +14313,54 @@
       <c r="AA26"/>
       <c r="AB26">
         <v>-5444000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>154</v>
       </c>
       <c r="B27">
         <v>442000.0</v>
       </c>
       <c r="C27">
         <v>544000.0</v>
       </c>
       <c r="D27">
         <v>731000.0</v>
       </c>
       <c r="E27">
-        <v>122000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="F27">
-        <v>783000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="G27">
         <v>1116000.0</v>
       </c>
       <c r="H27">
         <v>1806000.0</v>
       </c>
       <c r="I27">
         <v>2921000.0</v>
       </c>
       <c r="J27">
         <v>1667000.0</v>
       </c>
       <c r="K27">
         <v>1565000.0</v>
       </c>
       <c r="L27">
         <v>1232000.0</v>
       </c>
       <c r="M27">
         <v>3222000.0</v>
       </c>
       <c r="N27">
         <v>2317000.0</v>
       </c>