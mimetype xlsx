--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2462,4912 +2465,5034 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AK1" t="s">
         <v>97</v>
       </c>
       <c r="AL1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>2794000.0</v>
+      </c>
+      <c r="C2">
         <v>944000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3120000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4552000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6124000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6164000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3080000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5621000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8811000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4058000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4190000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12464000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11821000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8955000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16035000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13491000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20459000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22894000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21716000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24640000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39455000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26475000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14856000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14538000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15045000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21690000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21064000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15453000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13754000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13893000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15404000.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>7984000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-610000.0</v>
+      </c>
+      <c r="C5">
         <v>-621000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-552000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-526000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-423000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-771000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-906000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-487000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-867000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-887000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-838000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1102000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-889000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1015000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1144000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1555000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1070000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-639000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-468000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-296000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-37000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>39000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>29000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>48000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>55000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>57000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>66000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>53000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>65000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>40000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>8154000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-43000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>252000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>428000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>467000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>9000.0</v>
       </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
         <v>9000.0</v>
       </c>
       <c r="J8">
         <v>9000.0</v>
       </c>
       <c r="K8">
         <v>9000.0</v>
       </c>
       <c r="L8">
         <v>9000.0</v>
       </c>
       <c r="M8">
         <v>9000.0</v>
       </c>
       <c r="N8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="O8">
         <v>8000.0</v>
       </c>
       <c r="P8">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Q8">
         <v>7000.0</v>
       </c>
       <c r="R8">
+        <v>7000.0</v>
+      </c>
+      <c r="S8">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
       <c r="U8">
+        <v>5000.0</v>
+      </c>
+      <c r="V8">
         <v>3000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>733878000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>730825000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>728339000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>705775000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>689955000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>669720000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>653650000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>635296000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>487605000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>313911000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>216305000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>2546000.0</v>
+      </c>
+      <c r="C10">
         <v>2324000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4857000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8597000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10495000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14337000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17998000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16071000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20328000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17545000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>20023000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27955000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>28867000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>33911000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43574000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25997000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>34781000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>44281000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>30317000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37470000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>61934000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>44339000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>26718000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>37697000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17501000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14050000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30353000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>35686000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39527000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12974000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20029000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-5297000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5547000.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>2546000.0</v>
+      </c>
+      <c r="C12">
         <v>2324000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4857000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8597000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10495000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14337000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17998000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16071000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20328000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17545000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20023000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>27955000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>28867000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>33911000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43574000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25997000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34781000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>44281000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30317000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>37470000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>61934000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>44339000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26718000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>37697000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17501000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14050000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30353000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>35686000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>39527000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12974000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20029000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>5297000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5547000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>9000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
         <v>9000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
       <c r="K13">
         <v>9000.0</v>
       </c>
       <c r="L13">
         <v>9000.0</v>
       </c>
       <c r="M13">
         <v>9000.0</v>
       </c>
       <c r="N13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="O13">
         <v>8000.0</v>
       </c>
       <c r="P13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Q13">
         <v>7000.0</v>
       </c>
       <c r="R13">
+        <v>7000.0</v>
+      </c>
+      <c r="S13">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Y13">
         <v>2000.0</v>
       </c>
       <c r="Z13">
         <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AE13">
         <v>1000.0</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13">
+        <v>1000.0</v>
+      </c>
       <c r="AG13"/>
       <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>1000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>9160187.0</v>
+      </c>
+      <c r="C14">
         <v>8844573.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7932889.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8207318.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7674910.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7452957.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7343880.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7166612.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6973218.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6790206.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>79286321.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6585205.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6468775.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6394378.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6318710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20839000.0</v>
       </c>
       <c r="Q14">
         <v>20839000.0</v>
       </c>
       <c r="R14">
+        <v>20839000.0</v>
+      </c>
+      <c r="S14">
         <v>4595120.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4179997.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>35360000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>29547781.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>26225000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>20888000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17090050.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15425312.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15193647.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16204571.0</v>
       </c>
       <c r="AC14">
         <v>16204571.0</v>
       </c>
       <c r="AD14">
+        <v>16204571.0</v>
+      </c>
+      <c r="AE14">
         <v>17274141.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17540808.0</v>
       </c>
       <c r="AF14">
         <v>17540808.0</v>
       </c>
       <c r="AG14">
         <v>17540808.0</v>
       </c>
       <c r="AH14">
         <v>17540808.0</v>
       </c>
       <c r="AI14">
-        <v>1506733.0</v>
+        <v>17540808.0</v>
       </c>
       <c r="AJ14">
         <v>1506733.0</v>
       </c>
       <c r="AK14">
         <v>1506733.0</v>
       </c>
       <c r="AL14">
         <v>1506733.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14">
+        <v>1506733.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="O15">
         <v>8000.0</v>
       </c>
       <c r="P15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Q15">
         <v>7000.0</v>
       </c>
       <c r="R15">
+        <v>7000.0</v>
+      </c>
+      <c r="S15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
       <c r="U15">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Y15">
         <v>2000.0</v>
       </c>
       <c r="Z15">
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
       <c r="AD15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AE15">
         <v>1000.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>1000.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>9677000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-16954000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>12476000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>14840000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18177000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24673000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14181000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8340000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>485000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>293000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>257000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>507000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>641000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>753000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>709000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>707000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
-        <v>90921000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R20">
         <v>90921000.0</v>
       </c>
       <c r="S20">
+        <v>90921000.0</v>
+      </c>
+      <c r="T20">
         <v>119941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118619000.0</v>
       </c>
       <c r="U20">
         <v>118619000.0</v>
       </c>
       <c r="V20">
+        <v>118619000.0</v>
+      </c>
+      <c r="W20">
         <v>87293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47318000.0</v>
       </c>
       <c r="X20">
         <v>47318000.0</v>
       </c>
       <c r="Y20">
         <v>47318000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="Z20">
+        <v>47318000.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>745000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>4371000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8584000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8975000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9366000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9757000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10148000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10549000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10955000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11320000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12016000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12429000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>36392000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54757000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>56265000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>61341000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>63211000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>64955000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>67355000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>69115000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>140473000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>31460000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1024000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1040000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>310000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1071000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>49000.0</v>
+      </c>
+      <c r="C22">
         <v>52000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13776000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17157000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18496000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18144000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13749000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16561000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18378000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>18520000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20390000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>31493000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36683000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>40378000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>43666000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>60457000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>76116000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>75425000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>63045000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>71273000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>75514000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>55026000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>31582000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18791000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>27346000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>44256000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>36212000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>25908000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>31369000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>33883000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>30552000.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>20578000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>23527000.0</v>
+      </c>
+      <c r="C23">
         <v>22198000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29564000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>40149000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>45421000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49818000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49542000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>52139000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>59852000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>55674000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>61869000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>82031000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89469000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>122620000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>156439000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>161531000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>284647000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>297020000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>313570000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>321685000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>359063000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>265981000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>157454000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>89041000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>61192000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>68704000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>74424000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>72828000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>81296000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>54384000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>58007000.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>8154000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>31171000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>25454000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>83689000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>36483000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6350000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7722000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9094000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>25454000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>83689000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>36483000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-2508000.0</v>
+      </c>
+      <c r="C28">
         <v>577000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-230000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1986000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2882000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6355000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10584000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8866000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10061000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7246000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-20023000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12577000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-11913000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-13505000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-20828000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3061000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10270000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10105000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3189000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20812000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>85946000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>59786000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-11429000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14389000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>23399000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4771000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-8512000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7609000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20257000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7471000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>5297000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4705000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>12653000.0</v>
+      </c>
+      <c r="C29">
         <v>12426000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19837000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29251000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>31906000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>35021000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37431000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>37831000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>41154000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>43249000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48178000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>57287000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>64114000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>99173000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>124698000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>125526000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>238262000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>230896000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>265950000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>246936000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>258523000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>168750000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>109886000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>59689000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>37112000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>40444000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>0.0</v>
+      </c>
+      <c r="C30">
         <v>1000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2460000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2464000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3032000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3391000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3782000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3259000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3763000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2382000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4225000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3271000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4782000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3486000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4515000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4933000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7047000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5870000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10478000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9292000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16263000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7192000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5747000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8516000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8646000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4164000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1059000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3152000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4355000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1988000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1403000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>1333000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-    </row>
-    <row r="31" spans="1:38">
+      <c r="AM30"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>34731000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>42375000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>47195000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>43016000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>48586000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>43220000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>42113000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>26681000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-11957000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-102008000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-55396000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>16721000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4198000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1955000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-    </row>
-    <row r="32" spans="1:38">
+      <c r="AM31"/>
+    </row>
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>12360000.0</v>
+      </c>
+      <c r="C32">
         <v>8716000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9946000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13147000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>14424000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16834000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19421000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>19595000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>19501000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>21239000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>24189000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>30100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>34905000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>42239000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>46981000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>41269000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>45399000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>39857000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>43913000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>64336000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4741000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>15755000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>426000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>25245000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>11604000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>10712000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>255000.0</v>
+      </c>
+      <c r="C33">
         <v>1025000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5489000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9722000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10111000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10434000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10823000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11280000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>11663000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12089000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>12233000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>13349000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>13811000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>37975000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>56423000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>59685000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>155861000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>158004000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>188696000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>190819000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>192636000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>144190999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>82296000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>17006000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1340000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1377000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1405000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1346000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>294000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>527000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>605000.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-5297000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>945999.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>216000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>225000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>229000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>242000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>229000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>227000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>249000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>277000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>378000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>391000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1540000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1556000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1447000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1452000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1673000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>412000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>509000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>5600000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>17046000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>21600000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>37792000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>22857000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2480000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>0.0</v>
+      </c>
+      <c r="C35">
         <v>216000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>225000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>228999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>242000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>229000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>227000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>249000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>277000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>378000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>391000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1540000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1556000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1447000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1452000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1673000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>412000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>509000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5600000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>42500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>21600000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>121481000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>59340000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8829999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7722000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>9094000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>10471000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>13347000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>13223000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>13098000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>13075000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>4818999.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>125000.0</v>
+      </c>
+      <c r="C36">
         <v>249000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>259000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>273000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>286000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>250000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>251000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>383000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>255000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>257000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>138000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>541000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>543000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>753000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>813000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2564000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2653000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2726000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2546000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3546000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3552000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3422999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3349000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>45000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="AA36">
         <v>175000.0</v>
       </c>
       <c r="AB36">
-        <v>135000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="AC36">
         <v>135000.0</v>
       </c>
       <c r="AD36">
-        <v>337000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="AE36">
         <v>337000.0</v>
       </c>
-      <c r="AF36"/>
+      <c r="AF36">
+        <v>337000.0</v>
+      </c>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-5297000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>201999.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
         <v>543000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>813000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2564000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2653000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2726000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2546000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3552000.0</v>
       </c>
       <c r="V38">
         <v>3552000.0</v>
       </c>
       <c r="W38">
+        <v>3552000.0</v>
+      </c>
+      <c r="X38">
         <v>3349000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="Z38">
         <v>175000.0</v>
       </c>
-      <c r="AA38"/>
+      <c r="AA38">
+        <v>175000.0</v>
+      </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-    </row>
-    <row r="39" spans="1:38">
+      <c r="AM38"/>
+    </row>
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>20677000.0</v>
+      </c>
+      <c r="C39">
         <v>18796000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2982000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2209000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3287000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3512000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3190000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4968000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5720000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5138000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4998000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5963000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5326000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6870000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8261000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10459000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10842000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13440000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>21034000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12831000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12716000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>15233000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11111000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7031000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6359000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4857000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5395000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6736000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5751000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5012000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5418000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>2767000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-    </row>
-    <row r="40" spans="1:38">
+      <c r="AM39"/>
+    </row>
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>8080000.0</v>
+      </c>
+      <c r="C40">
         <v>8612000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6382000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6117000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7149000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8404000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6752000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6218000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7470000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5735000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>21257000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8598000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9727000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10951000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>12076000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>17922000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>22601000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>39494000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>16477000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>30671000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>37584000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>32964000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>9398000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12334000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>9035000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>6313000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6491000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>10044000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>11744000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>8031000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>9001000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>4694000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-    </row>
-    <row r="41" spans="1:38">
+      <c r="AM40"/>
+    </row>
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1556000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1452000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1673000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>412000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>276000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>5600000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>17046000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>21600000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>37792000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>22857000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2480000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-    </row>
-    <row r="42" spans="1:38">
+      <c r="AM41"/>
+    </row>
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>750500000.0</v>
+      </c>
+      <c r="C42">
         <v>746930000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>746414000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>745871000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>745140000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>743374000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>742591000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>741483000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>740351000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>738805000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>736675000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>735110000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>733878000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>730825000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>728339000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>705775000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>689955000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>669720000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>653650000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>635296000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>487605000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>313911000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>216305000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>181971000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>152948000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>147777000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>140477000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>117791000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>110094000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>77848000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>76348000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>47393000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-    </row>
-    <row r="43" spans="1:38">
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>1383000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>1262000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>1273000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>1894000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1350000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>166000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>169000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>132000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>141000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>162000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>159000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>140000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>159000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>190000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>268000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>0.0</v>
+      </c>
+      <c r="C46">
         <v>646000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>729000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>735000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>720000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>689000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>685000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>749000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>730000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>748000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>775000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>792000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>839000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>830000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>853000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>856000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>946000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1146000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1254000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1299000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1350000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>166000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>169000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>132000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>141000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>162000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>175000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>140000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>159000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>190000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>268000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>494000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>839000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>830000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>853000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>856000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>946000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1146000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1254000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1299000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1350000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>166000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>169000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>132000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>141000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>162000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-    </row>
-    <row r="48" spans="1:38">
+      <c r="AM47"/>
+    </row>
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-737284000.0</v>
+      </c>
+      <c r="C48">
         <v>-736793000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-730661000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-722714000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-720433000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-715573000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-711677000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-710379000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-708606000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-704977000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-699815000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-692108000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-685838000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-651051000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-625251000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-604946000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-488044000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-471735000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-428959000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-422350000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-311794000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-275488000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-192935000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-148581000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-147776000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-144839000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-129809000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-98351000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-87034000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-79409000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-71020000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>-39197000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-    </row>
-    <row r="49" spans="1:38">
+      <c r="AM48"/>
+    </row>
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-685838000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-651051000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-625251000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-604946000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-488044000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-471735000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-428959000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-422350000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-311794000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-275488000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-192935000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
+        <v>38000.0</v>
+      </c>
+      <c r="C50">
         <v>2901000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4627000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>6611000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7613000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7982000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7414000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7205000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10267000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>10299000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>12147000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>15378000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>16954000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>20406000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>22746000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>26245000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>37414000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>33544000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>40422000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>8827000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>82746000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>46596000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>50021000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>19918000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>24168000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>28355000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>38000.0</v>
+      </c>
+      <c r="C51">
         <v>2901000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4627000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6611000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7613000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7982000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7414000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7205000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10267000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10299000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12147000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15378000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16954000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>20406000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>22746000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>26497000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>37842000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>34011000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>40422000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>34281000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>82746000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>130285000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>86504000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>26268000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>31890000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>37449000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>35124000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>27174000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>31918000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>33231000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>27500000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>10252000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>38000.0</v>
+      </c>
+      <c r="C52">
         <v>2901000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4627000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6611000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7613000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7982000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7414000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7205000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10267000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10299000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12147000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15378000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>16954000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>20406000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>22746000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26497000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>37842000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>34011000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>40422000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8827000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>82746000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>46596000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>50021000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>19918000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>24168000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>28355000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>24657000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>13835000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>18707000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>20148000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>14451000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>5520000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>10594000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>23527000.0</v>
+      </c>
+      <c r="C55">
         <v>22198000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>29564000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>40149000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>45421000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>49818000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>49542000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>52139000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>59852000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>55674000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>61869000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>82031000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>89469000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>122620000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>156439000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>161531000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>284647000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>297020000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>313570000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>321685000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>359063000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>265981000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>157454000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>89041000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>61192000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>68704000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>74424000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>72828000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>81296000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>54384000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>58007000.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>31171000.0</v>
       </c>
-      <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
-    </row>
-    <row r="56" spans="1:38">
+      <c r="AM55"/>
+    </row>
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>23272000.0</v>
+      </c>
+      <c r="C56">
         <v>21173000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>24075000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>30427000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>35310000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>39384000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>38719000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>40859000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>48189000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>43585000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>49636000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>68682000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>75658000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>84645000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>100016000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>101846000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>128786000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>139016000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>124874000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>130866000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>166427000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>121790000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>75158000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>72035000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>59852000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>67327000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>73019000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>71482000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>81002000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>53857000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>57402000.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>5297000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>30225000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
-    </row>
-    <row r="57" spans="1:38">
+      <c r="AM56"/>
+    </row>
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>10912000.0</v>
+      </c>
+      <c r="C57">
         <v>12457000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>14129000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>17280000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>20886000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>22550000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>19298000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>21264000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>28688000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>22346000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>25447000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>38582000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>40753000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>42406000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>53035000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>60577000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>83387000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>99159000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>83742000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>66530000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>161686000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>106035000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>74732000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>46790000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>48248000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>56615000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>53226000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>39973000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>44958000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>42781000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>39563000.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>18198000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-    </row>
-    <row r="58" spans="1:38">
+      <c r="AM57"/>
+    </row>
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>10912000.0</v>
+      </c>
+      <c r="C58">
         <v>12673000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>14354000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>17509000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>21128000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22779000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19525000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21513000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>28965000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>22724000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>25838000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>40122000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>42309000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>43853000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>54487000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>62250000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>83799000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>99668000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>89342000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>109030000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>183286000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>227516000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>134072000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>55620000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>55970000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>65709000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>63697000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>53320000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>58181000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>55879000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>52638000.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
-      <c r="AH58">
+      <c r="AH58"/>
+      <c r="AI58">
         <v>-8154000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>23017000.0</v>
       </c>
-      <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
-    </row>
-    <row r="59" spans="1:38">
+      <c r="AM58"/>
+    </row>
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>12615000.0</v>
+      </c>
+      <c r="C60">
         <v>9525000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>15210000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>22640000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>24293000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>27039000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>30017000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>30626000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>30887000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>32950000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>36031000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>41909000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>47160000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>78767000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>101952000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>99281000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>200848000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>197352000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>224228000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>212655000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>175777000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>38465000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>23382000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>33421000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5222000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2995000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>10727000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>19508000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>23115000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-1495000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5369000.0</v>
       </c>
-      <c r="AF60"/>
       <c r="AG60"/>
-      <c r="AH60">
-[...1 lines deleted...]
-      </c>
+      <c r="AH60"/>
       <c r="AI60">
         <v>8154000.0</v>
       </c>
-      <c r="AJ60"/>
+      <c r="AJ60">
+        <v>8154000.0</v>
+      </c>
       <c r="AK60"/>
       <c r="AL60"/>
-    </row>
-    <row r="61" spans="1:38">
+      <c r="AM60"/>
+    </row>
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7400,3875 +7525,3951 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>29825000.0</v>
       </c>
       <c r="C2">
         <v>37550000.0</v>
       </c>
       <c r="D2">
         <v>72281000.0</v>
       </c>
       <c r="E2">
         <v>115652000.0</v>
       </c>
       <c r="F2">
         <v>125904000.0</v>
       </c>
       <c r="G2">
         <v>100958000.0</v>
       </c>
       <c r="H2">
         <v>69411000.0</v>
       </c>
       <c r="I2">
         <v>47296000.0</v>
       </c>
       <c r="J2">
         <v>22781000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
         <v>1619000.0</v>
       </c>
       <c r="C3">
         <v>1689000.0</v>
       </c>
       <c r="D3">
         <v>3886000.0</v>
       </c>
       <c r="E3">
         <v>7521000.0</v>
       </c>
       <c r="F3">
         <v>7326000.0</v>
       </c>
       <c r="G3">
         <v>552000.0</v>
       </c>
       <c r="H3">
         <v>183000.0</v>
       </c>
       <c r="I3">
         <v>253000.0</v>
       </c>
       <c r="J3">
         <v>258000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
         <v>-17986000.0</v>
       </c>
       <c r="C5">
         <v>-10691000.0</v>
       </c>
       <c r="D5">
         <v>-73306000.0</v>
       </c>
       <c r="E5">
         <v>-193972000.0</v>
       </c>
       <c r="F5">
         <v>-222242000.0</v>
       </c>
       <c r="G5">
         <v>-58040000.0</v>
       </c>
       <c r="H5">
         <v>-54228000.0</v>
       </c>
       <c r="I5">
         <v>-29414000.0</v>
       </c>
       <c r="J5">
         <v>-22616000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
         <v>-16367000.0</v>
       </c>
       <c r="C6">
         <v>-9002000.0</v>
       </c>
       <c r="D6">
         <v>-69420000.0</v>
       </c>
       <c r="E6">
         <v>-186451000.0</v>
       </c>
       <c r="F6">
         <v>-214916000.0</v>
       </c>
       <c r="G6">
         <v>-57488000.0</v>
       </c>
       <c r="H6">
         <v>-54045000.0</v>
       </c>
       <c r="I6">
         <v>-29161000.0</v>
       </c>
       <c r="J6">
         <v>-22358000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>39150000.0</v>
       </c>
       <c r="C9">
         <v>61495000.0</v>
       </c>
       <c r="D9">
         <v>70285000.0</v>
       </c>
       <c r="E9">
         <v>105518000.0</v>
       </c>
       <c r="F9">
         <v>121863000.0</v>
       </c>
       <c r="G9">
         <v>84746000.0</v>
       </c>
       <c r="H9">
         <v>45040000.0</v>
       </c>
       <c r="I9">
         <v>25983000.0</v>
       </c>
       <c r="J9">
         <v>13678000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-18943000.0</v>
       </c>
       <c r="C10">
         <v>-11909000.0</v>
       </c>
       <c r="D10">
         <v>-75431000.0</v>
       </c>
       <c r="E10">
         <v>-196668000.0</v>
       </c>
       <c r="F10">
         <v>-235492000.0</v>
       </c>
       <c r="G10">
         <v>-63078000.0</v>
       </c>
       <c r="H10">
         <v>-58760000.0</v>
       </c>
       <c r="I10">
         <v>-31768000.0</v>
       </c>
       <c r="J10">
         <v>-23029000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>41000.0</v>
       </c>
       <c r="C11">
         <v>-47000.0</v>
       </c>
       <c r="D11">
         <v>-867000.0</v>
       </c>
       <c r="E11">
         <v>-376000.0</v>
       </c>
       <c r="F11">
         <v>532000.0</v>
       </c>
       <c r="G11">
         <v>48000.0</v>
       </c>
       <c r="H11">
         <v>29000.0</v>
       </c>
       <c r="I11">
         <v>55000.0</v>
       </c>
       <c r="J11">
         <v>38000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>957000.0</v>
       </c>
       <c r="C12">
         <v>1218000.0</v>
       </c>
       <c r="D12">
         <v>2125000.0</v>
       </c>
       <c r="E12">
         <v>2696000.0</v>
       </c>
       <c r="F12">
         <v>13250000.0</v>
       </c>
       <c r="G12">
         <v>5038000.0</v>
       </c>
       <c r="H12">
         <v>4532000.0</v>
       </c>
       <c r="I12">
         <v>2354000.0</v>
       </c>
       <c r="J12">
         <v>413000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>106000.0</v>
       </c>
       <c r="C13">
         <v>269000.0</v>
       </c>
       <c r="D13">
         <v>640000.0</v>
       </c>
       <c r="E13">
         <v>93000.0</v>
       </c>
       <c r="F13">
         <v>595000.0</v>
       </c>
       <c r="G13">
         <v>59000.0</v>
       </c>
       <c r="H13">
         <v>146000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-18984000.0</v>
       </c>
       <c r="C15">
         <v>-11862000.0</v>
       </c>
       <c r="D15">
         <v>-74564000.0</v>
       </c>
       <c r="E15">
         <v>-196292000.0</v>
       </c>
       <c r="F15">
         <v>-236024000.0</v>
       </c>
       <c r="G15">
         <v>-63126000.0</v>
       </c>
       <c r="H15">
         <v>-58789000.0</v>
       </c>
       <c r="I15">
         <v>-31823000.0</v>
       </c>
       <c r="J15">
         <v>-23067000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-196292000.0</v>
       </c>
       <c r="F16">
         <v>-234724000.0</v>
       </c>
       <c r="G16">
         <v>-63126000.0</v>
       </c>
       <c r="H16">
         <v>-58789000.0</v>
       </c>
       <c r="I16">
         <v>-31823000.0</v>
       </c>
       <c r="J16">
         <v>-23067000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>-18984000.0</v>
       </c>
       <c r="C17">
         <v>-11862000.0</v>
       </c>
       <c r="D17">
         <v>-87162000.0</v>
       </c>
       <c r="E17">
         <v>-196292000.0</v>
       </c>
       <c r="F17">
         <v>-234724000.0</v>
       </c>
       <c r="G17">
         <v>-63126000.0</v>
       </c>
       <c r="H17">
         <v>-58789000.0</v>
       </c>
       <c r="I17">
         <v>-31823000.0</v>
       </c>
       <c r="J17">
         <v>-23067000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-851000.0</v>
       </c>
       <c r="C18">
         <v>-949000.0</v>
       </c>
       <c r="D18">
         <v>-1636000.0</v>
       </c>
       <c r="E18">
         <v>-2603000.0</v>
       </c>
       <c r="F18">
         <v>-12655000.0</v>
       </c>
       <c r="G18">
         <v>-4979000.0</v>
       </c>
       <c r="H18">
         <v>-4386000.0</v>
       </c>
       <c r="I18">
         <v>-2353000.0</v>
       </c>
       <c r="J18">
         <v>-412000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>751000.0</v>
       </c>
       <c r="F19">
         <v>-162105000.0</v>
       </c>
       <c r="G19">
         <v>27000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>123527000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>-12245000.0</v>
       </c>
       <c r="C21">
         <v>-11823000.0</v>
       </c>
       <c r="D21">
         <v>-76190000.0</v>
       </c>
       <c r="E21">
         <v>-178159000.0</v>
       </c>
       <c r="F21">
         <v>-34077000.0</v>
       </c>
       <c r="G21">
         <v>-34751000.0</v>
       </c>
       <c r="H21">
         <v>-54333000.0</v>
       </c>
       <c r="I21">
         <v>-29429000.0</v>
       </c>
       <c r="J21">
         <v>-22593000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>81220000.0</v>
       </c>
       <c r="C23">
         <v>110868000.0</v>
       </c>
       <c r="D23">
         <v>218756000.0</v>
       </c>
       <c r="E23">
         <v>399329000.0</v>
       </c>
       <c r="F23">
         <v>281844000.0</v>
       </c>
       <c r="G23">
         <v>220455000.0</v>
       </c>
       <c r="H23">
         <v>168784000.0</v>
       </c>
       <c r="I23">
         <v>102708000.0</v>
       </c>
       <c r="J23">
         <v>59052000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>1619000.0</v>
       </c>
       <c r="C25">
         <v>1689000.0</v>
       </c>
       <c r="D25">
         <v>5174000.0</v>
       </c>
       <c r="E25">
         <v>7521000.0</v>
       </c>
       <c r="F25">
         <v>7326000.0</v>
       </c>
       <c r="G25">
         <v>552000.0</v>
       </c>
       <c r="H25">
         <v>183000.0</v>
       </c>
       <c r="I25">
         <v>253000.0</v>
       </c>
       <c r="J25">
         <v>258000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>4616000.0</v>
       </c>
       <c r="E26">
         <v>6012000.0</v>
       </c>
       <c r="F26">
         <v>9837000.0</v>
       </c>
       <c r="G26">
         <v>8130000.0</v>
       </c>
       <c r="H26">
         <v>10661000.0</v>
       </c>
       <c r="I26">
         <v>3655000.0</v>
       </c>
       <c r="J26">
         <v>3698000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>55979000.0</v>
       </c>
       <c r="D27">
         <v>81911000.0</v>
       </c>
       <c r="E27">
         <v>121139000.0</v>
       </c>
       <c r="F27">
         <v>127369000.0</v>
       </c>
       <c r="G27">
         <v>68005000.0</v>
       </c>
       <c r="H27">
         <v>55206000.0</v>
       </c>
       <c r="I27">
         <v>40467000.0</v>
       </c>
       <c r="J27">
         <v>26928000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>11846000.0</v>
       </c>
       <c r="C28">
         <v>17339000.0</v>
       </c>
       <c r="D28">
         <v>20220000.0</v>
       </c>
       <c r="E28">
         <v>38239000.0</v>
       </c>
       <c r="F28">
         <v>43799000.0</v>
       </c>
       <c r="G28">
         <v>30631000.0</v>
       </c>
       <c r="H28">
         <v>33506000.0</v>
       </c>
       <c r="I28">
         <v>11290000.0</v>
       </c>
       <c r="J28">
         <v>5645000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>41000.0</v>
       </c>
       <c r="C29">
         <v>-47000.0</v>
       </c>
       <c r="D29">
         <v>9000.0</v>
       </c>
       <c r="E29">
         <v>-376000.0</v>
       </c>
       <c r="F29">
         <v>532000.0</v>
       </c>
       <c r="G29">
         <v>48000.0</v>
       </c>
       <c r="H29">
         <v>29000.0</v>
       </c>
       <c r="I29">
         <v>55000.0</v>
       </c>
       <c r="J29">
         <v>38000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>51395000.0</v>
       </c>
       <c r="C30">
         <v>73318000.0</v>
       </c>
       <c r="D30">
         <v>146475000.0</v>
       </c>
       <c r="E30">
         <v>283677000.0</v>
       </c>
       <c r="F30">
         <v>155940000.0</v>
       </c>
       <c r="G30">
         <v>119497000.0</v>
       </c>
       <c r="H30">
         <v>99373000.0</v>
       </c>
       <c r="I30">
         <v>55412000.0</v>
       </c>
       <c r="J30">
         <v>36271000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
         <v>-6698000.0</v>
       </c>
       <c r="C31">
         <v>-86000.0</v>
       </c>
       <c r="D31">
         <v>759000.0</v>
       </c>
       <c r="E31">
         <v>-18509000.0</v>
       </c>
       <c r="F31">
         <v>-201415000.0</v>
       </c>
       <c r="G31">
         <v>-28327000.0</v>
       </c>
       <c r="H31">
         <v>-4427000.0</v>
       </c>
       <c r="I31">
         <v>-2339000.0</v>
       </c>
       <c r="J31">
         <v>-436000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>68975000.0</v>
       </c>
       <c r="C32">
         <v>99045000.0</v>
       </c>
       <c r="D32">
         <v>142566000.0</v>
       </c>
       <c r="E32">
         <v>221170000.0</v>
       </c>
       <c r="F32">
         <v>247767000.0</v>
       </c>
       <c r="G32">
         <v>185704000.0</v>
       </c>
       <c r="H32">
         <v>114451000.0</v>
       </c>
       <c r="I32">
         <v>73279000.0</v>
       </c>
       <c r="J32">
         <v>36459000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AK1" t="s">
         <v>97</v>
       </c>
       <c r="AL1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:38">
+      <c r="AM1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>6000.0</v>
+      </c>
+      <c r="C2">
         <v>13000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6643000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8350000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8896000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5936000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10411000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11093000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7046000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16045000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20085000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20368000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15782000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34534000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36135000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26917000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18066000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>34440000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33946000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35445000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22073000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22740000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>30688000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15330000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16552000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23076000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18608000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11175000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11377000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14262000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10808000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10849000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7698000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8061000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3795000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3227000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>1000.0</v>
+      </c>
+      <c r="C3">
         <v>10000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>401000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>406000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>404000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>408000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>410000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>421000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>430000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>428000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>470000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>452000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1202000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1762000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1758000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1869000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2048000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1846000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2569000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1872000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1681000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1204000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>373000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>100000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>38000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>41000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>47000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>41000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>55000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>65000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>60000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>61000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>67000.0</v>
       </c>
-      <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-3789000.0</v>
+      </c>
+      <c r="C5">
         <v>-3201000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1991000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1987000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4596000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3655000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1154000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1711000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3128000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4698000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8214000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5693000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-34221000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-25178000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19785000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-116073000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16139000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-41974000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5361000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-107616000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-31463000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-77800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-42491000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>155000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1808000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13897000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-30376000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-14012000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-15576000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-7176000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7657000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4707000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8410000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8612000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-3788000.0</v>
+      </c>
+      <c r="C6">
         <v>-3191000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1590000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1581000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4192000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3247000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-744000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1290000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2698000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4270000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7744000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5241000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-33019000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23416000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-18027000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-114204000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14091000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-40128000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2792000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-105744000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-29782000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-76596000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-42118000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>255000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1770000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13856000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-30329000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-13971000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-15536000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7121000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7592000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4647000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8349000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8545000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-7555000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6827000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4049000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4186000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>1000.0</v>
+      </c>
+      <c r="C9">
         <v>5000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8489000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10671000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>10566000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9424000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>15607000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15828000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>16891000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13168000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>16710000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>19583000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14896000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>19097000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>20368000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>30191000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>31351000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>23607000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>28881000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>34175000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>32743000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>26063000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18752000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>28095000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>27600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10298000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9082000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17527000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11760000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6671000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8326000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10410000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3780000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3467000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5416000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4331000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1836000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2095000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-3962000.0</v>
+      </c>
+      <c r="C10">
         <v>-3435000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7956000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2262000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4849000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3876000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1412000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1983000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3424000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5091000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-8716000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6180000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-34761000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-25774000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-20438000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-116977000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16477000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-42776000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6141000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-110535000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-36265000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-82553000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-44352000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-805000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2892000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-15030000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-16019000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-14967000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-16864000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-8389000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-8538000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5127000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8932000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-9171000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-7898000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6852000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4070999.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4208000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>-3471000.0</v>
+      </c>
+      <c r="C11">
         <v>2697000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-9000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>19000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>20000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-113000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-210000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>205000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>71000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1009000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="N11">
         <v>26000.0</v>
       </c>
       <c r="O11">
+        <v>26000.0</v>
+      </c>
+      <c r="P11">
         <v>-133000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-75000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-168000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>32724000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>468000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>41000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4387000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>983000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>45000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1108000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>8000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>15000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1168000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>52000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>458000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>601000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>33000.0</v>
       </c>
-      <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>5000.0</v>
       </c>
-      <c r="AL11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>173000.0</v>
+      </c>
+      <c r="C12">
         <v>234000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>208000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>275000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>253000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>221000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>257000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>272000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>296000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>393000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>502000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>487000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>540000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>596000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>653000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>904000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>338000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>802000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>780000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2919000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4802000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4753000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1861000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>960000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1084000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1133000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1076000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>955000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1281000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1213000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>851000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>439000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>506000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>559000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>343000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="AL12">
         <v>22000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12">
+        <v>22000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>141000.0</v>
+      </c>
+      <c r="C13">
         <v>8000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>31000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>46000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>49000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>83000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>68000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>70000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>157000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>128000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>194000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>225000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
+        <v>0.0</v>
+      </c>
+      <c r="T13">
         <v>2000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>133000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>127000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>333000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>24000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-491000.0</v>
+      </c>
+      <c r="C15">
         <v>-6132000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-7947000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2281000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4860000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3896000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1299000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1773000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3629000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5162000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7707000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-6270000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-34787000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-25800000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-20305000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-116902000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-16309000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-42776000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6609000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-110556000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-36306000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-82553000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-44354000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-805000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2937000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-15030000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-31458000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-14975000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-16879000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-8389000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-8590000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-5127000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-8935000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-9171000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-7931000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-6852000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-4075999.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-4208000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-34787000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-25800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-20305000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-116902000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-16309000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-42776000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-5309000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-110556000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-36306000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-82553000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-44354000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-805000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2937000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-15030000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-3962000.0</v>
+      </c>
+      <c r="C17">
         <v>-3435000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-7947000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2281000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4860000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3896000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1298000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1773000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3629000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-5162000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-7707000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-6270000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-34787000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-25800000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-20305000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-116902000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-16309000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-42776000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-5309000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-110556000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-36306000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-82553000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-44354000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-805000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2937000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-15030000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-173000.0</v>
+      </c>
+      <c r="C18">
         <v>-226000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-195000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-259000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-222000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-175000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-208000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-189000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-228000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-323000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-345000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-359000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-346000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-371000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-560000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-904000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-338000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-802000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-774000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2786000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4675000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4420000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1859000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-934000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1077000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1109000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2021000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-408000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>905000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5702000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6014000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>158000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2098000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-97502000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-32270000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-30235000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>22785000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>16660000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>468000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>94039000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>29020000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-3959000.0</v>
+      </c>
+      <c r="C21">
         <v>-2909000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2050000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2043000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4505000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3696000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1612000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1730000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3205000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5278000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8242000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-6516000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-36436000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-24995000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-22795000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-108941000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-10125000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-36297000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3265000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-7527000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4468000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-27751000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-19141000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>106000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1821000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-13896000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-30446000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-14071000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-15596000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7132000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-7657000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4707000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-8410000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8655000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7589000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-6840000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4056000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4107999.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>3966000.0</v>
+      </c>
+      <c r="C23">
         <v>2927000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17182000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21064000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23967000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19056000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26219000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27969000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>31189000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25492000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>40997000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>46184000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>71700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>59874000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>77697000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>175267000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>68393000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>77970000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>66586000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>75648000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>63720000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>75887000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>60633000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>58677000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>61621000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>39524000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40647000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>51016000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>36710000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>24978000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>27360000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>29379000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>22998000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>22971000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20703000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>19232000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9687000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9430000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>1000.0</v>
+      </c>
+      <c r="C25">
         <v>10000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>401000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>406000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>404000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>408000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>410000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>421000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>430000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>428000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>470000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>452000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1202000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1762000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1758000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1869000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2048000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1846000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2569000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1872000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1681000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1204000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>373000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>100000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>38000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>41000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>40000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>41000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>40000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>55000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>65000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>60000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>61000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>67000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>808000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>852000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1709000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1247000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1430000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1706000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1730000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1144000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2617000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2767000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2324000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2124000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1552000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1846000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2451000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2281000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2476000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2634000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1860000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1163000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>845000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>790000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123000.0</v>
       </c>
       <c r="AI26">
         <v>1123000.0</v>
       </c>
       <c r="AJ26">
+        <v>1123000.0</v>
+      </c>
+      <c r="AK26">
         <v>1002999.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>736000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>836000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:38">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>125</v>
+      </c>
+      <c r="B27">
+        <v>188000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>9602000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9835000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12357000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9661000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13692000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13912000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15162000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13214000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20207000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>20921000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>20557000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>20226000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>32507000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>33792000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>31866000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>22974000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>30653000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>32337000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>39310000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>25069000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>16533000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>18944000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>18618000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13910000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>16797000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>18111000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>13709000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9274000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>11951000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11560000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8163000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8793000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>3772000.0</v>
+      </c>
+      <c r="C28">
         <v>2919000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2794000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2879000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2714000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3459000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3527000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3646000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4934000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5232000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3654000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4326000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6281000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5959000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8758000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10369000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9571000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9541000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13292000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10843000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9990000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10976000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7077000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7199000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8352000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8003000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17727000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10261000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10305000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3366000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3187000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2767000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3130000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2206000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-9000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-113000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-210000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>205000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1009000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="N29">
         <v>26000.0</v>
       </c>
       <c r="O29">
+        <v>26000.0</v>
+      </c>
+      <c r="P29">
         <v>-133000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-75000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-168000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>470000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>41000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>0.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>0.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>45000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>0.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>3960000.0</v>
+      </c>
+      <c r="C30">
         <v>2914000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10539000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12714000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15071000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13120000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17219000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17558000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20096000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18446000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24952000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26099000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51332000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>44092000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>43163000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>139132000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41476000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>59904000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>32146000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41702000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28275000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>53814000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>37893000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>27989000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29421000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24194000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24095000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>27940000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>18102000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13803000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15983000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15117000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12190000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12122000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13005000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11171000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5892000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6203000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-3000.0</v>
+      </c>
+      <c r="C31">
         <v>-526000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5906000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-219000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-344000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-180000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>200000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-253000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-219000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>187000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-474000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>336000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1675000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-779000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2357000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8036000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6352000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6479000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2876000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-103008000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-40733000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-54802000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-25211000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-911000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1071000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1134000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1006000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-896000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1268000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1257000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-881000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-420000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-522000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-516000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-309000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-12000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-14999.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>7000.0</v>
+      </c>
+      <c r="C32">
         <v>18000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15132000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>19021000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>19462000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15360000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>24607000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>26239000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>27984000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>20214000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>32755000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>39668000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>35264000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>34879000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>54902000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>66326000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>58268000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>41673000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>63321000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>68121000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>68188000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>48136000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>41492000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>58783000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>59800000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>25628000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>25634000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>40603000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>30368000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>17846000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>19703000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>24672000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>14588000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14316000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>13114000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12392000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>5631000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>5322000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -11303,3453 +11504,3519 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>19143000.0</v>
       </c>
       <c r="C2">
         <v>22195000.0</v>
       </c>
       <c r="D2">
         <v>46629000.0</v>
       </c>
       <c r="E2">
         <v>38315000.0</v>
       </c>
       <c r="F2">
         <v>30097000.0</v>
       </c>
       <c r="G2">
         <v>30789000.0</v>
       </c>
       <c r="H2">
         <v>20708000.0</v>
       </c>
       <c r="I2">
         <v>5797000.0</v>
       </c>
       <c r="J2">
         <v>6119000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>51000</v>
       </c>
       <c r="C3">
         <v>42000</v>
       </c>
       <c r="D3">
         <v>119000</v>
       </c>
       <c r="E3">
         <v>82000</v>
       </c>
       <c r="F3">
         <v>32000</v>
       </c>
       <c r="G3">
         <v>89000</v>
       </c>
       <c r="H3">
         <v>114000</v>
       </c>
       <c r="I3">
         <v>61000</v>
       </c>
       <c r="J3">
         <v>125000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>8842000.0</v>
       </c>
       <c r="F4">
         <v>8695000.0</v>
       </c>
       <c r="G4">
         <v>-644000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>13849000.0</v>
       </c>
       <c r="F5">
         <v>46814000.0</v>
       </c>
       <c r="G5">
         <v>9590000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-13141000.0</v>
       </c>
       <c r="C6">
         <v>-3052000.0</v>
       </c>
       <c r="D6">
         <v>-24434000.0</v>
       </c>
       <c r="E6">
         <v>8314000.0</v>
       </c>
       <c r="F6">
         <v>8218000.0</v>
       </c>
       <c r="G6">
         <v>-692000.0</v>
       </c>
       <c r="H6">
         <v>10081000.0</v>
       </c>
       <c r="I6">
         <v>14911000.0</v>
       </c>
       <c r="J6">
         <v>-322000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>-106000.0</v>
       </c>
       <c r="C7">
         <v>8224000.0</v>
       </c>
       <c r="D7">
         <v>15544000.0</v>
       </c>
       <c r="E7">
         <v>19688000.0</v>
       </c>
       <c r="F7">
         <v>-17593000.0</v>
       </c>
       <c r="G7">
         <v>8478000.0</v>
       </c>
       <c r="H7">
         <v>-2721000.0</v>
       </c>
       <c r="I7">
         <v>-326000.0</v>
       </c>
       <c r="J7">
         <v>-7260000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>5596000.0</v>
       </c>
       <c r="F8">
         <v>-4554000.0</v>
       </c>
       <c r="G8">
         <v>-4703000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
         <v>1469000.0</v>
       </c>
       <c r="C9">
         <v>427000.0</v>
       </c>
       <c r="D9">
         <v>205000.0</v>
       </c>
       <c r="E9">
         <v>5596000.0</v>
       </c>
       <c r="F9">
         <v>-4554000.0</v>
       </c>
       <c r="G9">
         <v>-4703000.0</v>
       </c>
       <c r="H9">
         <v>309000.0</v>
       </c>
       <c r="I9">
         <v>-70000.0</v>
       </c>
       <c r="J9">
         <v>-526000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
         <v>-794000.0</v>
       </c>
       <c r="C10">
         <v>9378000.0</v>
       </c>
       <c r="D10">
         <v>26426000.0</v>
       </c>
       <c r="E10">
         <v>19438000.0</v>
       </c>
       <c r="F10">
         <v>-19303000.0</v>
       </c>
       <c r="G10">
         <v>18659000.0</v>
       </c>
       <c r="H10">
         <v>-5360000.0</v>
       </c>
       <c r="I10">
         <v>-9974000.0</v>
       </c>
       <c r="J10">
         <v>-15646000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10910000.0</v>
       </c>
       <c r="F11">
         <v>12820000.0</v>
       </c>
       <c r="G11">
         <v>-6991000.0</v>
       </c>
       <c r="H11">
         <v>3334000.0</v>
       </c>
       <c r="I11">
         <v>10871000.0</v>
       </c>
       <c r="J11">
         <v>10942000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>132411000.0</v>
       </c>
       <c r="F12">
         <v>196580000.0</v>
       </c>
       <c r="G12">
         <v>57942000.0</v>
       </c>
       <c r="H12">
         <v>34909000.0</v>
       </c>
       <c r="I12">
         <v>884000.0</v>
       </c>
       <c r="J12">
         <v>1205000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5564000.0</v>
       </c>
       <c r="F13">
         <v>-7856000.0</v>
       </c>
       <c r="G13">
         <v>1513000.0</v>
       </c>
       <c r="H13">
         <v>-1004000.0</v>
       </c>
       <c r="I13">
         <v>-1153000.0</v>
       </c>
       <c r="J13">
         <v>-2030000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>1619000.0</v>
       </c>
       <c r="C14">
         <v>1689000.0</v>
       </c>
       <c r="D14">
         <v>3886000.0</v>
       </c>
       <c r="E14">
         <v>7521000.0</v>
       </c>
       <c r="F14">
         <v>7326000.0</v>
       </c>
       <c r="G14">
         <v>552000.0</v>
       </c>
       <c r="H14">
         <v>183000.0</v>
       </c>
       <c r="I14">
         <v>253000.0</v>
       </c>
       <c r="J14">
         <v>258000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>150000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>6002000.0</v>
       </c>
       <c r="C16">
         <v>19143000.0</v>
       </c>
       <c r="D16">
         <v>22195000.0</v>
       </c>
       <c r="E16">
         <v>46629000.0</v>
       </c>
       <c r="F16">
         <v>38315000.0</v>
       </c>
       <c r="G16">
         <v>30097000.0</v>
       </c>
       <c r="H16">
         <v>30789000.0</v>
       </c>
       <c r="I16">
         <v>20708000.0</v>
       </c>
       <c r="J16">
         <v>5797000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-10946000.0</v>
       </c>
       <c r="C18">
         <v>2123000.0</v>
       </c>
       <c r="D18">
         <v>-13507000.0</v>
       </c>
       <c r="E18">
         <v>-17559000.0</v>
       </c>
       <c r="F18">
         <v>-42001000.0</v>
       </c>
       <c r="G18">
         <v>6002000.0</v>
       </c>
       <c r="H18">
         <v>-25314000.0</v>
       </c>
       <c r="I18">
         <v>-30406000.0</v>
       </c>
       <c r="J18">
         <v>-28884000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-242000.0</v>
       </c>
       <c r="D19">
         <v>-853000.0</v>
       </c>
       <c r="E19">
         <v>-677000.0</v>
       </c>
       <c r="F19">
         <v>-44905000.0</v>
       </c>
       <c r="G19">
         <v>-39054000.0</v>
       </c>
       <c r="H19">
         <v>-1284000.0</v>
       </c>
       <c r="I19">
         <v>-26000.0</v>
       </c>
       <c r="J19">
         <v>-125000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>19827000.0</v>
       </c>
       <c r="E20">
         <v>46834000.0</v>
       </c>
       <c r="F20">
         <v>36735000.0</v>
       </c>
       <c r="G20">
         <v>23416000.0</v>
       </c>
       <c r="H20">
         <v>36000000.0</v>
       </c>
       <c r="I20">
         <v>31629000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>-3003000.0</v>
       </c>
       <c r="C21">
         <v>-4932000.0</v>
       </c>
       <c r="D21">
         <v>-11052000.0</v>
       </c>
       <c r="E21">
         <v>-15643000.0</v>
       </c>
       <c r="F21">
         <v>36243000.0</v>
       </c>
       <c r="G21">
         <v>11216000.0</v>
       </c>
       <c r="H21">
         <v>7493000.0</v>
       </c>
       <c r="I21">
         <v>20071000.0</v>
       </c>
       <c r="J21">
         <v>10604000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-18984000.0</v>
       </c>
       <c r="C22">
         <v>-11862000.0</v>
       </c>
       <c r="D22">
         <v>-74564000.0</v>
       </c>
       <c r="E22">
         <v>-196292000.0</v>
       </c>
       <c r="F22">
         <v>-236024000.0</v>
       </c>
       <c r="G22">
         <v>-63126000.0</v>
       </c>
       <c r="H22">
         <v>-58789000.0</v>
       </c>
       <c r="I22">
         <v>-31823000.0</v>
       </c>
       <c r="J22">
         <v>-23067000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-3003000.0</v>
       </c>
       <c r="C23">
         <v>18000.0</v>
       </c>
       <c r="D23">
         <v>-56000.0</v>
       </c>
       <c r="E23">
         <v>-4195000.0</v>
       </c>
       <c r="F23">
         <v>21967000.0</v>
       </c>
       <c r="G23">
         <v>-2719000.0</v>
       </c>
       <c r="H23">
         <v>-5877000.0</v>
       </c>
       <c r="I23">
         <v>56851000.0</v>
       </c>
       <c r="J23">
         <v>37102000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-200000.0</v>
       </c>
       <c r="D24">
         <v>-125000.0</v>
       </c>
       <c r="E24">
         <v>-595000.0</v>
       </c>
       <c r="F24">
         <v>-34290000.0</v>
       </c>
       <c r="G24">
         <v>-25000000.0</v>
       </c>
       <c r="H24">
         <v>-1170000.0</v>
       </c>
       <c r="I24">
         <v>35000.0</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>4396000.0</v>
       </c>
       <c r="C25">
         <v>-3391000.0</v>
       </c>
       <c r="D25">
         <v>34563000.0</v>
       </c>
       <c r="E25">
         <v>137012000.0</v>
       </c>
       <c r="F25">
         <v>175335000.0</v>
       </c>
       <c r="G25">
         <v>37471000.0</v>
       </c>
       <c r="H25">
         <v>1446000.0</v>
       </c>
       <c r="I25">
         <v>757000.0</v>
       </c>
       <c r="J25">
         <v>145000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>46834000.0</v>
       </c>
       <c r="F26">
         <v>18118000.0</v>
       </c>
       <c r="G26">
         <v>-150000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>2180000.0</v>
       </c>
       <c r="C27">
         <v>7510000.0</v>
       </c>
       <c r="D27">
         <v>8336000.0</v>
       </c>
       <c r="E27">
         <v>14594000.0</v>
       </c>
       <c r="F27">
         <v>28987000.0</v>
       </c>
       <c r="G27">
         <v>22716000.0</v>
       </c>
       <c r="H27">
         <v>34681000.0</v>
       </c>
       <c r="I27">
         <v>619000.0</v>
       </c>
       <c r="J27">
         <v>1046000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>-2518000.0</v>
       </c>
       <c r="C28">
         <v>-4914000.0</v>
       </c>
       <c r="D28">
         <v>-11108000.0</v>
       </c>
       <c r="E28">
         <v>26996000.0</v>
       </c>
       <c r="F28">
         <v>95569000.0</v>
       </c>
       <c r="G28">
         <v>32319000.0</v>
       </c>
       <c r="H28">
         <v>36566000.0</v>
       </c>
       <c r="I28">
         <v>45293000.0</v>
       </c>
       <c r="J28">
         <v>28596000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>-10895000.0</v>
       </c>
       <c r="C29">
         <v>2165000.0</v>
       </c>
       <c r="D29">
         <v>-13388000.0</v>
       </c>
       <c r="E29">
         <v>-17477000.0</v>
       </c>
       <c r="F29">
         <v>-41969000.0</v>
       </c>
       <c r="G29">
         <v>6091000.0</v>
       </c>
       <c r="H29">
         <v>-25200000.0</v>
       </c>
       <c r="I29">
         <v>-30345000.0</v>
       </c>
       <c r="J29">
         <v>-28759000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-51000.0</v>
       </c>
       <c r="C30">
         <v>-242000.0</v>
       </c>
       <c r="D30">
         <v>-244000.0</v>
       </c>
       <c r="E30">
         <v>-677000.0</v>
       </c>
       <c r="F30">
         <v>-44905000.0</v>
       </c>
       <c r="G30">
         <v>-39054000.0</v>
       </c>
       <c r="H30">
         <v>-1284000.0</v>
       </c>
       <c r="I30">
         <v>-26000.0</v>
       </c>
       <c r="J30">
         <v>-125000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>3463000.0</v>
+      </c>
+      <c r="C2">
         <v>5872000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8727000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11686000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15838000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19143000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18719000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22355000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19706000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22066000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30501000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31160000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36069000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46629000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29040000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37055000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46674000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38315000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39470000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>64063000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>44704000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30097000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37826000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17630000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14486000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30789000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>36122000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39963000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13403000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20708000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16464000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9395000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3437000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5797000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>14000</v>
+      </c>
+      <c r="C3">
         <v>4000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>40000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>6000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>36000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>39000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14000</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000</v>
       </c>
       <c r="N3">
         <v>33000</v>
       </c>
       <c r="O3">
+        <v>33000</v>
+      </c>
+      <c r="P3">
         <v>53000</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000</v>
       </c>
       <c r="Q3">
         <v>13000</v>
       </c>
       <c r="R3">
+        <v>13000</v>
+      </c>
+      <c r="S3">
         <v>16000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>30000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>56000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>66000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>24000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>36000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>25000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-5035000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-10560000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>17181000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-7681000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-9188000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>8530000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1241000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-24205000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>19435000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>14706000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>7221000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8050000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3118000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9244000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3056000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4543000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3908000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14323000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>20321000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>36908000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>219000.0</v>
+      </c>
+      <c r="C6">
         <v>-2539000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2725000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2959000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4152000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3305000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>424000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3765000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2778000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2489000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8306000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-788000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4909000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10431000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>17589000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8015000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9619000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8359000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1155000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-24464000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19359000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14607000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7729000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>20196000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3144000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-16303000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5333000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3841000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>26560000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7305000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4244000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7069000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5958000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2360000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>785000.0</v>
+      </c>
+      <c r="C7">
         <v>739000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1879000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-374000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1543000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-68000.0</v>
       </c>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
       <c r="H7">
+        <v>1017000.0</v>
+      </c>
+      <c r="I7">
         <v>-701000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3496000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4412000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4745000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5479000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6890000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1570000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18417000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13940000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5402000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7267000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6923000.0</v>
       </c>
-      <c r="T7">
-[...1 lines deleted...]
-      </c>
       <c r="U7">
+        <v>-5614000.0</v>
+      </c>
+      <c r="V7">
         <v>-15000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3902000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6046000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12032000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5655000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9962000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3684000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>6336000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>40000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-5413000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2833000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2941000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>529000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-963000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1295000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1028000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>270000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2022000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1304000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4608000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-789000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>6971000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-9291000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1445000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>1000.0</v>
+      </c>
+      <c r="C9">
         <v>5000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>568000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>897000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>538000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-539000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>504000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1381000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1843000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-981000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1453000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1295000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1028000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>270000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2022000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1304000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4608000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-789000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6971000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9291000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1445000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2789000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>130000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4482000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3140000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2093000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1188000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2387000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-585000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-118000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>927000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>379000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1258000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-3000.0</v>
+      </c>
+      <c r="C10">
         <v>0.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3157000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1371000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5319000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3896000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2169000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>467000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2846000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14466000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5239000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2409000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4312000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16850000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15659000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-691000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-12380000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8228000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4241000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-16417000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15355000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1424000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8369000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16910000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8044000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10304000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5761000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2514000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3331000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9459000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2591000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-214000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2290000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>4058000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-916000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4984000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5105000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>95000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1179000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-16152000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12578000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>17573000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-5293000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2584000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4964000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>682000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>23810000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19331000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>373000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>103555000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10615000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>30989000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4415000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>104182000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22869000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>72793000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>40388000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4892000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5106000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7556000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>1718000.0</v>
       </c>
       <c r="O13">
+        <v>1718000.0</v>
+      </c>
+      <c r="P13">
         <v>2213000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1243000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1698000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>410000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-637000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-674000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1870000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4675000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1833000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>949000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1809000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>540000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>1000.0</v>
+      </c>
+      <c r="C14">
         <v>10000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>401000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>406000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>807000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
+        <v>410000.0</v>
+      </c>
+      <c r="I14">
         <v>421000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>430000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>428000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>470000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>452000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1202000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1762000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1758000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1869000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2048000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1846000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2569000.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
+        <v>1872000.0</v>
+      </c>
+      <c r="V14">
         <v>1681000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1204000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1704000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>100000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>38000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>41000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>47000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>41000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>40000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>55000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>65000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>60000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>61000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>3682000.0</v>
+      </c>
+      <c r="C16">
         <v>3333000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6002000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8727000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11686000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15838000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19143000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18590000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>22484000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>19577000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22195000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>30372000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>31160000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36198000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46629000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29040000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37055000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>46674000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>38315000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39599000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>64063000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>44704000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30097000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>37826000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17630000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>14486000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>30789000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>36122000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>39963000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13403000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20708000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16464000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9395000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3437000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>424000.0</v>
+      </c>
+      <c r="C18">
         <v>-367000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1047000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1606000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4425000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3868000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-722000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2896000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-42000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4969000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>385000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1473000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7450000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2011000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2557000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8941000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13186000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1538000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7583000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-24365000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8515000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1565000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>16509000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8167000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-17109000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-12120000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3119000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4377000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11936000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-10852000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1761000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8054000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-9739000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-40000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
         <v>-6000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-236000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-39000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-14000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-33000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-158000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-648000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-13000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>0.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-16000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>60000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-29647000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-20037000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-24989000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14046000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-18000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>19827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>27007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>36735000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-3251000.0</v>
+      </c>
+      <c r="C21">
         <v>-1781000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2041000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1053000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-428000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>519000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>291000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3202000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-3562000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2451000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3529000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10238000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3736000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4572000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4660000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-11892000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>39102000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5143000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>20894000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5711000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5021000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1054000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-3962000.0</v>
+      </c>
+      <c r="C22">
         <v>-3435000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-7947000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2281000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-5337000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3419000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1298000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1773000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3629000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5162000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7707000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-6270000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-34787000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-25800000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-20305000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-116902000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-16309000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-42776000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5309000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-110556000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-36306000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-82553000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-44354000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-805000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2937000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-15030000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-31458000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11317000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-7625000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-8389000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-8590000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-5127000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-8935000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-9171000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>3035000.0</v>
+      </c>
+      <c r="C23">
         <v>-1781000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>390000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-202000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>376000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>519000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>516000.0</v>
+      </c>
+      <c r="I23">
         <v>-183000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-254000.0</v>
       </c>
       <c r="K23">
         <v>-254000.0</v>
       </c>
       <c r="L23">
+        <v>-254000.0</v>
+      </c>
+      <c r="M23">
         <v>732000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17511000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-534000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-533000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1040000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3983000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-719000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4702000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>-14016000.0</v>
+      </c>
+      <c r="V23">
         <v>-596000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>32407000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3622000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>229000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1051000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1216000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-967000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4846000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>31707000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4641000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5553000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16975000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14342000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7709000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-125000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-33000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-125000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-595000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-13000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-16000.0</v>
       </c>
-      <c r="S24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T24"/>
       <c r="U24">
+        <v>-34290000.0</v>
+      </c>
+      <c r="V24">
         <v>-29623000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-15280000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-24933000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-14032000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-4737000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-71000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1102000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>3000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>13000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>22000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>3325000.0</v>
+      </c>
+      <c r="C25">
         <v>1881000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4081000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-48000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1340000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-977000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>-1254000.0</v>
+      </c>
+      <c r="I25">
         <v>-475000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-316000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1346000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-4003000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-494000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>22033000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15874000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-546000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>100722000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4674000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>32162000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5703000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>97115000.0</v>
+      </c>
+      <c r="V25">
         <v>20423000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>69857000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>29851000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>334000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>241000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>421000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>195000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>340000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>313000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>362000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>358000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>101000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>129000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>19827000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>27007000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-36417000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>36847000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>17688000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-38000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-17547000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-5444000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>289000.0</v>
+      </c>
+      <c r="C27">
         <v>442000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>544000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>731000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>314000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>591000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1116000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1806000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2921000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1667000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1565000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1232000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3222000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2317000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2740000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2941000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6048000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2865000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7657000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9570000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4861000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6899000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5244000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4862000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5171000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7439000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>22846000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7716000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2619000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>137000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>141000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>177000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>164000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>-216000.0</v>
+      </c>
+      <c r="C28">
         <v>-2109000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1651000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1255000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-52000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>440000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>807000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3385000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-138000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2198000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3601000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-960000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3562000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2985000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15765000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-10238000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-247000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21716000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>297000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-16652000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>73423000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>38501000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18820000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17717000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-5021000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>803000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6860000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5858000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30937000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4627000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15107000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8832000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13993000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7361000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>438000.0</v>
+      </c>
+      <c r="C29">
         <v>-363000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1042000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1566000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4419000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3868000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-722000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2902000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4930000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>399000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1440000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-7417000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2064000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2570000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8941000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-13170000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1520000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7613000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-24341000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-8495000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1509000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16523000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8168000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-17091000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-12054000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3143000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4366000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-11923000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-10816000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1761000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-8029000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-9739000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-14000.0</v>
+      </c>
+      <c r="C30">
         <v>-4000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-40000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6000.0</v>
       </c>
-      <c r="F30"/>
       <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-236000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-39000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-14000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-33000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-158000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000.0</v>
       </c>
       <c r="Q30">
         <v>-13000.0</v>
       </c>
       <c r="R30">
+        <v>-13000.0</v>
+      </c>
+      <c r="S30">
         <v>-16000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>60000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-29647000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-15300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-24989000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14046000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-18000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-137000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1126000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-11000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-10000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-36000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-12000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>22000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>