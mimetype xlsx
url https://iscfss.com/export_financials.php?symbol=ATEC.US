--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1397,93 +1400,97 @@
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>245816000.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>30154000.0</v>
+      </c>
       <c r="C7">
         <v>33758000.0</v>
       </c>
       <c r="D7">
         <v>28836000.0</v>
       </c>
       <c r="E7">
         <v>31404000.0</v>
       </c>
       <c r="F7">
         <v>28595000.0</v>
       </c>
       <c r="G7">
         <v>926000.0</v>
       </c>
       <c r="H7">
         <v>2239000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>14000.0</v>
+      </c>
       <c r="C8">
         <v>14000.0</v>
       </c>
       <c r="D8">
         <v>14000.0</v>
       </c>
       <c r="E8">
         <v>11000.0</v>
       </c>
       <c r="F8">
         <v>10000.0</v>
       </c>
       <c r="G8">
         <v>8000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2415,51 +2422,53 @@
       </c>
       <c r="T23">
         <v>147240000.0</v>
       </c>
       <c r="U23">
         <v>129277000.0</v>
       </c>
       <c r="V23">
         <v>109138786.0</v>
       </c>
       <c r="W23">
         <v>11306414.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>7080000.0</v>
       </c>
       <c r="Z23">
         <v>9210759.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>501412000.0</v>
+      </c>
       <c r="C24">
         <v>574522000.0</v>
       </c>
       <c r="D24">
         <v>511035000.0</v>
       </c>
       <c r="E24">
         <v>349511000.0</v>
       </c>
       <c r="F24">
         <v>326489000.0</v>
       </c>
       <c r="G24">
         <v>38034000.0</v>
       </c>
       <c r="H24">
         <v>53448000.0</v>
       </c>
       <c r="I24">
         <v>42299000.0</v>
       </c>
       <c r="J24">
         <v>37767000.0</v>
       </c>
       <c r="K24">
@@ -2673,51 +2682,53 @@
       </c>
       <c r="T28">
         <v>-19132000.0</v>
       </c>
       <c r="U28">
         <v>-8609000.0</v>
       </c>
       <c r="V28">
         <v>7250672.0</v>
       </c>
       <c r="W28">
         <v>3985829.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>187000.0</v>
       </c>
       <c r="Z28">
         <v>-977306.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>578363000.0</v>
+      </c>
       <c r="C29">
         <v>562009000.0</v>
       </c>
       <c r="D29">
         <v>590959000.0</v>
       </c>
       <c r="E29">
         <v>327746000.0</v>
       </c>
       <c r="F29">
         <v>406253000.0</v>
       </c>
       <c r="G29">
         <v>172114000.0</v>
       </c>
       <c r="H29">
         <v>98168000.0</v>
       </c>
       <c r="I29">
         <v>63149000.0</v>
       </c>
       <c r="J29">
         <v>14415000.0</v>
       </c>
       <c r="K29"/>
@@ -2845,51 +2856,53 @@
       <c r="M31">
         <v>-29035000.0</v>
       </c>
       <c r="N31">
         <v>-26789000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31">
         <v>53178000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>231701000.0</v>
+      </c>
       <c r="C32">
         <v>264373000.0</v>
       </c>
       <c r="D32">
         <v>293517000.0</v>
       </c>
       <c r="E32">
         <v>116764000.0</v>
       </c>
       <c r="F32">
         <v>230062000.0</v>
       </c>
       <c r="G32">
         <v>125848000.0</v>
       </c>
       <c r="H32">
         <v>71928000.0</v>
       </c>
       <c r="I32">
         <v>44924000.0</v>
       </c>
       <c r="J32">
         <v>36736000.0</v>
       </c>
       <c r="K32"/>
@@ -2965,51 +2978,53 @@
         <v>94266000.0</v>
       </c>
       <c r="S33">
         <v>90039000.0</v>
       </c>
       <c r="T33">
         <v>83365000.0</v>
       </c>
       <c r="U33">
         <v>83779000.0</v>
       </c>
       <c r="V33">
         <v>85033250.0</v>
       </c>
       <c r="W33">
         <v>4032918.0</v>
       </c>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>3117000.0</v>
+      </c>
       <c r="C34">
         <v>3215000.0</v>
       </c>
       <c r="D34">
         <v>2804000.0</v>
       </c>
       <c r="E34">
         <v>7516000.0</v>
       </c>
       <c r="F34">
         <v>17061000.0</v>
       </c>
       <c r="G34">
         <v>11353000.0</v>
       </c>
       <c r="H34">
         <v>11951000.0</v>
       </c>
       <c r="I34">
         <v>15389000.0</v>
       </c>
       <c r="J34">
         <v>20206000.0</v>
       </c>
       <c r="K34">
@@ -3667,51 +3682,53 @@
       </c>
       <c r="R44">
         <v>23603000.0</v>
       </c>
       <c r="S44">
         <v>23605000.0</v>
       </c>
       <c r="T44">
         <v>23612000.0</v>
       </c>
       <c r="U44">
         <v>23703000.0</v>
       </c>
       <c r="V44">
         <v>99349000.0</v>
       </c>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>399895000.0</v>
+      </c>
       <c r="C45">
         <v>374711000.0</v>
       </c>
       <c r="D45">
         <v>303121000.0</v>
       </c>
       <c r="E45">
         <v>130312000.0</v>
       </c>
       <c r="F45">
         <v>112684000.0</v>
       </c>
       <c r="G45">
         <v>37847000.0</v>
       </c>
       <c r="H45">
         <v>21582000.0</v>
       </c>
       <c r="I45">
         <v>13235000.0</v>
       </c>
       <c r="J45">
         <v>12670000.0</v>
       </c>
       <c r="K45">
@@ -4007,51 +4024,53 @@
       </c>
       <c r="N49">
         <v>-235682000.0</v>
       </c>
       <c r="O49">
         <v>245816000.0</v>
       </c>
       <c r="P49">
         <v>-137996000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>64526000.0</v>
+      </c>
       <c r="C50">
         <v>1656000.0</v>
       </c>
       <c r="D50">
         <v>1808000.0</v>
       </c>
       <c r="E50">
         <v>14948000.0</v>
       </c>
       <c r="F50">
         <v>342000.0</v>
       </c>
       <c r="G50">
         <v>4200000.0</v>
       </c>
       <c r="H50">
         <v>489000.0</v>
       </c>
       <c r="I50">
         <v>3276000.0</v>
       </c>
       <c r="J50">
         <v>3306000.0</v>
       </c>
       <c r="K50">
@@ -4848,590 +4867,596 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>46044000.0</v>
+      </c>
+      <c r="C2">
         <v>40893000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36875000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47240000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38751000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52984000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>59578000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>72739000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60358000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>48985000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50104000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43698000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39070000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>34742000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>33374000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>33156999.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>34036000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25737000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29438000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29812000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26416000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17599000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13910000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15955000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7772000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6010000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8178000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6780000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4399000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5642000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3354000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3769000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3878000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2865000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2861000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4245000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8701000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6821000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17447000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19293000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13542000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10827000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10422000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8909000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10130000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11333000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13965000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>16462000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10790000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14171000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>18329000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>18516000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>15237000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>17529000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13956000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14431000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17390000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14987000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>14919000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>15868000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>15957000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19272000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21242000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>23073000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12781000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14049000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>13809000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>13965000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10504000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>9958000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6854000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6382000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5948000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4931000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4929000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3144000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5798000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5256000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4103000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5793700.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4103000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>1582000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5479,52 +5504,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5572,344 +5598,346 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-6446000.0</v>
+      </c>
+      <c r="C5">
         <v>-4426000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4346000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4255000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10463000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-13678000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8412000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11529000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10787000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8323000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12111000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9510999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9689000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10794000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-17313999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12462999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7173999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5994000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3614000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-151000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4747999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1204000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1181000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1163000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1157000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1088000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1120000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1157000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1139000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1064000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1034000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1081000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1071000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1093000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1125000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>918000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1160000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>970000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>769000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-19547000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-20396000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-21188000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-20350000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20974000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-22513000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-11316000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-5938000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3155000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4056000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3877000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2082000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2655000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4373000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>112000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2307000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-7132000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1434000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2812000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3986000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>10966000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8553000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1310000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1807000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-12311000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1092000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1263000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1367000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1123000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1056000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1495000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>638000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>646000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2114000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>334000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>264000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-118000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1195000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5554000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>144000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>53000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>86852.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-18408254.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-1295563.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5930,190 +5958,197 @@
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
+        <v>0.0</v>
+      </c>
+      <c r="BB6">
         <v>239863000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>245816000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>238051000.0</v>
       </c>
-      <c r="BD6">
-[...1 lines deleted...]
-      </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>29649000.0</v>
+      </c>
       <c r="C7">
+        <v>30154000.0</v>
+      </c>
+      <c r="D7">
         <v>31473000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>32712000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>32872000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>33758000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36129000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>36349000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>26308000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28836000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>29586000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>30111000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4796000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>31404000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>31481000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>31499000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>27968000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>28595000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28810000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>28190000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>22238000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>926000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1264000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1595000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1915000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2239000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2528000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2640000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2910000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6129,111 +6164,116 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>16000.0</v>
+      </c>
       <c r="C8">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D8">
         <v>15000.0</v>
       </c>
       <c r="E8">
         <v>15000.0</v>
       </c>
       <c r="F8">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="G8">
         <v>14000.0</v>
       </c>
       <c r="H8">
         <v>14000.0</v>
       </c>
       <c r="I8">
         <v>14000.0</v>
       </c>
       <c r="J8">
         <v>14000.0</v>
       </c>
       <c r="K8">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="L8">
         <v>12000.0</v>
       </c>
       <c r="M8">
         <v>12000.0</v>
       </c>
       <c r="N8">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="O8">
         <v>11000.0</v>
       </c>
       <c r="P8">
         <v>11000.0</v>
       </c>
       <c r="Q8">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="R8">
         <v>10000.0</v>
       </c>
       <c r="S8">
         <v>10000.0</v>
       </c>
       <c r="T8">
         <v>10000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>10000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6258,494 +6298,499 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>952265000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>919319000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>910577000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>899414000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>892828000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>883296000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>914659000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>774031000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>770764000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>623162000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>618282000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>611091000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>606558000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>603518000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>545423000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>528094000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>523525000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>506078000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>502683000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>496972000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>436803000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>438969000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>438005000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>437483000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>419787000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>418927000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>417360000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>416997000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>416620000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>416720000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>415167000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>413921000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>412636000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>411032000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>404514000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>403568000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>402250000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>401389000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>400427000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>399246000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>388546000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>387551000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>386786000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>386224000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>385601000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>385172000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>139912000.0</v>
+      </c>
+      <c r="C10">
         <v>160806000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>155741000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>157063000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>153244000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>138840000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>80976000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>99828000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>144085000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>220970000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>122526000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>101020000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>116698000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>84696000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>106112000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>107470000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>151812000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>187248000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>223868000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>76581000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>191137000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>107765000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15678000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31163000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27466000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>47113000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>57843000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18570000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16419000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29054000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>35111000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>44912000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>47645000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>22466000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15437000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19107000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>25485000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19593000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25598000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9322000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7761000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11229000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10502000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8898000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>19735000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>20169000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>18983000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>23764000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>21345000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18654000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12948000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>19293000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>22241000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>25941000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22023000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>16859000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>20666000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>22144000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21761000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>21477000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>23168000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>28854000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>38408000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>12662000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>10085000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>14110000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>19731000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>10087000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>18315000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10874000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13071000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>26904000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>25843000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>33661000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6249000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>8090000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>16943000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21360000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>25020000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>790557.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2180366.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>1556770.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6793,1311 +6838,1325 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>139912000.0</v>
+      </c>
+      <c r="C12">
         <v>160806000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>155741000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>157063000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>153244000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>138840000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>80976000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>99828000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>144085000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>220970000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>122526000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>101020000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>116698000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>84696000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>106112000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>107470000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>151812000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>187248000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>223868000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>76581000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>191137000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>107765000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15678000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>31163000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27466000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>47113000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>57843000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18570000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16419000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>29054000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>35111000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>44912000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>47645000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>22466000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15437000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19107000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>25485000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>19593000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25598000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9322000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7761000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11229000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10502000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8898000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11400000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>19735000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20169000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>18983000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>23764000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>21345000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18654000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>12948000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>19293000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>22241000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>25941000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>22023000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>16859000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>20666000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>22144000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21761000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>21477000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>23168000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>28854000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>38408000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>12662000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>10085000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>14110000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>19731000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10087000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>18315000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10874000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>13071000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>26904000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>25843000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>33661000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6249000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>8090000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>21360000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>25020000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>790557.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2180366.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>1556770.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="C13">
         <v>15000.0</v>
       </c>
       <c r="D13">
         <v>15000.0</v>
       </c>
       <c r="E13">
         <v>15000.0</v>
       </c>
       <c r="F13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="G13">
         <v>14000.0</v>
       </c>
       <c r="H13">
         <v>14000.0</v>
       </c>
       <c r="I13">
         <v>14000.0</v>
       </c>
       <c r="J13">
         <v>14000.0</v>
       </c>
       <c r="K13">
-        <v>12000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="L13">
         <v>12000.0</v>
       </c>
       <c r="M13">
         <v>12000.0</v>
       </c>
       <c r="N13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="O13">
         <v>11000.0</v>
       </c>
       <c r="P13">
         <v>11000.0</v>
       </c>
       <c r="Q13">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="R13">
         <v>10000.0</v>
       </c>
       <c r="S13">
         <v>10000.0</v>
       </c>
       <c r="T13">
         <v>10000.0</v>
       </c>
       <c r="U13">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="V13">
         <v>8000.0</v>
       </c>
       <c r="W13">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="X13">
         <v>6000.0</v>
       </c>
       <c r="Y13">
         <v>6000.0</v>
       </c>
       <c r="Z13">
         <v>6000.0</v>
       </c>
       <c r="AA13">
         <v>6000.0</v>
       </c>
       <c r="AB13">
-        <v>4000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AC13">
         <v>4000.0</v>
       </c>
       <c r="AD13">
         <v>4000.0</v>
       </c>
       <c r="AE13">
         <v>4000.0</v>
       </c>
       <c r="AF13">
         <v>4000.0</v>
       </c>
       <c r="AG13">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>2000.0</v>
       </c>
       <c r="AJ13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AK13">
         <v>1000.0</v>
       </c>
       <c r="AL13">
         <v>1000.0</v>
       </c>
       <c r="AM13">
         <v>1000.0</v>
       </c>
       <c r="AN13">
-        <v>10000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AO13">
         <v>10000.0</v>
       </c>
       <c r="AP13">
         <v>10000.0</v>
       </c>
       <c r="AQ13">
         <v>10000.0</v>
       </c>
       <c r="AR13">
         <v>10000.0</v>
       </c>
       <c r="AS13">
         <v>10000.0</v>
       </c>
       <c r="AT13">
         <v>10000.0</v>
       </c>
       <c r="AU13">
         <v>10000.0</v>
       </c>
       <c r="AV13">
         <v>10000.0</v>
       </c>
       <c r="AW13">
         <v>10000.0</v>
       </c>
       <c r="AX13">
         <v>10000.0</v>
       </c>
       <c r="AY13">
         <v>10000.0</v>
       </c>
       <c r="AZ13">
         <v>10000.0</v>
       </c>
       <c r="BA13">
         <v>10000.0</v>
       </c>
       <c r="BB13">
         <v>10000.0</v>
       </c>
       <c r="BC13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BD13">
         <v>9000.0</v>
       </c>
       <c r="BE13">
         <v>9000.0</v>
       </c>
       <c r="BF13">
         <v>9000.0</v>
       </c>
       <c r="BG13">
         <v>9000.0</v>
       </c>
       <c r="BH13">
         <v>9000.0</v>
       </c>
       <c r="BI13">
         <v>9000.0</v>
       </c>
       <c r="BJ13">
         <v>9000.0</v>
       </c>
       <c r="BK13">
         <v>9000.0</v>
       </c>
       <c r="BL13">
         <v>9000.0</v>
       </c>
       <c r="BM13">
+        <v>9000.0</v>
+      </c>
+      <c r="BN13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BO13">
         <v>5000.0</v>
       </c>
       <c r="BP13">
         <v>5000.0</v>
       </c>
       <c r="BQ13">
         <v>5000.0</v>
       </c>
       <c r="BR13">
         <v>5000.0</v>
       </c>
       <c r="BS13">
         <v>5000.0</v>
       </c>
       <c r="BT13">
         <v>5000.0</v>
       </c>
       <c r="BU13">
         <v>5000.0</v>
       </c>
       <c r="BV13">
         <v>5000.0</v>
       </c>
       <c r="BW13">
         <v>5000.0</v>
       </c>
       <c r="BX13">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BY13">
         <v>3000.0</v>
       </c>
       <c r="BZ13">
         <v>3000.0</v>
       </c>
       <c r="CA13">
         <v>3000.0</v>
       </c>
       <c r="CB13">
         <v>3000.0</v>
       </c>
       <c r="CC13">
+        <v>3000.0</v>
+      </c>
+      <c r="CD13">
         <v>571.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>577.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>92353.0</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>154051000.0</v>
+      </c>
+      <c r="C14">
         <v>150064000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>151401000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>149907000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>146732000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>142946000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>143492000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>142687000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>140980000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>133750000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>122468000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>118719000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>109751000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>105858000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>104804000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>102849000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>99978000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>99300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>99571000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>98541000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>87223000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>77098000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>64761000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>63713000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>62568000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>61139000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>55736000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>46880000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>45020000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>43201000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>42497000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>34030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21212000.0</v>
       </c>
       <c r="AH14">
         <v>21212000.0</v>
       </c>
       <c r="AI14">
+        <v>21212000.0</v>
+      </c>
+      <c r="AJ14">
         <v>13938000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11047000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9005000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8465000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8560000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8488000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8466000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8375883.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8281000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8271466.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8251633.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8206383.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8194050.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8076801.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8069801.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8066051.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8031717.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7993801.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7985468.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7767385.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7458553.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7434803.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7411470.0</v>
       </c>
       <c r="BF14">
         <v>7411470.0</v>
       </c>
       <c r="BG14">
+        <v>7411470.0</v>
+      </c>
+      <c r="BH14">
         <v>7402387.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7394970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7391387.0</v>
       </c>
       <c r="BJ14">
         <v>7391387.0</v>
       </c>
       <c r="BK14">
+        <v>7391387.0</v>
+      </c>
+      <c r="BL14">
         <v>7249137.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7056221.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4512731.0</v>
       </c>
       <c r="BN14">
         <v>4512731.0</v>
       </c>
       <c r="BO14">
+        <v>4512731.0</v>
+      </c>
+      <c r="BP14">
         <v>4292982.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3929734.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3875234.0</v>
       </c>
       <c r="BR14">
         <v>3875234.0</v>
       </c>
       <c r="BS14">
+        <v>3875234.0</v>
+      </c>
+      <c r="BT14">
         <v>3865567.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3856151.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3833401.0</v>
       </c>
       <c r="BV14">
         <v>3833401.0</v>
       </c>
       <c r="BW14">
+        <v>3833401.0</v>
+      </c>
+      <c r="BX14">
         <v>2969488.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2829905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2791072.0</v>
       </c>
       <c r="BZ14">
         <v>2791072.0</v>
       </c>
       <c r="CA14">
+        <v>2791072.0</v>
+      </c>
+      <c r="CB14">
         <v>2781738.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1920408.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1551493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176593.0</v>
       </c>
       <c r="CE14">
         <v>1176593.0</v>
       </c>
       <c r="CF14">
         <v>1176593.0</v>
       </c>
       <c r="CG14">
         <v>1176593.0</v>
       </c>
       <c r="CH14">
         <v>1176593.0</v>
       </c>
       <c r="CI14">
-        <v>801693.0</v>
+        <v>1176593.0</v>
       </c>
       <c r="CJ14">
         <v>801693.0</v>
       </c>
       <c r="CK14">
         <v>801693.0</v>
       </c>
+      <c r="CL14">
+        <v>801693.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>12000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>11000.0</v>
       </c>
       <c r="Q15">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="R15">
         <v>10000.0</v>
       </c>
       <c r="S15">
         <v>10000.0</v>
       </c>
       <c r="T15">
         <v>10000.0</v>
       </c>
       <c r="U15">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="V15">
         <v>8000.0</v>
       </c>
       <c r="W15">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="X15">
         <v>6000.0</v>
       </c>
       <c r="Y15">
         <v>6000.0</v>
       </c>
       <c r="Z15">
         <v>6000.0</v>
       </c>
       <c r="AA15">
         <v>6000.0</v>
       </c>
       <c r="AB15">
-        <v>4000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AC15">
         <v>4000.0</v>
       </c>
       <c r="AD15">
         <v>4000.0</v>
       </c>
       <c r="AE15">
         <v>4000.0</v>
       </c>
       <c r="AF15">
         <v>4000.0</v>
       </c>
       <c r="AG15">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AH15">
         <v>2000.0</v>
       </c>
       <c r="AI15">
         <v>2000.0</v>
       </c>
       <c r="AJ15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AK15">
         <v>1000.0</v>
       </c>
       <c r="AL15">
         <v>1000.0</v>
       </c>
       <c r="AM15">
         <v>1000.0</v>
       </c>
       <c r="AN15">
-        <v>10000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AO15">
         <v>10000.0</v>
       </c>
       <c r="AP15">
         <v>10000.0</v>
       </c>
       <c r="AQ15">
         <v>10000.0</v>
       </c>
       <c r="AR15">
         <v>10000.0</v>
       </c>
       <c r="AS15">
         <v>10000.0</v>
       </c>
       <c r="AT15">
         <v>10000.0</v>
       </c>
       <c r="AU15">
         <v>10000.0</v>
       </c>
       <c r="AV15">
         <v>10000.0</v>
       </c>
       <c r="AW15">
         <v>10000.0</v>
       </c>
       <c r="AX15">
         <v>10000.0</v>
       </c>
       <c r="AY15">
         <v>10000.0</v>
       </c>
       <c r="AZ15">
         <v>10000.0</v>
       </c>
       <c r="BA15">
         <v>10000.0</v>
       </c>
       <c r="BB15">
         <v>10000.0</v>
       </c>
       <c r="BC15">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BD15">
         <v>9000.0</v>
       </c>
       <c r="BE15">
         <v>9000.0</v>
       </c>
       <c r="BF15">
         <v>9000.0</v>
       </c>
       <c r="BG15">
         <v>9000.0</v>
       </c>
       <c r="BH15">
         <v>9000.0</v>
       </c>
       <c r="BI15">
         <v>9000.0</v>
       </c>
       <c r="BJ15">
         <v>9000.0</v>
       </c>
       <c r="BK15">
         <v>9000.0</v>
       </c>
       <c r="BL15">
         <v>9000.0</v>
       </c>
       <c r="BM15">
+        <v>9000.0</v>
+      </c>
+      <c r="BN15">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BO15">
         <v>5000.0</v>
       </c>
       <c r="BP15">
         <v>5000.0</v>
       </c>
       <c r="BQ15">
         <v>5000.0</v>
       </c>
       <c r="BR15">
         <v>5000.0</v>
       </c>
       <c r="BS15">
         <v>5000.0</v>
       </c>
       <c r="BT15">
         <v>5000.0</v>
       </c>
       <c r="BU15">
         <v>5000.0</v>
       </c>
       <c r="BV15">
         <v>5000.0</v>
       </c>
       <c r="BW15">
         <v>5000.0</v>
       </c>
       <c r="BX15">
-        <v>3000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BY15">
         <v>3000.0</v>
       </c>
       <c r="BZ15">
         <v>3000.0</v>
       </c>
       <c r="CA15">
         <v>3000.0</v>
       </c>
       <c r="CB15">
         <v>3000.0</v>
       </c>
       <c r="CC15">
+        <v>3000.0</v>
+      </c>
+      <c r="CD15">
         <v>571.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>577.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>92353.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16">
+        <v>10466000.0</v>
+      </c>
+      <c r="C16">
         <v>10439000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10069000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11497000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10467000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11602000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11775000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13632000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13910000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13833000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13895000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13938000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11956000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12293000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13850000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14893000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15255000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16670000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20392000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29540000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35231000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26254000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>20329000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>20586000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>26416000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22972000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20831000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15861000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>22316000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17796000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20355000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>18595000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>19108000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19433000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>20492000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>22487000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>27981000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3900000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>799000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>736000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>648000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>831000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1001000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1351000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1300000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1142000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1838000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1044000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1009000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1264000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1176000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1313000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1361000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3069000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2651000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3124000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4514000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3351000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3291000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3266000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3396000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2984000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1299000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1618000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2135000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2067000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2865000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2501000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1858000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2862000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1085000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>937000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>1184000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>11132659.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>8735552.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>1798157.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8145,209 +8204,211 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
+      <c r="N18"/>
       <c r="O18">
         <v>1300000.0</v>
       </c>
-      <c r="P18"/>
+      <c r="P18">
+        <v>1300000.0</v>
+      </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>1623000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3291000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1862000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1948000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1925000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2199000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1998000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1870000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>2277000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2269000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2096000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>2468000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3647000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1695000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>4309000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>3825000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6910000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>7875000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8395,1546 +8456,1565 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
+        <v>74470000.0</v>
+      </c>
+      <c r="C20">
         <v>75208000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>75199000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>75218000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>72334000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>70976000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>73397000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>72008000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>72249000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>73003000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>71555000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>72527000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>47924000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>47367000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>37593000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>39170000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>40831000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>39689000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>44335000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>45189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13897000.0</v>
       </c>
       <c r="V20">
         <v>13897000.0</v>
       </c>
       <c r="W20">
         <v>13897000.0</v>
       </c>
       <c r="X20">
         <v>13897000.0</v>
       </c>
       <c r="Y20">
         <v>13897000.0</v>
       </c>
       <c r="Z20">
         <v>13897000.0</v>
       </c>
       <c r="AA20">
         <v>13897000.0</v>
       </c>
       <c r="AB20">
         <v>13897000.0</v>
       </c>
       <c r="AC20">
         <v>13897000.0</v>
       </c>
       <c r="AD20">
         <v>13897000.0</v>
       </c>
       <c r="AE20">
+        <v>13897000.0</v>
+      </c>
+      <c r="AF20">
         <v>14469000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>14250000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>14346000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5248000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5482000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>5243000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>5477000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>5711000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>6152000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>19756000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>21004000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>21616000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>22943000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>163752000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>161702000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>171333000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>175089000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>182301000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>183088000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>183004000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>181390000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>177832000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>175669000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>180838000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>168499000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>165144000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>171386000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>168609000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>173626000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>178905000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>177260000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>170194000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>172318000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>162098000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>172631000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>60113000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>60132000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>60087000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>60068000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>60124000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>60129000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>60128000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>60183000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>60003000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>59465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59501000.0</v>
       </c>
       <c r="BY20">
         <v>59501000.0</v>
       </c>
       <c r="BZ20">
+        <v>59501000.0</v>
+      </c>
+      <c r="CA20">
         <v>60389000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>60509000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>60897000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>60897505.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>60946455.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>221250.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>90023000.0</v>
+      </c>
+      <c r="C21">
         <v>93454000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>96043000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>95593000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>95040000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>93518000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>98785000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>99152000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>99814000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>102451000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>102196000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>105508000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>81079000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>82781000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>79738000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>78611000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>82090000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>85274000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>88840000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>92981000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>24129000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24720000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>24283000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24724000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>25165000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25605000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25882000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26054000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>26226000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>26408000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26345000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>26382000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>26514000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5248000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5482000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5243000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5477000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5711000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6152000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>19756000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>21004000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>21616000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>22943000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>24885000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>27114000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>30259000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>32428000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>35412000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>37176000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>39064000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>40744000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>43611000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>46227000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>46856000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>41063000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>42215000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>45628000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>47144000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>41828000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>44821000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>45620000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>43148000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>42354000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>37045000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>40822000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2296000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3217000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2705000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3475000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4280000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5027000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5921000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>8738000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9634000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>12138000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>12996000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>11878000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>10185000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>11102000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>11974000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>12832397.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>13643694.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>221250.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>186027000.0</v>
+      </c>
+      <c r="C22">
         <v>169444000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>166890000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>169760000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>170873000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>175264000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>183111000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>172314000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>152981000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>136842000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>130672000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>119957000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>108242000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>101521000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>102159000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>102796000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>99043000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>91703000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>92509000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>86715000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>57376000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>46001000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>42144000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>41466000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>37872000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>34854000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>33065000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32605000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>31166000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>28765000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>28988000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>28177000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>28872000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>27292000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>29747000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>29810000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>30088000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>30093000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>27661000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>44141000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>47958000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>44908000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>42328000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>41237000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>41772000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>41747000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>41986000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>42447000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>42542000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>41939000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>43139000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>50614000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>50457000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>49855000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>48344000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>47412000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>48155000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>45916000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>48783000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>47974000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>52568000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>51635000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>53552000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>49913000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>46702000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>29515000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>28615000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>27749000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>26952000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>24170000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>22342000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>21016000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>21658000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>20092000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>18220000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>15930000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>14397000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>13454000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12370000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>10625000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>9669209.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>8457777.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>2614942.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>799478000.0</v>
+      </c>
+      <c r="C23">
         <v>791208000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>787248000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>790293000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>785473000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>775710000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>745895000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>768586000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>774581000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>805208000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>670221000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>628234000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>569693000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>520968000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>516283000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>511935000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>548689000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>572053000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>598808000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>441027000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>404503000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>261223000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>159677000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>166135000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>153839000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>169948000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>178283000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>133432000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>119417000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>129477000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>131465000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>139495000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>143336000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>84660000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>79773000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>84197000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>93571000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>94188000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>96025000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>136452000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>145390000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>146704000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>148384000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>314172000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>320106000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>344923000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>348602000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>364710000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>386282000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>365630000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>366135000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>366671000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>374199000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>382127000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>365666000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>357053000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>364682000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>366692000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>372690000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>384446000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>388735000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>377016000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>390393000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>374692000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>357205000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>161888000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>164305000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>169115000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>158233000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>155548000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>147093000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>141168000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>150322000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>147240000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>156740000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>126472000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>124067000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>126553000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>131409000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>139479000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>115724587.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>109138786.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>11306414.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>507889000.0</v>
+      </c>
       <c r="C24">
+        <v>501412000.0</v>
+      </c>
+      <c r="D24">
         <v>495017000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>551988000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>545834000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>574522000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>525935000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>516881000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>511889000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>511035000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>506613000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>455341000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>419455000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>349511000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>348324000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>313397000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>326639000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>326489000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>320974000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>55789000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>38580000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>38034000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>65764000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>66073000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>53033000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>53448000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>51094000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>49369000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>42559000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>42299000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>34285000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>33666000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>34665000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>37767000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>37228000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>38178000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>40017000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>43092000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>38215000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>187000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>314000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>480000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>700000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>727000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>72223000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>74597000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>70617000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>70909000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>64115000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>49978000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>43784000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>41118000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>40578000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>39967000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>36031000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>35307000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>26649000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>23802000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>28771000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>32223000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>32330000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>32474000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>22680000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>24165000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>26752000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>23631000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>23724000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>26577000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>26360000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>26488000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1500000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1515000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1568000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1954000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2410000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2887000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2630000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3111000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2882000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3333000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2014000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>2508000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>2438000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>419455000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>348324000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>313397000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>326639000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>326489000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>320974000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>55789000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>38580000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>38034000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>65764000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>66073000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>53033000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>53448000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>51094000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>49369000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>42559000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>42299000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>34285000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>33666000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>34665000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>37767000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>37228000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>38178000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>40017000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>43092000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>38215000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>187000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>314000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>727000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>72223000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>74597000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>70617000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>70909000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>64115000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>49978000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>43784000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>41118000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>40578000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>39967000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>36031000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>35307000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>26649000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>23802000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>28771000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>32223000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>8932000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
@@ -9958,52 +10038,53 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10051,383 +10132,391 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>463148000.0</v>
+      </c>
+      <c r="C28">
         <v>459142000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>435412000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>429566000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>428031000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>471096000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>482877999.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>455691000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>396660000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>320709000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>415439000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>386639000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-95834000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>311167000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>287243000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>251691999.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>204584000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-182694000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>132088000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21163000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-124945000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-102680000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>53022000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>36904000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>28398000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-45310000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-55744000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-17111000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29669000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-25778000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5360000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4564000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6089000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>18607000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>24828000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21404000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17148000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-16480000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15936000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>66241000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>70658000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>68876000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>69435000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2145000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>68079000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-11659000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>58490000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>57835000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>44540000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-16421000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-13670000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-12239000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-18016000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-20541000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11810000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-21257000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>13443000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7532000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-19600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-20798000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>12206000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>11014000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3973000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-28384000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>24145000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>20270000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>16019000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-15292000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>19310000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10282000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6575000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>858000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-13886000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-19132000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-26078000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1925000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-604000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-8609000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-14449000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-17497000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12860782.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>7250672.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>3985829.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>568064000.0</v>
+      </c>
       <c r="C29">
+        <v>578363000.0</v>
+      </c>
+      <c r="D29">
         <v>571186000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>577688000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>462464000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>562009000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>526363000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>536281000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>551989000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>590959000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>464218000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>429395000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16068000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>327746000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>339305000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>338202000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>370412000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>406253000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>438850000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>280291000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>152246000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>172114000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>75487000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>85294000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>81979000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10447,574 +10536,583 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>112790000.0</v>
+      </c>
+      <c r="C30">
         <v>97304000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>96838000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>99887000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>92807000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>82987000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>83662000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>83985000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>88648000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>72613000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64519000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>61689000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>62415000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>60060000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50723000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>43928000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40438000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41893000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33676000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34819000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25751000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>24603000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25204000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20362000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15375000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16150000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15430000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13642000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13760000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15095000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12204000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11405000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11960000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14822000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13303000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13126000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14212000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>18512000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16546000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>36515000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>39436000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26870000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>36252000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>38857000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>38914000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>40440000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>40053000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>44662000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>38838000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>41395000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>41738000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>41031000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>40711000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>41012000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>37565000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>38800000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>40570000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>41711000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>39775000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>41711000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>43341000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>39777000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>43151000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>37153000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>39268000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>24766000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21744000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23824000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>23812000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>18759000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>17391000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>15300000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14183000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>13035000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12807000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11724000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11903000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>10583000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10417000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13537000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>11391011.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>9361000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>2842000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-206188000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-137855000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-159269000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-89345000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-107242000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-33400000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-45541000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>27136000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>75344000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>246459000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>114907000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6470000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3995000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>12530000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>28657000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>42743000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-720000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5492000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>872000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>7002000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>13191000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>14316000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-8303000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-15394000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-13190000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-11007000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-23612000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-20760000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-42517000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-39744000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-45382000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-25510000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-31447000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-30769000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-29035000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-30594000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-30260000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-30533000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-26789000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>30439000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>40042000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>41570000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>41725000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>52092000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>50944000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>55464000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>53178000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>75618000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>75201000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>215923000.0</v>
+      </c>
       <c r="C32">
+        <v>231701000.0</v>
+      </c>
+      <c r="D32">
         <v>218954000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>289142000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>277019000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>264373000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>206204000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>207154000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>236006000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>293517000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>185514000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>160920000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>156249000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>116764000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>143225000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>143928000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>187474000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>230062000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>257091000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>98794000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>208972000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>125848000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>38517000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>53169000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>53469000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11034,1061 +11132,1074 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>343311000.0</v>
+      </c>
+      <c r="C33">
         <v>340332000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>347469000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>346967000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>350581000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>358311000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>383470000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>391981000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>369289000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>354117000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>336663000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>328567000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>270540000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>265334000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>247571000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>246696001.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>245311000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>240896000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>241646000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>234668000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>125382000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>77063000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>72994999.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>70170999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>62127000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>61630000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>60879000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>57486000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>55668000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>53941000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>53386000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>52972000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>52604000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>18182000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>19031000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>19971000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>21165000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>21364000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>20451000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>42765000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>45131000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>44846000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>48109000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>214098000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>217638000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>231811000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>235890000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>247342000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>250832000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>251885000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>253661000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>253624000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>255021000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>260075000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>243896000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>241693000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>251796000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>250263000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>253251000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>262581000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>261960000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>254192000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>257168000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>242076000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>252089000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>94266000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>94949000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>93360000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>92553000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>90039000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>89218000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>85951000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>85119000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>83365000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>85270000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>85905000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>83451000.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CA33"/>
+      <c r="CB33">
         <v>84937000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>84961000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>89794738.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>85033250.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>4032918.0</v>
       </c>
-      <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>10085000.0</v>
+      </c>
       <c r="C34">
+        <v>3117000.0</v>
+      </c>
+      <c r="D34">
         <v>11266000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10540000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>10878000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3215000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>12358000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>11914000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>11182000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2804000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>11626000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>13409000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>16186000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>7516000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>14486000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>15750000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>16625000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>17061000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>16752000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>11798000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>11289000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>11353000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>9038000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>9651000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>10971000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>11951000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>13082000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>13826000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>14600000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>15389000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>16220000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>16978000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>19000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>20206000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>23666000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>24391000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>25757000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>28862000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>30038000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>33800000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>34251000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>29814000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>30599000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>31261000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>32220000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>32965000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>34360000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>36039000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>38784000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>11130000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>11988000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>12556000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>13485000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>11130000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>11593000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>11679000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>12997000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>1826000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>2892000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>540978000.0</v>
+      </c>
+      <c r="C35">
         <v>536003999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>554917000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>588735000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>689936000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>613250000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>567433000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>558421000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>544140000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>545915000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>542735000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>494037000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>485151000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>416765000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>389762000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>356482000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>367198000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>391536000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>362677000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>119948000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>202459000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>73031000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>74858000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>75914999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>88166000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>89927000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>89044000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>88265000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>82540000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>81291000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>74108000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>74247000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>77268000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>81576000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>84497000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>86172000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>89377000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>95557000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>91856000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>57590000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>58168000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>57880000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>75959000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>127277000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>128949000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>132368000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>129110000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>131071000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>125755000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>114235000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>80794000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>78978000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>78833000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>79523000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>74411000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>72198000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>66240000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>64227000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>61110000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>66593000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>68167000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>66991000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>62794000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>61491000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>65623000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>48980000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>50290000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>52893000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>52913000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>52869000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>27962000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>28194000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>27762000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>28317000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>30052000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>30372000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>29589000.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35">
+      <c r="CA35"/>
+      <c r="CB35">
         <v>27919000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>31664000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>108298069.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>106624582.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>2930288.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>10172000.0</v>
+      </c>
+      <c r="C36">
         <v>5121000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5391000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2506000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2570000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2722000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2843000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3029000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2467000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2418000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2041000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3739000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3724000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4874000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2881000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1616001.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1544000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3249000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3910000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3843000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>596000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>599000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>603999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>545999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>545000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>546000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>265000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>275000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>330000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>401000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>277000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>280000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>195000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>264000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>274000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>261000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>280000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>577000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>587000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1408000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1454000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1285000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1446000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1627000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2909000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4179000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1863000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2239000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2432000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1787000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-862000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1710000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1815000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1978000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2528000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2818000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2693000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3034000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3475000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>4164000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>3691000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2410000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>3081000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2330000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2520000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1501000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1645000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1706000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1840000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2542000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2515000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2525000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2314000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1499000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1160000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1131000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>526000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>622000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1552000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>621000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>6363580.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>3237513.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>106014.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12109,1343 +12220,1357 @@
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
         <v>239863000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>245816000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>238051000.0</v>
       </c>
-      <c r="BD37">
-[...1 lines deleted...]
-      </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3739000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>4874000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2881000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1616000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1544000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3249000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3910000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3843000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9528000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1776000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>604000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>546000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>545000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>546000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>265000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>275000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>330000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>401000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>277000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>280000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>195000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5512000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5756000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5504000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5757000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6288000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6739000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>21164000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>22458000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>22901000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>24389000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>190264000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>191725000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>205771000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>209380000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>219952000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>222696000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>223855000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>224146000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>223153000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>223711000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>229672000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>212090000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>210177000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>219707000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>218787000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>218929000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>227890000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>226571000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>215752000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>217753000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>201473000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>215973000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>63910000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>64994000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>64498000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>65383000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>66946000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>67671000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>68574000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>71235000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>71136000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>72763000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>73628000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>71905000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>71196000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>73163000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>73492000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>80094000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>77827000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>327000.0</v>
       </c>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
+      <c r="CL38"/>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>17438000.0</v>
+      </c>
+      <c r="C39">
         <v>23322000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20310000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16616000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17968000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20308000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14676000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>20478000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19578000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20666000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15841000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>17001000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11798000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9357000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9718000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>11044999.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12085000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10313000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7109000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8244000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4857000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5439000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3656000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2973000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10999000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9880000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10852000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10904000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2404000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2380000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1776000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2029000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2255000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1898000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2255000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2183000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2621000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>4262000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5769000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3709000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5104000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>35698000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>11193000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4203000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>10382000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5466000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>10504000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>11276000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>30306000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>7694000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>6069000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>5619000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>5753000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>5953000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>9920000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>7125000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>7302000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>8136000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>8737000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>10419000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>9389000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>8244000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>7668000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>7142000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>6484000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3256000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>4887000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>4451000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>4829000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4265000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>7268000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>5830000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2458000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>4905000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>6782000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6664000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>6226000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>3418000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2325000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>5336000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>4079072.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>4107000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>259000.0</v>
       </c>
-      <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>111567000.0</v>
+      </c>
+      <c r="C40">
         <v>97019000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>102776000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>87013000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>98943000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>78961000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>87864000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>75925000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>87509000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>85727000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>77251000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>88018000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>69032000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>70427000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>74034000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>69724002.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>76045000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>55549000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>43932000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>40819000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>36873000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>397000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>31375000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>25037000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>24068000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>399000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>504000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>538000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>17933000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>621000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>21081000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>24795000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>23549000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>22312000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>22525000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>23923000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>25777000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>732000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>24619000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>28387000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>27355000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>30031000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>26375000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>35132000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>37576000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>44095000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>44258000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>47023000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>71338000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>62996000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>35952000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>29597000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>34397000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>38490000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>30886000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>32782000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>28359000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>31126000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>23229000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>23356000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>24985000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>22530000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>25613000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>22643000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>26287000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>16439000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>16242000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>22167000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>18287000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>16739000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>16045000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>14144000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>22798000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>13368000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>10981000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>9923000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>10006000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>10369000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>8694000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>9740000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>12430990.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>8832000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>1861056.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>13409000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>11543000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>14486000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>15750000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>16625000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>367933000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>16752000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>15143000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>143127000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>8628000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>9038000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>9651000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>10971000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11951000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>13082000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>13826000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>14600000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>15389000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>16220000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>16978000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>19000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>20206000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>23666000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>24391000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>25757000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>28862000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>30038000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>33800000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>34251000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>33797000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>29814000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>30599000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>31261000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>32220000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>32965000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>34360000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>36039000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>38784000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>11130000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>11988000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>12556000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>13485000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>11130000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>11593000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>11679000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>12997000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1826000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2892000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2751000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2153000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>4525000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2565000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3013000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1008000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1963000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1747000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2033000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1889000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1749000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1975000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1518000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1478000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1421000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1342000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1743000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1886000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1344000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1581000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1649000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1711000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>492000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>1459432000.0</v>
+      </c>
+      <c r="C42">
         <v>1441280000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1418551000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1402147000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1257501000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1280580000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1254789000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1236763000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1215782000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1205387000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1037822000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1008575999.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>903565000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>908440000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>894221999.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>885479999.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>874316999.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>216098000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>858199000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>889159000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>773933999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>743064000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>623065000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>618185000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>605994000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>577858000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>574818000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>516723000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>499394000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>494825000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>477378000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>473983000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>468272000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>408103000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>410269000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>409305000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>408783000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>390695000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>390227000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>407263000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>411900000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>416851000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>387920000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>388020000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>386467000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>385221000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>383936000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>382332000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>357211000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>379868000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>378550000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>377689000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>376727000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>375546000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>388449000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>363851000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>386689000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>386127000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>361901000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>361472000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>384216000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>383550000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>380166000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>378951000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>335081000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>175021000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>174020000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>170671000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>159023000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>158140000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>156787000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>156079000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>154473000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>153394000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>152970000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>118134000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>113814000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>116453000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>115288000.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>12017020.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>8046000.0</v>
       </c>
-      <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13493,87 +13618,86 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>23603000.0</v>
       </c>
       <c r="AG44">
         <v>23603000.0</v>
       </c>
       <c r="AH44">
         <v>23603000.0</v>
       </c>
       <c r="AI44">
         <v>23603000.0</v>
       </c>
       <c r="AJ44">
         <v>23603000.0</v>
       </c>
       <c r="AK44">
         <v>23603000.0</v>
       </c>
       <c r="AL44">
         <v>23603000.0</v>
       </c>
       <c r="AM44">
         <v>23603000.0</v>
       </c>
       <c r="AN44">
@@ -13636,2170 +13760,2196 @@
       <c r="BG44">
         <v>23603000.0</v>
       </c>
       <c r="BH44">
         <v>23603000.0</v>
       </c>
       <c r="BI44">
         <v>23603000.0</v>
       </c>
       <c r="BJ44">
         <v>23603000.0</v>
       </c>
       <c r="BK44">
         <v>23603000.0</v>
       </c>
       <c r="BL44">
         <v>23603000.0</v>
       </c>
       <c r="BM44">
         <v>23603000.0</v>
       </c>
       <c r="BN44">
         <v>23603000.0</v>
       </c>
       <c r="BO44">
-        <v>23605000.0</v>
+        <v>23603000.0</v>
       </c>
       <c r="BP44">
         <v>23605000.0</v>
       </c>
       <c r="BQ44">
         <v>23605000.0</v>
       </c>
       <c r="BR44">
         <v>23605000.0</v>
       </c>
       <c r="BS44">
-        <v>23606000.0</v>
+        <v>23605000.0</v>
       </c>
       <c r="BT44">
         <v>23606000.0</v>
       </c>
       <c r="BU44">
+        <v>23606000.0</v>
+      </c>
+      <c r="BV44">
         <v>23608000.0</v>
       </c>
-      <c r="BV44">
+      <c r="BW44">
         <v>23612000.0</v>
       </c>
-      <c r="BW44">
+      <c r="BX44">
         <v>23682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23703000.0</v>
       </c>
       <c r="BY44">
         <v>23703000.0</v>
       </c>
       <c r="BZ44">
         <v>23703000.0</v>
       </c>
       <c r="CA44">
-        <v>23693000.0</v>
+        <v>23703000.0</v>
       </c>
       <c r="CB44">
         <v>23693000.0</v>
       </c>
       <c r="CC44">
+        <v>23693000.0</v>
+      </c>
+      <c r="CD44">
         <v>101578000.0</v>
       </c>
-      <c r="CD44">
+      <c r="CE44">
         <v>99349000.0</v>
       </c>
-      <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>413944000.0</v>
+      </c>
       <c r="C45">
+        <v>399895000.0</v>
+      </c>
+      <c r="D45">
         <v>391464000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>382023000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>377187000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>374711000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>378800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>372791000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>334603000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>303121000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>280267000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>256781000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>137813000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>130312000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>214113000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>92655000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>77828000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>37847000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>29211000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>26004000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>22520000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>21582000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>20835000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>17260000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>15215000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>13235000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>12295000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>12060000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>11549000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>12670000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>13275000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>14467000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>15408000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>15076000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>13712000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>21601000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>22673000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>21945000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>23720000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>23834000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>25913000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>26040000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>26510000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>27390000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>28136000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>28030000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>29515000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>30471000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>31310000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>30403000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>31806000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>31516000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>32089000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>31476000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>34322000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>34691000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>35389000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>38440000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>39415000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>40603000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>36116000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>30356000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>29955000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>28862000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>27170000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>23093000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>21547000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>17377000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>13884000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>12229000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>12507000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>12277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12583000.0</v>
       </c>
       <c r="BZ45">
         <v>12583000.0</v>
       </c>
       <c r="CA45">
+        <v>12583000.0</v>
+      </c>
+      <c r="CB45">
         <v>11774000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>11469000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>9701256.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>7205588.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>3705654.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>168646000.0</v>
+      </c>
+      <c r="C46">
         <v>166549000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>170836000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>173650000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>180637000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>191095000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>208445000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>217792000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>194759000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>176245000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>160871000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>146793000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>137813000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>130312000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>127359000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>127299000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>120846000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>112684000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>103861000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>92655000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>77828000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>37847000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>29211000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>26004000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>22520000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>21582000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>20835000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>17260000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>15215000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>13235000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>12295000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>12060000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>11549000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>12670000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13275000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>14467000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>15408000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>15076000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>13712000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>21601000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>22673000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>21945000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>23720000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>23834000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>25913000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>26040000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>26510000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>27390000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>28136000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>28030000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>29515000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>30471000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>31310000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>30403000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>31806000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>31516000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>32089000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>31476000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>34322000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>34691000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>35389000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>38440000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>39415000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>40603000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>36116000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>30356000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>29955000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>28862000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>27170000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>23093000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>21547000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>17377000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>13884000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>12229000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>12507000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>12277000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>11546000.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>11774000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>11469000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>9701256.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>7205588.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>3705654.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>146793000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>109750000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>130312000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>98908000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>127299000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>96185000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>112684000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>77214000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>92655000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>56124000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>36670000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>27681000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>24671000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>20919000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>19722000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>18723000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>15090000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>12821000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>13235000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>12295000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>12060000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>11549000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>12670000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>13275000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>14467000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>15408000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15076000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>13712000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>21601000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>22673000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>21945000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>23720000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>23834000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>25913000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>26040000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>26510000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>27390000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>28136000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>28030000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>29515000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>30471000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>31310000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>30403000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>31806000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>31516000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>32089000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>31476000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>34322000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>34691000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>35389000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>38440000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>39415000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>40603000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>36116000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>30356000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>29955000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>28862000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>27170000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>23093000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>21547000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>17377000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>13884000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>12229000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>12507000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>12277000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>11546000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>12583000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>11774000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>11469000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>9701000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>7206000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>3706000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-1458349000.0</v>
+      </c>
+      <c r="C48">
         <v>-1424443000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1402714000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1374136000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1332992000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1281085000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1247753000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1208137000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1167457000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1118962000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1069884000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1027230000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-975853000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-932324000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-899488000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-862489000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-825169000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-782325000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-742138000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-699107000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-660902000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-637999000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-611201000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-595532000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-579727000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-558924000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-541893000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-527326000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-514890000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-501922000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-477806000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-468451000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-461375000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-459459000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-468514000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-465377000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-462680000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-457165000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-452811000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-439090000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-433857000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-427240000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-417337000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-257072000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-253123000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-248564000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-248291000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-245250000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-242355000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-235682000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-175275000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-160765000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-156104000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-153455000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-148100000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-145631000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-139257000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-137996000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-122030000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-120726000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-117682000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-115815000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-112939000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-109149000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-106170000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-101460000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-100140000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-98857000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-92554000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-88171000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-83113000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-78253000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-74662000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-58883000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-47636000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-42058000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-41355000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-36681000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-34377000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-28939000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-25643088.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-12865636.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>-5014307.0</v>
       </c>
-      <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-975853000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-899488000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-862489000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-825169000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-782325000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-742138000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-699107000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-660902000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-637999000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-611201000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-595532000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-579727000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-558924000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-541893000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-527326000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-514890000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-501922000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-477806000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-468451000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-461375000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-459459000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-468514000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-465377000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-462680000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-457165000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-452811000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-439090000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-433857000.0</v>
       </c>
-      <c r="AP49">
-[...1 lines deleted...]
-      </c>
       <c r="AQ49">
+        <v>0.0</v>
+      </c>
+      <c r="AR49">
         <v>-417337000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-257072000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-253123000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-248564000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-248291000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-245250000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-242355000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-235682000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-175275000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-160765000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-156104000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-153455000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-148100000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-145631000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-139257000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-137996000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-122030000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-120726000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>65522000.0</v>
+      </c>
       <c r="C50">
+        <v>64526000.0</v>
+      </c>
+      <c r="D50">
         <v>64663000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1929000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2569000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1656000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1790000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2289000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2548000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1808000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1766000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2207000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>16068000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>14948000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>13550000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>14266000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1789000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>342000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>6119000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>10988000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>5374000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4200000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1672000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>399000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>916000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>489000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>836000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>286000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>619000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3242000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>6179000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>6644000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6821000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3213000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>2910000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>40511000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2616000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3113000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>79742000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>8076000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>603060000.0</v>
+      </c>
+      <c r="C51">
         <v>619948000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>591153000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>586629000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>581275000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>609936000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>563853999.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>555519000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>540745000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>541679000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>537965000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>487659000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>440319000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>395863000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>393355000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>359161999.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>356396000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>331043000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>355956000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>97744000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>66192000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>43119000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>68700000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>68067000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>55864000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>55251000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>53193000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>50828000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>46088000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>45575000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>40471000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>40348000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>41556000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>41073000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>40265000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>40511000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>42633000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>46205000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>41534000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>75563000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>78419000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>80105000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>79937000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>7480000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>79479000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>82673000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>78659000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>76818000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>68304000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>54902000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>48768000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>41827000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>41855000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>41667000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>37751000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>36073000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>30302000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>28198000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>31315000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>33186000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>33683000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>34182000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>32827000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>10024000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>36807000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>30355000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>30129000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>4439000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>29397000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>28597000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>17449000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>13929000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>13018000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>6711000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>7583000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>8174000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>7486000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>8334000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>6911000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>7523000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>13651339.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>9431038.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>5542599.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>72167000.0</v>
+      </c>
+      <c r="C52">
         <v>70824000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>71105000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8434000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8879000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8109000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8779000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9012000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7787000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6967000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6856000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7031000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>20864000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>19790000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>18079000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>18429999.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5823000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4554000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10031000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16542000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6860000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5085000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2880000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1803000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2272000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1803000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2099000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1459000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2883000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>3276000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>6193000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>6682000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>6891000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3306000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3164000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2498000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2886000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3113000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3191000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>76067000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>78704000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>80105000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>59817000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>6753000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>7971000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>8076000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>8628000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>6504000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>4631000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>4924000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4984000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>709000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1277000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1700000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1720000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>766000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3653000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>4396000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>2544000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>963000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1353000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1708000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>10147000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>10024000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>10055000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>6724000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>6405000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>4439000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>3037000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2109000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>15949000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>12414000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>11450000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>4757000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>5173000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>5287000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>4856000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>5223000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>4029000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>4190000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>11637428.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>6922000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>3104882.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53">
         <v>150000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1250000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2350000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>3450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="AS53">
         <v>4400000.0</v>
       </c>
       <c r="AT53">
         <v>4400000.0</v>
       </c>
       <c r="AU53">
-        <v>2001000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="AV53">
         <v>2001000.0</v>
       </c>
       <c r="AW53">
+        <v>2001000.0</v>
+      </c>
+      <c r="AX53">
         <v>17750000.0</v>
       </c>
-      <c r="AX53">
-[...1 lines deleted...]
-      </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="BX53">
         <v>3100000.0</v>
       </c>
       <c r="BY53">
         <v>3100000.0</v>
       </c>
       <c r="BZ53">
+        <v>3100000.0</v>
+      </c>
+      <c r="CA53">
         <v>1100000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15820,1167 +15970,1180 @@
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
         <v>239863000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BC54">
         <v>245816000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>238051000.0</v>
       </c>
-      <c r="BD54">
-[...1 lines deleted...]
-      </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>799478000.0</v>
+      </c>
+      <c r="C55">
         <v>791208000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>787248000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>790293000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>785473000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>775710000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>745895000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>768586000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>774581000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>805208000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>670221000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>628234000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>569693000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>520968000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>516283000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>511935000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>548689000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>572053000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>598808000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>441027000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>404503000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>261223000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>159677000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>166135000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>153839000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>169948000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>178283000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>133432000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>119417000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>129477000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>131465000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>139495000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>143336000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>84660000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>79773000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>84197000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>93571000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>94188000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>96025000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>136452000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>145390000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>146704000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>148384000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>314172000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>320106000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>344923000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>348602000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>364710000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>386282000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>365630000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>366135000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>366671000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>374199000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>382127000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>365666000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>357053000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>364682000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>366692000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>372690000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>384446000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>388735000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>377016000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>390393000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>374692000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>357205000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>161888000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>164305000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>169115000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>158233000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>155548000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>147093000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>141168000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>150322000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>147240000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>156740000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>126472000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>124067000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>129277000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>131409000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>139479000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>115724587.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>109138786.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>11306414.0</v>
       </c>
-      <c r="CI55"/>
       <c r="CJ55"/>
       <c r="CK55"/>
+      <c r="CL55"/>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>456167000.0</v>
+      </c>
+      <c r="C56">
         <v>450876000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>439779000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>443326000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>434892000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>417399000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>362425000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>376605000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>405292000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>451091000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>333558000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>299667000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>299153000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>255634000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>268712000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>265238999.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>303378000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>331157000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>357162000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>206359000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>279121000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>184160000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>86682000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>95964000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>91712000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>108318000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>117404000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>75946000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>63749000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>75536000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>78079000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>86523000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>90732000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>66478000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>60742000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>64226000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>72406000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>72824000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>75574000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>93687000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>100259000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>101858000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>100275000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>100074000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>102468000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>113112000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>112712000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>117368000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>135450000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>113745000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>112474000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>113047000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>119178000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>122052000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>121770000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>115360000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>112886000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>116429000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>119439000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>121865000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>126775000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>122824000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>133225000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>132616000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>105116000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>67622000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>69356000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>75755000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>65680000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>65509000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>57875000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>55217000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>65203000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>63875000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>71470000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>40567000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>40616000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>45498000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>46472000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>54518000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>25929849.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>24105536.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>7273496.0</v>
       </c>
-      <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>240244000.0</v>
+      </c>
+      <c r="C57">
         <v>219175000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>220825000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>154184000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>157873000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>153026000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>156221000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>169451000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>169286000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>157574000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>148044000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>138747000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>142904000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>138870000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>125487000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>121311000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>115904000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>101095000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>100071000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>107565000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>70149000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>58312000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>48165000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>42795000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>38243000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>36390000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>31585000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>31006000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>27627000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>30612000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>33144000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>35028000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>34495000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>29742000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>28791000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>29575000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>33327000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>40527000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>42380000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>125226000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>129565000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>125400000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>98579000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>53308000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>56713000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>63601000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>66172000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>69789000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>94399000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>79719000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>56371000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>49811000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>55503000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>56788000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>53204000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>50155000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>49567000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>57137000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>44111000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>42529000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>45472000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>43591000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>58016000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>55208000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>61033000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>38079000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>38763000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>43280000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>37790000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>31210000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>44814000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>34497000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>40630000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>24073000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>21085000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>20139000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>18006000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>21390000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>17979000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>18033000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>29862118.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>19856773.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>6547938.0</v>
       </c>
-      <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>781222000.0</v>
+      </c>
+      <c r="C58">
         <v>755179000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>775742000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>742919000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>847809000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>766276000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>723654000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>727872000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>713426000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>703489000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>690779000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>632784000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>628055000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>555635000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>515249000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>477793000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>483102000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>492631000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>462748000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>227513000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>272608000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>131343000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>123023000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>118710000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>126409000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>126317000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>120629000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>119271000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>110167000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>111903000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>107252000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>109275000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>111763000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>111318000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>113288000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>115747000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>122704000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>136084000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>134236000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>182816000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>187733000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>183280000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>174538000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>180585000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>185662000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>195969000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>195282000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>200860000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>220154000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>193954000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>137165000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>128789000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>134336000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>136311000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>127615000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>122353000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>115807000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>121364000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>105221000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>109122000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>113639000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>110582000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>120810000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>116699000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>126656000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>87059000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>89053000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>96173000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>90703000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>84079000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>72776000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>62691000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>68392000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>52390000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>51137000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>50511000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>47595000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>51557000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>45898000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>49697000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>138160187.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>126481355.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>9478226.0</v>
       </c>
-      <c r="CI58"/>
       <c r="CJ58"/>
       <c r="CK58"/>
+      <c r="CL58"/>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -17001,396 +17164,400 @@
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
         <v>239863000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BC59">
         <v>245816000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>238051000.0</v>
       </c>
-      <c r="BD59">
-[...1 lines deleted...]
-      </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>18256000.0</v>
+      </c>
+      <c r="C60">
         <v>36029000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11506000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>47374000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-62336000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9434000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>22241000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>40714000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>61155000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>101719000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-20558000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-4550000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-58362000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-34667000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1034000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>34142000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>65587000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>79422000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>136060000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>213514000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>131895000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>129880000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>36654000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>47425000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>27430000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>43631000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>57654000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14161000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9250000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>17574000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>24213000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>30220000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>31573000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-26658000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-33515000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-31550000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-29133000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-41896000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-38211000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-46364000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-42343000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-36576000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-26154000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>133587000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>134444000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>148954000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>153320000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>163850000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>166128000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>171676000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>228970000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>237882000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>239863000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>245816000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>238051000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>234700000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>248875000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>245328000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>267469000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>275324000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>275096000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>266434000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>269043000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>257500000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>230011000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>74829000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>75252000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>72942000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>67530000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>71469000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>74317000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>78477000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>81930000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>94850000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>105603000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>75961000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>73657000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>98699000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>82223000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>86405000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-25555665.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-19256657.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>1828188.0</v>
       </c>
-      <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
+      <c r="CL60"/>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-25097000.0</v>
       </c>
-      <c r="N61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O61"/>
       <c r="P61">
         <v>-25097000.0</v>
       </c>
       <c r="Q61">
         <v>-25097000.0</v>
       </c>
       <c r="R61">
         <v>-25097000.0</v>
       </c>
       <c r="S61">
         <v>-25097000.0</v>
       </c>
       <c r="T61">
-        <v>-97000.0</v>
+        <v>-25097000.0</v>
       </c>
       <c r="U61">
         <v>-97000.0</v>
       </c>
       <c r="V61">
         <v>-97000.0</v>
       </c>
       <c r="W61">
         <v>-97000.0</v>
       </c>
       <c r="X61">
         <v>-97000.0</v>
       </c>
       <c r="Y61">
         <v>-97000.0</v>
       </c>
       <c r="Z61">
         <v>-97000.0</v>
       </c>
       <c r="AA61">
         <v>-97000.0</v>
       </c>
       <c r="AB61">
         <v>-97000.0</v>
       </c>
@@ -17483,119 +17650,120 @@
       </c>
       <c r="BF61">
         <v>-97000.0</v>
       </c>
       <c r="BG61">
         <v>-97000.0</v>
       </c>
       <c r="BH61">
         <v>-97000.0</v>
       </c>
       <c r="BI61">
         <v>-97000.0</v>
       </c>
       <c r="BJ61">
         <v>-97000.0</v>
       </c>
       <c r="BK61">
         <v>-97000.0</v>
       </c>
       <c r="BL61">
         <v>-97000.0</v>
       </c>
       <c r="BM61">
         <v>-97000.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>-97000.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
-      <c r="BS61">
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-60000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>23603000.0</v>
       </c>
-      <c r="N62"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O62"/>
       <c r="P62">
         <v>23603000.0</v>
       </c>
       <c r="Q62">
         <v>23603000.0</v>
       </c>
       <c r="R62">
         <v>23603000.0</v>
       </c>
       <c r="S62">
         <v>23603000.0</v>
       </c>
       <c r="T62">
         <v>23603000.0</v>
       </c>
       <c r="U62">
+        <v>23603000.0</v>
+      </c>
+      <c r="V62">
         <v>155441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23603000.0</v>
       </c>
       <c r="W62">
         <v>23603000.0</v>
       </c>
       <c r="X62">
         <v>23603000.0</v>
       </c>
       <c r="Y62">
         <v>23603000.0</v>
       </c>
       <c r="Z62">
         <v>23603000.0</v>
       </c>
       <c r="AA62">
         <v>23603000.0</v>
       </c>
       <c r="AB62">
         <v>23603000.0</v>
       </c>
       <c r="AC62">
         <v>23603000.0</v>
       </c>
       <c r="AD62">
         <v>23603000.0</v>
       </c>
@@ -17610,124 +17778,127 @@
       </c>
       <c r="AH62">
         <v>23603000.0</v>
       </c>
       <c r="AI62">
         <v>23603000.0</v>
       </c>
       <c r="AJ62">
         <v>23603000.0</v>
       </c>
       <c r="AK62">
         <v>23603000.0</v>
       </c>
       <c r="AL62">
         <v>23603000.0</v>
       </c>
       <c r="AM62">
         <v>23603000.0</v>
       </c>
       <c r="AN62">
         <v>23603000.0</v>
       </c>
       <c r="AO62">
         <v>23603000.0</v>
       </c>
-      <c r="AP62"/>
-      <c r="AQ62">
+      <c r="AP62">
         <v>23603000.0</v>
       </c>
+      <c r="AQ62"/>
       <c r="AR62">
         <v>23603000.0</v>
       </c>
       <c r="AS62">
         <v>23603000.0</v>
       </c>
       <c r="AT62">
         <v>23603000.0</v>
       </c>
       <c r="AU62">
         <v>23603000.0</v>
       </c>
       <c r="AV62">
         <v>23603000.0</v>
       </c>
       <c r="AW62">
         <v>23603000.0</v>
       </c>
       <c r="AX62">
         <v>23603000.0</v>
       </c>
       <c r="AY62">
         <v>23603000.0</v>
       </c>
       <c r="AZ62">
         <v>23603000.0</v>
       </c>
       <c r="BA62">
         <v>23603000.0</v>
       </c>
       <c r="BB62">
         <v>23603000.0</v>
       </c>
-      <c r="BC62"/>
-      <c r="BD62">
+      <c r="BC62">
         <v>23603000.0</v>
       </c>
-      <c r="BE62"/>
+      <c r="BD62"/>
+      <c r="BE62">
+        <v>23603000.0</v>
+      </c>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17824,51 +17995,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>232267000.0</v>
       </c>
       <c r="C2">
         <v>187300000.0</v>
       </c>
       <c r="D2">
         <v>172059000.0</v>
       </c>
       <c r="E2">
         <v>117808000.0</v>
       </c>
       <c r="F2">
         <v>85450000.0</v>
       </c>
       <c r="G2">
         <v>42360000.0</v>
       </c>
       <c r="H2">
         <v>35833000.0</v>
       </c>
       <c r="I2">
         <v>28457000.0</v>
       </c>
@@ -17902,51 +18073,51 @@
       <c r="S2">
         <v>36605000.0</v>
       </c>
       <c r="T2">
         <v>29824000.0</v>
       </c>
       <c r="U2">
         <v>25700000.0</v>
       </c>
       <c r="V2">
         <v>17722312.0</v>
       </c>
       <c r="W2">
         <v>5460492.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>4499000.0</v>
       </c>
       <c r="Z2">
         <v>5845567.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>82563000.0</v>
       </c>
       <c r="C3">
         <v>83320000.0</v>
       </c>
       <c r="D3">
         <v>59682000.0</v>
       </c>
       <c r="E3">
         <v>43928000.0</v>
       </c>
       <c r="F3">
         <v>30174000.0</v>
       </c>
       <c r="G3">
         <v>11632000.0</v>
       </c>
       <c r="H3">
         <v>8508000.0</v>
       </c>
       <c r="I3">
         <v>6789000.0</v>
       </c>
@@ -17976,93 +18147,93 @@
       </c>
       <c r="R3">
         <v>11956000.0</v>
       </c>
       <c r="S3">
         <v>8731000.0</v>
       </c>
       <c r="T3">
         <v>10621000.0</v>
       </c>
       <c r="U3">
         <v>9015000.0</v>
       </c>
       <c r="V3">
         <v>3540385.0</v>
       </c>
       <c r="W3">
         <v>633847.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-100000.0</v>
       </c>
       <c r="I4">
         <v>-167000.0</v>
       </c>
       <c r="J4">
         <v>2246000.0</v>
       </c>
       <c r="K4">
         <v>-3624000.0</v>
       </c>
       <c r="L4">
         <v>-7423000.0</v>
       </c>
       <c r="M4">
         <v>-12784000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
         <v>-122262000.0</v>
       </c>
       <c r="C5">
         <v>-137194000.0</v>
       </c>
       <c r="D5">
         <v>-170274000.0</v>
       </c>
       <c r="E5">
         <v>-146504000.0</v>
       </c>
       <c r="F5">
         <v>-137054000.0</v>
       </c>
       <c r="G5">
         <v>-66475000.0</v>
       </c>
       <c r="H5">
         <v>-47276000.0</v>
       </c>
       <c r="I5">
         <v>-19994000.0</v>
       </c>
@@ -18098,51 +18269,51 @@
       </c>
       <c r="T5">
         <v>-18893000.0</v>
       </c>
       <c r="U5">
         <v>-22114000.0</v>
       </c>
       <c r="V5">
         <v>-15043385.0</v>
       </c>
       <c r="W5">
         <v>917090.0</v>
       </c>
       <c r="X5">
         <v>10890776.0</v>
       </c>
       <c r="Y5">
         <v>-798000.0</v>
       </c>
       <c r="Z5">
         <v>277212.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>-39699000.0</v>
       </c>
       <c r="C6">
         <v>-53874000.0</v>
       </c>
       <c r="D6">
         <v>-110592000.0</v>
       </c>
       <c r="E6">
         <v>-102576000.0</v>
       </c>
       <c r="F6">
         <v>-106880000.0</v>
       </c>
       <c r="G6">
         <v>-54843000.0</v>
       </c>
       <c r="H6">
         <v>-38768000.0</v>
       </c>
       <c r="I6">
         <v>-13205000.0</v>
       </c>
@@ -18178,121 +18349,121 @@
       </c>
       <c r="T6">
         <v>-8272000.0</v>
       </c>
       <c r="U6">
         <v>-13099000.0</v>
       </c>
       <c r="V6">
         <v>-11503000.0</v>
       </c>
       <c r="W6">
         <v>1550937.0</v>
       </c>
       <c r="X6">
         <v>10890776.0</v>
       </c>
       <c r="Y6">
         <v>-798000.0</v>
       </c>
       <c r="Z6">
         <v>277212.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-100000.0</v>
       </c>
       <c r="I8">
         <v>-167000.0</v>
       </c>
       <c r="J8">
         <v>2246000.0</v>
       </c>
       <c r="K8">
         <v>-3624000.0</v>
       </c>
       <c r="L8">
         <v>-7423000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>531888000.0</v>
       </c>
       <c r="C9">
         <v>424262000.0</v>
       </c>
       <c r="D9">
         <v>310203000.0</v>
       </c>
       <c r="E9">
         <v>233059000.0</v>
       </c>
       <c r="F9">
         <v>157762000.0</v>
       </c>
       <c r="G9">
         <v>102501000.0</v>
       </c>
       <c r="H9">
         <v>77594000.0</v>
       </c>
       <c r="I9">
         <v>63237000.0</v>
       </c>
@@ -18328,51 +18499,51 @@
       </c>
       <c r="T9">
         <v>50207000.0</v>
       </c>
       <c r="U9">
         <v>48305000.0</v>
       </c>
       <c r="V9">
         <v>24603385.0</v>
       </c>
       <c r="W9">
         <v>12360853.0</v>
       </c>
       <c r="X9">
         <v>10890776.0</v>
       </c>
       <c r="Y9">
         <v>6838000.0</v>
       </c>
       <c r="Z9">
         <v>8115997.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>-143403000.0</v>
       </c>
       <c r="C10">
         <v>-162073000.0</v>
       </c>
       <c r="D10">
         <v>-186915000.0</v>
       </c>
       <c r="E10">
         <v>-152009000.0</v>
       </c>
       <c r="F10">
         <v>-144162000.0</v>
       </c>
       <c r="G10">
         <v>-78849000.0</v>
       </c>
       <c r="H10">
         <v>-57141000.0</v>
       </c>
       <c r="I10">
         <v>-30169000.0</v>
       </c>
@@ -18406,51 +18577,51 @@
       <c r="S10">
         <v>-28820000.0</v>
       </c>
       <c r="T10">
         <v>-19612000.0</v>
       </c>
       <c r="U10">
         <v>-25546000.0</v>
       </c>
       <c r="V10">
         <v>-17091610.0</v>
       </c>
       <c r="W10">
         <v>605581.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
         <v>-1038000.0</v>
       </c>
       <c r="Z10">
         <v>95783.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>-45000.0</v>
       </c>
       <c r="C11">
         <v>50000.0</v>
       </c>
       <c r="D11">
         <v>-277000.0</v>
       </c>
       <c r="E11">
         <v>-716000.0</v>
       </c>
       <c r="F11">
         <v>-1130000.0</v>
       </c>
       <c r="G11">
         <v>145000.0</v>
       </c>
       <c r="H11">
         <v>-239000.0</v>
       </c>
       <c r="I11">
         <v>-1361000.0</v>
       </c>
@@ -18486,51 +18657,51 @@
       </c>
       <c r="T11">
         <v>590000.0</v>
       </c>
       <c r="U11">
         <v>270000.0</v>
       </c>
       <c r="V11">
         <v>-3037433.0</v>
       </c>
       <c r="W11">
         <v>96127.0</v>
       </c>
       <c r="X11">
         <v>833505.0</v>
       </c>
       <c r="Y11">
         <v>4000.0</v>
       </c>
       <c r="Z11">
         <v>3900.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
         <v>21141000.0</v>
       </c>
       <c r="C12">
         <v>24879000.0</v>
       </c>
       <c r="D12">
         <v>16641000.0</v>
       </c>
       <c r="E12">
         <v>5505000.0</v>
       </c>
       <c r="F12">
         <v>7108000.0</v>
       </c>
       <c r="G12">
         <v>12374000.0</v>
       </c>
       <c r="H12">
         <v>27183000.0</v>
       </c>
       <c r="I12">
         <v>7139000.0</v>
       </c>
@@ -18566,121 +18737,121 @@
       </c>
       <c r="T12">
         <v>868000.0</v>
       </c>
       <c r="U12">
         <v>2128000.0</v>
       </c>
       <c r="V12">
         <v>1928583.0</v>
       </c>
       <c r="W12">
         <v>311514.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>240000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>9865000.0</v>
       </c>
       <c r="I13">
         <v>7139000.0</v>
       </c>
       <c r="J13">
         <v>4429000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13">
         <v>3990000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>-143358000.0</v>
       </c>
       <c r="C15">
         <v>-162123000.0</v>
       </c>
       <c r="D15">
         <v>-186638000.0</v>
       </c>
       <c r="E15">
         <v>-151293000.0</v>
       </c>
       <c r="F15">
         <v>-143032000.0</v>
       </c>
       <c r="G15">
         <v>-78994000.0</v>
       </c>
       <c r="H15">
         <v>-57002000.0</v>
       </c>
       <c r="I15">
         <v>-28975000.0</v>
       </c>
@@ -18716,51 +18887,51 @@
       </c>
       <c r="T15">
         <v>-20202000.0</v>
       </c>
       <c r="U15">
         <v>-25816000.0</v>
       </c>
       <c r="V15">
         <v>-14054177.0</v>
       </c>
       <c r="W15">
         <v>509454.0</v>
       </c>
       <c r="X15">
         <v>-833505.0</v>
       </c>
       <c r="Y15">
         <v>-1042000.0</v>
       </c>
       <c r="Z15">
         <v>91883.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-152149000.0</v>
       </c>
       <c r="F16">
         <v>-144326000.0</v>
       </c>
       <c r="G16">
         <v>-78994000.0</v>
       </c>
       <c r="H16">
         <v>-57002000.0</v>
       </c>
       <c r="I16">
         <v>-42463000.0</v>
       </c>
       <c r="J16">
         <v>-2294000.0</v>
       </c>
       <c r="K16">
         <v>-29925000.0</v>
       </c>
@@ -18772,53 +18943,55 @@
       </c>
       <c r="N16">
         <v>-82227000.0</v>
       </c>
       <c r="O16">
         <v>-15459000.0</v>
       </c>
       <c r="P16">
         <v>-22181000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16">
         <v>509000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>-143358000.0</v>
+      </c>
       <c r="C17">
         <v>-162123000.0</v>
       </c>
       <c r="D17">
         <v>-173199000.0</v>
       </c>
       <c r="E17">
         <v>-152149000.0</v>
       </c>
       <c r="F17">
         <v>-144326000.0</v>
       </c>
       <c r="G17">
         <v>-78994000.0</v>
       </c>
       <c r="H17">
         <v>-56902000.0</v>
       </c>
       <c r="I17">
         <v>-28808000.0</v>
       </c>
       <c r="J17">
         <v>-4540000.0</v>
       </c>
       <c r="K17">
@@ -18830,143 +19003,145 @@
       <c r="M17">
         <v>-12882000.0</v>
       </c>
       <c r="N17">
         <v>-82227000.0</v>
       </c>
       <c r="O17">
         <v>-15459000.0</v>
       </c>
       <c r="P17">
         <v>-22181000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-45922000.0</v>
+      </c>
       <c r="C18">
         <v>-24879000.0</v>
       </c>
       <c r="D18">
         <v>-13554000.0</v>
       </c>
       <c r="E18">
         <v>-5505000.0</v>
       </c>
       <c r="F18">
         <v>-7108000.0</v>
       </c>
       <c r="G18">
         <v>-12374000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-7139000.0</v>
       </c>
       <c r="J18">
         <v>-7482000.0</v>
       </c>
       <c r="K18">
         <v>-5365000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>-9865000.0</v>
       </c>
       <c r="I19">
         <v>-590000.0</v>
       </c>
       <c r="J19">
         <v>11911000.0</v>
       </c>
       <c r="K19">
         <v>-10190000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>-23000.0</v>
       </c>
       <c r="N19">
         <v>-1656000.0</v>
       </c>
       <c r="O19">
         <v>-676000.0</v>
       </c>
       <c r="P19">
         <v>855000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>8062000.0</v>
       </c>
       <c r="G20">
         <v>4223000.0</v>
       </c>
       <c r="H20">
         <v>60000.0</v>
       </c>
       <c r="I20">
         <v>2446000.0</v>
       </c>
       <c r="J20">
         <v>2206000.0</v>
       </c>
       <c r="K20">
         <v>4028000.0</v>
       </c>
       <c r="L20">
         <v>165134000.0</v>
@@ -18974,51 +19149,51 @@
       <c r="M20">
         <v>1233000.0</v>
       </c>
       <c r="N20">
         <v>55647000.0</v>
       </c>
       <c r="O20">
         <v>1423000.0</v>
       </c>
       <c r="P20">
         <v>10850000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>-82128000.0</v>
       </c>
       <c r="C21">
         <v>-136169000.0</v>
       </c>
       <c r="D21">
         <v>-173395000.0</v>
       </c>
       <c r="E21">
         <v>-146975000.0</v>
       </c>
       <c r="F21">
         <v>-128057000.0</v>
       </c>
       <c r="G21">
         <v>-58863000.0</v>
       </c>
       <c r="H21">
         <v>-47276000.0</v>
       </c>
       <c r="I21">
         <v>-22440000.0</v>
       </c>
@@ -19054,81 +19229,81 @@
       </c>
       <c r="T21">
         <v>-19686000.0</v>
       </c>
       <c r="U21">
         <v>-22114000.0</v>
       </c>
       <c r="V21">
         <v>-15043552.0</v>
       </c>
       <c r="W21">
         <v>177810.0</v>
       </c>
       <c r="X21">
         <v>10890776.0</v>
       </c>
       <c r="Y21">
         <v>-798000.0</v>
       </c>
       <c r="Z21">
         <v>277212.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>846283000.0</v>
       </c>
       <c r="C23">
         <v>747731000.0</v>
       </c>
       <c r="D23">
         <v>655657000.0</v>
       </c>
       <c r="E23">
         <v>497842000.0</v>
       </c>
       <c r="F23">
         <v>371269000.0</v>
       </c>
       <c r="G23">
         <v>203724000.0</v>
       </c>
       <c r="H23">
         <v>160703000.0</v>
       </c>
       <c r="I23">
         <v>111688000.0</v>
       </c>
@@ -19162,127 +19337,129 @@
       <c r="S23">
         <v>126369000.0</v>
       </c>
       <c r="T23">
         <v>90373000.0</v>
       </c>
       <c r="U23">
         <v>96119000.0</v>
       </c>
       <c r="V23">
         <v>57369249.0</v>
       </c>
       <c r="W23">
         <v>17643535.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>12135000.0</v>
       </c>
       <c r="Z23">
         <v>13684352.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>82563000.0</v>
+      </c>
       <c r="C25">
         <v>83320000.0</v>
       </c>
       <c r="D25">
         <v>54900000.0</v>
       </c>
       <c r="E25">
         <v>43928000.0</v>
       </c>
       <c r="F25">
         <v>30174000.0</v>
       </c>
       <c r="G25">
         <v>11632000.0</v>
       </c>
       <c r="H25">
         <v>8508000.0</v>
       </c>
       <c r="I25">
         <v>6789000.0</v>
       </c>
       <c r="J25">
         <v>7481000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
         <v>76268000.0</v>
       </c>
       <c r="C26">
         <v>80718000.0</v>
       </c>
       <c r="D26">
         <v>70115000.0</v>
       </c>
       <c r="E26">
         <v>44033000.0</v>
       </c>
       <c r="F26">
         <v>32015000.0</v>
       </c>
       <c r="G26">
         <v>18745000.0</v>
       </c>
       <c r="H26">
         <v>13849000.0</v>
       </c>
       <c r="I26">
         <v>9984000.0</v>
       </c>
@@ -19316,51 +19493,51 @@
       <c r="S26">
         <v>12965000.0</v>
       </c>
       <c r="T26">
         <v>6360000.0</v>
       </c>
       <c r="U26">
         <v>3589000.0</v>
       </c>
       <c r="V26">
         <v>4067075.0</v>
       </c>
       <c r="W26">
         <v>1176671.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>415000.0</v>
       </c>
       <c r="Z26">
         <v>326147.0</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>72509000.0</v>
       </c>
       <c r="J27">
         <v>41158000.0</v>
       </c>
       <c r="K27">
         <v>50962000.0</v>
       </c>
       <c r="L27">
         <v>70856000.0</v>
       </c>
       <c r="M27">
         <v>77179000.0</v>
       </c>
       <c r="N27">
         <v>76960000.0</v>
@@ -19372,53 +19549,55 @@
         <v>75189000.0</v>
       </c>
       <c r="Q27">
         <v>66542000.0</v>
       </c>
       <c r="R27">
         <v>51513000.0</v>
       </c>
       <c r="S27">
         <v>42437000.0</v>
       </c>
       <c r="T27">
         <v>29939000.0</v>
       </c>
       <c r="U27">
         <v>33099000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>180</v>
+      </c>
+      <c r="B28">
+        <v>498526000.0</v>
+      </c>
       <c r="C28">
         <v>450199000.0</v>
       </c>
       <c r="D28">
         <v>351880000.0</v>
       </c>
       <c r="E28">
         <v>300013000.0</v>
       </c>
       <c r="F28">
         <v>229271000.0</v>
       </c>
       <c r="G28">
         <v>129156000.0</v>
       </c>
       <c r="H28">
         <v>101714000.0</v>
       </c>
       <c r="I28">
         <v>72509000.0</v>
       </c>
       <c r="J28">
         <v>23220000.0</v>
       </c>
       <c r="K28">
@@ -19448,101 +19627,103 @@
       <c r="S28">
         <v>23362000.0</v>
       </c>
       <c r="T28">
         <v>54189000.0</v>
       </c>
       <c r="U28">
         <v>66830000.0</v>
       </c>
       <c r="V28">
         <v>35579862.0</v>
       </c>
       <c r="W28">
         <v>11006372.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>7221000.0</v>
       </c>
       <c r="Z28">
         <v>7512638.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>-45000.0</v>
+      </c>
       <c r="C29">
         <v>50000.0</v>
       </c>
       <c r="D29">
         <v>179000.0</v>
       </c>
       <c r="E29">
         <v>140000.0</v>
       </c>
       <c r="F29">
         <v>164000.0</v>
       </c>
       <c r="G29">
         <v>145000.0</v>
       </c>
       <c r="H29">
         <v>-239000.0</v>
       </c>
       <c r="I29">
         <v>-1361000.0</v>
       </c>
       <c r="J29">
         <v>-34000.0</v>
       </c>
       <c r="K29">
         <v>-4634000.0</v>
       </c>
       <c r="L29">
         <v>-1146000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>614016000.0</v>
       </c>
       <c r="C30">
         <v>560431000.0</v>
       </c>
       <c r="D30">
         <v>483598000.0</v>
       </c>
       <c r="E30">
         <v>380034000.0</v>
       </c>
       <c r="F30">
         <v>285819000.0</v>
       </c>
       <c r="G30">
         <v>161364000.0</v>
       </c>
       <c r="H30">
         <v>124870000.0</v>
       </c>
       <c r="I30">
         <v>83231000.0</v>
       </c>
@@ -19576,51 +19757,51 @@
       <c r="S30">
         <v>89764000.0</v>
       </c>
       <c r="T30">
         <v>60549000.0</v>
       </c>
       <c r="U30">
         <v>70419000.0</v>
       </c>
       <c r="V30">
         <v>39646937.0</v>
       </c>
       <c r="W30">
         <v>12183043.0</v>
       </c>
       <c r="X30"/>
       <c r="Y30">
         <v>7636000.0</v>
       </c>
       <c r="Z30">
         <v>7838785.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
         <v>-61275000.0</v>
       </c>
       <c r="C31">
         <v>-25904000.0</v>
       </c>
       <c r="D31">
         <v>-13520000.0</v>
       </c>
       <c r="E31">
         <v>-5034000.0</v>
       </c>
       <c r="F31">
         <v>-16105000.0</v>
       </c>
       <c r="G31">
         <v>-19986000.0</v>
       </c>
       <c r="H31">
         <v>-9865000.0</v>
       </c>
       <c r="I31">
         <v>-7729000.0</v>
       </c>
@@ -19656,51 +19837,51 @@
       </c>
       <c r="T31">
         <v>74000.0</v>
       </c>
       <c r="U31">
         <v>-3432000.0</v>
       </c>
       <c r="V31">
         <v>-2047610.0</v>
       </c>
       <c r="W31">
         <v>427771.0</v>
       </c>
       <c r="X31">
         <v>-10890776.0</v>
       </c>
       <c r="Y31">
         <v>-240000.0</v>
       </c>
       <c r="Z31">
         <v>-181429.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>764155000.0</v>
       </c>
       <c r="C32">
         <v>611562000.0</v>
       </c>
       <c r="D32">
         <v>482262000.0</v>
       </c>
       <c r="E32">
         <v>350867000.0</v>
       </c>
       <c r="F32">
         <v>243212000.0</v>
       </c>
       <c r="G32">
         <v>144861000.0</v>
       </c>
       <c r="H32">
         <v>113427000.0</v>
       </c>
       <c r="I32">
         <v>91694000.0</v>
       </c>
@@ -19755,942 +19936,949 @@
       <c r="Z32">
         <v>13961564.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>74767000.0</v>
+      </c>
+      <c r="C2">
         <v>82538000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59203000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>56443000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53184000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>55205000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47990000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42979000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41126000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42780000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38215000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52379000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38685000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37093000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30323000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28675000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21717000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>28737000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23266000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21184000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12263000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12563000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11926000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8787000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9084000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10145000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9268000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8433000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7987000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8771000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8088000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7772000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7737000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10989000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8587000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8631000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11199000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12463000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10849000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15495000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13532000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15508000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14154000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18745000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15335000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15529000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14272000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15433000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17366000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>25532000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>18501000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17270000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>19988000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>17206000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>18039000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16642000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>24599000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17412000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>21001000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17769000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>15277000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>15546000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>16591000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>14465000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13907000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11866000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>11412000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10830000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11594000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>9108000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8016000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7887000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8728000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7379000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6836000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6881000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6117000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6606000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6567000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6409455.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5980000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2758000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3584000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1860000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4826000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>20456000.0</v>
+      </c>
+      <c r="C3">
         <v>20485000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20378000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20522000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>-161000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21411000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21922000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21071000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18916000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16964000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15654000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14541000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12523000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12182000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11611000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10257000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9878000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9458000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8372000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7472000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4872000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2957000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3092000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2870000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2713000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="AB3">
         <v>172000.0</v>
       </c>
       <c r="AC3">
+        <v>172000.0</v>
+      </c>
+      <c r="AD3">
         <v>2002000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>187000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1591000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1589000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1886000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1945000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1798000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1870000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1868000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>172000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3022000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3497000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3884000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>893000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4512000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1030000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4162000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1125000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4451000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4704000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4851000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1198000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1173000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1147000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1224000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1240000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5800000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>509000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5803000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4937000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>545000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>554000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5003000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4795000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4614000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>469000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3562000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3312000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3146000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2897000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2601000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2816000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2242000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1638000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2035000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2942000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2742000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2527000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2410000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3881000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1979000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1692071.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1462929.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>6000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-24000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-30000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-52000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-51000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-42000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-12000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-62000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>5448000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4044000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>933000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-91000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-3624000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-7423000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-12784000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -20764,621 +20952,628 @@
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
-      <c r="CI4"/>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
+        <v>-22056000.0</v>
+      </c>
+      <c r="C5">
         <v>-16563000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-15626000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-28872000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-44130000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25740000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-33080000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-35151000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-43223000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-44786000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-38312000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-47535000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-39641000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-33978000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-35585000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-35682000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-41259000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-38682000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-41669000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-35768000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-20935000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-23087000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-12867000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12713000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17808000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10377000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-11604000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10414000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8083000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6749000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5971000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4180000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4315000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8311000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1261000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-733000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3394000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5275000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-13937000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-883000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3244000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4781000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-169460000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2939000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1082000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7427000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1079000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1751000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4316000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-85902000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-9561000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1884000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3029000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3270000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1610000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3751000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-346000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-16694000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1574000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-3304000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1937000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1807000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3143000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2160000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3669000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-594000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-527000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-5533000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3351000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-5910000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-3155000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3319000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-14561000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1812000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-5368000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-550000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2612000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-9584000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5609000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-3810071.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3109929.0</v>
       </c>
-      <c r="CD5">
-[...1 lines deleted...]
-      </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
-      <c r="CI5"/>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>-1600000.0</v>
+      </c>
+      <c r="C6">
         <v>3922000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4752000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8350000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-44291000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4329000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11158000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-14080000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-24307000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-27822000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-22658000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-32994000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-27118000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-21796000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-23974000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-25425000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-31381000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-29224000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-33297000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-28296000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-16063000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-20130000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9775000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-9843000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-15095000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8153000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-11432000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10242000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6081000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6562000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4380000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2591000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2429000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>10256000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>537000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1137000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1526000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5103000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-10915000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2614000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>640000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3888000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-164948000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1909000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5244000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>8552000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5530000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6455000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>535000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-84704000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8388000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3031000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4253000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2030000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4190000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3242000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>5457000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-11757000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1029000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2750000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3066000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2988000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1471000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1691000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-107000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2718000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2619000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2636000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-750000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-3094000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-913000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1681000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-12526000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1130000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-2626000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1977000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-202000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-5703000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-3630000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-2118000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1647000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-45561133.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11808116.0</v>
       </c>
       <c r="CF6">
         <v>11808116.0</v>
       </c>
       <c r="CG6">
+        <v>11808116.0</v>
+      </c>
+      <c r="CH6">
         <v>6901349.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-13188199.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>4455337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4455336.0</v>
       </c>
       <c r="CK6">
         <v>4455336.0</v>
       </c>
+      <c r="CL6">
+        <v>4455336.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21503,100 +21698,101 @@
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
-      <c r="CI7"/>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>6000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-24000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-30000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-52000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-51000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -21718,1157 +21914,1172 @@
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
-      <c r="CI8"/>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>117341000.0</v>
+      </c>
+      <c r="C9">
         <v>130389999.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>137300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>129101000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>115996000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>121588000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>102729000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>102594000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>97351000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>95190000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>80047000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>64541000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>70425000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>68851000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>59516000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>55476000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>49216000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>45225000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>39614000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>41065000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>31858000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>31391000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>29237000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>20842000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21031000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22207000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>19933000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18886000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16568000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16572000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14914000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14270000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13570000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15294000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>14512000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>15748000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>16779000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>14627000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>15862000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>28295000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>31229000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>31495000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>28842000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27888000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>33312000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>38098000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>36741000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>36567000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>33740000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>35699000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>24664000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>32519000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>33173000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>32755000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>29633000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>30196000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>31819000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>24911000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>30207000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>29861000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>31951000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>30741000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>29300000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>28833000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>23966000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>22699000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>20811000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>20851000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>19780000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>16853000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>16708000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>15837000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>15310000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>12614000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>12940000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>11984000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>12669000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>13079000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>10752000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>12855000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>11619846.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11808116.0</v>
       </c>
       <c r="CE9">
         <v>11808116.0</v>
       </c>
       <c r="CF9">
         <v>11808116.0</v>
       </c>
       <c r="CG9">
+        <v>11808116.0</v>
+      </c>
+      <c r="CH9">
         <v>6901349.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>4455336.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>4455337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4455336.0</v>
       </c>
       <c r="CK9">
         <v>4455336.0</v>
       </c>
+      <c r="CL9">
+        <v>4455336.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>-33856000.0</v>
+      </c>
+      <c r="C10">
         <v>-21747000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-28504000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-41181000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-51971000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-32891000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-39652000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-40966000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-48564000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-49202000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-42771000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-51427000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-43515000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-35307000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-36870000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-37117000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-42715000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-40186000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-42941000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-38162000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-22873000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-26793000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-15629000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-15745000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-20682000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-17398000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-14523000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-12335000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-12885000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-10241000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9287000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-8329000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2312000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6498000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3083000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2614000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5375000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-9753000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-15060000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4633000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6031000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-8660000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-161982000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3694000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3659000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-134000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3069000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2588000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-6004000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-58111000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-14010000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4226000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2701000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5755000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2507000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-7302000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1054000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-17429000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2837000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-3806000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-2616000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4031000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4560000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-3366000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-4598000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1307000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1285000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-6187000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-4267000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-4833000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-4778000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-3522000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-15687000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-10935000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-5357000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-647000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-2673000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-10990000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-5438000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-4516000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-4602125.0</v>
       </c>
-      <c r="CD10">
-[...1 lines deleted...]
-      </c>
       <c r="CE10">
         <v>0.0</v>
       </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
       <c r="CH10">
+        <v>0.0</v>
+      </c>
+      <c r="CI10">
         <v>606000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>50000.0</v>
+      </c>
+      <c r="C11">
         <v>-18000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>74000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-37000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-64000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>441000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-36000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-286000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-69000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-124000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-117000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-50000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-321000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-77000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>203000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>129000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>90000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>43000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>30000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>40000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>60000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>40000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-361000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>71000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>31000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>336000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>26000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1265000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-458000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-91000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-7000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>49000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>474000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-4997000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>600000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>586000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1243000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1717000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>253000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>902000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>139000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-28000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>307000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>669000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2296000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>435000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-52000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-400000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-38000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-928000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>207000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1463000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1533000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-762000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-749000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-1155000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-770000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-265000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>112000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>13000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="BQ11">
         <v>116000.0</v>
       </c>
       <c r="BR11">
+        <v>116000.0</v>
+      </c>
+      <c r="BS11">
         <v>225000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>82000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>69000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>92000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>312000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>221000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>56000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>334000.0</v>
       </c>
-      <c r="CA11">
-[...1 lines deleted...]
-      </c>
       <c r="CB11">
+        <v>0.0</v>
+      </c>
+      <c r="CC11">
         <v>-1338000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1274327.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3123314.0</v>
       </c>
       <c r="CE11">
         <v>3123314.0</v>
       </c>
       <c r="CF11">
         <v>3123314.0</v>
       </c>
       <c r="CG11">
+        <v>3123314.0</v>
+      </c>
+      <c r="CH11">
         <v>4684235.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-127363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-127364.0</v>
       </c>
       <c r="CJ11">
         <v>-127364.0</v>
       </c>
       <c r="CK11">
         <v>-127364.0</v>
       </c>
+      <c r="CL11">
+        <v>-127364.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>11721000.0</v>
+      </c>
+      <c r="C12">
         <v>5184000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12878000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12309000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7841000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7151000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6572000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5815000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5341000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4416000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4459000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3892000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3874000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1329000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1285000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1435000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1456000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1504000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1272000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2394000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1938000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2762000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3032000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2874000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>2919000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1956000.0</v>
       </c>
       <c r="AD12">
         <v>1956000.0</v>
       </c>
       <c r="AE12">
+        <v>1956000.0</v>
+      </c>
+      <c r="AF12">
         <v>1754000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1709000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1707000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1813000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1807000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1881000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1981000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2689000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1123000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3724000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3357000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2854000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3110000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>867000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3371000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3107000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3875000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3747000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1688000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2109000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>836000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1327000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1343000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1767000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>774000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3578000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>708000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>735000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>725000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>888000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>679000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2224000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1417000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>309000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>862000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>713000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>935000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>736000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>916000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1161000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>266000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>269000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>178000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>149000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>156000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000.0</v>
       </c>
       <c r="BZ12">
         <v>102000.0</v>
       </c>
       <c r="CA12">
+        <v>102000.0</v>
+      </c>
+      <c r="CB12">
         <v>171000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>706000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1552145.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>983000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>761000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>76000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>109000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>311000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>2899000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2926000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1921000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2119000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22884,86 +23095,85 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -23088,487 +23298,491 @@
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
-      <c r="CI14"/>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>-33906000.0</v>
+      </c>
+      <c r="C15">
         <v>-21729000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-28578000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-41144000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-51907000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-33332000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-39616000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-40680000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-48495000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-49078000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-42654000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-51377000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-43529000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-34986000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-36793000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-37320000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-42844000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-40187000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-43031000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-38205000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-22903000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-26798000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-15669000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-15805000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-20722000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-17031000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-14567000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-12436000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-12968000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-10628000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9355000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-7076000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1916000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9055000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-3137000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2697000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5515000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-4746000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-13721000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-5233000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-6617000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-9903000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-160265000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-3947000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-4561000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-273000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3041000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-2895000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-6673000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-60407000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-14510000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-4661000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-2649000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-5355000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2469000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-6374000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1261000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-15966000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-1304000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-3044000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-1867000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-2876000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-3790000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-2979000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-4710000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1320000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-1283000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-6303000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-4383000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-5058000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-4860000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-3591000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-15779000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-11247000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-5578000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-703000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-2674000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-11324000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-5438000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-3178000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-5876452.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3123314.0</v>
       </c>
       <c r="CE15">
         <v>-3123314.0</v>
       </c>
       <c r="CF15">
         <v>-3123314.0</v>
       </c>
       <c r="CG15">
+        <v>-3123314.0</v>
+      </c>
+      <c r="CH15">
         <v>-4684235.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>127363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127364.0</v>
       </c>
       <c r="CJ15">
         <v>127364.0</v>
       </c>
       <c r="CK15">
         <v>127364.0</v>
       </c>
+      <c r="CL15">
+        <v>127364.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-51377000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-43529000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-34986000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-36999000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-37320000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-42844000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-40187000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-43031000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-38205000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-22903000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-26798000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-15669000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-15805000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-20722000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-17031000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-14567000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-12436000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-12968000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-24116000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-9355000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-7076000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1916000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9055000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-3137000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2697000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5515000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-4354000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-13721000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-5233000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-6617000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-178676000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-160265000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-3947000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-4561000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-273000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-3041000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-2895000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-6673000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-60407000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-14510000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-4661000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-2649000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-5355000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-2469000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-6374000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-1261000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-1304000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-3044000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
@@ -23598,238 +23812,243 @@
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
         <v>509000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>-33906000.0</v>
+      </c>
       <c r="C17">
+        <v>-21729000.0</v>
+      </c>
+      <c r="D17">
         <v>-28578000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-41144000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-51907000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-33332000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-39616000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-40680000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-48495000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-49078000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-42654000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-51377000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-43529000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-34986000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-36999000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-37320000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-42844000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-40187000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-43031000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-38205000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-22903000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-26798000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-15669000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-15805000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-20722000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-17037000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-14543000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-12406000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-12916000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10577000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-9313000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-7064000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1854000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6589000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-3076000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2629000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5424000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-4391000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-10060000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-5233000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-6617000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-171253000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-160265000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-3947000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-4561000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-273000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3041000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-2895000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-6673000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-60407000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-14510000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-4661000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-2649000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-5355000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-2469000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-6374000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1261000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-1304000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-3044000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -23861,126 +24080,133 @@
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
-      <c r="CI17"/>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-11721000.0</v>
+      </c>
       <c r="C18">
+        <v>-12894000.0</v>
+      </c>
+      <c r="D18">
         <v>-12878000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12309000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7841000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7151000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6572000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5815000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5341000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4416000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4459000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3892000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3874000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1329000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1285000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1435000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1456000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1504000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1272000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2394000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1938000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3706000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2762000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3032000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
@@ -24001,367 +24227,367 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-1555000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2874000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2899000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2926000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1921000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2119000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-577000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-75000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>62000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>11919000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-15000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>5000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2122000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-9388000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>255000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1065000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>6076000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>2173000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-1430000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>1199000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-926000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-682000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>386000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-820000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>212000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-400000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-648000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-516000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>33000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>27000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-220000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>250000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>386000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>175000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>45000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>289000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1490000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>319000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>629000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5944000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1170000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>130000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>-181000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>4272000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-3823000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>1200000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2683000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>6310000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>233000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>131000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-4228000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>308000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>139000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>528000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1231000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-102000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3341000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>103000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>686000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>165134000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>165780000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-112000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>-60000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>527000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>547000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>-90000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>776000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>51602000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>4045000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>1059000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>364000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>394000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
@@ -24396,358 +24622,362 @@
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
-      <c r="CI20"/>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>-22056000.0</v>
+      </c>
+      <c r="C21">
         <v>-5362000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-15933000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13085000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-44291000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-23818000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-33703000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-35307000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-43341000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-44830000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-38359000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-49859000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-36980000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-35027000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-34970000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-29965000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-32207000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-38139000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-35121000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-35752000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-19046000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-17036000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-12861000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-11158000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-17808000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-14499000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-11597000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10414000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-10766000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7695000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-7533000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6545000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-667000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3608000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1261000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-735000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3399000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7064000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4549000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1164000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3739000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-5806000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-164948000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2827000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1142000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2973000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1732000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1841000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-4702000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-56002000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-13174000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2899000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1358000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-3988000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-1974000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-3751000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-126000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-16488000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-2362000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-3304000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-2362000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-1696000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-3475000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-3057000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-3631000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-325000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-657000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-5451000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-3124000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-4171000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-4455000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-3319000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-15861000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-11156000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-5368000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-550000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-2612000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-9584000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-5609000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-3810000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-3110267.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-45561133.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11808116.0</v>
       </c>
       <c r="CF21">
         <v>11808116.0</v>
       </c>
       <c r="CG21">
+        <v>11808116.0</v>
+      </c>
+      <c r="CH21">
         <v>6901349.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-13188199.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4455337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4455336.0</v>
       </c>
       <c r="CK21">
         <v>4455336.0</v>
       </c>
+      <c r="CL21">
+        <v>4455336.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24872,320 +25102,326 @@
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
-      <c r="CI22"/>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>214164000.0</v>
+      </c>
+      <c r="C23">
         <v>218290000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>212436000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>198629000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>213471000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>200611000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>184422000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>180880000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>181818000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>182800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>156621000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>166779000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>146090000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>140971000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>124809000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>114116000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>103140000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>112101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98001000.0</v>
       </c>
       <c r="T23">
         <v>98001000.0</v>
       </c>
       <c r="U23">
+        <v>98001000.0</v>
+      </c>
+      <c r="V23">
         <v>63167000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>60990000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>54024000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>40787000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>47923000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>46850999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40194000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>36533000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>32638000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>30871000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>30302000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>28456000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>26202000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>29583000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>24221000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>25442000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>30146000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>33640000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>27919000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>44851000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>47814000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>51784000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>42438000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>49572000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>47565000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>50654000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>49261000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>51416000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>53099000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>57465000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>59325000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>53919000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>51801000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>56013000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>48813000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>51986000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>48587000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>56141000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>49587000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>54166000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>51483000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>51430000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>44821000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>47584000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>40730000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>36381000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>33284000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>33221000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>32444000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>32468000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>28971000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>27172000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>37758000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>23154000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>25687000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>19370000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>22162000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>28780000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>22967000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>23232000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>21139568.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>57369249.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>16000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>10000000.0</v>
       </c>
-      <c r="CG23">
-[...1 lines deleted...]
-      </c>
       <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
         <v>17643535.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25231,1112 +25467,1131 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>20456000.0</v>
+      </c>
       <c r="C25">
+        <v>20485000.0</v>
+      </c>
+      <c r="D25">
         <v>20378000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20522000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21178000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21411000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21922000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21071000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18916000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16964000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15654000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14541000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2883000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12182000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11611000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10257000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9878000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9458000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8372000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7472000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4872000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2957000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3092000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2870000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2713000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2476000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2161000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1869000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2002000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1723000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1591000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1589000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1886000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1945000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1798000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1870000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1868000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1961000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3022000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3497000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3884000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4932000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4512000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5425000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4162000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4379000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4451000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4704000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4851000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6313000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>7375000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6330000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6259000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6369000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5800000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5820000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5803000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4937000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4957000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4979000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5003000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4795000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4614000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4275000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3562000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3312000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3146000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2897000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2601000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2816000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2242000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1638000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2035000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2942000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2742000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3881000.0</v>
       </c>
       <c r="BZ25">
         <v>3881000.0</v>
       </c>
       <c r="CA25">
+        <v>3881000.0</v>
+      </c>
+      <c r="CB25">
         <v>1979000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1692071.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1462929.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>17560000.0</v>
+      </c>
+      <c r="C26">
         <v>22731000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>18679000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>18276000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>16582000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>23244000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>20357000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19105000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18012000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>22284000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>20000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14571000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13260000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>11604000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>12111000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10596000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9722000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8984000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9391000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7839000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5801000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6945000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4984000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4237000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4170000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3436000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3962000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3360000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3469000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3032000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3157000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2009000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1786000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1437000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1044000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>990000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1449000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2449000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1087000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2080000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3667000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>8106000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2172000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3912000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3851000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3661000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4950000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4534000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4181000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3814000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3028000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3666000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>3682000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>4224000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>3216000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>3777000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4010000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>3235000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>3858000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>4382000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>5413000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>7051000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>3751000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>4909000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>3687000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>3554000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>3630000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>3436000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2867000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>3046000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>3361000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>3354000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>3204000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>89000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>3680000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>1303000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1465000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>1013000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1016000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>856000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>704534.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>324000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>173000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>177000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>3393000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>1177000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>1590000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>378000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>18649000.0</v>
       </c>
       <c r="AE27">
+        <v>18649000.0</v>
+      </c>
+      <c r="AF27">
         <v>10956000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>10673000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>10060000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9742000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>10015000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>10298000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>11103000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11464000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11764000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>18138000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>19122000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>18883000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>17134000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>16644000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>18195000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>20634000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>18649000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>19837000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>18059000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>21156000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>18149000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>19160000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>18495000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>19335000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>17778000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>19529000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>18536000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>18124000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>19145000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>19291000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>18629000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>18971000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>17052000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>17115000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>13780000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>13354000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>12565000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>12810000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>12784000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>42437000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>10723000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>9019000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>9139000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>29939000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>7506000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>6880000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>7909000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>8587000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>7998000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>180</v>
+      </c>
+      <c r="B28">
+        <v>137057000.0</v>
+      </c>
       <c r="C28">
+        <v>128699000.0</v>
+      </c>
+      <c r="D28">
         <v>124303000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>118507000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>127017000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>114541000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>109200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>112731000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>113727000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>104120000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>91411000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>87287000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>91262000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>81920000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>75954000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>72668000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>69471000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>66692000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>61494000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>60659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38135000.0</v>
       </c>
       <c r="V28">
         <v>38135000.0</v>
       </c>
       <c r="W28">
+        <v>38135000.0</v>
+      </c>
+      <c r="X28">
         <v>35985000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>27033000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>28003000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>29354000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>26792000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>24568000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>21000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>22171000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7914000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7815000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6442000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7243000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4403000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5351000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6223000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7092000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4136000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8270000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10647000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8394000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8094000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9241000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>9138000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9705000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10213000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9241000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14222000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13931000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>11443000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11445000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11130000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11226000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10122000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10132000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8825000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>9660000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8627000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8938000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9142000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>9598000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7939000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8798000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5566000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5223000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5563000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5963000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>28828000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>16502000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>15802000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>15667000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14515000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14628000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11231000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>13816000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>21650000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>15345000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>15809000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>14025579.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>12999000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>10995000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6331000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6222000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>12183000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>50000.0</v>
+      </c>
       <c r="C29">
+        <v>-18000.0</v>
+      </c>
+      <c r="D29">
         <v>74000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-37000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-64000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>441000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-36000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-286000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-69000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-124000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-117000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-50000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-321000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>129000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>203000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>129000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>90000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>43000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>60000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>40000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-361000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>71000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>31000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -26352,849 +26607,859 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>139397000.0</v>
+      </c>
+      <c r="C30">
         <v>135752000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>153233000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>142186000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>160287000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>145406000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>136432000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>137901000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>140692000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>140020000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>118406000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>114400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>107405000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>103878000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>94486000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>85441000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>81423000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>83364000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>74735000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>76817000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>50904000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>48427000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>42098000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38839000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>36705999.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>30926000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>28100000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>24651000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>22214000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20684000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18465000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>18594000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15634000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16811000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18947000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21177000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>17070000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>29356000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>34282000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>36276000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>28284000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>30827000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>32230000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>35125000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>34989000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>34816000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>37666000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>40099000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33793000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>35418000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>34531000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>36025000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>31607000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>33947000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>31945000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>31542000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>32175000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>33165000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>33714000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>36153000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>29275000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>30993000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>26265000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>22474000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21418000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>21809000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>21614000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>20874000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>19863000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>19156000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>29871000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>14426000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>18308000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>12534000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15281000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>22663000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>16361000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>16665000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>14730113.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-57369249.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>10000000.0</v>
       </c>
-      <c r="CG30">
-[...1 lines deleted...]
-      </c>
       <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
         <v>-17643535.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
+        <v>-11800000.0</v>
+      </c>
+      <c r="C31">
         <v>-16385000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-12571000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-28096000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7680000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9073000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5949000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5659000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5223000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4372000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4412000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1568000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6535000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-280000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7152000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10508000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2047000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-7820000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2410000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3827000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-9757000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2768000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4587000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2874000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2899000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2926000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1921000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2119000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2546000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1754000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1784000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1645000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>10106000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1822000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1879000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1976000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2689000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-10511000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1578000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-783000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2854000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>5194000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-867000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4801000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3107000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-4801000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4429000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1302000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2109000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-836000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1327000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1343000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1818000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-897000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3551000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-928000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3276000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-475000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>260000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-749000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>239000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-770000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-265000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-969000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-982000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-630000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-5488000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1143000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-662000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1623000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-203000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-7713000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>221000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>11000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-97000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-61000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-2005000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>171000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-706000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1492000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>45561133.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11808116.0</v>
       </c>
       <c r="CF31">
         <v>-11808116.0</v>
       </c>
       <c r="CG31">
+        <v>-11808116.0</v>
+      </c>
+      <c r="CH31">
         <v>-6901349.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>13188199.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4455337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4455336.0</v>
       </c>
       <c r="CK31">
         <v>-4455336.0</v>
       </c>
+      <c r="CL31">
+        <v>-4455336.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>192108000.0</v>
+      </c>
+      <c r="C32">
         <v>212928000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>196503000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>185544000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>169180000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>176793000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>150719000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>145573000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>138477000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>137970000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>118262000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>116920000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>109110000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>105944000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>89839000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>84151000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>70933000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>73962000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>62880000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>62249000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>44121000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>43954000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>41163000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>29629000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>30115000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>32351999.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>29201000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>27319000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>24555000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>25343000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>23002000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>22042000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>21307000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>26283000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>23099000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>24379000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>27978000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>27090000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>26711000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>43790000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>44761000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>47003000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>42996000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>46633000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>48647000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>53627000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>51013000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>53167000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>49173000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>53065000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>50196000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>51020000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>50443000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>52743000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>46839000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>48235000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>48461000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>49510000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>47619000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>50862000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>49720000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>46018000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>44846000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>45424000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>38431000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>36606000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>32677000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>32263000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>30610000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>28447000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>25816000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>23853000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>23197000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>21342000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>20319000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>18820000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>19550000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>19196000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>17358000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>19422000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>18029301.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11808116.0</v>
       </c>
       <c r="CE32">
         <v>11808116.0</v>
       </c>
       <c r="CF32">
         <v>11808116.0</v>
       </c>
       <c r="CG32">
+        <v>11808116.0</v>
+      </c>
+      <c r="CH32">
         <v>6901349.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>4455336.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4455337.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>4455336.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>4455336.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -27281,51 +27546,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>138840000.0</v>
       </c>
       <c r="C2">
         <v>220970000.0</v>
       </c>
       <c r="D2">
         <v>84696000.0</v>
       </c>
       <c r="E2">
         <v>187248000.0</v>
       </c>
       <c r="F2">
         <v>107765000.0</v>
       </c>
       <c r="G2">
         <v>47113000.0</v>
       </c>
       <c r="H2">
         <v>29054000.0</v>
       </c>
       <c r="I2">
         <v>22466000.0</v>
       </c>
@@ -27352,51 +27617,51 @@
       </c>
       <c r="Q2">
         <v>10085000.0</v>
       </c>
       <c r="R2">
         <v>18315000.0</v>
       </c>
       <c r="S2">
         <v>25843000.0</v>
       </c>
       <c r="T2">
         <v>16943000.0</v>
       </c>
       <c r="U2">
         <v>2180000.0</v>
       </c>
       <c r="V2">
         <v>1556770.0</v>
       </c>
       <c r="W2">
         <v>753857.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>42455000</v>
       </c>
       <c r="C3">
         <v>93136000</v>
       </c>
       <c r="D3">
         <v>86975000</v>
       </c>
       <c r="E3">
         <v>58280000</v>
       </c>
       <c r="F3">
         <v>68544000</v>
       </c>
       <c r="G3">
         <v>23886000</v>
       </c>
       <c r="H3">
         <v>13032000</v>
       </c>
       <c r="I3">
         <v>6914000</v>
       </c>
@@ -27423,145 +27688,145 @@
       </c>
       <c r="Q3">
         <v>16328000</v>
       </c>
       <c r="R3">
         <v>13176000</v>
       </c>
       <c r="S3">
         <v>13392000</v>
       </c>
       <c r="T3">
         <v>7984000</v>
       </c>
       <c r="U3">
         <v>9702000</v>
       </c>
       <c r="V3">
         <v>4257891</v>
       </c>
       <c r="W3">
         <v>598467</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>79483000.0</v>
       </c>
       <c r="G4">
         <v>60652000.0</v>
       </c>
       <c r="H4">
         <v>18059000.0</v>
       </c>
       <c r="I4">
         <v>6588000.0</v>
       </c>
       <c r="J4">
         <v>2841000.0</v>
       </c>
       <c r="K4">
         <v>8523000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4">
         <v>-1610000.0</v>
       </c>
       <c r="N4">
         <v>-896000.0</v>
       </c>
       <c r="O4">
         <v>1575000.0</v>
       </c>
       <c r="P4">
         <v>-2502000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>7687000.0</v>
       </c>
       <c r="G5">
         <v>-2191000.0</v>
       </c>
       <c r="H5">
         <v>-1446000.0</v>
       </c>
       <c r="I5">
         <v>4878000.0</v>
       </c>
       <c r="J5">
         <v>3264000.0</v>
       </c>
       <c r="K5">
         <v>9667000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
         <v>-2163000.0</v>
       </c>
       <c r="N5">
         <v>514000.0</v>
       </c>
       <c r="O5">
         <v>1681000.0</v>
       </c>
       <c r="P5">
         <v>12357000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>21966000.0</v>
       </c>
       <c r="C6">
         <v>-82130000.0</v>
       </c>
       <c r="D6">
         <v>136274000.0</v>
       </c>
       <c r="E6">
         <v>-102552000.0</v>
       </c>
       <c r="F6">
         <v>79483000.0</v>
       </c>
       <c r="G6">
         <v>60652000.0</v>
       </c>
       <c r="H6">
         <v>18059000.0</v>
       </c>
       <c r="I6">
         <v>6588000.0</v>
       </c>
@@ -27588,51 +27853,51 @@
       </c>
       <c r="Q6">
         <v>13083000.0</v>
       </c>
       <c r="R6">
         <v>-8230000.0</v>
       </c>
       <c r="S6">
         <v>-7528000.0</v>
       </c>
       <c r="T6">
         <v>8900000.0</v>
       </c>
       <c r="U6">
         <v>14763000.0</v>
       </c>
       <c r="V6">
         <v>1679491.0</v>
       </c>
       <c r="W6">
         <v>802913.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
         <v>-20129000.0</v>
       </c>
       <c r="C7">
         <v>-67274000.0</v>
       </c>
       <c r="D7">
         <v>-54178000.0</v>
       </c>
       <c r="E7">
         <v>-23936000.0</v>
       </c>
       <c r="F7">
         <v>-23876000.0</v>
       </c>
       <c r="G7">
         <v>-15953000.0</v>
       </c>
       <c r="H7">
         <v>-8378000.0</v>
       </c>
       <c r="I7">
         <v>-9713000.0</v>
       </c>
@@ -27659,98 +27924,98 @@
       </c>
       <c r="Q7">
         <v>-24824000.0</v>
       </c>
       <c r="R7">
         <v>-13514000.0</v>
       </c>
       <c r="S7">
         <v>-6703000.0</v>
       </c>
       <c r="T7">
         <v>-7170000.0</v>
       </c>
       <c r="U7">
         <v>-905000.0</v>
       </c>
       <c r="V7">
         <v>-2684250.0</v>
       </c>
       <c r="W7">
         <v>-141377.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-10141000.0</v>
       </c>
       <c r="G8">
         <v>-7484000.0</v>
       </c>
       <c r="H8">
         <v>-1298000.0</v>
       </c>
       <c r="I8">
         <v>-396000.0</v>
       </c>
       <c r="J8">
         <v>4153000.0</v>
       </c>
       <c r="K8">
         <v>8000000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>-1028000.0</v>
       </c>
       <c r="N8">
         <v>-1940000.0</v>
       </c>
       <c r="O8">
         <v>382000.0</v>
       </c>
       <c r="P8">
         <v>-5004000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>-21879000.0</v>
       </c>
       <c r="C9">
         <v>-14589000.0</v>
       </c>
       <c r="D9">
         <v>-12795000.0</v>
       </c>
       <c r="E9">
         <v>-18832000.0</v>
       </c>
       <c r="F9">
         <v>-10141000.0</v>
       </c>
       <c r="G9">
         <v>-7484000.0</v>
       </c>
       <c r="H9">
         <v>-1298000.0</v>
       </c>
       <c r="I9">
         <v>-396000.0</v>
       </c>
@@ -27773,51 +28038,51 @@
         <v>382000.0</v>
       </c>
       <c r="P9">
         <v>-5004000.0</v>
       </c>
       <c r="Q9">
         <v>-2179000.0</v>
       </c>
       <c r="R9">
         <v>-6048000.0</v>
       </c>
       <c r="S9">
         <v>-5273000.0</v>
       </c>
       <c r="T9">
         <v>-1469000.0</v>
       </c>
       <c r="U9">
         <v>-1272000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>13535000.0</v>
       </c>
       <c r="C10">
         <v>-54660000.0</v>
       </c>
       <c r="D10">
         <v>-45562000.0</v>
       </c>
       <c r="E10">
         <v>-20704000.0</v>
       </c>
       <c r="F10">
         <v>-27746000.0</v>
       </c>
       <c r="G10">
         <v>-18192000.0</v>
       </c>
       <c r="H10">
         <v>-14712000.0</v>
       </c>
       <c r="I10">
         <v>-6024000.0</v>
       </c>
@@ -27844,198 +28109,198 @@
       </c>
       <c r="Q10">
         <v>-14661000.0</v>
       </c>
       <c r="R10">
         <v>-7274000.0</v>
       </c>
       <c r="S10">
         <v>-6586000.0</v>
       </c>
       <c r="T10">
         <v>-7378000.0</v>
       </c>
       <c r="U10">
         <v>-4554000.0</v>
       </c>
       <c r="V10">
         <v>346399.0</v>
       </c>
       <c r="W10">
         <v>-741951.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7516000.0</v>
       </c>
       <c r="F11">
         <v>12592000.0</v>
       </c>
       <c r="G11">
         <v>14016000.0</v>
       </c>
       <c r="H11">
         <v>8253000.0</v>
       </c>
       <c r="I11">
         <v>-2674000.0</v>
       </c>
       <c r="J11">
         <v>-18141000.0</v>
       </c>
       <c r="K11">
         <v>-8363000.0</v>
       </c>
       <c r="L11">
         <v>3209000.0</v>
       </c>
       <c r="M11">
         <v>-35816000.0</v>
       </c>
       <c r="N11">
         <v>50808000.0</v>
       </c>
       <c r="O11">
         <v>-1799000.0</v>
       </c>
       <c r="P11">
         <v>3163000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>54129000.0</v>
       </c>
       <c r="F12">
         <v>59878000.0</v>
       </c>
       <c r="G12">
         <v>31510000.0</v>
       </c>
       <c r="H12">
         <v>21797000.0</v>
       </c>
       <c r="I12">
         <v>-1293000.0</v>
       </c>
       <c r="J12">
         <v>-6211000.0</v>
       </c>
       <c r="K12">
         <v>410000.0</v>
       </c>
       <c r="L12">
         <v>171217000.0</v>
       </c>
       <c r="M12">
         <v>10881000.0</v>
       </c>
       <c r="N12">
         <v>18414000.0</v>
       </c>
       <c r="O12">
         <v>3690000.0</v>
       </c>
       <c r="P12">
         <v>3738000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>8931000.0</v>
       </c>
       <c r="F13">
         <v>13254000.0</v>
       </c>
       <c r="G13">
         <v>2593000.0</v>
       </c>
       <c r="H13">
         <v>1629000.0</v>
       </c>
       <c r="I13">
         <v>-3048000.0</v>
       </c>
       <c r="J13">
         <v>-12423000.0</v>
       </c>
       <c r="K13">
         <v>117000.0</v>
       </c>
       <c r="L13">
         <v>168000.0</v>
       </c>
       <c r="M13">
         <v>-36937000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>105075000.0</v>
       </c>
       <c r="C14">
         <v>83320000.0</v>
       </c>
       <c r="D14">
         <v>59682000.0</v>
       </c>
       <c r="E14">
         <v>43928000.0</v>
       </c>
       <c r="F14">
         <v>30174000.0</v>
       </c>
       <c r="G14">
         <v>11632000.0</v>
       </c>
       <c r="H14">
         <v>8508000.0</v>
       </c>
       <c r="I14">
         <v>6789000.0</v>
       </c>
@@ -28062,98 +28327,98 @@
       </c>
       <c r="Q14">
         <v>17246000.0</v>
       </c>
       <c r="R14">
         <v>11956000.0</v>
       </c>
       <c r="S14">
         <v>8731000.0</v>
       </c>
       <c r="T14">
         <v>10621000.0</v>
       </c>
       <c r="U14">
         <v>9015000.0</v>
       </c>
       <c r="V14">
         <v>3540385.0</v>
       </c>
       <c r="W14">
         <v>633847.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>1064000.0</v>
       </c>
       <c r="E15">
         <v>3041000.0</v>
       </c>
       <c r="F15">
         <v>316250000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>160806000.0</v>
       </c>
       <c r="C16">
         <v>138840000.0</v>
       </c>
       <c r="D16">
         <v>220970000.0</v>
       </c>
       <c r="E16">
         <v>84696000.0</v>
       </c>
       <c r="F16">
         <v>187248000.0</v>
       </c>
       <c r="G16">
         <v>107765000.0</v>
       </c>
       <c r="H16">
         <v>47113000.0</v>
       </c>
       <c r="I16">
         <v>29054000.0</v>
       </c>
@@ -28180,98 +28445,98 @@
       </c>
       <c r="Q16">
         <v>23168000.0</v>
       </c>
       <c r="R16">
         <v>10085000.0</v>
       </c>
       <c r="S16">
         <v>18315000.0</v>
       </c>
       <c r="T16">
         <v>25843000.0</v>
       </c>
       <c r="U16">
         <v>16943000.0</v>
       </c>
       <c r="V16">
         <v>3236261.0</v>
       </c>
       <c r="W16">
         <v>1556770.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-1289000.0</v>
       </c>
       <c r="G17">
         <v>94000.0</v>
       </c>
       <c r="H17">
         <v>29000.0</v>
       </c>
       <c r="I17">
         <v>-20000.0</v>
       </c>
       <c r="J17">
         <v>244000.0</v>
       </c>
       <c r="K17">
         <v>-85000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17">
         <v>-1073000.0</v>
       </c>
       <c r="N17">
         <v>-288000.0</v>
       </c>
       <c r="O17">
         <v>902000.0</v>
       </c>
       <c r="P17">
         <v>521000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>2776000.0</v>
       </c>
       <c r="C18">
         <v>-137787000.0</v>
       </c>
       <c r="D18">
         <v>-165460000.0</v>
       </c>
       <c r="E18">
         <v>-133414000.0</v>
       </c>
       <c r="F18">
         <v>-141976000.0</v>
       </c>
       <c r="G18">
         <v>-70298000.0</v>
       </c>
       <c r="H18">
         <v>-46153000.0</v>
       </c>
       <c r="I18">
         <v>-32522000.0</v>
       </c>
@@ -28298,141 +28563,147 @@
       </c>
       <c r="Q18">
         <v>-31161000.0</v>
       </c>
       <c r="R18">
         <v>-18724000.0</v>
       </c>
       <c r="S18">
         <v>-32871000.0</v>
       </c>
       <c r="T18">
         <v>-21221000.0</v>
       </c>
       <c r="U18">
         <v>-18295000.0</v>
       </c>
       <c r="V18">
         <v>-12497137.0</v>
       </c>
       <c r="W18">
         <v>683307.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>-3000000.0</v>
+      </c>
       <c r="C19">
         <v>-93136000.0</v>
       </c>
       <c r="D19">
         <v>-128597000.0</v>
       </c>
       <c r="E19">
         <v>-58280000.0</v>
       </c>
       <c r="F19">
         <v>-3000000.0</v>
       </c>
       <c r="G19">
         <v>-23859000.0</v>
       </c>
       <c r="H19">
         <v>-13032000.0</v>
       </c>
       <c r="I19">
         <v>-21669000.0</v>
       </c>
       <c r="J19">
         <v>-6495000.0</v>
       </c>
       <c r="K19">
         <v>61959000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19">
         <v>-620000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>203</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>67428000.0</v>
       </c>
       <c r="E20">
         <v>57511000.0</v>
       </c>
       <c r="F20">
         <v>131828000.0</v>
       </c>
       <c r="G20">
         <v>111039000.0</v>
       </c>
       <c r="H20">
         <v>55825000.0</v>
       </c>
       <c r="I20">
         <v>51902000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>74813000.0</v>
+      </c>
       <c r="C21">
         <v>58800000.0</v>
       </c>
       <c r="D21">
         <v>149658000.0</v>
       </c>
       <c r="E21">
         <v>35000000.0</v>
       </c>
       <c r="F21">
         <v>306222000.0</v>
       </c>
       <c r="G21">
         <v>19790000.0</v>
       </c>
       <c r="H21">
         <v>8358000.0</v>
       </c>
       <c r="I21">
         <v>1983000.0</v>
       </c>
       <c r="J21">
         <v>-6565000.0</v>
       </c>
       <c r="K21">
@@ -28441,51 +28712,51 @@
       <c r="L21">
         <v>-6907000.0</v>
       </c>
       <c r="M21">
         <v>30708000.0</v>
       </c>
       <c r="N21">
         <v>10679000.0</v>
       </c>
       <c r="O21">
         <v>8400000.0</v>
       </c>
       <c r="P21">
         <v>-7019000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
         <v>-143358000.0</v>
       </c>
       <c r="C22">
         <v>-162123000.0</v>
       </c>
       <c r="D22">
         <v>-186638000.0</v>
       </c>
       <c r="E22">
         <v>-151293000.0</v>
       </c>
       <c r="F22">
         <v>-144326000.0</v>
       </c>
       <c r="G22">
         <v>-78994000.0</v>
       </c>
       <c r="H22">
         <v>-57002000.0</v>
       </c>
       <c r="I22">
         <v>-28975000.0</v>
       </c>
@@ -28512,51 +28783,51 @@
       </c>
       <c r="Q22">
         <v>-14355000.0</v>
       </c>
       <c r="R22">
         <v>-13289000.0</v>
       </c>
       <c r="S22">
         <v>-29288000.0</v>
       </c>
       <c r="T22">
         <v>-20202000.0</v>
       </c>
       <c r="U22">
         <v>-25816000.0</v>
       </c>
       <c r="V22">
         <v>-14054177.0</v>
       </c>
       <c r="W22">
         <v>509454.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>-44795000.0</v>
       </c>
       <c r="C23">
         <v>-2032000.0</v>
       </c>
       <c r="D23">
         <v>-4856000.0</v>
       </c>
       <c r="E23">
         <v>-3772000.0</v>
       </c>
       <c r="F23">
         <v>572351000.0</v>
       </c>
       <c r="G23">
         <v>-58000.0</v>
       </c>
       <c r="H23">
         <v>55825000.0</v>
       </c>
       <c r="I23">
         <v>51902000.0</v>
       </c>
@@ -28583,51 +28854,51 @@
       </c>
       <c r="Q23">
         <v>-267000.0</v>
       </c>
       <c r="R23">
         <v>38000.0</v>
       </c>
       <c r="S23">
         <v>70000.0</v>
       </c>
       <c r="T23">
         <v>952000.0</v>
       </c>
       <c r="U23">
         <v>-10000.0</v>
       </c>
       <c r="V23">
         <v>-1129654.0</v>
       </c>
       <c r="W23">
         <v>-58484.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
         <v>-10956000.0</v>
       </c>
       <c r="C24">
         <v>-93136000.0</v>
       </c>
       <c r="D24">
         <v>-6467000.0</v>
       </c>
       <c r="E24">
         <v>-8827000.0</v>
       </c>
       <c r="F24">
         <v>-86218000.0</v>
       </c>
       <c r="G24">
         <v>-728000.0</v>
       </c>
       <c r="H24">
         <v>-2988000.0</v>
       </c>
       <c r="I24">
         <v>348000.0</v>
       </c>
@@ -28650,51 +28921,51 @@
         <v>-3750000.0</v>
       </c>
       <c r="P24">
         <v>-690000.0</v>
       </c>
       <c r="Q24">
         <v>-382000.0</v>
       </c>
       <c r="R24">
         <v>60000.0</v>
       </c>
       <c r="S24">
         <v>4256000.0</v>
       </c>
       <c r="T24">
         <v>-3789000.0</v>
       </c>
       <c r="U24">
         <v>-1046000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>29924000.0</v>
       </c>
       <c r="C25">
         <v>28149000.0</v>
       </c>
       <c r="D25">
         <v>21405000.0</v>
       </c>
       <c r="E25">
         <v>15611000.0</v>
       </c>
       <c r="F25">
         <v>4589000.0</v>
       </c>
       <c r="G25">
         <v>19235000.0</v>
       </c>
       <c r="H25">
         <v>13233000.0</v>
       </c>
       <c r="I25">
         <v>2392000.0</v>
       </c>
@@ -28721,51 +28992,51 @@
       </c>
       <c r="Q25">
         <v>5868000.0</v>
       </c>
       <c r="R25">
         <v>5587000.0</v>
       </c>
       <c r="S25">
         <v>4445000.0</v>
       </c>
       <c r="T25">
         <v>3168000.0</v>
       </c>
       <c r="U25">
         <v>8828000.0</v>
       </c>
       <c r="V25">
         <v>8033574.0</v>
       </c>
       <c r="W25">
         <v>279850.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-1064000.0</v>
       </c>
       <c r="E26">
         <v>-3041000.0</v>
       </c>
       <c r="F26">
         <v>-30963000.0</v>
       </c>
       <c r="G26">
         <v>111039000.0</v>
       </c>
       <c r="H26">
         <v>55825000.0</v>
       </c>
       <c r="I26">
         <v>51902000.0</v>
       </c>
       <c r="J26">
         <v>24386000.0</v>
       </c>
       <c r="K26">
@@ -28778,51 +29049,51 @@
         <v>-3000.0</v>
       </c>
       <c r="N26">
         <v>8000.0</v>
       </c>
       <c r="O26">
         <v>76000.0</v>
       </c>
       <c r="P26">
         <v>104000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-48000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>-35153000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>73719000.0</v>
       </c>
       <c r="C27">
         <v>73277000.0</v>
       </c>
       <c r="D27">
         <v>81244000.0</v>
       </c>
       <c r="E27">
         <v>40556000.0</v>
       </c>
       <c r="F27">
         <v>36450000.0</v>
       </c>
       <c r="G27">
         <v>17659000.0</v>
       </c>
       <c r="H27">
         <v>10956000.0</v>
       </c>
       <c r="I27">
         <v>5304000.0</v>
       </c>
@@ -28845,51 +29116,51 @@
         <v>3690000.0</v>
       </c>
       <c r="P27">
         <v>2425000.0</v>
       </c>
       <c r="Q27">
         <v>3177000.0</v>
       </c>
       <c r="R27">
         <v>3571000.0</v>
       </c>
       <c r="S27">
         <v>2935000.0</v>
       </c>
       <c r="T27">
         <v>314000.0</v>
       </c>
       <c r="U27">
         <v>8828000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>30018000.0</v>
       </c>
       <c r="C28">
         <v>56208000.0</v>
       </c>
       <c r="D28">
         <v>356919000.0</v>
       </c>
       <c r="E28">
         <v>31228000.0</v>
       </c>
       <c r="F28">
         <v>311966000.0</v>
       </c>
       <c r="G28">
         <v>130829000.0</v>
       </c>
       <c r="H28">
         <v>64183000.0</v>
       </c>
       <c r="I28">
         <v>53885000.0</v>
       </c>
@@ -28916,51 +29187,51 @@
       </c>
       <c r="Q28">
         <v>43065000.0</v>
       </c>
       <c r="R28">
         <v>10269000.0</v>
       </c>
       <c r="S28">
         <v>21409000.0</v>
       </c>
       <c r="T28">
         <v>31319000.0</v>
       </c>
       <c r="U28">
         <v>33773000.0</v>
       </c>
       <c r="V28">
         <v>90992636.0</v>
       </c>
       <c r="W28">
         <v>109959.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>45231000.0</v>
       </c>
       <c r="C29">
         <v>-44651000.0</v>
       </c>
       <c r="D29">
         <v>-78485000.0</v>
       </c>
       <c r="E29">
         <v>-75134000.0</v>
       </c>
       <c r="F29">
         <v>-73432000.0</v>
       </c>
       <c r="G29">
         <v>-46412000.0</v>
       </c>
       <c r="H29">
         <v>-33121000.0</v>
       </c>
       <c r="I29">
         <v>-25608000.0</v>
       </c>
@@ -28987,51 +29258,51 @@
       </c>
       <c r="Q29">
         <v>-14833000.0</v>
       </c>
       <c r="R29">
         <v>-5548000.0</v>
       </c>
       <c r="S29">
         <v>-19479000.0</v>
       </c>
       <c r="T29">
         <v>-13237000.0</v>
       </c>
       <c r="U29">
         <v>-8593000.0</v>
       </c>
       <c r="V29">
         <v>-8239246.0</v>
       </c>
       <c r="W29">
         <v>1281774.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-53411000.0</v>
       </c>
       <c r="C30">
         <v>-93136000.0</v>
       </c>
       <c r="D30">
         <v>-141975000.0</v>
       </c>
       <c r="E30">
         <v>-58280000.0</v>
       </c>
       <c r="F30">
         <v>-157762000.0</v>
       </c>
       <c r="G30">
         <v>-23859000.0</v>
       </c>
       <c r="H30">
         <v>-13032000.0</v>
       </c>
       <c r="I30">
         <v>-21669000.0</v>
       </c>
@@ -29077,3093 +29348,3121 @@
       <c r="W30">
         <v>-598467.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE30"/>
+  <dimension ref="A1:CF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>160806000.0</v>
+      </c>
+      <c r="C2">
         <v>155741000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>157063000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>153244000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>138840000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>80976000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>99828000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>144085000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>220970000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>122526000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>101020000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>116698000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>84696000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>106112000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>107470000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>151812000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>187248000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>223868000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>76581000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>191137000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>107765000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15678000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31163000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27466000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47113000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>57843000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18570000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16419000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>29054000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>35111000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>44912000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>47645000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22466000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15437000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19107000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25577000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19752000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25880000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9322000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7761000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11229000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10502000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8898000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19735000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20169000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18983000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>23764000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21345000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18654000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12948000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>19293000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22241000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>25941000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>22023000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>16859000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>20666000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>22144000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>21761000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>21477000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>23168000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>28854000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>38408000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>12662000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10085000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>14110000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>19731000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10087000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18315000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10874000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13071000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>26904000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>25843000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>33661000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6249000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8090000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16943000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>21360000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>25020000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>790557.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2180366.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>12091000</v>
+      </c>
+      <c r="C3">
         <v>11115000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9233000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12173000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9934000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3746000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19878000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35894000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>33618000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28213000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21383000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20563000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16816000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14835000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15628000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13081000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13407000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19598000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12918000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>41923000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15202000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11018000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5890000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4349000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2629000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2595000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6720000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2649000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1068000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3467000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1060000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1977000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>410000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>411000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1837000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3371000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1977000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1856000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1600000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4005000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1686000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3509000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1482000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3794000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3462000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3549000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2876000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3081000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1794000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3377000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3544000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5412000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2769000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4561000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4187000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5129000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3519000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>418000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4151000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2219000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2108000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4171000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5584000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5428000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1145000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2166000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4362000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3756000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2892000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2915000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2904000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5058000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2515000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1585000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1825000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1526000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3048000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2576000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1415000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2606463</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3104537</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4258000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>598000</v>
       </c>
     </row>
-    <row r="4" spans="1:83">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>31970000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-874000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-43660000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-35436000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-36620000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>147287000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-114556000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>83372000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>92087000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-15485000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>3697000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-19647000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-10730000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>39273000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2151000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-12635000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-6057000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-9801000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-2733000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>25179000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>6997000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-3511000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-6470000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>5825000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-6128000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>16558000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1561000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-3468000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>1604000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2502000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-8335000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-434000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>1186000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-4781000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>2419000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>2691000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>5706000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-6345000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-2948000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-3700000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>3918000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>5164000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-3807000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:83">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>445000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>378000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>999000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1404000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>73000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3992000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>934000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2688000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-802000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-877000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>217000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-729000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-82000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>110000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>346000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1820000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4206000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>568000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>229000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-125000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>222000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>114000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>679000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2249000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-270000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6283000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1685000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1969000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>1925000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1921000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1438000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4205000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1570000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>18422000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-17950000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1170000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1035000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>216000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>433000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-227000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>211000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-246000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1943000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:83">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-20894000.0</v>
+      </c>
+      <c r="C6">
         <v>5065000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1322000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3819000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14404000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>57864000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18852000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-44257000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-76885000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>98444000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>21506000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-15678000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>32002000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-21416000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1358000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-44342000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-35436000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-36620000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>147287000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-114556000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>83372000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>92087000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-15485000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3697000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-19647000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10730000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>39273000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2151000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-12635000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6057000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9801000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2733000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>25179000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7156000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3670000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6470000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5825000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6128000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>16558000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1561000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3468000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>727000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1604000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2502000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-8335000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-434000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1186000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4781000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2419000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2691000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5706000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6345000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2948000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3700000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3918000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5164000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-3807000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1478000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>383000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>284000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1691000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5686000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9554000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>25746000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2577000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-4025000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-5621000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>9644000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-8228000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7441000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2197000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-13833000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1061000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-7818000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>27412000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1841000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-8853000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-4417000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-3660000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>24229443.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1389809.0</v>
       </c>
-      <c r="CD6"/>
       <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:83">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>-20625000.0</v>
+      </c>
+      <c r="C7">
         <v>-15063000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6271000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7145000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8608000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4734000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11499000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-18336000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-32705000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-19110000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-15352000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11835000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7881000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-497000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5248000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-12963000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4577000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4304000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-8955000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2166000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8451000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3374000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4452000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-9281000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5594000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-713000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4716000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1533000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1416000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-6742000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2189000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>828000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1610000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2544000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3017000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>208000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-4949000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-7749000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2721000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7279000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>701000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>5908000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1339000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-297000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-5154000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-7588000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2818000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-16354000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-16595000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>51617000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>2537000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-2084000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-7095000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-4237000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1517000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>3042000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-8267000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>3231000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>571000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>201000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2203000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5337000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-4493000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-12071000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-2923000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-6755000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-2695000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1867000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-5931000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1720000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2784000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-9344000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>7145000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>615000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1917000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-859000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-5009000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-4385000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>693000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-4146631.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-68369.0</v>
       </c>
-      <c r="CD7"/>
       <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:83">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-2478000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-7878000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3929000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1674000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-8724000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-156000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>630000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1891000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>715000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-4542000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-4439000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>782000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-772000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1856000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>62000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>1268000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2923000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-819000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>500000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>2846000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-1201000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-104000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1102000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>4356000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-2658000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>7725000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>3530000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-597000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>2609000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-397000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>1263000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-1401000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>3047000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-5234000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>2560000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-236000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-394000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-636000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-674000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-2986000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>1733000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>950000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>685000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:83">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>-10238000.0</v>
+      </c>
+      <c r="C9">
         <v>-3374000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2256000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5967000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-10282000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5110000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5814000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1765000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-17058000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-7857000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5036000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2576000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2478000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8699000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-7878000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3929000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1674000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8724000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-156000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>630000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1891000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>715000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4542000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4439000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>782000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-772000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1856000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>62000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1268000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2923000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-819000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2846000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1201000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-104000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1102000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4356000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2658000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7725000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3530000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-597000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2278000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2609000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-397000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1263000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1401000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3047000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-5234000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2560000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-236000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-394000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-636000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-674000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2986000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1733000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>950000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>685000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-3085000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1245000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-399000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-2765000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2966000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-4870000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>505000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-780000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3159000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2379000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>113000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-5381000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-5273000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-719000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-1469000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-1295000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:83">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>-20570000.0</v>
+      </c>
+      <c r="C10">
         <v>15044000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-594000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2158000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1243000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2384000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14187000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23343000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-19514000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9475000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-14041000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13506000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8540000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-573000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3516000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7461000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9154000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3929000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8622000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1724000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-13471000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5472000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2673000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5306000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4741000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3961000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2788000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3565000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4398000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2907000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-212000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-172000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2733000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1552000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-677000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-363000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-254000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1019000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4645000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2970000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-3048000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-3254000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-886000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-630000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-686000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1214000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1309000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-586000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1239000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>313000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>359000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1692000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3387000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2178000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1748000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1365000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2562000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1224000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3089000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4037000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1088000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1364000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4512000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-5358000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-3427000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1873000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1189000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1023000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-3189000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2768000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1759000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-328000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1731000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2972000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1980000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1535000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-891000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-993000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1430000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-927055.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1203945.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>346000.0</v>
       </c>
-      <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:83">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>4460000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4286000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1212000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7623000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1745000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5653000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11982000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3595000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1637000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5513000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9110000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4372000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>862000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-328000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4695000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>234000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2175000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1149000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>248000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1705000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>326000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1543000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-3281000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2350000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1210000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-11300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3349000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-6485000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-906000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2377000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3209000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4889000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1191000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-7169000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-870000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6024000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-28956000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>34000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>52710000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1537000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>28000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-3467000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1510000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1321000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3703000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-8333000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:83">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>29786000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19103000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14330000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14393000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11942000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11559000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16880000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20057000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15741000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6970000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12533000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6345000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7634000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4998000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4483000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6232000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4545000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6537000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>677000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1642000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>692000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-4304000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-9561000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2033000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-511000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1828000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-454000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-3137000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3191000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>810000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>171217000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>158026000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3340000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1936000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1251000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4074000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3950000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1606000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3532000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8709000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3153000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3020000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-3741000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3391000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1848000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2192000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:83">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-5365000.0</v>
       </c>
       <c r="N13">
+        <v>-5365000.0</v>
+      </c>
+      <c r="O13">
         <v>7563000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7511000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1630000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4513000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7294000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3918000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2709000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4751000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5247000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2005000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5049000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1558000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>709000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>967000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1605000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-6000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-2636000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1103000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1509000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-12344000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2228000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2664000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2249000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>117000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>168000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-36937000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:83">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>20456000.0</v>
+      </c>
+      <c r="C14">
         <v>27371000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20378000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20522000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21178000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21411000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21922000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21071000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18916000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16964000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15654000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14541000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12523000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12182000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11611000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10741000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9878000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9458000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8372000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7472000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4872000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2957000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3092000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2870000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2713000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2476000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2161000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1869000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2002000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1723000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1591000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1589000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1886000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1945000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1798000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1870000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1868000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1961000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3022000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3497000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3884000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4932000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4512000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5425000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4162000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4379000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4451000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4704000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4851000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6313000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>7375000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6330000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6259000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6369000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5800000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5820000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5803000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4937000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4957000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4979000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5003000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4795000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4614000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4275000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3562000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3312000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3146000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2897000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2601000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2816000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2242000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1638000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2035000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2942000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2742000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2527000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2410000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3881000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1979000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1692071.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1462929.0</v>
       </c>
-      <c r="CD14"/>
       <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:83">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>4615000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -32207,824 +32506,836 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:83">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>139912000.0</v>
+      </c>
+      <c r="C16">
         <v>160806000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>155741000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>157063000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>153244000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>138840000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>80976000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>99828000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>144085000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>220970000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>122526000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>101020000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>116698000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>84696000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>106112000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>107470000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>151812000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>187248000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>223868000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>76581000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>191137000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>107765000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15678000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31163000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27466000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>47113000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>57843000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18570000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16419000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>29054000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>35111000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>44912000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>47645000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>22593000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15437000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>19107000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>25577000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>19752000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>25880000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9322000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7761000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>11229000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10502000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8898000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19735000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20169000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>18983000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>23764000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>21345000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18654000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12948000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>19293000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>22241000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>25941000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>22023000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>16859000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>20666000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>22144000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>21761000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>21477000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>23168000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>28854000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>38408000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>12662000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>10085000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>14110000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>19731000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>10087000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18315000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>10874000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>13071000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>26904000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>25843000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>33661000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6249000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>8090000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>16943000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>21360000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>25020000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>790557.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2180366.0</v>
       </c>
-      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:83">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17">
         <v>-14000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1280000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-13000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2810000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2806000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>69000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-32000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-38000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>20000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>79000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>28000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-44000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>18000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-22000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-10000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>301000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-143000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>96000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1135000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>629000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-878000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-971000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>109000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-677000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1056000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-575000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-273000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-207000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-18000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-196000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-110000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>279000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-261000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>175000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>29000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>226000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>472000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:83">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-10800000.0</v>
+      </c>
+      <c r="C18">
         <v>9567000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4807000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3375000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14973000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6777000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25220000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-47288000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-72056000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-53217000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-38668000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-38435000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-35140000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23238000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-30317000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-40418000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-38112000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-34454000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-36384000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-58429000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-33806000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-17746000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15429000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-17446000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19677000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11662000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-16132000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9347000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-9012000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-12555000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-8869000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5388000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5710000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1026000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-3476000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3795000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-8028000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-11689000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-11798000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5857000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1476000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1049000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>686000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1827000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-5685000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3536000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1890000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-11750000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-18175000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2239000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>643000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-2594000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-3105000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-4859000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>4130000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-124000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-4950000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1881000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2402000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>725000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-496000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-5851000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-7489000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-14175000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-3646000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-4677000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-3465000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-1331000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-9251000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-4219000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-7004000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-14809000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-6839000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-7968000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-3998000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1276000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-7979000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-4816000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-3104000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-5397027.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-4977973.0</v>
       </c>
-      <c r="CD18"/>
       <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:83">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-13891000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-12173000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11612000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3746000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-19878000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-35894000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-33618000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-28213000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-21383000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-75563000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-16816000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-14835000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-15628000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14410000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-13407000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-19997000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12918000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>6081000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9081000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11018000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5863000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4349000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2629000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2595000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6720000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2649000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1068000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -33034,97 +33345,98 @@
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:83">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>145753000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>9917000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>1038000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -33143,2372 +33455,2405 @@
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:83">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-247000.0</v>
+      </c>
       <c r="C21">
+        <v>-374000.0</v>
+      </c>
+      <c r="D21">
         <v>-332000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-392000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>75911000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>47025000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7375000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>21658000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-30693000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1439000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>33700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1064000.0</v>
       </c>
       <c r="R21">
         <v>-1064000.0</v>
       </c>
       <c r="S21">
+        <v>-1064000.0</v>
+      </c>
+      <c r="T21">
         <v>306237000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000.0</v>
       </c>
       <c r="V21">
         <v>-14000.0</v>
       </c>
       <c r="W21">
+        <v>-14000.0</v>
+      </c>
+      <c r="X21">
         <v>85000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>20591000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-872000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1186000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>797000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10091000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3716000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6122000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-145000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1318000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2676000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1175000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1015000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2690000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3715000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4473000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-42166000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4276000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1537000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-6907000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>809000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3652000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3706000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3651000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-431000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7176000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>20312000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5118000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5173000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-30000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>418000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2924000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-241000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5062000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>655000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:83">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>-33906000.0</v>
+      </c>
+      <c r="C22">
         <v>-21729000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-28578000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-41144000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-51907000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-33332000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-39616000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-40680000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-48495000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-49078000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-42654000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-51377000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-43529000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-34986000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-36793000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-37101000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-42616000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-40187000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-43031000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-38205000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-22903000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-26798000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-15669000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-15805000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-20722000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-17031000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-14567000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-12436000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-12968000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-10628000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-9355000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-7076000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1916000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9055000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3137000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2697000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5515000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-4354000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-13721000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-5233000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-6617000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-9903000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-160265000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-3947000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-4561000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-273000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3041000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2895000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-6673000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-60407000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-14510000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-4661000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-2649000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-5355000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2469000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-6374000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1261000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-15966000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1304000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-3044000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1867000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-2876000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3790000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-2979000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-4710000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1320000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-1283000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-6303000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-4383000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-5058000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-4860000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-3591000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-15779000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-11247000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-5578000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-703000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-2674000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-11324000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-5438000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-3177548.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-5876452.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>509000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:83">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>639000.0</v>
+      </c>
+      <c r="C23">
         <v>580000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-927000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>758000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-42149000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3617000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-972000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-832000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>327000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-452000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1592000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-683000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2784000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2615000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>184000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-843000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2697000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5476000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1818000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1996000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1048000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1156000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>46832000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29544000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>32987000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>27503000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1687000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>26133000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>56732000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23304000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22067000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>22433000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7176000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>23433000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>22919000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17472000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>29241000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>23046000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>35334000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>34879000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>375000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>37060000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>34512000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>38951000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>26000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>42965000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>45080000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>58521000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>68537000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>34077000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>34669000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>60000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>47208000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>32090000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>16000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>10688000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>7000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>96000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-478000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>17000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>102000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>92000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>31000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9884000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1940000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10835000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3520000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1035000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>22000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-951000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-795000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-362000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>952000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-65000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-10000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>976000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-976000.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:83">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>-7803000.0</v>
+      </c>
+      <c r="C24">
         <v>-7429000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4658000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1849000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1678000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1771000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-8142000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1794000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2306000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2496000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2009000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-56424000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-538000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1366000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5982000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1329000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-150000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-29675000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>21097000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-21097000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9081000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-755000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>27000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1711000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-15103000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-150000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>176000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>172000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>232000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>869000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-354000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>69894000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>800000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>516000.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU24">
         <v>300000.0</v>
       </c>
       <c r="AV24">
         <v>300000.0</v>
       </c>
       <c r="AW24">
         <v>300000.0</v>
       </c>
       <c r="AX24">
+        <v>300000.0</v>
+      </c>
+      <c r="AY24">
         <v>3600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-250000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-4000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-250000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2925000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-175000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-650000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>-620000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-810000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>329000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-329000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>329000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1589000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>60000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>954000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1302000.0</v>
       </c>
-      <c r="BT24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU24"/>
       <c r="BV24">
         <v>2000000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BW24">
+        <v>2000000.0</v>
+      </c>
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-1787000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-4627000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:83">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>11707000.0</v>
+      </c>
+      <c r="C25">
         <v>10705000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12132000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>27691000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11980000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5645000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6389000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9591000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6524000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5705000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4994000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6605000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4101000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4806000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4664000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2783000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2426000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2139000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9394000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2643000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3404000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8767000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2946000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4544000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1238000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3251000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1299000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3053000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2822000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4875000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>458000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1369000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4310000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-11269000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>290000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-248000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1711000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>157000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>220000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3964000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2260000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2431000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>161024000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3042000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1844000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2669000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4688000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4433000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>986000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1284000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8045000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2390000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2169000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3358000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1970000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4022000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1585000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>11593000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2533000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>912000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>795000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1731000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2107000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1476000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>554000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1213000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>603000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3086000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>685000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-313000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1267000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1510000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1212000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>961000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2580000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-715000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>342000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4139000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1077000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2841544.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2608456.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:83">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>208</v>
+      </c>
+      <c r="B26">
+        <v>-2166000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-3003000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>4697000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-4697000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-1106000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3041000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-218000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1083000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-5963000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-25000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-10000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>131838000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>109835000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-175000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>546000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>833000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-222000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>54646000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1387000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>14000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>348000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>16000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4279000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>47259000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7176000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-420000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>158000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>17472000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>57000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>58000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>26000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>8000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>60000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>16000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
-[...1 lines deleted...]
-      </c>
+      <c r="BY26"/>
       <c r="BZ26">
         <v>1000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CA26">
+        <v>1000.0</v>
+      </c>
+      <c r="CB26"/>
+      <c r="CC26">
         <v>-35153873.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-127.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:83">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>23659000.0</v>
+      </c>
+      <c r="C27">
         <v>19398000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16379000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15624000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22318000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>21533000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17462000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16960000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17322000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>20515000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20073000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>24194000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16462000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10092000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11077000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9203000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10184000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9726000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10754000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11496000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4474000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4972000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4544000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4575000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3568000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3390000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3603000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2351000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1612000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1862000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1675000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1148000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>619000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2233000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>709000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>444000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>516000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>116000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1147000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>305000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>58000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>203000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-78000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1265000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1253000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>913000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1502000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1195000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>944000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1246000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>853000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>795000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1184000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1480000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>663000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>547000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>497000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>480000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>734000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>714000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>851000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>573000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>772000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>981000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1008000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1098000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>831000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>634000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2935000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>769000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>314000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>251000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:83">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>-1774000.0</v>
+      </c>
+      <c r="C28">
         <v>206000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1313000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>366000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30759000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>50642000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6694000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3242000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4370000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>151571000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>60325000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>77913000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>67110000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1013000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>29444000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1926000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2697000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-487000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>183684000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2007000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>130776000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>109821000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-90000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21137000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-39000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>964000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>55443000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11478000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3702000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6470000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-129000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2961000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>44583000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7801000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1205000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2532000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13757000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4530000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-42167000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4218000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1537000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>809000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3652000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3706000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3677000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-431000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7176000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>20312000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5126000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5173000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-30000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>418000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2984000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-241000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5062000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>671000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3930000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1833000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-378000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-774000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-217000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1497000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>40017000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4762000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>384000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2022000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>11063000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>844000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10835000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3520000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1035000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>6019000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-957000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>31443000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-362000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1195000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1451000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-653000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>29647199.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3327801.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>90992000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:83">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>1291000.0</v>
+      </c>
+      <c r="C29">
         <v>20682000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14040000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15548000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5039000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10523000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5342000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-11394000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-38438000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-25004000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-17285000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-17872000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18324000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-8403000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-14689000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-27337000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-24705000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-14856000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-23466000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16506000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-18604000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-6728000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9539000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-13097000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-17048000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-9067000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9412000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-6698000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-7944000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-9088000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-7809000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3411000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5300000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-615000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1639000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-424000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-6051000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-9833000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-10198000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>9862000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>210000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4558000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2168000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5621000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2223000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>13000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4766000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-8669000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-16381000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1138000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4187000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2818000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-336000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-298000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>8317000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5005000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1431000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2299000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6553000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2944000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>1612000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1680000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-1905000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-8747000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-2501000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-2511000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>897000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2425000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-6359000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-1304000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-4100000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-9751000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-4324000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-6383000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-2173000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>250000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-4931000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-2240000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-1689000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-2790564.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-1873436.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>1282000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:83">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-19894000.0</v>
+      </c>
+      <c r="C30">
         <v>-15735000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13891000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12173000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11612000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3746000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-19878000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-35894000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-33618000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28213000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-21383000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-75563000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16816000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-14835000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-15628000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14410000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-13407000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-19997000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12918000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-98853000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-25994000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11018000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5863000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4349000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2629000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2595000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6720000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2649000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1068000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3467000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1819000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2301000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14082000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-179000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-968000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3371000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1977000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1960000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>68294000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3205000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1170000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3509000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1482000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3794000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3462000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3549000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2876000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3081000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1494000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3377000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3544000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-9412000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2769000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-6561000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4187000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5129000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3519000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-418000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-4281000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2344000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2473000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4171000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-5584000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-5099000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>444000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2106000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-4362000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3756000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2509000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1961000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1602000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-5058000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-515000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-485000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1780000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1626000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-5048000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-1415000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2606413.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-3055587.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
+      <c r="CF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>