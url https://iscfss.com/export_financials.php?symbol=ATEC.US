--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -10157,87 +10157,87 @@
       <c r="CL27"/>
     </row>
     <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
         <v>463148000.0</v>
       </c>
       <c r="C28">
         <v>459142000.0</v>
       </c>
       <c r="D28">
         <v>435412000.0</v>
       </c>
       <c r="E28">
         <v>429566000.0</v>
       </c>
       <c r="F28">
         <v>428031000.0</v>
       </c>
       <c r="G28">
         <v>471096000.0</v>
       </c>
       <c r="H28">
-        <v>482877999.0</v>
+        <v>482878000.0</v>
       </c>
       <c r="I28">
         <v>455691000.0</v>
       </c>
       <c r="J28">
         <v>396660000.0</v>
       </c>
       <c r="K28">
         <v>320709000.0</v>
       </c>
       <c r="L28">
         <v>415439000.0</v>
       </c>
       <c r="M28">
         <v>386639000.0</v>
       </c>
       <c r="N28">
         <v>-95834000.0</v>
       </c>
       <c r="O28">
         <v>311167000.0</v>
       </c>
       <c r="P28">
         <v>287243000.0</v>
       </c>
       <c r="Q28">
         <v>251691999.0</v>
       </c>
       <c r="R28">
         <v>204584000.0</v>
       </c>
       <c r="S28">
         <v>-182694000.0</v>
       </c>
       <c r="T28">
-        <v>132088000.0</v>
+        <v>132035000.0</v>
       </c>
       <c r="U28">
         <v>21163000.0</v>
       </c>
       <c r="V28">
         <v>-124945000.0</v>
       </c>
       <c r="W28">
         <v>-102680000.0</v>
       </c>
       <c r="X28">
         <v>53022000.0</v>
       </c>
       <c r="Y28">
         <v>36904000.0</v>
       </c>
       <c r="Z28">
         <v>28398000.0</v>
       </c>
       <c r="AA28">
         <v>-45310000.0</v>
       </c>
       <c r="AB28">
         <v>-55744000.0</v>
       </c>
@@ -12833,51 +12833,51 @@
       <c r="L40">
         <v>77251000.0</v>
       </c>
       <c r="M40">
         <v>88018000.0</v>
       </c>
       <c r="N40">
         <v>69032000.0</v>
       </c>
       <c r="O40">
         <v>70427000.0</v>
       </c>
       <c r="P40">
         <v>74034000.0</v>
       </c>
       <c r="Q40">
         <v>69724002.0</v>
       </c>
       <c r="R40">
         <v>76045000.0</v>
       </c>
       <c r="S40">
         <v>55549000.0</v>
       </c>
       <c r="T40">
-        <v>43932000.0</v>
+        <v>43985000.0</v>
       </c>
       <c r="U40">
         <v>40819000.0</v>
       </c>
       <c r="V40">
         <v>36873000.0</v>
       </c>
       <c r="W40">
         <v>397000.0</v>
       </c>
       <c r="X40">
         <v>31375000.0</v>
       </c>
       <c r="Y40">
         <v>25037000.0</v>
       </c>
       <c r="Z40">
         <v>24068000.0</v>
       </c>
       <c r="AA40">
         <v>399000.0</v>
       </c>
       <c r="AB40">
         <v>504000.0</v>
       </c>
@@ -15211,87 +15211,87 @@
       <c r="CL50"/>
     </row>
     <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
         <v>603060000.0</v>
       </c>
       <c r="C51">
         <v>619948000.0</v>
       </c>
       <c r="D51">
         <v>591153000.0</v>
       </c>
       <c r="E51">
         <v>586629000.0</v>
       </c>
       <c r="F51">
         <v>581275000.0</v>
       </c>
       <c r="G51">
         <v>609936000.0</v>
       </c>
       <c r="H51">
-        <v>563853999.0</v>
+        <v>563854000.0</v>
       </c>
       <c r="I51">
         <v>555519000.0</v>
       </c>
       <c r="J51">
         <v>540745000.0</v>
       </c>
       <c r="K51">
         <v>541679000.0</v>
       </c>
       <c r="L51">
         <v>537965000.0</v>
       </c>
       <c r="M51">
         <v>487659000.0</v>
       </c>
       <c r="N51">
         <v>440319000.0</v>
       </c>
       <c r="O51">
         <v>395863000.0</v>
       </c>
       <c r="P51">
         <v>393355000.0</v>
       </c>
       <c r="Q51">
         <v>359161999.0</v>
       </c>
       <c r="R51">
         <v>356396000.0</v>
       </c>
       <c r="S51">
         <v>331043000.0</v>
       </c>
       <c r="T51">
-        <v>355956000.0</v>
+        <v>355903000.0</v>
       </c>
       <c r="U51">
         <v>97744000.0</v>
       </c>
       <c r="V51">
         <v>66192000.0</v>
       </c>
       <c r="W51">
         <v>43119000.0</v>
       </c>
       <c r="X51">
         <v>68700000.0</v>
       </c>
       <c r="Y51">
         <v>68067000.0</v>
       </c>
       <c r="Z51">
         <v>55864000.0</v>
       </c>
       <c r="AA51">
         <v>55251000.0</v>
       </c>
       <c r="AB51">
         <v>53193000.0</v>
       </c>
@@ -15507,51 +15507,51 @@
       <c r="L52">
         <v>6856000.0</v>
       </c>
       <c r="M52">
         <v>7031000.0</v>
       </c>
       <c r="N52">
         <v>20864000.0</v>
       </c>
       <c r="O52">
         <v>19790000.0</v>
       </c>
       <c r="P52">
         <v>18079000.0</v>
       </c>
       <c r="Q52">
         <v>18429999.0</v>
       </c>
       <c r="R52">
         <v>5823000.0</v>
       </c>
       <c r="S52">
         <v>4554000.0</v>
       </c>
       <c r="T52">
-        <v>10031000.0</v>
+        <v>9978000.0</v>
       </c>
       <c r="U52">
         <v>16542000.0</v>
       </c>
       <c r="V52">
         <v>6860000.0</v>
       </c>
       <c r="W52">
         <v>5085000.0</v>
       </c>
       <c r="X52">
         <v>2880000.0</v>
       </c>
       <c r="Y52">
         <v>1803000.0</v>
       </c>
       <c r="Z52">
         <v>2272000.0</v>
       </c>
       <c r="AA52">
         <v>1803000.0</v>
       </c>
       <c r="AB52">
         <v>2099000.0</v>
       </c>
@@ -20504,51 +20504,51 @@
       </c>
       <c r="CI2">
         <v>4826000.0</v>
       </c>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
     </row>
     <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>155</v>
       </c>
       <c r="B3">
         <v>20456000.0</v>
       </c>
       <c r="C3">
         <v>20485000.0</v>
       </c>
       <c r="D3">
         <v>20378000.0</v>
       </c>
       <c r="E3">
         <v>20522000.0</v>
       </c>
       <c r="F3">
-        <v>-161000.0</v>
+        <v>21178000.0</v>
       </c>
       <c r="G3">
         <v>21411000.0</v>
       </c>
       <c r="H3">
         <v>21922000.0</v>
       </c>
       <c r="I3">
         <v>21071000.0</v>
       </c>
       <c r="J3">
         <v>18916000.0</v>
       </c>
       <c r="K3">
         <v>16964000.0</v>
       </c>
       <c r="L3">
         <v>15654000.0</v>
       </c>
       <c r="M3">
         <v>14541000.0</v>
       </c>
       <c r="N3">
         <v>12523000.0</v>
       </c>
@@ -20964,51 +20964,51 @@
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>157</v>
       </c>
       <c r="B5">
-        <v>-22056000.0</v>
+        <v>-22135000.0</v>
       </c>
       <c r="C5">
         <v>-16563000.0</v>
       </c>
       <c r="D5">
         <v>-15626000.0</v>
       </c>
       <c r="E5">
         <v>-28872000.0</v>
       </c>
       <c r="F5">
         <v>-44130000.0</v>
       </c>
       <c r="G5">
         <v>-25740000.0</v>
       </c>
       <c r="H5">
         <v>-33080000.0</v>
       </c>
       <c r="I5">
         <v>-35151000.0</v>
       </c>
       <c r="J5">
         <v>-43223000.0</v>
       </c>
@@ -21230,63 +21230,63 @@
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
-        <v>-1600000.0</v>
+        <v>-1679000.0</v>
       </c>
       <c r="C6">
         <v>3922000.0</v>
       </c>
       <c r="D6">
         <v>4752000.0</v>
       </c>
       <c r="E6">
         <v>-8350000.0</v>
       </c>
       <c r="F6">
-        <v>-44291000.0</v>
+        <v>-22952000.0</v>
       </c>
       <c r="G6">
         <v>-4329000.0</v>
       </c>
       <c r="H6">
         <v>-11158000.0</v>
       </c>
       <c r="I6">
         <v>-14080000.0</v>
       </c>
       <c r="J6">
         <v>-24307000.0</v>
       </c>
       <c r="K6">
         <v>-27822000.0</v>
       </c>
       <c r="L6">
         <v>-22658000.0</v>
       </c>
       <c r="M6">
         <v>-32994000.0</v>
       </c>
       <c r="N6">
         <v>-27118000.0</v>
       </c>
@@ -28786,60 +28786,60 @@
       </c>
       <c r="R22">
         <v>-13289000.0</v>
       </c>
       <c r="S22">
         <v>-29288000.0</v>
       </c>
       <c r="T22">
         <v>-20202000.0</v>
       </c>
       <c r="U22">
         <v>-25816000.0</v>
       </c>
       <c r="V22">
         <v>-14054177.0</v>
       </c>
       <c r="W22">
         <v>509454.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>205</v>
       </c>
       <c r="B23">
-        <v>-44795000.0</v>
+        <v>-45310000.0</v>
       </c>
       <c r="C23">
         <v>-2032000.0</v>
       </c>
       <c r="D23">
         <v>-4856000.0</v>
       </c>
       <c r="E23">
-        <v>-3772000.0</v>
+        <v>584000.0</v>
       </c>
       <c r="F23">
         <v>572351000.0</v>
       </c>
       <c r="G23">
         <v>-58000.0</v>
       </c>
       <c r="H23">
         <v>55825000.0</v>
       </c>
       <c r="I23">
         <v>51902000.0</v>
       </c>
       <c r="J23">
         <v>24386000.0</v>
       </c>
       <c r="K23">
         <v>146528000.0</v>
       </c>
       <c r="L23">
         <v>375000.0</v>
       </c>
       <c r="M23">
         <v>26000.0</v>
       </c>
@@ -28860,51 +28860,51 @@
       </c>
       <c r="S23">
         <v>70000.0</v>
       </c>
       <c r="T23">
         <v>952000.0</v>
       </c>
       <c r="U23">
         <v>-10000.0</v>
       </c>
       <c r="V23">
         <v>-1129654.0</v>
       </c>
       <c r="W23">
         <v>-58484.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>206</v>
       </c>
       <c r="B24">
         <v>-10956000.0</v>
       </c>
       <c r="C24">
-        <v>-93136000.0</v>
+        <v>-9913000.0</v>
       </c>
       <c r="D24">
         <v>-6467000.0</v>
       </c>
       <c r="E24">
         <v>-8827000.0</v>
       </c>
       <c r="F24">
         <v>-86218000.0</v>
       </c>
       <c r="G24">
         <v>-728000.0</v>
       </c>
       <c r="H24">
         <v>-2988000.0</v>
       </c>
       <c r="I24">
         <v>348000.0</v>
       </c>
       <c r="J24">
         <v>1101000.0</v>
       </c>
       <c r="K24">
         <v>1316000.0</v>
       </c>
@@ -30767,51 +30767,51 @@
       <c r="I7">
         <v>-18336000.0</v>
       </c>
       <c r="J7">
         <v>-32705000.0</v>
       </c>
       <c r="K7">
         <v>-19110000.0</v>
       </c>
       <c r="L7">
         <v>-15352000.0</v>
       </c>
       <c r="M7">
         <v>-11835000.0</v>
       </c>
       <c r="N7">
         <v>-7881000.0</v>
       </c>
       <c r="O7">
         <v>-497000.0</v>
       </c>
       <c r="P7">
         <v>-5248000.0</v>
       </c>
       <c r="Q7">
-        <v>-12963000.0</v>
+        <v>-13411000.0</v>
       </c>
       <c r="R7">
         <v>-4577000.0</v>
       </c>
       <c r="S7">
         <v>-4304000.0</v>
       </c>
       <c r="T7">
         <v>-8955000.0</v>
       </c>
       <c r="U7">
         <v>-2166000.0</v>
       </c>
       <c r="V7">
         <v>-8451000.0</v>
       </c>
       <c r="W7">
         <v>3374000.0</v>
       </c>
       <c r="X7">
         <v>-4452000.0</v>
       </c>
       <c r="Y7">
         <v>-9281000.0</v>
       </c>
@@ -32183,51 +32183,51 @@
       <c r="I14">
         <v>21071000.0</v>
       </c>
       <c r="J14">
         <v>18916000.0</v>
       </c>
       <c r="K14">
         <v>16964000.0</v>
       </c>
       <c r="L14">
         <v>15654000.0</v>
       </c>
       <c r="M14">
         <v>14541000.0</v>
       </c>
       <c r="N14">
         <v>12523000.0</v>
       </c>
       <c r="O14">
         <v>12182000.0</v>
       </c>
       <c r="P14">
         <v>11611000.0</v>
       </c>
       <c r="Q14">
-        <v>10741000.0</v>
+        <v>10257000.0</v>
       </c>
       <c r="R14">
         <v>9878000.0</v>
       </c>
       <c r="S14">
         <v>9458000.0</v>
       </c>
       <c r="T14">
         <v>8372000.0</v>
       </c>
       <c r="U14">
         <v>7472000.0</v>
       </c>
       <c r="V14">
         <v>4872000.0</v>
       </c>
       <c r="W14">
         <v>2957000.0</v>
       </c>
       <c r="X14">
         <v>3092000.0</v>
       </c>
       <c r="Y14">
         <v>2870000.0</v>
       </c>
@@ -33911,96 +33911,96 @@
       <c r="CA22">
         <v>-11324000.0</v>
       </c>
       <c r="CB22">
         <v>-5438000.0</v>
       </c>
       <c r="CC22">
         <v>-3177548.0</v>
       </c>
       <c r="CD22">
         <v>-5876452.0</v>
       </c>
       <c r="CE22"/>
       <c r="CF22">
         <v>509000.0</v>
       </c>
     </row>
     <row r="23" spans="1:84">
       <c r="A23" t="s">
         <v>205</v>
       </c>
       <c r="B23">
         <v>639000.0</v>
       </c>
       <c r="C23">
-        <v>580000.0</v>
+        <v>-634000.0</v>
       </c>
       <c r="D23">
         <v>-927000.0</v>
       </c>
       <c r="E23">
         <v>758000.0</v>
       </c>
       <c r="F23">
         <v>-42149000.0</v>
       </c>
       <c r="G23">
-        <v>3617000.0</v>
+        <v>-555000.0</v>
       </c>
       <c r="H23">
         <v>-972000.0</v>
       </c>
       <c r="I23">
         <v>-832000.0</v>
       </c>
       <c r="J23">
         <v>327000.0</v>
       </c>
       <c r="K23">
         <v>-452000.0</v>
       </c>
       <c r="L23">
         <v>-1592000.0</v>
       </c>
       <c r="M23">
         <v>-683000.0</v>
       </c>
       <c r="N23">
         <v>-2784000.0</v>
       </c>
       <c r="O23">
         <v>2615000.0</v>
       </c>
       <c r="P23">
         <v>184000.0</v>
       </c>
       <c r="Q23">
         <v>-843000.0</v>
       </c>
       <c r="R23">
-        <v>2697000.0</v>
+        <v>1396000.0</v>
       </c>
       <c r="S23">
         <v>5476000.0</v>
       </c>
       <c r="T23">
         <v>-1818000.0</v>
       </c>
       <c r="U23">
         <v>-1996000.0</v>
       </c>
       <c r="V23">
         <v>-1048000.0</v>
       </c>
       <c r="W23">
         <v>-4000.0</v>
       </c>
       <c r="X23">
         <v>1156000.0</v>
       </c>
       <c r="Y23">
         <v>46832000.0</v>
       </c>
       <c r="Z23">
         <v>29544000.0</v>
       </c>
@@ -34425,51 +34425,51 @@
       <c r="I25">
         <v>9591000.0</v>
       </c>
       <c r="J25">
         <v>6524000.0</v>
       </c>
       <c r="K25">
         <v>5705000.0</v>
       </c>
       <c r="L25">
         <v>4994000.0</v>
       </c>
       <c r="M25">
         <v>6605000.0</v>
       </c>
       <c r="N25">
         <v>4101000.0</v>
       </c>
       <c r="O25">
         <v>4806000.0</v>
       </c>
       <c r="P25">
         <v>4664000.0</v>
       </c>
       <c r="Q25">
-        <v>2783000.0</v>
+        <v>3715000.0</v>
       </c>
       <c r="R25">
         <v>2426000.0</v>
       </c>
       <c r="S25">
         <v>2139000.0</v>
       </c>
       <c r="T25">
         <v>9394000.0</v>
       </c>
       <c r="U25">
         <v>2643000.0</v>
       </c>
       <c r="V25">
         <v>3404000.0</v>
       </c>
       <c r="W25">
         <v>8767000.0</v>
       </c>
       <c r="X25">
         <v>2946000.0</v>
       </c>
       <c r="Y25">
         <v>4544000.0</v>
       </c>