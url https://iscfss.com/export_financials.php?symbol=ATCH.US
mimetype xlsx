--- v0 (2026-09-12)
+++ v1 (2026-10-29)
@@ -22,58 +22,61 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2011-12-31</t>
   </si>
   <si>
     <t>2010-12-31</t>
   </si>
   <si>
     <t>2009-12-31</t>
   </si>
   <si>
     <t>2008-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -237,63 +240,63 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
@@ -851,5081 +854,5304 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
         <v>3694153.0</v>
       </c>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>5510760.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28738063.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50703294.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>940.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>583000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>390618.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16395.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>201390.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
         <v>-41089.0</v>
       </c>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>681009.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>0.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>155720.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>293636.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="C8">
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>15033.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
         <v>503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="E8">
         <v>41000.0</v>
       </c>
-      <c r="F8"/>
+      <c r="F8">
+        <v>41000.0</v>
+      </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
         <v>23080646.0</v>
       </c>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>619554.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9094381.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10649523.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21868.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3080000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>201299.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36505.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15489.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
         <v>23080646.0</v>
       </c>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>619554.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9097979.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10676061.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21868.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>14458.0</v>
       </c>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="E13">
         <v>41000.0</v>
       </c>
       <c r="F13">
+        <v>41000.0</v>
+      </c>
+      <c r="G13">
         <v>503.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>19000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7115.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9224.0</v>
       </c>
-      <c r="J13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>162927062.0</v>
       </c>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>11930000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>419271.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22857000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25156250.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1528101.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-28201210.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-50854110.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-940.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
         <v>6142525.0</v>
       </c>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>7706725.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
         <v>12317722.0</v>
       </c>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>14150856.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>188000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>183228.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>186327.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>192581.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-1028584.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2066012.0</v>
       </c>
-      <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>766000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>329118.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
         <v>77615158.0</v>
       </c>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>55477860.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>40588208.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>64333758.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>200620.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7245000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>940286.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>342632.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>415070.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>33</v>
+      </c>
+      <c r="B24">
+        <v>13140358.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>650000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="F24">
+        <v>650000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
         <v>30.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8328.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>35</v>
+      </c>
+      <c r="B26">
+        <v>128645.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>139697.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
-        <v>-8363015.0</v>
-[...1 lines deleted...]
-      <c r="C28">
+        <v>-22952482.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>-139554.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8288661.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9705887.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>108232.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>38</v>
+      </c>
+      <c r="B29">
+        <v>35226776.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>43585593.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10586168.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10495834.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
-        <v>5144027.0</v>
-[...1 lines deleted...]
-      <c r="C30">
+        <v>1255138.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>58828.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1028585.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2066012.0</v>
       </c>
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-    </row>
-    <row r="31" spans="1:10">
+      <c r="K30"/>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>6299579.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3409424.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-964136.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1002639.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C32">
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>15070114.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>43413249.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7723660.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8560194.0</v>
       </c>
-      <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
         <v>25805709.0</v>
       </c>
-      <c r="C33">
+      <c r="C33"/>
+      <c r="D33">
         <v>54799478.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3102276.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2278460.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>157918.0</v>
       </c>
-      <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
-    </row>
-    <row r="34" spans="1:10">
+      <c r="K33"/>
+    </row>
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>263000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
-[...1 lines deleted...]
-      </c>
+      <c r="D34"/>
       <c r="E34">
         <v>100000.0</v>
       </c>
-      <c r="F34"/>
+      <c r="F34">
+        <v>100000.0</v>
+      </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
         <v>22762574.0</v>
       </c>
-      <c r="C35">
+      <c r="C35"/>
+      <c r="D35">
         <v>307656.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>889768.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>992820.0</v>
       </c>
-      <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
-    </row>
-    <row r="36" spans="1:10">
+      <c r="K35"/>
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
-        <v>7092133.0</v>
-[...1 lines deleted...]
-      <c r="C36">
+        <v>19538500.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>-22199997.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2921722.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1926815.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>157918.0</v>
       </c>
-      <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
-    </row>
-    <row r="37" spans="1:10">
+      <c r="K36"/>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>-54799478.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>30000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>23394.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1000.0</v>
       </c>
-      <c r="J38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
-        <v>23584776.0</v>
-[...1 lines deleted...]
-      <c r="C39">
+        <v>27473665.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>58828.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27359368.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>49313225.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20833.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>725000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>46400.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
-    </row>
-    <row r="40" spans="1:10">
+      <c r="K39"/>
+    </row>
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
-        <v>28852952.0</v>
-[...1 lines deleted...]
-      <c r="C40">
+        <v>33056732.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>4545750.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>700323.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2372141.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>50000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>127000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>55413.0</v>
       </c>
-      <c r="I40"/>
       <c r="J40"/>
-    </row>
-    <row r="41" spans="1:10">
+      <c r="K40"/>
+    </row>
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
-        <v>155274221.0</v>
-[...1 lines deleted...]
-      <c r="C42">
+        <v>155233132.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>54618469.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303837.0</v>
       </c>
       <c r="E42">
         <v>303837.0</v>
       </c>
       <c r="F42">
+        <v>303837.0</v>
+      </c>
+      <c r="G42">
         <v>24497.0</v>
       </c>
-      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42"/>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>668325.0</v>
+      </c>
       <c r="C45">
+        <v>179267.0</v>
+      </c>
+      <c r="D45">
         <v>0.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>522295.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>676007.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
         <v>124684.0</v>
       </c>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>342416.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>180554.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>343645.0</v>
       </c>
-      <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
-    </row>
-    <row r="47" spans="1:10">
+      <c r="K46"/>
+    </row>
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>266000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>155847.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>119800.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>207000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
         <v>-133568325.0</v>
       </c>
-      <c r="C48">
+      <c r="C48"/>
+      <c r="D48">
         <v>-11513379.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9591331.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>9500997.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5420.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-16124222.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-6686796.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1836421.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-810470.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="B50">
+        <v>946145.0</v>
+      </c>
+      <c r="C50"/>
       <c r="D50">
         <v>480000.0</v>
       </c>
-      <c r="E50"/>
+      <c r="E50">
+        <v>480000.0</v>
+      </c>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>8328.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3144009.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>881562.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>819485.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
-        <v>14717631.0</v>
-[...1 lines deleted...]
-      <c r="C51">
+        <v>128164.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>480000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>805720.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>943636.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>130100.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
-    </row>
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
-        <v>626214.0</v>
-[...1 lines deleted...]
-      <c r="C52">
+        <v>116587.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>480000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>595952.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>150816.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>130100.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8328.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3144009.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>881562.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>819485.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="C53">
+        <v>62</v>
+      </c>
+      <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53">
         <v>54799478.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3598.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>26538.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>2050000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
         <v>77615158.0</v>
       </c>
-      <c r="C55">
+      <c r="C55"/>
+      <c r="D55">
         <v>55477860.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>40588208.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>64333758.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>200620.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7245000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>940286.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>342632.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>415070.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
         <v>51809449.0</v>
       </c>
-      <c r="C56">
+      <c r="C56"/>
+      <c r="D56">
         <v>678382.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>37485932.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>62055298.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>42701.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6620705.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>577817.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>36505.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>15489.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
         <v>33173319.0</v>
       </c>
-      <c r="C57">
+      <c r="C57"/>
+      <c r="D57">
         <v>12064611.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>29762272.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>53495104.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>181040.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>718000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4158154.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1120441.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1225128.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
         <v>55935893.0</v>
       </c>
-      <c r="C58">
+      <c r="C58"/>
+      <c r="D58">
         <v>12372267.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30652040.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>54487924.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>181040.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>718000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4166482.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1120441.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1225128.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
         <v>21679265.0</v>
       </c>
-      <c r="C60">
+      <c r="C60"/>
+      <c r="D60">
         <v>43105593.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9936168.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9845834.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>19580.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6527000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-3226196.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-777809.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-810058.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>27417452.0</v>
+      </c>
+      <c r="C2">
         <v>25512485.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3694153.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36642680.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6393399.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23013081.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24886829.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24625523.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25556885.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25678020.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>4620846.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4600517.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4423656.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4813558.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3771414.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3302870.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3006791.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2642531.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>278660.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>1744235.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1647000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>729000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>950000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>583000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>85000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>656000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>612000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>-41089.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-41088.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-41089.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11880.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-154619.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>681009.0</v>
+      </c>
+      <c r="C7">
         <v>637644.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>128164.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>155617.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>218305.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>254910.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>293834.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>332228.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>374214.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>15033.0</v>
+      </c>
+      <c r="C8">
         <v>14979.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>14458.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>12681.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>619.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>39.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2225.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1246.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1229.0</v>
       </c>
-      <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>23080646.0</v>
+      </c>
+      <c r="C10">
         <v>16706099.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23080646.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2692063.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7533690.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7814789.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6879552.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6817398.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6558176.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27556691.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>619554.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>712807.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1132900.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1395548.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>129560.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>83745.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75934.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>124104.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>63179.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>202370.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>307252.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>467961.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>25100.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>305000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1212000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>726000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3080000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5915000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>69000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>988000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>23080646.0</v>
+      </c>
+      <c r="C12">
         <v>16706138.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23080646.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2693498.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7533695.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7814843.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6879552.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6817453.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6558231.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27556691.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>619554.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>712807.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1132900.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1395548.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>129560.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>83745.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>75934.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>124104.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>63179.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>202370.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>307252.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>467961.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>25100.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>15033.0</v>
+      </c>
+      <c r="C13">
         <v>14979.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>14458.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>12681.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4016.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>619.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>39.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2225.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1246.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1229.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>54618972.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503.0</v>
       </c>
       <c r="M13">
         <v>503.0</v>
       </c>
       <c r="N13">
         <v>503.0</v>
       </c>
       <c r="O13">
+        <v>503.0</v>
+      </c>
+      <c r="P13">
         <v>203420705.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503.0</v>
       </c>
       <c r="Q13">
         <v>503.0</v>
       </c>
       <c r="R13">
-        <v>201250503.0</v>
+        <v>503.0</v>
       </c>
       <c r="S13">
         <v>201250503.0</v>
       </c>
       <c r="T13">
         <v>201250503.0</v>
       </c>
       <c r="U13">
+        <v>201250503.0</v>
+      </c>
+      <c r="V13">
         <v>589.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>563.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>503.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="AA13">
         <v>20000.0</v>
       </c>
       <c r="AB13">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="AC13">
         <v>19000.0</v>
       </c>
       <c r="AD13">
+        <v>19000.0</v>
+      </c>
+      <c r="AE13">
         <v>11000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>110688000.0</v>
+      </c>
+      <c r="C14">
         <v>148000149.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>162927062.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>59947249.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>40165603.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2322772.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15384000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1909000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12278000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>187802.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10081634.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>196362.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10489000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>283460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25156000.0</v>
       </c>
       <c r="P14">
         <v>25156000.0</v>
       </c>
       <c r="Q14">
         <v>25156000.0</v>
       </c>
       <c r="R14">
         <v>25156000.0</v>
       </c>
       <c r="S14">
+        <v>25156000.0</v>
+      </c>
+      <c r="T14">
         <v>419694.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25156000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>419271.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>263877.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>83854.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>72917.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>3496931.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>900.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-3898673.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4019546.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-3739852.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3660651.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
         <v>6142525.0</v>
       </c>
       <c r="C20">
         <v>6142525.0</v>
       </c>
       <c r="D20">
         <v>6142525.0</v>
       </c>
       <c r="E20">
         <v>6142525.0</v>
       </c>
       <c r="F20">
         <v>6142525.0</v>
       </c>
       <c r="G20">
         <v>6142525.0</v>
       </c>
       <c r="H20">
         <v>6142525.0</v>
       </c>
       <c r="I20">
-        <v>7706725.0</v>
+        <v>6142525.0</v>
       </c>
       <c r="J20">
         <v>7706725.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>7706725.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>13305633.0</v>
+      </c>
+      <c r="C21">
         <v>13657561.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12317722.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14361415.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14717210.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15069138.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15417197.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15772465.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15877356.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>38053935.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>207000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>202000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>199000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="AD21">
         <v>183000.0</v>
       </c>
       <c r="AE21">
+        <v>183000.0</v>
+      </c>
+      <c r="AF21">
         <v>181000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-64446.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>67967.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>933000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1594000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1540000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>766000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>710000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>363000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>333000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>71228683.0</v>
+      </c>
+      <c r="C23">
         <v>73915806.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>77615158.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>73634759.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>60892833.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>55012117.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>56014642.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>55994817.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>57466554.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>76372975.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55477860.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>54790261.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>58621911.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>57623583.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>204207681.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>202744248.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>201833559.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>201649723.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>201711257.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>201914195.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>202085000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>202339000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>80100.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>13140358.0</v>
+      </c>
+      <c r="C24">
         <v>13636148.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14079840.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2030546.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>11125347.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>25223382.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>22992819.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9556561.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9199309.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>5000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>30.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
         <v>128645.0</v>
       </c>
       <c r="C26">
         <v>128645.0</v>
       </c>
       <c r="D26">
         <v>128645.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="E26">
+        <v>128645.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
         <v>43645.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>87500.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91200.0</v>
       </c>
       <c r="J26">
         <v>91200.0</v>
       </c>
-      <c r="K26"/>
+      <c r="K26">
+        <v>91200.0</v>
+      </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>70103.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>86530.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>120243.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>139697.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-22952482.0</v>
+      </c>
+      <c r="C28">
         <v>-1455013.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8363015.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4849975.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6498063.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15181073.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24419447.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22113130.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19916202.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3691450.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-139554.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2088290.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1315216.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>802568.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>350440.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>460356.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>316167.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>117997.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63179.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-202370.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-307252.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-467961.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>-25000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>35226776.0</v>
+      </c>
+      <c r="C29">
         <v>36872021.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>36268732.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14242604.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>8820687.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7847364.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5474659.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11966733.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21381782.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>896575.0</v>
+      </c>
+      <c r="C30">
         <v>5073955.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5144027.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14677681.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4500440.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1353621.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1737827.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2317902.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2221932.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4257284.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>58828.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>54051.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49806.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>1455487.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>459142.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12617.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>885606.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2480780.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4260970.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6299579.0</v>
       </c>
-      <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>15070114.0</v>
+      </c>
+      <c r="C32">
         <v>16099680.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>18636130.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2425747.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>-12259260.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-7441131.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-7068848.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-21724075.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-14591130.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>25805709.0</v>
+      </c>
+      <c r="C33">
         <v>26995222.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>25805709.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>26428566.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>25958895.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>25319924.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25754696.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>26065709.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>27868714.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>44313266.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>54799478.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>53975195.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>57409747.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>56157278.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>204078121.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>202553003.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>201569500.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>201265127.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>201308628.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>201285500.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>201258831.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>201260173.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>55000.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>263000.0</v>
+      </c>
+      <c r="C34">
         <v>789000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>961000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>11585000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>11330000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>11144000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>12738000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>12398000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>11283000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>22762574.0</v>
+      </c>
+      <c r="C35">
         <v>20836322.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22762574.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17146636.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>26686881.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>27017534.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>41510290.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>42158896.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>44253522.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>33781382.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>307656.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>54340154.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>57421417.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>56280340.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5317318.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>202316296.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>201723767.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6479088.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7137930.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3363298.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>196790887.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>197187174.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>18994859.0</v>
+      </c>
+      <c r="C36">
         <v>6439434.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7092133.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5643835.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4919893.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3848517.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3851017.0</v>
       </c>
       <c r="H36">
         <v>3851017.0</v>
       </c>
       <c r="I36">
         <v>3851017.0</v>
       </c>
       <c r="J36">
+        <v>3851017.0</v>
+      </c>
+      <c r="K36">
         <v>5869768.0</v>
       </c>
-      <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36">
         <v>53975195.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>57409747.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>56157278.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>33652.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>202553003.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>201569500.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>260492.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>339450.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>426325.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>201258831.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>201260173.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>55000.0</v>
       </c>
-      <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-1.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>204207681.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>302000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>315000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>348000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>358000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="AE38">
         <v>203000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38">
+        <v>203000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>27832228.0</v>
+      </c>
+      <c r="C39">
         <v>25140492.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>23766968.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>29835014.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>22899803.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20523729.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>21642567.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>20793753.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>20817677.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>245733.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>102259.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>79264.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>70757.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-95908.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>23755.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>112191.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>136388.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>276271.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>223955.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>211665.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>142905.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>790000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>812000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>729000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>725000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>318000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>135000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>148000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
-        <v>4021168.0</v>
+        <v>33056732.0</v>
       </c>
       <c r="C40">
+        <v>3653323.0</v>
+      </c>
+      <c r="D40">
         <v>28852952.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4846058.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>32206930.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4403407.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4606012.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4522768.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6688984.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4569368.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11584611.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4143473.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2066207.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2284894.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4595871.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>110763.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>849921.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3200000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4566000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1744235.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15450.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>151823.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>-1688847.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>248000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>180000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>185000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>127000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>357000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>118000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2331000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>159074567.0</v>
+      </c>
+      <c r="C42">
         <v>157742809.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>155274221.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>149807616.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>135763445.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>126891109.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>114749006.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>114517131.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>110164676.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>97162370.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>5873598.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3262598.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>24497.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-7177.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-3251.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>40265.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>668325.0</v>
+      </c>
+      <c r="C45">
         <v>627057.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>124684.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>152146.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45">
+        <v>179267.0</v>
+      </c>
+      <c r="G45">
         <v>589774.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>625563.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>664239.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>702384.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>389564.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>668325.0</v>
+      </c>
+      <c r="C46">
         <v>627057.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>124684.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>152146.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>179267.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>216099.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>256457.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>299702.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>342416.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>389564.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>222000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>252000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>287000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>266000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>241000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>144000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>148000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-137949327.0</v>
+      </c>
+      <c r="C48">
         <v>-135499209.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-133568325.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-142964114.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-142523820.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-140848598.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-137945770.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-137526772.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-148274805.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-101222844.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-11513379.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-11115812.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-7914849.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-7563926.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-5010342.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-3998829.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-4435603.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-12528760.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-13885707.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-4443841.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-874184.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1736842.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="X48"/>
+      <c r="Y48">
         <v>-388.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-23074271.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-21221872.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-18271916.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-16124222.0</v>
       </c>
-      <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
-    </row>
-    <row r="49" spans="1:31">
+      <c r="AF48"/>
+    </row>
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>946145.0</v>
+      </c>
+      <c r="C50">
         <v>977294.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>509627.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5355875.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>11652210.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5820707.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5643875.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>16585589.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>16241718.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>982237.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1015353.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>18563.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>8328.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>128164.0</v>
+      </c>
+      <c r="C51">
         <v>15251086.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14717631.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7542038.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>14031753.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>22995862.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>31298999.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>28930528.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>26474378.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>23865241.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>480000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2801097.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2448116.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2198116.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>480000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>544101.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>392101.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>242101.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>100.0</v>
       </c>
-      <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>116587.0</v>
+      </c>
+      <c r="C52">
         <v>1287252.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>626214.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5470146.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2403071.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>11770734.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5947453.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5782093.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>16735088.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>16401650.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>480000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2801097.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2448116.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2198116.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>480000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>544101.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>392101.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>242101.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>100.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>982237.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1015353.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>18563.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8328.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-    </row>
-    <row r="53" spans="1:31">
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
         <v>39.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1435.0</v>
       </c>
-      <c r="E53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53">
         <v>54.0</v>
       </c>
       <c r="H53">
-        <v>55.0</v>
+        <v>54.0</v>
       </c>
       <c r="I53">
         <v>55.0</v>
       </c>
       <c r="J53">
         <v>55.0</v>
       </c>
-      <c r="K53"/>
+      <c r="K53">
+        <v>55.0</v>
+      </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
-[...1 lines deleted...]
-      </c>
+      <c r="Y53"/>
       <c r="Z53">
         <v>50000.0</v>
       </c>
       <c r="AA53">
-        <v>2050000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AB53">
         <v>2050000.0</v>
       </c>
       <c r="AC53">
+        <v>2050000.0</v>
+      </c>
+      <c r="AD53">
         <v>2030000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>77615158.0</v>
+      </c>
+      <c r="C55">
         <v>73915806.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>77615158.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>73634759.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>60892833.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>55012117.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>56014642.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>55994817.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>57466554.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>76372975.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>55477860.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>54790261.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>58621911.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>57623583.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>204207681.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>202744248.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>201833559.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>201649723.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>201711257.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>201914195.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>202085000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>202339000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>80100.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4058000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4694000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5693000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7245000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9416000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1198000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1982000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>51809449.0</v>
+      </c>
+      <c r="C56">
         <v>46920585.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>51809449.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>47206193.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>34933938.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>29692193.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>30259946.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>29929108.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>29597840.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>32059708.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>678382.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>815066.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1212164.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1466305.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>129560.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>191245.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>264059.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>384596.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>402629.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>628695.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>826169.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1078827.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56">
         <v>25100.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3533778.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4127297.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5058493.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6620705.0</v>
       </c>
-      <c r="AC56"/>
       <c r="AD56"/>
       <c r="AE56"/>
-    </row>
-    <row r="57" spans="1:31">
+      <c r="AF56"/>
+    </row>
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>33173319.0</v>
+      </c>
+      <c r="C57">
         <v>30820905.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>33173319.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>49631940.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>41003400.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>41951453.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>37701077.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>36997956.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>51321915.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>46650838.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12064611.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11565416.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>9114840.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8906666.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5612724.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4426278.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4544892.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6448892.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>7208531.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1744235.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>294110.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>151823.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57">
+      <c r="X57"/>
+      <c r="Y57">
         <v>55488.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2872000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1918000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1146000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>718000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>450000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>876000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7115000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>55935893.0</v>
+      </c>
+      <c r="C58">
         <v>51657227.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>55935893.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>66778576.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>67690281.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>68968987.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>79211367.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>79156852.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>95575437.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>80432220.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12372267.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>65905570.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>66536257.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>65187006.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5797318.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>206742574.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>206268659.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12927980.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>14346461.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5107533.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>197084997.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>197338997.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>55488.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2877000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1924000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1154000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>718000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>453000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>881000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7121000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>21140273.0</v>
+      </c>
+      <c r="C60">
         <v>22258579.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>21679265.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6856183.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-6797448.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-13956870.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-23196725.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-23162035.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-38108883.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-4059245.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>43105593.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-11115309.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-7914346.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-7563423.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>198410363.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-3998326.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-4435100.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>188721743.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>187364796.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>196806662.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000003.0</v>
       </c>
       <c r="V60">
         <v>5000003.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="W60">
+        <v>5000003.0</v>
+      </c>
+      <c r="X60"/>
+      <c r="Y60">
         <v>24612.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1093000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2683000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4460000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6488000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>8868000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>322000.0</v>
       </c>
-      <c r="AE60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:31">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5933,5524 +6159,5747 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>3274882.0</v>
       </c>
       <c r="C2">
         <v>8254364.0</v>
       </c>
       <c r="D2">
         <v>1299527.0</v>
       </c>
       <c r="E2">
         <v>2385826.0</v>
       </c>
       <c r="F2">
         <v>1535475.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>865000.0</v>
       </c>
       <c r="I2">
         <v>328036.0</v>
       </c>
       <c r="J2">
         <v>116886.0</v>
       </c>
       <c r="K2">
         <v>125767.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>1418520.0</v>
       </c>
       <c r="C3"/>
       <c r="D3">
-        <v>1597880.0</v>
+        <v>28530.0</v>
       </c>
       <c r="E3">
         <v>28530.0</v>
       </c>
       <c r="F3">
         <v>37232.0</v>
       </c>
       <c r="G3">
         <v>21680.0</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>-2952921.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>-2455678.0</v>
       </c>
       <c r="E5">
         <v>259236.0</v>
       </c>
       <c r="F5">
         <v>1880474.0</v>
       </c>
       <c r="G5">
         <v>-27100.0</v>
       </c>
       <c r="H5">
         <v>-6660386.0</v>
       </c>
       <c r="I5">
         <v>-4134104.0</v>
       </c>
       <c r="J5">
         <v>-962581.0</v>
       </c>
       <c r="K5">
         <v>-698952.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
         <v>-1534401.0</v>
       </c>
-      <c r="C6"/>
+      <c r="C6">
+        <v>15098446.0</v>
+      </c>
       <c r="D6">
-        <v>-857798.0</v>
+        <v>-2427148.0</v>
       </c>
       <c r="E6">
         <v>287766.0</v>
       </c>
       <c r="F6">
         <v>1917706.0</v>
       </c>
       <c r="G6">
         <v>-5420.0</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>11339234.0</v>
       </c>
       <c r="C9">
-        <v>2595668.0</v>
+        <v>2602248.0</v>
       </c>
       <c r="D9">
         <v>2701956.0</v>
       </c>
       <c r="E9">
         <v>6703593.0</v>
       </c>
       <c r="F9">
         <v>11775864.0</v>
       </c>
       <c r="G9"/>
       <c r="H9">
         <v>-607053.0</v>
       </c>
       <c r="I9">
         <v>-167595.0</v>
       </c>
       <c r="J9">
         <v>30775.0</v>
       </c>
       <c r="K9">
         <v>38336.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>1613081.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>-120514741.0</v>
       </c>
       <c r="E10">
         <v>176025.0</v>
       </c>
       <c r="F10">
         <v>1810630.0</v>
       </c>
       <c r="G10">
         <v>-21680.0</v>
       </c>
       <c r="H10">
         <v>-9370056.0</v>
       </c>
       <c r="I10">
         <v>-4850375.0</v>
       </c>
       <c r="J10">
         <v>-1025951.0</v>
       </c>
       <c r="K10">
         <v>-884149.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>-544602.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>-424816.0</v>
       </c>
       <c r="E11">
         <v>44691.0</v>
       </c>
       <c r="F11">
         <v>331983.0</v>
       </c>
       <c r="G11">
         <v>-5420.0</v>
       </c>
       <c r="H11">
         <v>44000.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
         <v>7035612.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>83211.0</v>
       </c>
       <c r="F12">
         <v>69844.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>1848873.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13">
         <v>3112281.0</v>
       </c>
       <c r="E13">
         <v>1492655.0</v>
       </c>
       <c r="F13">
         <v>365858.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>23000.0</v>
       </c>
       <c r="I14">
         <v>39182.0</v>
       </c>
       <c r="J14">
         <v>39182.0</v>
       </c>
       <c r="K14">
         <v>39182.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>1765655.0</v>
       </c>
       <c r="C15"/>
       <c r="D15">
         <v>-120089925.0</v>
       </c>
       <c r="E15">
         <v>131334.0</v>
       </c>
       <c r="F15">
         <v>1478647.0</v>
       </c>
       <c r="G15">
         <v>-21680.0</v>
       </c>
       <c r="H15">
         <v>-9437424.0</v>
       </c>
       <c r="I15">
         <v>-4850375.0</v>
       </c>
       <c r="J15">
         <v>-1025951.0</v>
       </c>
       <c r="K15">
         <v>-884149.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>-9437424.0</v>
       </c>
       <c r="I16">
         <v>-4850375.0</v>
       </c>
       <c r="J16">
         <v>-1025951.0</v>
       </c>
       <c r="K16">
         <v>-884149.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>111</v>
+      </c>
+      <c r="B17">
+        <v>1962875.0</v>
+      </c>
       <c r="C17"/>
       <c r="D17">
         <v>794950.0</v>
       </c>
       <c r="E17">
         <v>131334.0</v>
       </c>
       <c r="F17">
         <v>1478647.0</v>
       </c>
       <c r="G17"/>
       <c r="H17">
         <v>-9413542.0</v>
       </c>
       <c r="I17">
         <v>-4850375.0</v>
       </c>
       <c r="J17">
         <v>-1025951.0</v>
       </c>
       <c r="K17">
         <v>-884149.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>-3471235.0</v>
+      </c>
       <c r="C18"/>
       <c r="D18">
         <v>3112281.0</v>
       </c>
       <c r="E18">
         <v>1304002.0</v>
       </c>
       <c r="F18">
         <v>234359.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>38185.0</v>
       </c>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-5004866.0</v>
       </c>
       <c r="C21">
-        <v>-4301097.0</v>
+        <v>-4294517.0</v>
       </c>
       <c r="D21">
         <v>-15521573.0</v>
       </c>
       <c r="E21">
         <v>-1226153.0</v>
       </c>
       <c r="F21">
         <v>1019834.0</v>
       </c>
       <c r="G21">
         <v>-21680.0</v>
       </c>
       <c r="H21">
         <v>-6660386.0</v>
       </c>
       <c r="I21">
         <v>-4134104.0</v>
       </c>
       <c r="J21">
         <v>-962581.0</v>
       </c>
       <c r="K21">
         <v>-698952.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>19618478.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>19523056.0</v>
       </c>
       <c r="E23">
         <v>10315572.0</v>
       </c>
       <c r="F23">
         <v>12291505.0</v>
       </c>
       <c r="G23">
         <v>21680.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>119</v>
+      </c>
+      <c r="B25">
+        <v>1584324.0</v>
+      </c>
+      <c r="C25">
+        <v>1525596.0</v>
+      </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>28530.0</v>
       </c>
       <c r="F25">
         <v>37232.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>2175000.0</v>
       </c>
       <c r="I26">
         <v>1803809.0</v>
       </c>
       <c r="J26">
         <v>79084.0</v>
       </c>
       <c r="K26">
         <v>119541.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27">
         <v>5507901.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>3925810.0</v>
       </c>
       <c r="E27">
         <v>903251.0</v>
       </c>
       <c r="F27">
         <v>1336466.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>2735078.0</v>
       </c>
       <c r="C28">
         <v>4999538.0</v>
       </c>
       <c r="D28">
         <v>254608.0</v>
       </c>
       <c r="E28">
         <v>2120980.0</v>
       </c>
       <c r="F28">
         <v>2067963.0</v>
       </c>
       <c r="G28"/>
       <c r="H28">
         <v>5551000.0</v>
       </c>
       <c r="I28">
         <v>2162700.0</v>
       </c>
       <c r="J28">
         <v>914272.0</v>
       </c>
       <c r="K28">
         <v>617747.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>123</v>
+      </c>
+      <c r="B29">
+        <v>-252105.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29">
         <v>726038.0</v>
       </c>
       <c r="E29">
         <v>44691.0</v>
       </c>
       <c r="F29">
         <v>331983.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>16344100.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>18223529.0</v>
       </c>
       <c r="E30">
         <v>7929746.0</v>
       </c>
       <c r="F30">
         <v>10756030.0</v>
       </c>
       <c r="G30">
         <v>21680.0</v>
       </c>
       <c r="H30">
         <v>6986656.0</v>
       </c>
       <c r="I30">
         <v>4294545.0</v>
       </c>
       <c r="J30">
         <v>1110242.0</v>
       </c>
       <c r="K30">
         <v>863054.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>10408193.0</v>
       </c>
       <c r="C31">
-        <v>16101486.0</v>
+        <v>16094906.0</v>
       </c>
       <c r="D31">
         <v>-104993168.0</v>
       </c>
       <c r="E31">
         <v>1402178.0</v>
       </c>
       <c r="F31">
         <v>790796.0</v>
       </c>
       <c r="G31"/>
       <c r="H31">
         <v>-2709670.0</v>
       </c>
       <c r="I31">
         <v>-716271.0</v>
       </c>
       <c r="J31">
         <v>-63370.0</v>
       </c>
       <c r="K31">
         <v>-185197.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>14613612.0</v>
       </c>
       <c r="C32">
-        <v>10850032.0</v>
+        <v>10856612.0</v>
       </c>
       <c r="D32">
         <v>4001483.0</v>
       </c>
       <c r="E32">
         <v>9089419.0</v>
       </c>
       <c r="F32">
         <v>13311339.0</v>
       </c>
       <c r="G32"/>
       <c r="H32">
         <v>326000.0</v>
       </c>
       <c r="I32">
         <v>160441.0</v>
       </c>
       <c r="J32">
         <v>147661.0</v>
       </c>
       <c r="K32">
         <v>164102.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>1518511.0</v>
+      </c>
+      <c r="C2">
         <v>1737082.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3758339.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>584250.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>427421.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>543504.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>629733.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>611646.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>843824.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>455703.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>0.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>0.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>1322000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>348000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>228000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2396000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2227000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1722000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1195000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>97</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>348060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355795.0</v>
       </c>
       <c r="D3">
         <v>355795.0</v>
       </c>
       <c r="E3">
+        <v>355795.0</v>
+      </c>
+      <c r="F3">
         <v>354301.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>352629.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>359837.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>311760.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>342430.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>456510.0</v>
       </c>
-      <c r="K3"/>
-      <c r="L3">
+      <c r="L3"/>
+      <c r="M3">
         <v>640813.0</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>1075363.0</v>
+      </c>
+      <c r="O3">
         <v>1363000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
-        <v>693358.0</v>
+        <v>566616.0</v>
       </c>
       <c r="Q3">
-        <v>566616.0</v>
+        <v>688894.0</v>
       </c>
       <c r="R3">
+        <v>1124362.0</v>
+      </c>
+      <c r="S3">
         <v>688894.0</v>
       </c>
-      <c r="S3">
-[...3 lines deleted...]
-      <c r="U3">
+      <c r="T3">
         <v>394945.0</v>
       </c>
+      <c r="U3"/>
       <c r="V3">
-        <v>237523.0</v>
-[...2 lines deleted...]
-      <c r="X3">
+        <v>394945.0</v>
+      </c>
+      <c r="W3">
         <v>1647599.0</v>
       </c>
-      <c r="Y3"/>
+      <c r="X3"/>
+      <c r="Y3">
+        <v>1647599.0</v>
+      </c>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
-        <v>-1635902.0</v>
+        <v>-2109723.0</v>
       </c>
       <c r="C5">
+        <v>-1693818.0</v>
+      </c>
+      <c r="D5">
         <v>9758101.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>840881.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-540825.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-441860.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2162227.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12226781.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-28982480.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-88062025.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-755589.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>-577313.0</v>
+      </c>
+      <c r="O5">
         <v>-907824.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
-        <v>670260.0</v>
+        <v>703077.0</v>
       </c>
       <c r="Q5">
-        <v>7592162.0</v>
+        <v>-693358.0</v>
       </c>
       <c r="R5">
+        <v>-566616.0</v>
+      </c>
+      <c r="S5">
         <v>668053.0</v>
       </c>
-      <c r="S5">
-[...3 lines deleted...]
-      <c r="U5">
+      <c r="T5">
+        <v>-1124362.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
         <v>-3005971.0</v>
       </c>
-      <c r="V5">
-[...2 lines deleted...]
-      <c r="W5"/>
+      <c r="W5">
+        <v>-237523.0</v>
+      </c>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-1767799.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2886032.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2050093.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2688510.0</v>
       </c>
-      <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
-        <v>-1287842.0</v>
+        <v>-2280284.0</v>
       </c>
       <c r="C6">
+        <v>-1345758.0</v>
+      </c>
+      <c r="D6">
         <v>10113896.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1196676.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-186524.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-89231.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2522064.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12538541.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-28640050.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-87605515.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-611940.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-114776.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>498050.0</v>
+      </c>
+      <c r="O6">
         <v>455176.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
-        <v>1363618.0</v>
+        <v>1269693.0</v>
       </c>
       <c r="Q6">
-        <v>8158778.0</v>
+        <v>-4464.0</v>
       </c>
       <c r="R6">
+        <v>557746.0</v>
+      </c>
+      <c r="S6">
         <v>1356947.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-729417.0</v>
+      </c>
+      <c r="U6">
         <v>-1648000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2611026.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
+        <v>1410076.0</v>
+      </c>
+      <c r="X6">
         <v>-5420.0</v>
       </c>
-      <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
-        <v>2464770.0</v>
+        <v>5136953.0</v>
       </c>
       <c r="C9">
+        <v>280067.0</v>
+      </c>
+      <c r="D9">
         <v>1093186.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3666340.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2335507.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2116766.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2192436.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1886975.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>814981.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>0.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>0.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-330330.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>157884.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-36854.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-729871.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-2560418.0</v>
+      </c>
+      <c r="C10">
         <v>-2126438.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6980185.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-593329.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1566775.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3207000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-505058.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10769785.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-32193266.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-88583417.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>376716.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-114776.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>803872.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>455176.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>703077.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1363618.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8158778.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1356947.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3909866.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-924000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2611026.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1742262.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5420.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-388.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1851423.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2927279.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2151115.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2800263.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>-147425.0</v>
+      </c>
+      <c r="C11">
         <v>-195554.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>196014.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-153035.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>108447.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-304000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-85368.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>21752.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-563736.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-6000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3718.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>141202.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>318313.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>262805.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>426090.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>93342.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>17421.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>61.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>15000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-42686.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>44000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12">
-        <v>490536.0</v>
+        <v>280134.0</v>
       </c>
       <c r="C12">
+        <v>432620.0</v>
+      </c>
+      <c r="D12">
         <v>2777916.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1434210.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>779000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2765000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2667285.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1456996.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3210786.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>521392.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>0.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>0.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>67000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>84000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>49000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>568000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>133000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>436539.0</v>
+      </c>
+      <c r="C13">
         <v>432618.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>493359.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>486357.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>515849.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>460315.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>606758.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>587637.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>607444.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>722390.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>1301453.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>1000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>40000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>39182.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>100000.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-2412993.0</v>
+      </c>
+      <c r="C15">
         <v>-1930884.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6784171.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-440294.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1675222.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2903000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-419690.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10748033.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-31629530.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-88577417.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>372998.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-255978.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>485559.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>192371.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>276987.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1270276.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8141356.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1356947.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-3909866.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-924000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2611026.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1742262.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-5420.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-388.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1852399.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2949956.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2147694.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2788082.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-1852399.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2949956.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2147694.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2788082.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-2450118.0</v>
+      </c>
+      <c r="C17">
         <v>-1930884.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>6784171.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-440294.0</v>
       </c>
-      <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>-2902828.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-419690.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10748033.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-31629530.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-88577417.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>-255978.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>192371.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>-1851484.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2941262.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2108429.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2843749.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-63703.0</v>
+      </c>
+      <c r="C18">
         <v>-57918.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2343043.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1006571.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-2306264.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2260395.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-906139.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2675226.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>49876.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>722390.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1301453.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
-        <v>-1670220.0</v>
+        <v>10064346.0</v>
       </c>
       <c r="C21">
+        <v>-3197242.0</v>
+      </c>
+      <c r="D21">
         <v>-2604252.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-877238.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1754856.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1072000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1149149.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-941102.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-398919.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13869907.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-611940.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-640813.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-577313.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-907809.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1075000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-693358.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-566616.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-688894.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1124362.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1647599.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-394945.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-237523.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5420.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1647599.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1767799.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2886032.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2050093.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2688510.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>3408882.0</v>
+      </c>
+      <c r="C23">
         <v>5872072.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7455777.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5127828.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4517784.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3615000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3895648.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3745184.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3129718.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15140591.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>611936.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>640813.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>577313.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>907809.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1075000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>693358.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>566616.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>688894.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1124362.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1648000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>394945.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>237523.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5420.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1647599.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>524674.0</v>
+      </c>
+      <c r="C25">
         <v>348060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355795.0</v>
       </c>
       <c r="D25">
         <v>355795.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="E25">
+        <v>355795.0</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25">
         <v>352629.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>359837.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>311760.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>342430.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>456510.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>0.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>0.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>280000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>670000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>701000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>496000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>639000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>869000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>171000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
+        <v>4008024.0</v>
+      </c>
+      <c r="E27">
         <v>3315832.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2192069.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>125851.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>152754.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>2515988.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
-        <v>1540079.0</v>
+        <v>3117368.0</v>
       </c>
       <c r="C28">
+        <v>2911619.0</v>
+      </c>
+      <c r="D28">
         <v>2918337.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>218869.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>162085.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>845350.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1233851.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1248573.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>284234.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13082494.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>640813.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>907809.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>1437000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3044000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2013000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1347784.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>-99530.0</v>
+      </c>
+      <c r="C29">
         <v>-195554.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>196014.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-153035.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>-304212.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-85368.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21752.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-563736.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>141202.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>262805.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
-        <v>4134990.0</v>
+        <v>-4927393.0</v>
       </c>
       <c r="C30">
+        <v>3477309.0</v>
+      </c>
+      <c r="D30">
         <v>3697438.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4543578.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4090363.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3072000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3265915.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3133538.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2285894.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14684888.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>611936.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>640813.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>577313.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>907809.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1075000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>693358.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>566616.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>688894.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1124362.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1648000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>394945.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>237523.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>1647599.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2799546.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3431476.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2278316.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2537563.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
-        <v>-456218.0</v>
+        <v>-12624764.0</v>
       </c>
       <c r="C31">
+        <v>1070804.0</v>
+      </c>
+      <c r="D31">
         <v>9584437.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>283909.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>188081.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2135000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>644091.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11710887.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-31794347.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-74713510.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>988656.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>526037.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1381185.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1362985.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1778000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2056976.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>8725394.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2045841.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2785504.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>723437.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2216081.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1979785.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>1647211.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-83624.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-41247.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-101022.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-111753.0</v>
       </c>
-      <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
-        <v>4201852.0</v>
+        <v>6655464.0</v>
       </c>
       <c r="C32">
+        <v>3864992.0</v>
+      </c>
+      <c r="D32">
         <v>4851525.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4250590.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2762928.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2543000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2746499.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2804082.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2730799.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1270684.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>0.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>0.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
-      <c r="Y32">
+      <c r="Y32"/>
+      <c r="Z32">
         <v>1031000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>546000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>228000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>326000.0</v>
       </c>
-      <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
+      <c r="AF32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>28457673.0</v>
       </c>
       <c r="C2">
+        <v>619554.0</v>
+      </c>
+      <c r="D2">
         <v>129560.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>63179.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21868.0</v>
       </c>
-      <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>5</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13813</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>154000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>76268</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5800</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38182</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>17758650.0</v>
       </c>
-      <c r="C6">
+      <c r="C6"/>
+      <c r="D6">
         <v>489994.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>66381.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>41311.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21868.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2878267.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>164794.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21016.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14847.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
         <v>756238.0</v>
       </c>
       <c r="C7">
+        <v>1571315.0</v>
+      </c>
+      <c r="D7">
         <v>792026.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2476825.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2322974.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-19893.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>-9864447.0</v>
       </c>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>-58828.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1497589.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>23136651.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>-140327.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-496199.0</v>
       </c>
       <c r="I10">
         <v>-496199.0</v>
       </c>
       <c r="J10">
         <v>-496199.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10">
+        <v>-496199.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-78600.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1049866.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-201390.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>219698.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>1880325.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>210227.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304746.0</v>
       </c>
       <c r="J12">
         <v>304746.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>304746.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>-615345.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-70794.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>34626.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>23185.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>1418520.0</v>
       </c>
       <c r="C14">
-        <v>0.0</v>
+        <v>1525596.0</v>
       </c>
       <c r="D14">
         <v>28530.0</v>
       </c>
       <c r="E14">
+        <v>28530.0</v>
+      </c>
+      <c r="F14">
         <v>37232.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14">
+        <v>21680.0</v>
+      </c>
+      <c r="H14">
         <v>67880.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>84599.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>115893.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>115322.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>41000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>46216323.0</v>
       </c>
       <c r="C16">
+        <v>28457673.0</v>
+      </c>
+      <c r="D16">
         <v>619554.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>129560.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>63179.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21868.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-189757.0</v>
       </c>
-      <c r="C18">
+      <c r="C18"/>
+      <c r="D18">
         <v>-1819840.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1084259.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1085920.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25313.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>152335077.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2109.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15971.0</v>
       </c>
-      <c r="F19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>-2157700.0</v>
       </c>
       <c r="I19">
         <v>-2157700.0</v>
       </c>
       <c r="J19">
         <v>-2157700.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19">
+        <v>-2157700.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>145</v>
+      </c>
+      <c r="B20">
+        <v>5850000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>14538897.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>480000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>2081819.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2876591.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>565551.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>595074.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>-4812775.0</v>
       </c>
       <c r="C22">
+        <v>5750290.0</v>
+      </c>
+      <c r="D22">
         <v>794950.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11045567.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1478647.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5420.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-9437424.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4850375.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1025951.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-884149.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>7113119.0</v>
       </c>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>2855431.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>360166.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>202363418.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>188724.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55413.0</v>
       </c>
       <c r="I23">
         <v>55413.0</v>
       </c>
       <c r="J23">
         <v>55413.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23">
+        <v>55413.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
         <v>-20000.0</v>
       </c>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>152810179.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>353583.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13813.0</v>
       </c>
-      <c r="F24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>-50029.0</v>
       </c>
       <c r="I24">
         <v>-50029.0</v>
       </c>
       <c r="J24">
         <v>-50029.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>-50029.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>-447917.0</v>
       </c>
       <c r="C25">
-        <v>-3406811.0</v>
+        <v>8036351.0</v>
       </c>
       <c r="D25">
+        <v>-3435341.0</v>
+      </c>
+      <c r="E25">
         <v>-14635181.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4898460.0</v>
       </c>
-      <c r="F25">
-[...2 lines deleted...]
-      <c r="G25"/>
+      <c r="G25">
+        <v>-21680.0</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-152810179.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>11018081.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1400056.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>249980.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>449.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
         <v>2787983.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
+      <c r="C27"/>
       <c r="D27">
         <v>0.0</v>
       </c>
-      <c r="E27"/>
+      <c r="E27">
+        <v>0.0</v>
+      </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>18784833.0</v>
       </c>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-150025248.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>799166.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>202363418.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>47181.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13115000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4332060.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>815531.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>595524.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>-189753.0</v>
       </c>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>-1819835.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1084259.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1072107.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-25313.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7730886.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4072676.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-772076.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-525944.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>-85000.0</v>
       </c>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>152335077.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>351474.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-201250000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-2506047.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-94590.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-22439.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-54733.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
         <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>41172003.0</v>
+      </c>
+      <c r="C2">
         <v>46216323.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32184427.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29609219.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27489798.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28457673.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27566876.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27307886.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27556691.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>619554.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>712807.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1132900.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1395548.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>129560.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>83745.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>75934.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>124104.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>63179.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>202370.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>307252.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>467961.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21868.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>307252.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>2</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>65000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>300000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000</v>
       </c>
       <c r="Y3">
         <v>42000</v>
       </c>
       <c r="Z3">
+        <v>42000</v>
+      </c>
+      <c r="AA3">
         <v>43000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>154000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>111000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-1329522.0</v>
+      </c>
+      <c r="C6">
         <v>-5044320.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14031896.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2575208.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2119421.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-967875.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>890797.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>258990.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-248805.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>26937137.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-93253.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-420093.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-262648.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1265988.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45815.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7811.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-48170.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60925.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-139191.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-104882.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-160709.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>446093.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-282152.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-906943.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>486525.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2353808.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2834814.0</v>
       </c>
-      <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
-        <v>-2385559.0</v>
+        <v>-57698.0</v>
       </c>
       <c r="C7">
+        <v>-3164436.0</v>
+      </c>
+      <c r="D7">
         <v>3462613.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2098767.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1259292.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1866900.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>877961.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>111407.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>337195.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4204361.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>211172.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>138536.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>69667.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>372651.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1005228.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>642511.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>385867.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>443218.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>985171.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1563167.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>91949.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-459600.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>388.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-112949.0</v>
+      </c>
+      <c r="C9">
         <v>322418.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5396.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10131420.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-316099.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>588468.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>466408.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11351.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1711978.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>85280.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4777.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4245.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10820.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-38986.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>-996345.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-446525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12617.0</v>
       </c>
       <c r="AA9">
         <v>-12617.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>-12617.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>660994.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-53564.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-774207.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>241017.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>1185000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>426000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>226702.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>74000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>284306.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1258552.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>138367.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-363422.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>93103.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-80763.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>49256.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-129711.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>524674.0</v>
+      </c>
+      <c r="C14">
         <v>348060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355795.0</v>
       </c>
       <c r="D14">
         <v>355795.0</v>
       </c>
       <c r="E14">
+        <v>355795.0</v>
+      </c>
+      <c r="F14">
         <v>354301.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>352629.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>359837.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>311760.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>342430.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>456510.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14">
+        <v>1075363.0</v>
+      </c>
+      <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="O14"/>
-[...4 lines deleted...]
-      <c r="T14"/>
+      <c r="P14">
+        <v>566616.0</v>
+      </c>
+      <c r="Q14">
+        <v>688894.0</v>
+      </c>
+      <c r="R14">
+        <v>1124362.0</v>
+      </c>
+      <c r="S14">
+        <v>688894.0</v>
+      </c>
+      <c r="T14">
+        <v>394945.0</v>
+      </c>
       <c r="U14"/>
-      <c r="V14"/>
-      <c r="W14"/>
+      <c r="V14">
+        <v>394945.0</v>
+      </c>
+      <c r="W14">
+        <v>1647599.0</v>
+      </c>
       <c r="X14">
+        <v>1647599.0</v>
+      </c>
+      <c r="Y14">
         <v>39443.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>39790.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>37132.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27185.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>39842481.0</v>
+      </c>
+      <c r="C16">
         <v>41172003.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46216323.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>32184427.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29609219.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27489798.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28457673.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27566876.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27307886.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>27556691.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>619554.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>712807.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1132900.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1395548.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>129560.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>83745.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>75934.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>124104.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>63179.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>202370.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>307252.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>467961.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>25100.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>307252.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
-        <v>-3499650.0</v>
+        <v>-1188140.0</v>
       </c>
       <c r="C18">
+        <v>-3997191.0</v>
+      </c>
+      <c r="D18">
         <v>1498432.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1748810.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1875977.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1815360.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>585800.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>110607.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2125230.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13637453.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-396253.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-637970.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12350.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-797960.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-496220.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-144190.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-198170.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-245680.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-139190.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-84430.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-160710.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-687780.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-65000.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>0.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-60000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-65000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1164999.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>80957354.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>4151434.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>149188643.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...1 lines deleted...]
-      </c>
+      <c r="Y19"/>
       <c r="Z19">
         <v>2000000.0</v>
       </c>
       <c r="AA19">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB19">
         <v>-157700.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-141382.0</v>
+      </c>
+      <c r="C21">
         <v>-47129.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9786963.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4940445.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>-56519.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-38427.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>995256.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-320.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-290642.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-2450118.0</v>
+      </c>
+      <c r="C22">
         <v>-1930884.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>205569.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-440294.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1675222.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2902828.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-419690.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10748033.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-31629530.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-88577417.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>372998.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-255977.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>485559.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>192371.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>276987.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1270276.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8141356.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1356947.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3909866.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-924163.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2611026.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1742262.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-388.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1852399.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2949956.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2147694.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2788082.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>147</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-1000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7446500.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1437381.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>904000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>364998.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>148383.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1209032.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7264300.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>853500.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>52981.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>550000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1398950.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>255065.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>64101.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>150000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>242101.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>-20450.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5792093.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5792093.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>25100.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
-      <c r="AA23">
-[...1 lines deleted...]
-      </c>
+      <c r="AA23"/>
       <c r="AB23">
         <v>15000.0</v>
       </c>
-      <c r="AC23"/>
+      <c r="AC23">
+        <v>15000.0</v>
+      </c>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-20000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-60000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-965000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-7127568.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>359897.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-525000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1015001.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>286974.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>64500.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-201250000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-34.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50.0</v>
       </c>
       <c r="Z24">
         <v>-50.0</v>
       </c>
       <c r="AA24">
+        <v>-50.0</v>
+      </c>
+      <c r="AB24">
         <v>-20009.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
-        <v>468731.0</v>
+        <v>121753.0</v>
       </c>
       <c r="C25">
+        <v>-404760.0</v>
+      </c>
+      <c r="D25">
         <v>-5120092.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>434460.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1979588.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2258127.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-232309.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-11019130.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>33075131.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>76280200.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-975646.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-520529.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
+        <v>-1618237.0</v>
+      </c>
+      <c r="O25">
         <v>-1362985.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-2056976.0</v>
+        <v>-2345055.0</v>
       </c>
       <c r="Q25">
-        <v>-8725394.0</v>
+        <v>-2745870.0</v>
       </c>
       <c r="R25">
-        <v>-2045841.0</v>
+        <v>-9849755.0</v>
       </c>
       <c r="S25">
-        <v>2785504.0</v>
+        <v>-2734735.0</v>
       </c>
       <c r="T25">
+        <v>2390559.0</v>
+      </c>
+      <c r="U25">
         <v>-723436.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
-        <v>-1970437.0</v>
-[...2 lines deleted...]
-      <c r="X25"/>
+        <v>1963423.0</v>
+      </c>
+      <c r="W25">
+        <v>-3618036.0</v>
+      </c>
+      <c r="X25">
+        <v>-1647599.0</v>
+      </c>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-53947064.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-4286537.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-148523642.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
-        <v>-2790561.0</v>
+        <v>1164095.0</v>
       </c>
       <c r="C27">
+        <v>1154829.0</v>
+      </c>
+      <c r="D27">
         <v>2790561.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>155411.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-41982.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>39404.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1580182.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2578.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2707615.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>0.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-141382.0</v>
+      </c>
+      <c r="C28">
         <v>-1047129.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12533463.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5140445.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>263444.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>847481.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>364998.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>148383.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1209032.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-40682764.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>783000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3933556.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>250000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-147124692.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>255065.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>152000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>150000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>242101.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>-20450.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>202383868.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>25100.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>957000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>995000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-320.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13115000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13406000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2713000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1809000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
-        <v>-3499652.0</v>
+        <v>-1188140.0</v>
       </c>
       <c r="C29">
+        <v>-3997191.0</v>
+      </c>
+      <c r="D29">
         <v>1498432.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1748806.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1875977.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1815356.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>585799.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>175607.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2125226.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-13337453.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-396253.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-637971.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12352.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-797963.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-496224.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-144189.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-198170.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-245676.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-139191.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-84432.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-160709.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-687775.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-852939.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2454699.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2341970.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2193706.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>154</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>65000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-65000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-20000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-60000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-65000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1165000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>80957354.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>4151434.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-525000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>149188643.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>286974.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>64500.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>-201250000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>1925000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1935000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-59029.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-350466.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
+      <c r="AE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>