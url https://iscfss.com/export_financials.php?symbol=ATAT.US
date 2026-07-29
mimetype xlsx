--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1642,77 +1642,77 @@
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
         <v>368649000.0</v>
       </c>
       <c r="G38">
         <v>327604000.0</v>
       </c>
       <c r="H38">
         <v>250791000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>676404463.0</v>
       </c>
       <c r="C39">
-        <v>331632000.0</v>
+        <v>342399000.0</v>
       </c>
       <c r="D39">
         <v>360285000.0</v>
       </c>
       <c r="E39">
         <v>178790000.0</v>
       </c>
       <c r="F39">
         <v>211927000.0</v>
       </c>
       <c r="G39">
         <v>141888000.0</v>
       </c>
       <c r="H39">
         <v>91888000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>1723240651.0</v>
       </c>
       <c r="C40">
-        <v>1331446000.0</v>
+        <v>1678468404.0</v>
       </c>
       <c r="D40">
         <v>1657491000.0</v>
       </c>
       <c r="E40">
         <v>811779000.0</v>
       </c>
       <c r="F40">
         <v>756005000.0</v>
       </c>
       <c r="G40">
         <v>718687000.0</v>
       </c>
       <c r="H40">
         <v>506388000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
@@ -1928,51 +1928,51 @@
       </c>
       <c r="F51">
         <v>109438000.0</v>
       </c>
       <c r="G51">
         <v>121434000.0</v>
       </c>
       <c r="H51">
         <v>72643000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
         <v>480506788.0</v>
       </c>
       <c r="C52">
         <v>351002000.0</v>
       </c>
       <c r="D52">
         <v>365721000.0</v>
       </c>
       <c r="E52">
-        <v>319598000.0</v>
+        <v>491556000.0</v>
       </c>
       <c r="F52">
         <v>65808000.0</v>
       </c>
       <c r="G52">
         <v>90269000.0</v>
       </c>
       <c r="H52">
         <v>44349000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
         <v>2564376933.0</v>
       </c>
       <c r="C53">
         <v>1266061000.0</v>
       </c>
       <c r="D53">
         <v>751794000.0</v>
       </c>
       <c r="E53">
@@ -3088,51 +3088,53 @@
         <v>437106000.0</v>
       </c>
       <c r="J16">
         <v>381768000.0</v>
       </c>
       <c r="K16">
         <v>406066000.0</v>
       </c>
       <c r="L16">
         <v>334634000.0</v>
       </c>
       <c r="M16">
         <v>267169000.0</v>
       </c>
       <c r="N16">
         <v>228812000.0</v>
       </c>
       <c r="O16">
         <v>228812000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16">
         <v>216380000.0</v>
       </c>
       <c r="R16"/>
-      <c r="S16"/>
+      <c r="S16">
+        <v>36673805.0</v>
+      </c>
       <c r="T16"/>
       <c r="U16">
         <v>198827000.0</v>
       </c>
       <c r="V16">
         <v>202670000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
@@ -4153,51 +4155,53 @@
       </c>
       <c r="J35">
         <v>2137327000.0</v>
       </c>
       <c r="K35">
         <v>2149085000.0</v>
       </c>
       <c r="L35">
         <v>2144858000.0</v>
       </c>
       <c r="M35">
         <v>2166396000.0</v>
       </c>
       <c r="N35">
         <v>2184623000.0</v>
       </c>
       <c r="O35">
         <v>2184623000.0</v>
       </c>
       <c r="P35">
         <v>2000000.0</v>
       </c>
       <c r="Q35">
         <v>2333447000.0</v>
       </c>
-      <c r="R35"/>
+      <c r="R35">
+        <v>-564615000.0</v>
+      </c>
       <c r="S35">
         <v>629146000.0</v>
       </c>
       <c r="T35">
         <v>629146000.0</v>
       </c>
       <c r="U35">
         <v>578754000.0</v>
       </c>
       <c r="V35">
         <v>1451373000.0</v>
       </c>
       <c r="W35">
         <v>521438000.0</v>
       </c>
       <c r="X35">
         <v>521438000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
@@ -4379,120 +4383,122 @@
       </c>
       <c r="J39">
         <v>270544000.0</v>
       </c>
       <c r="K39">
         <v>362616000.0</v>
       </c>
       <c r="L39">
         <v>364149000.0</v>
       </c>
       <c r="M39">
         <v>310592000.0</v>
       </c>
       <c r="N39">
         <v>305607000.0</v>
       </c>
       <c r="O39">
         <v>305607000.0</v>
       </c>
       <c r="P39">
         <v>170636000.0</v>
       </c>
       <c r="Q39">
         <v>192429000.0</v>
       </c>
-      <c r="R39"/>
+      <c r="R39">
+        <v>-1041487000.0</v>
+      </c>
       <c r="S39">
         <v>196776000.0</v>
       </c>
       <c r="T39">
         <v>196776000.0</v>
       </c>
       <c r="U39">
         <v>194317000.0</v>
       </c>
       <c r="V39">
         <v>197857000.0</v>
       </c>
       <c r="W39">
         <v>141888000.0</v>
       </c>
       <c r="X39">
         <v>141888000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>1608584912.0</v>
       </c>
       <c r="C40">
         <v>1723240651.0</v>
       </c>
       <c r="D40">
         <v>1354574000.0</v>
       </c>
       <c r="E40">
         <v>1193227000.0</v>
       </c>
       <c r="F40">
         <v>1055537000.0</v>
       </c>
       <c r="G40">
         <v>1331446000.0</v>
       </c>
       <c r="H40">
-        <v>992504000.0</v>
+        <v>1104458792.0</v>
       </c>
       <c r="I40">
         <v>1027667000.0</v>
       </c>
       <c r="J40">
         <v>1808792000.0</v>
       </c>
       <c r="K40">
         <v>1658595000.0</v>
       </c>
       <c r="L40">
         <v>1581607000.0</v>
       </c>
       <c r="M40">
         <v>871213000.0</v>
       </c>
       <c r="N40">
         <v>1197603000.0</v>
       </c>
       <c r="O40">
         <v>1197603000.0</v>
       </c>
       <c r="P40">
-        <v>1159709000.0</v>
+        <v>971804000.0</v>
       </c>
       <c r="Q40">
         <v>1004795000.0</v>
       </c>
       <c r="R40"/>
       <c r="S40">
         <v>822529000.0</v>
       </c>
       <c r="T40">
         <v>822529000.0</v>
       </c>
       <c r="U40">
         <v>687739000.0</v>
       </c>
       <c r="V40">
         <v>653450000.0</v>
       </c>
       <c r="W40">
         <v>718687000.0</v>
       </c>
       <c r="X40">
         <v>718687000.0</v>
       </c>
       <c r="Y40"/>
       <c r="Z40"/>
@@ -5515,51 +5521,53 @@
       </c>
       <c r="J58">
         <v>4432096000.0</v>
       </c>
       <c r="K58">
         <v>4526936000.0</v>
       </c>
       <c r="L58">
         <v>4177931000.0</v>
       </c>
       <c r="M58">
         <v>3898644000.0</v>
       </c>
       <c r="N58">
         <v>3855486000.0</v>
       </c>
       <c r="O58">
         <v>3855486000.0</v>
       </c>
       <c r="P58">
         <v>3574620000.0</v>
       </c>
       <c r="Q58">
         <v>3849085000.0</v>
       </c>
-      <c r="R58"/>
+      <c r="R58">
+        <v>-564615000.0</v>
+      </c>
       <c r="S58">
         <v>1680532000.0</v>
       </c>
       <c r="T58">
         <v>1680532000.0</v>
       </c>
       <c r="U58">
         <v>1658939000.0</v>
       </c>
       <c r="V58">
         <v>2424879000.0</v>
       </c>
       <c r="W58">
         <v>1419919000.0</v>
       </c>
       <c r="X58">
         <v>1419919000.0</v>
       </c>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
@@ -6523,51 +6531,51 @@
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
@@ -6698,304 +6706,304 @@
       </c>
       <c r="W2">
         <v>330770500.0</v>
       </c>
       <c r="X2">
         <v>330770500.0</v>
       </c>
       <c r="Y2">
         <v>265698000.0</v>
       </c>
       <c r="Z2">
         <v>222862000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3">
         <v>13130098.0</v>
       </c>
       <c r="C3">
         <v>13598677.0</v>
       </c>
       <c r="D3">
-        <v>14344372.0</v>
+        <v>14321000.0</v>
       </c>
       <c r="E3">
-        <v>12832514.0</v>
+        <v>12786000.0</v>
       </c>
       <c r="F3">
-        <v>13237113.0</v>
+        <v>13210000.0</v>
       </c>
       <c r="G3">
         <v>14243000.0</v>
       </c>
       <c r="H3">
-        <v>17273820.0</v>
+        <v>17150000.0</v>
       </c>
       <c r="I3">
-        <v>16672622.0</v>
+        <v>16690000.0</v>
       </c>
       <c r="J3">
-        <v>17143342.0</v>
+        <v>17149000.0</v>
       </c>
       <c r="K3">
-        <v>19033603.0</v>
+        <v>2686386.0</v>
       </c>
       <c r="L3">
-        <v>21580637.0</v>
+        <v>21413000.0</v>
       </c>
       <c r="M3">
-        <v>22025586.0</v>
+        <v>22289000.0</v>
       </c>
       <c r="N3">
-        <v>26104898.0</v>
+        <v>88561000.0</v>
       </c>
       <c r="O3">
-        <v>21871911.0</v>
+        <v>21598000.0</v>
       </c>
       <c r="P3">
-        <v>21730867.0</v>
+        <v>23718500.0</v>
       </c>
       <c r="Q3">
-        <v>20566156.0</v>
+        <v>21275000.0</v>
       </c>
       <c r="R3">
-        <v>20309037.0</v>
+        <v>19042000.0</v>
       </c>
       <c r="S3">
         <v>23712500.0</v>
       </c>
       <c r="T3">
         <v>23712500.0</v>
       </c>
       <c r="U3">
-        <v>22320102.0</v>
+        <v>3450510.0</v>
       </c>
       <c r="V3">
-        <v>23729442.0</v>
+        <v>3615208.0</v>
       </c>
       <c r="W3">
         <v>22111000.0</v>
       </c>
       <c r="X3">
         <v>22111000.0</v>
       </c>
       <c r="Y3">
-        <v>18464821.0</v>
+        <v>40217000.0</v>
       </c>
       <c r="Z3">
         <v>22011643.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>568238336.0</v>
+        <v>683908000.0</v>
       </c>
       <c r="C5">
-        <v>542469999.0</v>
+        <v>695186000.0</v>
       </c>
       <c r="D5">
-        <v>677151594.0</v>
+        <v>676166000.0</v>
       </c>
       <c r="E5">
-        <v>619699136.0</v>
+        <v>617502000.0</v>
       </c>
       <c r="F5">
-        <v>379163379.0</v>
+        <v>378303000.0</v>
       </c>
       <c r="G5">
         <v>435346000.0</v>
       </c>
       <c r="H5">
-        <v>528597476.0</v>
+        <v>524838000.0</v>
       </c>
       <c r="I5">
-        <v>414137284.0</v>
+        <v>414639000.0</v>
       </c>
       <c r="J5">
-        <v>347190716.0</v>
+        <v>347302000.0</v>
       </c>
       <c r="K5">
-        <v>232921137.0</v>
+        <v>237674000.0</v>
       </c>
       <c r="L5">
-        <v>359994437.0</v>
+        <v>357198000.0</v>
       </c>
       <c r="M5">
-        <v>315809962.0</v>
+        <v>319601000.0</v>
       </c>
       <c r="N5">
-        <v>-66672839.0</v>
+        <v>-69245000.0</v>
       </c>
       <c r="O5">
-        <v>72538219.0</v>
+        <v>72625000.0</v>
       </c>
       <c r="P5">
-        <v>160384738.0</v>
+        <v>153913000.0</v>
       </c>
       <c r="Q5">
-        <v>86879931.0</v>
+        <v>85745000.0</v>
       </c>
       <c r="R5">
-        <v>16653495.0</v>
+        <v>16644000.0</v>
       </c>
       <c r="S5">
         <v>47573500.0</v>
       </c>
       <c r="T5">
         <v>46927500.0</v>
       </c>
       <c r="U5">
-        <v>84943979.0</v>
+        <v>84837000.0</v>
       </c>
       <c r="V5">
-        <v>23121609.0</v>
+        <v>22824000.0</v>
       </c>
       <c r="W5">
         <v>88418500.0</v>
       </c>
       <c r="X5">
         <v>85533500.0</v>
       </c>
       <c r="Y5">
-        <v>-23159402.4</v>
+        <v>-23260000.0</v>
       </c>
       <c r="Z5">
         <v>-93680538.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>683908000.0</v>
+        <v>697038098.0</v>
       </c>
       <c r="C6">
-        <v>695186000.0</v>
+        <v>708784677.0</v>
       </c>
       <c r="D6">
-        <v>676166000.0</v>
+        <v>690487000.0</v>
       </c>
       <c r="E6">
-        <v>617502000.0</v>
+        <v>630288000.0</v>
       </c>
       <c r="F6">
-        <v>378303000.0</v>
+        <v>391513000.0</v>
       </c>
       <c r="G6">
         <v>449589000.0</v>
       </c>
       <c r="H6">
-        <v>524838000.0</v>
+        <v>541988000.0</v>
       </c>
       <c r="I6">
-        <v>414639000.0</v>
+        <v>431329000.0</v>
       </c>
       <c r="J6">
-        <v>347302000.0</v>
+        <v>364451000.0</v>
       </c>
       <c r="K6">
-        <v>237674000.0</v>
+        <v>240360386.0</v>
       </c>
       <c r="L6">
-        <v>357198000.0</v>
+        <v>378611000.0</v>
       </c>
       <c r="M6">
-        <v>319601000.0</v>
+        <v>341890000.0</v>
       </c>
       <c r="N6">
-        <v>-69245000.0</v>
+        <v>19316000.0</v>
       </c>
       <c r="O6">
-        <v>72625000.0</v>
+        <v>94223000.0</v>
       </c>
       <c r="P6">
-        <v>153913000.0</v>
+        <v>177631500.0</v>
       </c>
       <c r="Q6">
-        <v>85745000.0</v>
+        <v>107020000.0</v>
       </c>
       <c r="R6">
-        <v>16644000.0</v>
+        <v>35686000.0</v>
       </c>
       <c r="S6">
         <v>71286000.0</v>
       </c>
       <c r="T6">
         <v>70640000.0</v>
       </c>
       <c r="U6">
-        <v>84837000.0</v>
+        <v>88287510.0</v>
       </c>
       <c r="V6">
-        <v>22824000.0</v>
+        <v>26439208.0</v>
       </c>
       <c r="W6">
         <v>110529500.0</v>
       </c>
       <c r="X6">
         <v>107644500.0</v>
       </c>
       <c r="Y6">
-        <v>-23260000.0</v>
+        <v>16957000.0</v>
       </c>
       <c r="Z6">
         <v>-92235000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -9124,51 +9132,53 @@
         <v>-31000741.0</v>
       </c>
       <c r="C23">
         <v>19453000.0</v>
       </c>
       <c r="D23">
         <v>105621000.0</v>
       </c>
       <c r="E23">
         <v>-8278000.0</v>
       </c>
       <c r="F23">
         <v>-17179000.0</v>
       </c>
       <c r="G23">
         <v>-780000.0</v>
       </c>
       <c r="H23">
         <v>34980000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>140</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4741000.0</v>
+      </c>
       <c r="C24">
         <v>1008000.0</v>
       </c>
       <c r="D24">
         <v>670000.0</v>
       </c>
       <c r="E24">
         <v>-155800000.0</v>
       </c>
       <c r="F24">
         <v>16997000.0</v>
       </c>
       <c r="G24">
         <v>-13777000.0</v>
       </c>
       <c r="H24">
         <v>424671000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
         <v>309067668.0</v>
@@ -9497,134 +9507,134 @@
       <c r="M2">
         <v>1975873000.0</v>
       </c>
       <c r="N2">
         <v>1590107000.0</v>
       </c>
       <c r="O2">
         <v>1590107000.0</v>
       </c>
       <c r="P2">
         <v>1263173000.0</v>
       </c>
       <c r="Q2">
         <v>1012537000.0</v>
       </c>
       <c r="R2">
         <v>1039529000.0</v>
       </c>
       <c r="S2">
         <v>990170499.0</v>
       </c>
       <c r="T2">
         <v>940812000.0</v>
       </c>
       <c r="U2">
-        <v>893531000.0</v>
+        <v>135002440.0</v>
       </c>
       <c r="V2">
         <v>833136000.0</v>
       </c>
       <c r="W2">
         <v>720216000.0</v>
       </c>
       <c r="X2">
         <v>607296000.0</v>
       </c>
       <c r="Y2">
         <v>478222000.0</v>
       </c>
       <c r="Z2">
         <v>771982000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>120</v>
       </c>
       <c r="B3">
         <v>3808816</v>
       </c>
       <c r="C3">
         <v>11498813</v>
       </c>
       <c r="D3">
-        <v>25828000</v>
+        <v>25855000</v>
       </c>
       <c r="E3">
-        <v>28971000</v>
+        <v>29123000</v>
       </c>
       <c r="F3">
-        <v>19300000</v>
+        <v>19375000</v>
       </c>
       <c r="G3">
         <v>359000</v>
       </c>
       <c r="H3">
-        <v>23128000</v>
+        <v>24275000</v>
       </c>
       <c r="I3">
         <v>20136000</v>
       </c>
       <c r="J3">
-        <v>12615000</v>
+        <v>12897000</v>
       </c>
       <c r="K3">
         <v>9827000</v>
       </c>
       <c r="L3">
         <v>4487000</v>
       </c>
       <c r="M3">
         <v>9791000</v>
       </c>
       <c r="N3">
         <v>17619000</v>
       </c>
       <c r="O3">
         <v>17619000</v>
       </c>
       <c r="P3">
         <v>7241000</v>
       </c>
       <c r="Q3">
         <v>8411000</v>
       </c>
       <c r="R3">
         <v>9285000</v>
       </c>
       <c r="S3">
         <v>8889000</v>
       </c>
       <c r="T3">
         <v>8889000</v>
       </c>
       <c r="U3">
-        <v>16339000</v>
+        <v>2270669</v>
       </c>
       <c r="V3">
-        <v>31342000</v>
+        <v>4838409</v>
       </c>
       <c r="W3">
         <v>22294000</v>
       </c>
       <c r="X3">
         <v>22294000</v>
       </c>
       <c r="Y3">
         <v>36783000</v>
       </c>
       <c r="Z3">
         <v>31379000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -9717,54 +9727,54 @@
       <c r="M6">
         <v>553433000.0</v>
       </c>
       <c r="N6">
         <v>385766000.0</v>
       </c>
       <c r="O6">
         <v>385766000.0</v>
       </c>
       <c r="P6">
         <v>173166000.0</v>
       </c>
       <c r="Q6">
         <v>250636000.0</v>
       </c>
       <c r="R6">
         <v>-26992000.0</v>
       </c>
       <c r="S6">
         <v>49358501.0</v>
       </c>
       <c r="T6">
         <v>49358501.0</v>
       </c>
       <c r="U6">
-        <v>47281000.0</v>
+        <v>10460265.0</v>
       </c>
       <c r="V6">
-        <v>60395000.0</v>
+        <v>135002440.0</v>
       </c>
       <c r="W6">
         <v>112920000.0</v>
       </c>
       <c r="X6">
         <v>112920000.0</v>
       </c>
       <c r="Y6">
         <v>129074000.0</v>
       </c>
       <c r="Z6">
         <v>-293760000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -10083,77 +10093,79 @@
       <c r="E14">
         <v>12786000.0</v>
       </c>
       <c r="F14">
         <v>13210000.0</v>
       </c>
       <c r="G14">
         <v>14243000.0</v>
       </c>
       <c r="H14">
         <v>17150000.0</v>
       </c>
       <c r="I14">
         <v>16690000.0</v>
       </c>
       <c r="J14">
         <v>17149000.0</v>
       </c>
       <c r="K14">
         <v>18132000.0</v>
       </c>
       <c r="L14">
         <v>21413000.0</v>
       </c>
       <c r="M14">
-        <v>21413000.0</v>
+        <v>22289000.0</v>
       </c>
       <c r="N14">
         <v>21598000.0</v>
       </c>
       <c r="O14">
         <v>21598000.0</v>
       </c>
       <c r="P14">
         <v>23718500.0</v>
       </c>
       <c r="Q14">
         <v>21275000.0</v>
       </c>
       <c r="R14">
-        <v>18761000.0</v>
+        <v>19042000.0</v>
       </c>
       <c r="S14">
         <v>23712500.0</v>
       </c>
       <c r="T14">
         <v>23712500.0</v>
       </c>
       <c r="U14">
-        <v>45716000.0</v>
-[...1 lines deleted...]
-      <c r="V14"/>
+        <v>3450510.0</v>
+      </c>
+      <c r="V14">
+        <v>3615208.0</v>
+      </c>
       <c r="W14">
         <v>22111000.0</v>
       </c>
       <c r="X14">
         <v>22111000.0</v>
       </c>
       <c r="Y14">
         <v>40217000.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>132</v>
       </c>
       <c r="B15">
         <v>344487215.0</v>
       </c>
       <c r="C15">
         <v>344487215.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
@@ -10171,51 +10183,51 @@
       </c>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>150579000.0</v>
       </c>
       <c r="M15">
         <v>150579000.0</v>
       </c>
       <c r="N15">
         <v>150579000.0</v>
       </c>
       <c r="O15">
         <v>150579000.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
-        <v>20645000.0</v>
+        <v>3177117.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>133</v>
       </c>
       <c r="B16">
         <v>3669490205.0</v>
       </c>
       <c r="C16">
         <v>3306052926.0</v>
       </c>
       <c r="D16">
         <v>2671624000.0</v>
       </c>
       <c r="E16">
         <v>2716775000.0</v>
       </c>
       <c r="F16">
         <v>3147192000.0</v>
@@ -10241,54 +10253,54 @@
       <c r="M16">
         <v>2529306000.0</v>
       </c>
       <c r="N16">
         <v>1975873000.0</v>
       </c>
       <c r="O16">
         <v>1975873000.0</v>
       </c>
       <c r="P16">
         <v>1436339000.0</v>
       </c>
       <c r="Q16">
         <v>1263173000.0</v>
       </c>
       <c r="R16">
         <v>1012537000.0</v>
       </c>
       <c r="S16">
         <v>1039529000.0</v>
       </c>
       <c r="T16">
         <v>990170501.0</v>
       </c>
       <c r="U16">
-        <v>940812000.0</v>
+        <v>145462705.0</v>
       </c>
       <c r="V16">
-        <v>893531000.0</v>
+        <v>135002440.0</v>
       </c>
       <c r="W16">
         <v>833136000.0</v>
       </c>
       <c r="X16">
         <v>720216000.0</v>
       </c>
       <c r="Y16">
         <v>607296000.0</v>
       </c>
       <c r="Z16">
         <v>478222000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
@@ -10300,105 +10312,105 @@
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18">
         <v>286748175.0</v>
       </c>
       <c r="C18">
         <v>567882681.0</v>
       </c>
       <c r="D18">
-        <v>605011000.0</v>
+        <v>604984000.0</v>
       </c>
       <c r="E18">
-        <v>737532000.0</v>
+        <v>737380000.0</v>
       </c>
       <c r="F18">
-        <v>-17332000.0</v>
+        <v>-17407000.0</v>
       </c>
       <c r="G18">
         <v>572789000.0</v>
       </c>
       <c r="H18">
-        <v>409795000.0</v>
+        <v>408648000.0</v>
       </c>
       <c r="I18">
         <v>556505000.0</v>
       </c>
       <c r="J18">
-        <v>130621000.0</v>
+        <v>130339000.0</v>
       </c>
       <c r="K18">
         <v>554211000.0</v>
       </c>
       <c r="L18">
         <v>538585000.0</v>
       </c>
       <c r="M18">
         <v>510117000.0</v>
       </c>
       <c r="N18">
         <v>344038000.0</v>
       </c>
       <c r="O18">
         <v>344038000.0</v>
       </c>
       <c r="P18">
         <v>172472000.0</v>
       </c>
       <c r="Q18">
         <v>205773000.0</v>
       </c>
       <c r="R18">
         <v>-84487000.0</v>
       </c>
       <c r="S18">
         <v>125956500.0</v>
       </c>
       <c r="T18">
         <v>125956500.0</v>
       </c>
       <c r="U18">
-        <v>126256000.0</v>
+        <v>19669520.0</v>
       </c>
       <c r="V18">
-        <v>-25749000.0</v>
+        <v>-3973530.0</v>
       </c>
       <c r="W18">
         <v>125919500.0</v>
       </c>
       <c r="X18">
         <v>125919500.0</v>
       </c>
       <c r="Y18">
         <v>15518000.0</v>
       </c>
       <c r="Z18">
         <v>-261437000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>136</v>
       </c>
       <c r="B19">
         <v>500876000.0</v>
       </c>
       <c r="C19">
         <v>517553000.0</v>
       </c>
       <c r="D19">
@@ -10593,92 +10605,92 @@
       <c r="M22">
         <v>238190000.0</v>
       </c>
       <c r="N22">
         <v>17875000.0</v>
       </c>
       <c r="O22">
         <v>17875000.0</v>
       </c>
       <c r="P22">
         <v>111330000.0</v>
       </c>
       <c r="Q22">
         <v>61223000.0</v>
       </c>
       <c r="R22">
         <v>7824000.0</v>
       </c>
       <c r="S22">
         <v>35555500.0</v>
       </c>
       <c r="T22">
         <v>35555500.0</v>
       </c>
       <c r="U22">
-        <v>61702000.0</v>
+        <v>9550664.0</v>
       </c>
       <c r="V22">
-        <v>12241000.0</v>
+        <v>1889248.0</v>
       </c>
       <c r="W22">
         <v>70317000.0</v>
       </c>
       <c r="X22">
         <v>70317000.0</v>
       </c>
       <c r="Y22">
         <v>-24659000.0</v>
       </c>
       <c r="Z22">
         <v>-73924000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-6.88</v>
       </c>
       <c r="C23">
         <v>-30947660.0</v>
       </c>
       <c r="D23">
         <v>5416000.0</v>
       </c>
       <c r="E23">
         <v>11885000.0</v>
       </c>
       <c r="F23">
         <v>1446000.0</v>
       </c>
       <c r="G23">
         <v>4509000.0</v>
       </c>
       <c r="H23">
-        <v>14944000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="I23">
         <v>-306237000.0</v>
       </c>
       <c r="J23">
         <v>52462000.0</v>
       </c>
       <c r="K23">
         <v>52462000.0</v>
       </c>
       <c r="L23">
         <v>53159000.0</v>
       </c>
       <c r="M23">
         <v>53159000.0</v>
       </c>
       <c r="N23">
         <v>-7207000.0</v>
       </c>
       <c r="O23">
         <v>40000000.0</v>
       </c>
       <c r="P23">
         <v>-350000.0</v>
       </c>
@@ -10698,104 +10710,106 @@
         <v>-131905000.0</v>
       </c>
       <c r="V23">
         <v>149099000.0</v>
       </c>
       <c r="W23">
         <v>-7303000.0</v>
       </c>
       <c r="X23">
         <v>-7303000.0</v>
       </c>
       <c r="Y23">
         <v>60584000.0</v>
       </c>
       <c r="Z23">
         <v>-780000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24">
         <v>-6.88</v>
       </c>
-      <c r="C24"/>
+      <c r="C24">
+        <v>780000.0</v>
+      </c>
       <c r="D24">
-        <v>-564508000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="E24">
-        <v>-741782000.0</v>
+        <v>-152000.0</v>
       </c>
       <c r="F24">
-        <v>-458339000.0</v>
+        <v>4665000.0</v>
       </c>
       <c r="G24">
         <v>2437000.0</v>
       </c>
       <c r="H24">
-        <v>-548619000.0</v>
+        <v>-1147000.0</v>
       </c>
       <c r="I24">
         <v>-286101000.0</v>
       </c>
       <c r="J24">
-        <v>49579000.0</v>
+        <v>-282000.0</v>
       </c>
       <c r="K24">
         <v>53035000.0</v>
       </c>
       <c r="L24">
         <v>53035000.0</v>
       </c>
       <c r="M24">
         <v>158374000.0</v>
       </c>
       <c r="N24">
         <v>4110000.0</v>
       </c>
       <c r="O24">
         <v>4110000.0</v>
       </c>
       <c r="P24">
         <v>-542000.0</v>
       </c>
       <c r="Q24">
         <v>1782000.0</v>
       </c>
       <c r="R24">
-        <v>1382000.0</v>
+        <v>-378000.0</v>
       </c>
       <c r="S24">
         <v>5435500.0</v>
       </c>
       <c r="T24">
         <v>5435500.0</v>
       </c>
       <c r="U24">
-        <v>6567000.0</v>
+        <v>1231143.0</v>
       </c>
       <c r="V24">
         <v>-53000.0</v>
       </c>
       <c r="W24">
         <v>-5696500.0</v>
       </c>
       <c r="X24">
         <v>-5696500.0</v>
       </c>
       <c r="Y24">
         <v>89255000.0</v>
       </c>
       <c r="Z24">
         <v>-70639000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
         <v>-183124703.0</v>
       </c>
       <c r="C25">
@@ -10807,129 +10821,129 @@
       <c r="E25">
         <v>327486000.0</v>
       </c>
       <c r="F25">
         <v>-355494000.0</v>
       </c>
       <c r="G25">
         <v>228756000.0</v>
       </c>
       <c r="H25">
         <v>28102000.0</v>
       </c>
       <c r="I25">
         <v>232414000.0</v>
       </c>
       <c r="J25">
         <v>-134213000.0</v>
       </c>
       <c r="K25">
         <v>341508000.0</v>
       </c>
       <c r="L25">
         <v>250717001.0</v>
       </c>
       <c r="M25">
-        <v>271720000.0</v>
+        <v>249431000.0</v>
       </c>
       <c r="N25">
         <v>180604000.0</v>
       </c>
       <c r="O25">
         <v>180604000.0</v>
       </c>
       <c r="P25">
         <v>18895500.0</v>
       </c>
       <c r="Q25">
         <v>131686000.0</v>
       </c>
       <c r="R25">
-        <v>-83026000.0</v>
+        <v>-102068000.0</v>
       </c>
       <c r="S25">
         <v>51815500.0</v>
       </c>
       <c r="T25">
         <v>49889500.0</v>
       </c>
       <c r="U25">
-        <v>35177000.0</v>
+        <v>8939015.0</v>
       </c>
       <c r="V25">
-        <v>-6648000.0</v>
+        <v>-4639577.0</v>
       </c>
       <c r="W25">
         <v>80664500.0</v>
       </c>
       <c r="X25">
         <v>80664500.0</v>
       </c>
       <c r="Y25">
         <v>36743000.0</v>
       </c>
       <c r="Z25">
         <v>-156134000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
         <v>-390448166.0</v>
       </c>
       <c r="C26">
         <v>-237699598.0</v>
       </c>
       <c r="D26">
         <v>-85310000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
-        <v>-111260000.0</v>
+        <v>-17122114.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>13314000.0</v>
       </c>
       <c r="E27">
         <v>2000000.0</v>
       </c>
       <c r="F27">
         <v>101549000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>3282000.0</v>
@@ -11009,54 +11023,54 @@
       <c r="M28">
         <v>-140130000.0</v>
       </c>
       <c r="N28">
         <v>39020000.0</v>
       </c>
       <c r="O28">
         <v>39020000.0</v>
       </c>
       <c r="P28">
         <v>-3350000.0</v>
       </c>
       <c r="Q28">
         <v>38347000.0</v>
       </c>
       <c r="R28">
         <v>56452000.0</v>
       </c>
       <c r="S28">
         <v>-77943000.0</v>
       </c>
       <c r="T28">
         <v>-77943000.0</v>
       </c>
       <c r="U28">
-        <v>-92201000.0</v>
+        <v>-14253744.0</v>
       </c>
       <c r="V28">
-        <v>87007000.0</v>
+        <v>13454425.0</v>
       </c>
       <c r="W28">
         <v>-7303000.0</v>
       </c>
       <c r="X28">
         <v>-7303000.0</v>
       </c>
       <c r="Y28">
         <v>24301000.0</v>
       </c>
       <c r="Z28">
         <v>38316000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>145</v>
       </c>
       <c r="B29">
         <v>290556992.0</v>
       </c>
       <c r="C29">
         <v>579381494.0</v>
       </c>
       <c r="D29">
@@ -11089,54 +11103,54 @@
       <c r="M29">
         <v>519908000.0</v>
       </c>
       <c r="N29">
         <v>361657000.0</v>
       </c>
       <c r="O29">
         <v>361657000.0</v>
       </c>
       <c r="P29">
         <v>179713000.0</v>
       </c>
       <c r="Q29">
         <v>214184000.0</v>
       </c>
       <c r="R29">
         <v>-75202000.0</v>
       </c>
       <c r="S29">
         <v>134845500.0</v>
       </c>
       <c r="T29">
         <v>134845500.0</v>
       </c>
       <c r="U29">
-        <v>142595000.0</v>
+        <v>21940189.0</v>
       </c>
       <c r="V29">
-        <v>5593000.0</v>
+        <v>864879.0</v>
       </c>
       <c r="W29">
         <v>148213500.0</v>
       </c>
       <c r="X29">
         <v>148213500.0</v>
       </c>
       <c r="Y29">
         <v>52301000.0</v>
       </c>
       <c r="Z29">
         <v>-230058000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>146</v>
       </c>
       <c r="B30">
         <v>492320288.0</v>
       </c>
       <c r="C30">
         <v>488030657.0</v>
       </c>
       <c r="D30">
@@ -11167,54 +11181,54 @@
       <c r="M30">
         <v>148583000.0</v>
       </c>
       <c r="N30">
         <v>-13509000.0</v>
       </c>
       <c r="O30">
         <v>-13509000.0</v>
       </c>
       <c r="P30">
         <v>-4468000.0</v>
       </c>
       <c r="Q30">
         <v>-6407000.0</v>
       </c>
       <c r="R30">
         <v>-7525000.0</v>
       </c>
       <c r="S30">
         <v>-3453500.0</v>
       </c>
       <c r="T30">
         <v>-3453500.0</v>
       </c>
       <c r="U30">
-        <v>-3113000.0</v>
+        <v>-455130.0</v>
       </c>
       <c r="V30">
-        <v>-32205000.0</v>
+        <v>-4980056.0</v>
       </c>
       <c r="W30">
         <v>-27990500.0</v>
       </c>
       <c r="X30">
         <v>-27990500.0</v>
       </c>
       <c r="Y30">
         <v>52472000.0</v>
       </c>
       <c r="Z30">
         <v>-102018000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>