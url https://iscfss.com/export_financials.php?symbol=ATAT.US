--- v1 (2026-07-29)
+++ v2 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -885,51 +888,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
         <v>822520441.0</v>
       </c>
       <c r="C2">
         <v>693783000.0</v>
       </c>
       <c r="D2">
-        <v>595649000.0</v>
+        <v>594545000.0</v>
       </c>
       <c r="E2">
         <v>184901000.0</v>
       </c>
       <c r="F2">
         <v>161277000.0</v>
       </c>
       <c r="G2">
         <v>89525000.0</v>
       </c>
       <c r="H2">
         <v>80920000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
@@ -1277,51 +1280,51 @@
       </c>
       <c r="E21">
         <v>5537000.0</v>
       </c>
       <c r="F21">
         <v>3820000.0</v>
       </c>
       <c r="G21">
         <v>3324000.0</v>
       </c>
       <c r="H21">
         <v>3053000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>278979538.0</v>
       </c>
       <c r="C22">
         <v>167436000.0</v>
       </c>
       <c r="D22">
-        <v>123342000.0</v>
+        <v>119078000.0</v>
       </c>
       <c r="E22">
         <v>57460000.0</v>
       </c>
       <c r="F22">
         <v>58575000.0</v>
       </c>
       <c r="G22">
         <v>54192000.0</v>
       </c>
       <c r="H22">
         <v>14617000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
         <v>9173343793.0</v>
       </c>
       <c r="C23">
         <v>7878814000.0</v>
       </c>
       <c r="D23">
@@ -1440,54 +1443,54 @@
       </c>
       <c r="D29">
         <v>2140068000.0</v>
       </c>
       <c r="E29">
         <v>1371263000.0</v>
       </c>
       <c r="F29">
         <v>688864000.0</v>
       </c>
       <c r="G29">
         <v>-184778000.0</v>
       </c>
       <c r="H29">
         <v>-222739000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>534074873.0</v>
       </c>
       <c r="C30">
-        <v>332167000.0</v>
+        <v>583808000.0</v>
       </c>
       <c r="D30">
-        <v>167285000.0</v>
+        <v>485389000.0</v>
       </c>
       <c r="E30">
         <v>186329000.0</v>
       </c>
       <c r="F30">
         <v>284865000.0</v>
       </c>
       <c r="G30">
         <v>143580000.0</v>
       </c>
       <c r="H30">
         <v>134475000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
         <v>558160000.0</v>
       </c>
@@ -1586,142 +1589,150 @@
       </c>
       <c r="D35">
         <v>2149085000.0</v>
       </c>
       <c r="E35">
         <v>2227006000.0</v>
       </c>
       <c r="F35">
         <v>629146000.0</v>
       </c>
       <c r="G35">
         <v>521438000.0</v>
       </c>
       <c r="H35">
         <v>1271601000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>186291569.0</v>
       </c>
       <c r="C36">
-        <v>422681000.0</v>
+        <v>191804000.0</v>
       </c>
       <c r="D36">
-        <v>200105000.0</v>
+        <v>199290000.0</v>
       </c>
       <c r="E36">
         <v>209551000.0</v>
       </c>
       <c r="F36">
         <v>245498000.0</v>
       </c>
       <c r="G36">
         <v>327604000.0</v>
       </c>
       <c r="H36">
         <v>161569000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>-12678000.0</v>
+      </c>
+      <c r="C37">
+        <v>-10343000.0</v>
+      </c>
+      <c r="D37">
+        <v>-7979000.0</v>
+      </c>
+      <c r="E37">
+        <v>-9899000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
         <v>368649000.0</v>
       </c>
       <c r="G38">
         <v>327604000.0</v>
       </c>
       <c r="H38">
         <v>250791000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>676404463.0</v>
       </c>
       <c r="C39">
-        <v>342399000.0</v>
+        <v>79991000.0</v>
       </c>
       <c r="D39">
-        <v>360285000.0</v>
+        <v>44512000.0</v>
       </c>
       <c r="E39">
-        <v>178790000.0</v>
+        <v>133901000.0</v>
       </c>
       <c r="F39">
-        <v>211927000.0</v>
+        <v>34194000.0</v>
       </c>
       <c r="G39">
         <v>141888000.0</v>
       </c>
       <c r="H39">
         <v>91888000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>1723240651.0</v>
       </c>
       <c r="C40">
-        <v>1678468404.0</v>
+        <v>1051238000.0</v>
       </c>
       <c r="D40">
-        <v>1657491000.0</v>
+        <v>806599000.0</v>
       </c>
       <c r="E40">
-        <v>811779000.0</v>
+        <v>416954000.0</v>
       </c>
       <c r="F40">
-        <v>756005000.0</v>
+        <v>522270000.0</v>
       </c>
       <c r="G40">
         <v>718687000.0</v>
       </c>
       <c r="H40">
         <v>506388000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>585516000.0</v>
       </c>
       <c r="G41">
         <v>490273000.0</v>
       </c>
       <c r="H41">
         <v>414795000.0</v>
       </c>
@@ -1791,51 +1802,51 @@
       </c>
       <c r="E45">
         <v>2292300000.0</v>
       </c>
       <c r="F45">
         <v>859733000.0</v>
       </c>
       <c r="G45">
         <v>802045000.0</v>
       </c>
       <c r="H45">
         <v>671831000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>1335000571.0</v>
       </c>
       <c r="C46">
         <v>1716567000.0</v>
       </c>
       <c r="D46">
-        <v>1978700000.0</v>
+        <v>1979515000.0</v>
       </c>
       <c r="E46">
         <v>2292300000.0</v>
       </c>
       <c r="F46">
         <v>439459000.0</v>
       </c>
       <c r="G46">
         <v>467450000.0</v>
       </c>
       <c r="H46">
         <v>424478000.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47">
         <v>439015000.0</v>
       </c>
@@ -2165,3597 +2176,3728 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>1030390320.0</v>
+      </c>
+      <c r="C2">
         <v>592409235.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>822520441.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>772548000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>786352000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>509324000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>693783000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>564123000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
+        <v>669883000.0</v>
+      </c>
+      <c r="K2">
         <v>443512000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>594545000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>410294000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>339768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217904000.0</v>
       </c>
       <c r="O2">
         <v>217904000.0</v>
       </c>
       <c r="P2">
+        <v>217904000.0</v>
+      </c>
+      <c r="Q2">
         <v>187905000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>165121000.0</v>
       </c>
-      <c r="R2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S2"/>
       <c r="T2">
         <v>163049000.0</v>
       </c>
       <c r="U2">
+        <v>163049000.0</v>
+      </c>
+      <c r="V2">
         <v>105601000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>59803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89525000.0</v>
       </c>
       <c r="X2">
         <v>89525000.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Y2">
+        <v>89525000.0</v>
+      </c>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-59838156.0</v>
+      </c>
+      <c r="C5">
         <v>-42568421.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-34328841.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-28386000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-23368000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7969000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1386000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-16345000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>17900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12278000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4769000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15141000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12945000.0</v>
       </c>
       <c r="O5">
         <v>-12945000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="P5">
+        <v>-12945000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5">
         <v>-4271000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>579426000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
+        <v>-8946999.0</v>
+      </c>
+      <c r="U5">
         <v>-8947000.0</v>
       </c>
-      <c r="T5">
-[...2 lines deleted...]
-      <c r="U5">
+      <c r="V5">
         <v>-4955000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>426000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-295382000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>1057821000.0</v>
+      </c>
+      <c r="C7">
         <v>1127647000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1272920000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1575609000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1630951000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1687274000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1670813000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1642300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1733396000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1841081000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1878899000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1915462000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1974991000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2063728000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2125000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>2280598000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>294000.0</v>
+      </c>
+      <c r="C8">
         <v>298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302000.0</v>
       </c>
       <c r="D8">
         <v>302000.0</v>
       </c>
       <c r="E8">
         <v>302000.0</v>
       </c>
       <c r="F8">
-        <v>301000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="G8">
         <v>301000.0</v>
       </c>
       <c r="H8">
         <v>301000.0</v>
       </c>
       <c r="I8">
+        <v>301000.0</v>
+      </c>
+      <c r="J8">
         <v>314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="K8">
         <v>300000.0</v>
       </c>
       <c r="L8">
         <v>300000.0</v>
       </c>
       <c r="M8">
+        <v>300000.0</v>
+      </c>
+      <c r="N8">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000.0</v>
       </c>
       <c r="O8">
         <v>285000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="P8">
+        <v>285000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8">
         <v>274000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>3926233215.0</v>
+      </c>
+      <c r="C10">
         <v>3669490205.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3306052926.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2670445000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2715596000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3146013000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3618451000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2741003000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3322879000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3048408000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2840807000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2197677000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2528662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974927000.0</v>
       </c>
       <c r="O10">
         <v>1974927000.0</v>
       </c>
       <c r="P10">
+        <v>1974927000.0</v>
+      </c>
+      <c r="Q10">
         <v>1589161000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1262227000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1041487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038583000.0</v>
       </c>
       <c r="T10">
         <v>1038583000.0</v>
       </c>
       <c r="U10">
+        <v>1038583000.0</v>
+      </c>
+      <c r="V10">
         <v>939900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>884941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>824546000.0</v>
       </c>
       <c r="X10">
         <v>824546000.0</v>
       </c>
-      <c r="Y10"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="Y10">
+        <v>824546000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
+        <v>781112000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>5724060885.0</v>
+      </c>
+      <c r="C12">
         <v>5735409711.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5870429859.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5737416000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5204816000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4884929000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4884512000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4310853000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4331450000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3759933000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3592601000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2981538000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2528662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133301000.0</v>
       </c>
       <c r="O12">
         <v>2133301000.0</v>
       </c>
       <c r="P12">
+        <v>2133301000.0</v>
+      </c>
+      <c r="Q12">
         <v>1749133000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1262227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041487000.0</v>
       </c>
       <c r="S12">
         <v>1041487000.0</v>
       </c>
       <c r="T12">
         <v>1041487000.0</v>
       </c>
       <c r="U12">
+        <v>1041487000.0</v>
+      </c>
+      <c r="V12">
         <v>939900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>887941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>830232000.0</v>
       </c>
       <c r="X12">
         <v>830232000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Y12">
+        <v>830232000.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>781112000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>294101.0</v>
+      </c>
+      <c r="C13">
         <v>296886.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>302192.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302000.0</v>
       </c>
       <c r="E13">
         <v>302000.0</v>
       </c>
       <c r="F13">
-        <v>301000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="G13">
         <v>301000.0</v>
       </c>
       <c r="H13">
         <v>301000.0</v>
       </c>
       <c r="I13">
+        <v>301000.0</v>
+      </c>
+      <c r="J13">
         <v>314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="K13">
         <v>300000.0</v>
       </c>
       <c r="L13">
         <v>300000.0</v>
       </c>
       <c r="M13">
+        <v>300000.0</v>
+      </c>
+      <c r="N13">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000.0</v>
       </c>
       <c r="O13">
         <v>285000.0</v>
       </c>
       <c r="P13">
         <v>285000.0</v>
       </c>
       <c r="Q13">
+        <v>285000.0</v>
+      </c>
+      <c r="R13">
         <v>274000.0</v>
       </c>
-      <c r="R13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>274000.0</v>
       </c>
       <c r="U13">
         <v>274000.0</v>
       </c>
       <c r="V13">
-        <v>130000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="W13">
         <v>130000.0</v>
       </c>
       <c r="X13">
         <v>130000.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>130000.0</v>
+      </c>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>136825342.0</v>
+      </c>
+      <c r="C14">
         <v>138592538.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>139478498.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>140086368.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>139931333.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>139564333.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>139727590.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138829249.0</v>
       </c>
       <c r="I14">
         <v>138829249.0</v>
       </c>
       <c r="J14">
+        <v>138829249.0</v>
+      </c>
+      <c r="K14">
         <v>138704723.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>138670943.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>138713645.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>138257888.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>128766021.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>137436872.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130406818.0</v>
       </c>
       <c r="Q14">
         <v>130406818.0</v>
       </c>
       <c r="R14">
         <v>130406818.0</v>
       </c>
       <c r="S14">
-        <v>125954094.0</v>
+        <v>130406818.0</v>
       </c>
       <c r="T14">
         <v>125954094.0</v>
       </c>
       <c r="U14">
+        <v>125954094.0</v>
+      </c>
+      <c r="V14">
         <v>135156818.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>125656818.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>114393278.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>123216213.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>116025607.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>125656818.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>491054621.0</v>
+      </c>
+      <c r="C16">
         <v>506989449.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>701593479.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>486351000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>467430000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>406678000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>453986000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>414374000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>437106000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>381768000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>406066000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>334634000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>267169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228812000.0</v>
       </c>
       <c r="O16">
         <v>228812000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="P16">
+        <v>228812000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
         <v>216380000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>36673805.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>198827000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>202670000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>84166000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>67270000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>91916000.0</v>
       </c>
-      <c r="R18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S18"/>
       <c r="T18">
         <v>97533000.0</v>
       </c>
-      <c r="U18"/>
+      <c r="U18">
+        <v>97533000.0</v>
+      </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>17452166.0</v>
+      </c>
+      <c r="C20">
         <v>17380840.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>17457102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17446000.0</v>
       </c>
       <c r="E20">
         <v>17446000.0</v>
       </c>
       <c r="F20">
         <v>17446000.0</v>
       </c>
       <c r="G20">
         <v>17446000.0</v>
       </c>
       <c r="H20">
         <v>17446000.0</v>
       </c>
       <c r="I20">
         <v>17446000.0</v>
       </c>
       <c r="J20">
         <v>17446000.0</v>
       </c>
       <c r="K20">
         <v>17446000.0</v>
       </c>
       <c r="L20">
         <v>17446000.0</v>
       </c>
       <c r="M20">
         <v>17446000.0</v>
       </c>
       <c r="N20">
         <v>17446000.0</v>
       </c>
       <c r="O20">
         <v>17446000.0</v>
       </c>
       <c r="P20">
         <v>17446000.0</v>
       </c>
       <c r="Q20">
         <v>17446000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="R20">
         <v>17446000.0</v>
       </c>
+      <c r="S20"/>
       <c r="T20">
         <v>17446000.0</v>
       </c>
       <c r="U20">
         <v>17446000.0</v>
       </c>
       <c r="V20">
         <v>17446000.0</v>
       </c>
       <c r="W20">
         <v>17446000.0</v>
       </c>
       <c r="X20">
         <v>17446000.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>17446000.0</v>
+      </c>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>3745317.0</v>
+      </c>
+      <c r="C21">
         <v>4163390.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4714998.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5166000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5598000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5915000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6373000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4778000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3957000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4240000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4247000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4643000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5238000.0</v>
       </c>
       <c r="O21">
         <v>5238000.0</v>
       </c>
       <c r="P21">
+        <v>5238000.0</v>
+      </c>
+      <c r="Q21">
         <v>5537000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3861000.0</v>
       </c>
-      <c r="R21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S21"/>
       <c r="T21">
         <v>3820000.0</v>
       </c>
       <c r="U21">
+        <v>3820000.0</v>
+      </c>
+      <c r="V21">
         <v>4278000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3324000.0</v>
       </c>
       <c r="X21">
         <v>3324000.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>3324000.0</v>
+      </c>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>173988514.0</v>
+      </c>
+      <c r="C22">
         <v>209705874.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>278979538.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>158652000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>151636000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>157730000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>167436000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>139246000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>160889000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>105711000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>119078000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>113660000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>85141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65079000.0</v>
       </c>
       <c r="O22">
         <v>65079000.0</v>
       </c>
       <c r="P22">
+        <v>65079000.0</v>
+      </c>
+      <c r="Q22">
         <v>63450000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>40209000.0</v>
       </c>
-      <c r="R22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S22"/>
       <c r="T22">
         <v>70822000.0</v>
       </c>
       <c r="U22">
+        <v>70822000.0</v>
+      </c>
+      <c r="V22">
         <v>42714000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>36883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54192000.0</v>
       </c>
       <c r="X22">
         <v>54192000.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>54192000.0</v>
+      </c>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>8685601015.0</v>
+      </c>
+      <c r="C23">
         <v>8600896883.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9173343793.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8952598000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8355526000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7916650000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7878814000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7209326000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7285080000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6760544000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6587025000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5973692000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5516819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5199436000.0</v>
       </c>
       <c r="O23">
         <v>5199436000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="P23">
+        <v>5199436000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23">
         <v>4485921000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>564615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245147000.0</v>
       </c>
       <c r="T23">
         <v>2245147000.0</v>
       </c>
       <c r="U23">
+        <v>2245147000.0</v>
+      </c>
+      <c r="V23">
         <v>2158555000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2107310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985716000.0</v>
       </c>
       <c r="X23">
         <v>1985716000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Y23">
+        <v>1985716000.0</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>528755000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>2000000.0</v>
       </c>
       <c r="C24">
         <v>2000000.0</v>
       </c>
       <c r="D24">
         <v>2000000.0</v>
       </c>
       <c r="E24">
         <v>2000000.0</v>
       </c>
       <c r="F24">
         <v>2000000.0</v>
       </c>
       <c r="G24">
         <v>2000000.0</v>
       </c>
       <c r="H24">
         <v>2000000.0</v>
       </c>
       <c r="I24">
         <v>2000000.0</v>
       </c>
       <c r="J24">
         <v>2000000.0</v>
       </c>
       <c r="K24">
         <v>2000000.0</v>
       </c>
       <c r="L24">
         <v>2000000.0</v>
       </c>
       <c r="M24">
         <v>2000000.0</v>
       </c>
       <c r="N24">
         <v>2000000.0</v>
       </c>
       <c r="O24">
         <v>2000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="P24">
+        <v>2000000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24">
         <v>4000000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-2630954240.0</v>
+      </c>
+      <c r="C28">
         <v>-2304958424.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1780161871.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1027836000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1017645000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1386739000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1885638000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1006703000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1497483000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1115327000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-889908000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-210215000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-480823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301779000.0</v>
       </c>
       <c r="O28">
         <v>301779000.0</v>
       </c>
       <c r="P28">
+        <v>301779000.0</v>
+      </c>
+      <c r="Q28">
         <v>-1589161000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1223329000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1041487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-929145000.0</v>
       </c>
       <c r="T28">
         <v>-929145000.0</v>
       </c>
       <c r="U28">
+        <v>-929145000.0</v>
+      </c>
+      <c r="V28">
         <v>-691755000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-676500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-703112000.0</v>
       </c>
       <c r="X28">
         <v>-703112000.0</v>
       </c>
-      <c r="Y28"/>
-[...4 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="Y28">
+        <v>-703112000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
+        <v>-781112000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>3609606000.0</v>
+      </c>
+      <c r="C29">
         <v>3934413000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3845479000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3766062000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3363940000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3364573000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3018230000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2693359000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2761036000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2427877000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2140068000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1875449000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1699760000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1566630000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1371263000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>858107000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>613365869.0</v>
+      </c>
+      <c r="C30">
         <v>553067716.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>534074873.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>458349000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>416907000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>351733000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>583808000.0</v>
+      </c>
+      <c r="I30">
         <v>297013000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
-        <v>299638000.0</v>
+        <v>288746000.0</v>
       </c>
       <c r="K30">
-        <v>167285000.0</v>
+        <v>516440000.0</v>
       </c>
       <c r="L30">
-        <v>143446000.0</v>
+        <v>277682374.0</v>
       </c>
       <c r="M30">
-        <v>124641000.0</v>
+        <v>261276000.0</v>
       </c>
       <c r="N30">
+        <v>220782000.0</v>
+      </c>
+      <c r="O30">
+        <v>217350000.0</v>
+      </c>
+      <c r="P30">
         <v>123692000.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="Q30">
         <v>141440000.0</v>
       </c>
-      <c r="Q30">
-[...5 lines deleted...]
-      </c>
+      <c r="R30">
+        <v>195865826.0</v>
+      </c>
+      <c r="S30"/>
       <c r="T30">
         <v>107132000.0</v>
       </c>
       <c r="U30">
+        <v>107132000.0</v>
+      </c>
+      <c r="V30">
         <v>265918000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>297171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143580000.0</v>
       </c>
       <c r="X30">
         <v>143580000.0</v>
       </c>
-      <c r="Y30"/>
+      <c r="Y30">
+        <v>143580000.0</v>
+      </c>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1781360000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1174322000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>631842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>558160000.0</v>
       </c>
       <c r="S31">
         <v>558160000.0</v>
       </c>
       <c r="T31">
         <v>558160000.0</v>
       </c>
-      <c r="U31"/>
+      <c r="U31">
+        <v>558160000.0</v>
+      </c>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
-    </row>
-    <row r="32" spans="1:26">
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>3432249000.0</v>
+      </c>
+      <c r="C32">
         <v>3770424000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3629716000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3663102000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3242031000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3227603000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2885530000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2501534000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2507472000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2141057000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1863729000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1569720000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1316788000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>966979000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>777045000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>128729000.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>1572569015.0</v>
+      </c>
+      <c r="C33">
         <v>1639038742.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1813455059.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2122852000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2177567000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2183830000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2163067000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2138956000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2239554000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2324718000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2345445000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2370899000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2467783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561594000.0</v>
       </c>
       <c r="O33">
         <v>2561594000.0</v>
       </c>
       <c r="P33">
+        <v>2561594000.0</v>
+      </c>
+      <c r="Q33">
         <v>2315283000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2841554000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>-1041487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>828930000.0</v>
       </c>
       <c r="T33">
         <v>828930000.0</v>
       </c>
       <c r="U33">
+        <v>828930000.0</v>
+      </c>
+      <c r="V33">
         <v>865334000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>834402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>815824000.0</v>
       </c>
       <c r="X33">
         <v>815824000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Y33">
+        <v>815824000.0</v>
+      </c>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-781112000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>303075000.0</v>
+      </c>
+      <c r="C34">
         <v>295595000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>285786000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>281328000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>273184000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>257791000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>241436000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>241547000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>227198000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>210318000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>8568000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>180887000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>167321000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>149963000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>141763000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>2778000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>1644575477.0</v>
+      </c>
+      <c r="C35">
         <v>1729259532.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1862401203.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2095071000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2131507000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2128328000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2102710000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2049984000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2085165000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2137327000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2149085000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2144858000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2166396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2184623000.0</v>
       </c>
       <c r="O35">
         <v>2184623000.0</v>
       </c>
       <c r="P35">
+        <v>2184623000.0</v>
+      </c>
+      <c r="Q35">
         <v>2000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2333447000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>-564615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629146000.0</v>
       </c>
       <c r="T35">
         <v>629146000.0</v>
       </c>
       <c r="U35">
+        <v>629146000.0</v>
+      </c>
+      <c r="V35">
         <v>578754000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1451373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>521438000.0</v>
       </c>
       <c r="X35">
         <v>521438000.0</v>
       </c>
-      <c r="Y35"/>
+      <c r="Y35">
+        <v>521438000.0</v>
+      </c>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35">
+        <v>-528755000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>188080509.0</v>
+      </c>
+      <c r="C36">
         <v>184935745.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>186291569.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>205909000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>203698000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>196750000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
+        <v>191804000.0</v>
+      </c>
+      <c r="I36">
         <v>209525000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>203573000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>199821000.0</v>
       </c>
-      <c r="K36">
-[...1 lines deleted...]
-      </c>
       <c r="L36">
+        <v>199290000.0</v>
+      </c>
+      <c r="M36">
         <v>220435000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>207503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220224000.0</v>
       </c>
       <c r="O36">
         <v>220224000.0</v>
       </c>
       <c r="P36">
+        <v>220224000.0</v>
+      </c>
+      <c r="Q36">
         <v>-2315283000.0</v>
       </c>
-      <c r="Q36">
-[...1 lines deleted...]
-      </c>
       <c r="R36">
+        <v>106362817.0</v>
+      </c>
+      <c r="S36">
         <v>-1041487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368649000.0</v>
       </c>
       <c r="T36">
         <v>368649000.0</v>
       </c>
       <c r="U36">
+        <v>368649000.0</v>
+      </c>
+      <c r="V36">
         <v>234678000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>222631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327604000.0</v>
       </c>
       <c r="X36">
         <v>327604000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Y36">
+        <v>327604000.0</v>
+      </c>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-781112000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>-12338000.0</v>
+      </c>
+      <c r="C37">
+        <v>-12548000.0</v>
+      </c>
+      <c r="D37">
+        <v>-12678000.0</v>
+      </c>
+      <c r="E37">
+        <v>-8179000.0</v>
+      </c>
+      <c r="F37">
+        <v>-8849000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38">
+        <v>6.79</v>
+      </c>
+      <c r="C38">
         <v>6.88</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>305673000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
-[...1 lines deleted...]
-      </c>
+      <c r="O38"/>
       <c r="P38">
         <v>322084000.0</v>
       </c>
       <c r="Q38">
+        <v>5537000.0</v>
+      </c>
+      <c r="R38">
         <v>354924000.0</v>
       </c>
-      <c r="R38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S38"/>
       <c r="T38">
         <v>368649000.0</v>
       </c>
-      <c r="U38"/>
+      <c r="U38">
+        <v>368649000.0</v>
+      </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>601616724.0</v>
+      </c>
+      <c r="C39">
         <v>463674831.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>676404463.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>475329000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>404600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>338428000.0</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
+        <v>79991000.0</v>
+      </c>
+      <c r="I39">
         <v>323258000.0</v>
       </c>
-      <c r="I39">
-[...1 lines deleted...]
-      </c>
       <c r="J39">
-        <v>270544000.0</v>
+        <v>264441000.0</v>
       </c>
       <c r="K39">
-        <v>362616000.0</v>
+        <v>53742000.0</v>
       </c>
       <c r="L39">
-        <v>364149000.0</v>
+        <v>252218626.0</v>
       </c>
       <c r="M39">
-        <v>310592000.0</v>
+        <v>246319000.0</v>
       </c>
       <c r="N39">
+        <v>214451000.0</v>
+      </c>
+      <c r="O39">
+        <v>222112000.0</v>
+      </c>
+      <c r="P39">
         <v>305607000.0</v>
       </c>
-      <c r="O39">
-[...2 lines deleted...]
-      <c r="P39">
+      <c r="Q39">
         <v>170636000.0</v>
       </c>
-      <c r="Q39">
-[...1 lines deleted...]
-      </c>
       <c r="R39">
+        <v>146065174.0</v>
+      </c>
+      <c r="S39">
         <v>-1041487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196776000.0</v>
       </c>
       <c r="T39">
         <v>196776000.0</v>
       </c>
       <c r="U39">
-        <v>194317000.0</v>
+        <v>196776000.0</v>
       </c>
       <c r="V39">
-        <v>197857000.0</v>
+        <v>44689000.0</v>
       </c>
       <c r="W39">
-        <v>141888000.0</v>
+        <v>50913000.0</v>
       </c>
       <c r="X39">
         <v>141888000.0</v>
       </c>
-      <c r="Y39"/>
+      <c r="Y39">
+        <v>141888000.0</v>
+      </c>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39">
+        <v>-781112000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>1662133690.0</v>
+      </c>
+      <c r="C40">
         <v>1608584912.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1723240651.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1354574000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1193227000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1055537000.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
-        <v>1104458792.0</v>
+        <v>1051238000.0</v>
       </c>
       <c r="I40">
-        <v>1027667000.0</v>
+        <v>992504000.0</v>
       </c>
       <c r="J40">
-        <v>1808792000.0</v>
+        <v>924218000.0</v>
       </c>
       <c r="K40">
-        <v>1658595000.0</v>
+        <v>832185000.0</v>
       </c>
       <c r="L40">
-        <v>1581607000.0</v>
+        <v>806599000.0</v>
       </c>
       <c r="M40">
-        <v>871213000.0</v>
+        <v>743484000.0</v>
       </c>
       <c r="N40">
+        <v>664635000.0</v>
+      </c>
+      <c r="O40">
+        <v>630750000.0</v>
+      </c>
+      <c r="P40">
         <v>1197603000.0</v>
       </c>
-      <c r="O40">
-[...4 lines deleted...]
-      </c>
       <c r="Q40">
-        <v>1004795000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>1159709000.0</v>
+      </c>
+      <c r="R40">
+        <v>522862000.0</v>
+      </c>
+      <c r="S40"/>
       <c r="T40">
         <v>822529000.0</v>
       </c>
       <c r="U40">
-        <v>687739000.0</v>
+        <v>822529000.0</v>
       </c>
       <c r="V40">
-        <v>653450000.0</v>
+        <v>488912000.0</v>
       </c>
       <c r="W40">
-        <v>718687000.0</v>
+        <v>450780000.0</v>
       </c>
       <c r="X40">
         <v>718687000.0</v>
       </c>
-      <c r="Y40"/>
+      <c r="Y40">
+        <v>718687000.0</v>
+      </c>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>529363000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>419604000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41">
+      <c r="Q41"/>
+      <c r="R41">
         <v>394612000.0</v>
       </c>
-      <c r="R41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S41"/>
       <c r="T41">
         <v>585516000.0</v>
       </c>
-      <c r="U41"/>
+      <c r="U41">
+        <v>585516000.0</v>
+      </c>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>717820805.0</v>
+      </c>
+      <c r="C42">
         <v>1071951584.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1432876860.01</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1658154000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1724734000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1711012000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1608017000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1601026000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1582786000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1558915000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1555773000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1500836000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1437753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427769000.0</v>
       </c>
       <c r="O42">
         <v>1427769000.0</v>
       </c>
       <c r="P42">
-        <v>1275324000.0</v>
+        <v>1427769000.0</v>
       </c>
       <c r="Q42">
+        <v>1275323999.0</v>
+      </c>
+      <c r="R42">
         <v>764502000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-14811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764502000.0</v>
       </c>
       <c r="T42">
         <v>764502000.0</v>
       </c>
       <c r="U42">
         <v>764502000.0</v>
       </c>
       <c r="V42">
+        <v>764502000.0</v>
+      </c>
+      <c r="W42">
         <v>1.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>-4418000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>1095549000.0</v>
+      </c>
+      <c r="C45">
         <v>1170980000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1774103000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1649395000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1711523000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1733843000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2220403000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1702648000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1821487000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1942379000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2546196000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2043137000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2140445000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2211177000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2292300000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>1095936494.0</v>
+      </c>
+      <c r="C46">
         <v>1166606745.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1335000571.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1649395000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1711523000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1733843000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1716567000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1702648000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1821487000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1942379000.0</v>
       </c>
-      <c r="K46">
-[...1 lines deleted...]
-      </c>
       <c r="L46">
+        <v>1979515000.0</v>
+      </c>
+      <c r="M46">
         <v>2043137000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2140445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2211177000.0</v>
       </c>
       <c r="O46">
         <v>2211177000.0</v>
       </c>
       <c r="P46">
+        <v>2211177000.0</v>
+      </c>
+      <c r="Q46">
         <v>2292300000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2467085000.0</v>
       </c>
-      <c r="R46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S46"/>
       <c r="T46">
         <v>439015000.0</v>
       </c>
       <c r="U46">
+        <v>439015000.0</v>
+      </c>
+      <c r="V46">
         <v>477681000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>471459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467450000.0</v>
       </c>
       <c r="X46">
         <v>467450000.0</v>
       </c>
-      <c r="Y46"/>
+      <c r="Y46">
+        <v>467450000.0</v>
+      </c>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2043137000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2292300000.0</v>
       </c>
-      <c r="P47"/>
-      <c r="Q47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>2465323000.0</v>
       </c>
-      <c r="R47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S47"/>
       <c r="T47">
         <v>439015000.0</v>
       </c>
-      <c r="U47"/>
+      <c r="U47">
+        <v>439015000.0</v>
+      </c>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>2715522136.0</v>
+      </c>
+      <c r="C48">
         <v>2648942923.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2196917083.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2068992000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1595272000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1589229000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1346526000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1016377000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1068036000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>764384000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>507226000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>287172000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>176733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-61457000.0</v>
       </c>
       <c r="O48">
         <v>-61457000.0</v>
       </c>
       <c r="P48">
+        <v>-61457000.0</v>
+      </c>
+      <c r="Q48">
         <v>-78304000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-107356000.0</v>
       </c>
-      <c r="R48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S48"/>
       <c r="T48">
         <v>-176403000.0</v>
       </c>
       <c r="U48">
+        <v>-176403000.0</v>
+      </c>
+      <c r="V48">
         <v>-247514000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-307969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-306342000.0</v>
       </c>
       <c r="X48">
         <v>-306342000.0</v>
       </c>
-      <c r="Y48"/>
+      <c r="Y48">
+        <v>-306342000.0</v>
+      </c>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>235000000.0</v>
+      </c>
+      <c r="C50">
         <v>240000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="E50">
         <v>65000000.0</v>
       </c>
       <c r="F50">
+        <v>65000000.0</v>
+      </c>
+      <c r="G50">
         <v>70000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000000.0</v>
       </c>
       <c r="I50">
         <v>90000000.0</v>
       </c>
       <c r="J50">
         <v>90000000.0</v>
       </c>
       <c r="K50">
-        <v>70000000.0</v>
+        <v>90000000.0</v>
       </c>
       <c r="L50">
         <v>70000000.0</v>
       </c>
       <c r="M50">
+        <v>70000000.0</v>
+      </c>
+      <c r="N50">
         <v>70848000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>210978000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>171958000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>200958000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>1295278975.0</v>
+      </c>
+      <c r="C51">
         <v>1364531781.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1525891055.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1642609000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1697951000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1759274000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1732813000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1734300000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1825396000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1933081000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1950899000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1987462000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2047839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276706000.0</v>
       </c>
       <c r="O51">
         <v>2276706000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="P51">
+        <v>2276706000.0</v>
+      </c>
+      <c r="Q51"/>
+      <c r="R51">
         <v>2485556000.0</v>
       </c>
-      <c r="R51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S51"/>
       <c r="T51">
         <v>109438000.0</v>
       </c>
       <c r="U51">
+        <v>109438000.0</v>
+      </c>
+      <c r="V51">
         <v>248145000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>208441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121434000.0</v>
       </c>
       <c r="X51">
         <v>121434000.0</v>
       </c>
-      <c r="Y51"/>
+      <c r="Y51">
+        <v>121434000.0</v>
+      </c>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>495990369.0</v>
+      </c>
+      <c r="C52">
         <v>497531903.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>480506788.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>348020000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>355872000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>382511000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>351002000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>386203000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>400466000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>406113000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>365721000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>371967000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>372201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532348000.0</v>
       </c>
       <c r="O52">
         <v>532348000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="P52">
+        <v>532348000.0</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52">
         <v>546721000.0</v>
       </c>
-      <c r="R52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S52"/>
       <c r="T52">
         <v>65808000.0</v>
       </c>
       <c r="U52">
+        <v>65808000.0</v>
+      </c>
+      <c r="V52">
         <v>204015000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>166396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90269000.0</v>
       </c>
       <c r="X52">
         <v>90269000.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>90269000.0</v>
+      </c>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>1797827663.0</v>
+      </c>
+      <c r="C53">
         <v>2065919499.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2564376933.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3066971000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2489220000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1738916000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1266061000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1569850000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1008571000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>711525000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>751794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>783861000.0</v>
       </c>
       <c r="M53">
         <v>783861000.0</v>
       </c>
       <c r="N53">
-        <v>158374000.0</v>
+        <v>783861000.0</v>
       </c>
       <c r="O53">
         <v>158374000.0</v>
       </c>
       <c r="P53">
+        <v>158374000.0</v>
+      </c>
+      <c r="Q53">
         <v>159972000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2246000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2082974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2904000.0</v>
       </c>
       <c r="T53">
         <v>2904000.0</v>
       </c>
       <c r="U53">
+        <v>2904000.0</v>
+      </c>
+      <c r="V53">
         <v>5679000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5686000.0</v>
       </c>
       <c r="X53">
         <v>5686000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Y53">
+        <v>5686000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>1562224000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>8685601015.0</v>
+      </c>
+      <c r="C55">
         <v>8600896883.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9173343793.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8952598000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8355526000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7916650000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7878814000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7209326000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7285080000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6760544000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6587025000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5973692000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5516819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5199436000.0</v>
       </c>
       <c r="O55">
         <v>5199436000.0</v>
       </c>
       <c r="P55">
+        <v>5199436000.0</v>
+      </c>
+      <c r="Q55">
         <v>4762026000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4485921000.0</v>
       </c>
-      <c r="R55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S55"/>
       <c r="T55">
         <v>2245147000.0</v>
       </c>
       <c r="U55">
+        <v>2245147000.0</v>
+      </c>
+      <c r="V55">
         <v>2158555000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2107310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985716000.0</v>
       </c>
       <c r="X55">
         <v>1985716000.0</v>
       </c>
-      <c r="Y55"/>
+      <c r="Y55">
+        <v>1985716000.0</v>
+      </c>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>7113031993.0</v>
+      </c>
+      <c r="C56">
         <v>6961858133.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7359888734.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6829746000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6177959000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5732820000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5715747000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5070370000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5045526000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4435826000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4241580000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3602793000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3049036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2637842000.0</v>
       </c>
       <c r="O56">
         <v>2637842000.0</v>
       </c>
       <c r="P56">
+        <v>2637842000.0</v>
+      </c>
+      <c r="Q56">
         <v>2124659000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1644367000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1041487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416217000.0</v>
       </c>
       <c r="T56">
         <v>1416217000.0</v>
       </c>
       <c r="U56">
+        <v>1416217000.0</v>
+      </c>
+      <c r="V56">
         <v>1293221000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1272908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169892000.0</v>
       </c>
       <c r="X56">
         <v>1169892000.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Y56">
+        <v>1169892000.0</v>
+      </c>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>781112000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>3679569000.0</v>
+      </c>
+      <c r="C57">
         <v>3205515501.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3727861361.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3166644000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2935928000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2505217000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2830217000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2568836000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2538054000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2294769000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2377851000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2033073000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1732248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1670863000.0</v>
       </c>
       <c r="O57">
         <v>1670863000.0</v>
       </c>
       <c r="P57">
+        <v>1670863000.0</v>
+      </c>
+      <c r="Q57">
         <v>1347614000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1515638000.0</v>
       </c>
-      <c r="R57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S57"/>
       <c r="T57">
         <v>1051386000.0</v>
       </c>
       <c r="U57">
+        <v>1051386000.0</v>
+      </c>
+      <c r="V57">
         <v>1080185000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>973506000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>898481000.0</v>
       </c>
       <c r="X57">
         <v>898481000.0</v>
       </c>
-      <c r="Y57"/>
+      <c r="Y57">
+        <v>898481000.0</v>
+      </c>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>5324144486.0</v>
+      </c>
+      <c r="C58">
         <v>4934775040.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5590262564.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5261715000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5067435000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4633545000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4932927000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4618820000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4623219000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4432096000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4526936000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4177931000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3898644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3855486000.0</v>
       </c>
       <c r="O58">
         <v>3855486000.0</v>
       </c>
       <c r="P58">
+        <v>3855486000.0</v>
+      </c>
+      <c r="Q58">
         <v>3574620000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3849085000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>-564615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680532000.0</v>
       </c>
       <c r="T58">
         <v>1680532000.0</v>
       </c>
       <c r="U58">
+        <v>1680532000.0</v>
+      </c>
+      <c r="V58">
         <v>1658939000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2424879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419919000.0</v>
       </c>
       <c r="X58">
         <v>1419919000.0</v>
       </c>
-      <c r="Y58"/>
+      <c r="Y58">
+        <v>1419919000.0</v>
+      </c>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58">
+        <v>-528755000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>3373798887.0</v>
+      </c>
+      <c r="C60">
         <v>3678622971.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3595767294.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3699062000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3296940000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3292573000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2956230000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2601359000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2669036000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2335877000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2068068000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1803449000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1626912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353652000.0</v>
       </c>
       <c r="O60">
         <v>1353652000.0</v>
       </c>
       <c r="P60">
-        <v>1197305000.0</v>
+        <v>1353652000.0</v>
       </c>
       <c r="Q60">
+        <v>1197304999.0</v>
+      </c>
+      <c r="R60">
         <v>653149000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>564615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>579426000.0</v>
       </c>
       <c r="T60">
         <v>579426000.0</v>
       </c>
       <c r="U60">
+        <v>579426000.0</v>
+      </c>
+      <c r="V60">
         <v>512307000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-307370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575224000.0</v>
       </c>
       <c r="X60">
         <v>575224000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Y60">
+        <v>575224000.0</v>
+      </c>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>528755000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5780,2842 +5922,2895 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>5457469000.0</v>
       </c>
       <c r="C2">
         <v>4191867000.0</v>
       </c>
       <c r="D2">
         <v>2754216000.0</v>
       </c>
       <c r="E2">
         <v>1545127000.0</v>
       </c>
       <c r="F2">
         <v>1540943000.0</v>
       </c>
       <c r="G2">
         <v>1150101000.0</v>
       </c>
       <c r="H2">
         <v>1097441000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>54106000.0</v>
       </c>
       <c r="C3">
         <v>65232000.0</v>
       </c>
       <c r="D3">
         <v>85021000.0</v>
       </c>
       <c r="E3">
         <v>88561000.0</v>
       </c>
       <c r="F3">
         <v>93911000.0</v>
       </c>
       <c r="G3">
         <v>84955000.0</v>
       </c>
       <c r="H3">
         <v>70095000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>2367157000.0</v>
       </c>
       <c r="C5">
         <v>1722125000.0</v>
       </c>
       <c r="D5">
         <v>987098000.0</v>
       </c>
       <c r="E5">
         <v>187057000.0</v>
       </c>
       <c r="F5">
         <v>211824000.0</v>
       </c>
       <c r="G5">
         <v>76905000.0</v>
       </c>
       <c r="H5">
         <v>112618000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>2421263000.0</v>
       </c>
       <c r="C6">
         <v>1787357000.0</v>
       </c>
       <c r="D6">
         <v>1072119000.0</v>
       </c>
       <c r="E6">
         <v>275618000.0</v>
       </c>
       <c r="F6">
         <v>305735000.0</v>
       </c>
       <c r="G6">
         <v>161860000.0</v>
       </c>
       <c r="H6">
         <v>182713000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>4332690000.0</v>
       </c>
       <c r="C9">
         <v>3056065000.0</v>
       </c>
       <c r="D9">
         <v>1911751000.0</v>
       </c>
       <c r="E9">
         <v>717856000.0</v>
       </c>
       <c r="F9">
         <v>606634000.0</v>
       </c>
       <c r="G9">
         <v>416451000.0</v>
       </c>
       <c r="H9">
         <v>469650000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>2362908000.0</v>
       </c>
       <c r="C10">
         <v>1719015000.0</v>
       </c>
       <c r="D10">
         <v>982093000.0</v>
       </c>
       <c r="E10">
         <v>180556000.0</v>
       </c>
       <c r="F10">
         <v>203887000.0</v>
       </c>
       <c r="G10">
         <v>75424000.0</v>
       </c>
       <c r="H10">
         <v>108324000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>741646000.0</v>
       </c>
       <c r="C11">
         <v>446031000.0</v>
       </c>
       <c r="D11">
         <v>243036000.0</v>
       </c>
       <c r="E11">
         <v>84474000.0</v>
       </c>
       <c r="F11">
         <v>64217000.0</v>
       </c>
       <c r="G11">
         <v>37602000.0</v>
       </c>
       <c r="H11">
         <v>47493000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>4249000.0</v>
       </c>
       <c r="C12">
         <v>3110000.0</v>
       </c>
       <c r="D12">
         <v>5005000.0</v>
       </c>
       <c r="E12">
         <v>6501000.0</v>
       </c>
       <c r="F12">
         <v>7937000.0</v>
       </c>
       <c r="G12">
         <v>1481000.0</v>
       </c>
       <c r="H12">
         <v>4294000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>72167000.0</v>
       </c>
       <c r="C13">
         <v>48415000.0</v>
       </c>
       <c r="D13">
         <v>25783000.0</v>
       </c>
       <c r="E13">
         <v>14456000.0</v>
       </c>
       <c r="F13">
         <v>6722000.0</v>
       </c>
       <c r="G13">
         <v>707000.0</v>
       </c>
       <c r="H13">
         <v>240000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14">
         <v>-270000.0</v>
       </c>
       <c r="C14">
         <v>2364000.0</v>
       </c>
       <c r="D14">
         <v>-1886000.0</v>
       </c>
       <c r="E14">
         <v>2017000.0</v>
       </c>
       <c r="F14">
         <v>5384000.0</v>
       </c>
       <c r="G14">
         <v>4229000.0</v>
       </c>
       <c r="H14">
         <v>4129000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>1620992000.0</v>
       </c>
       <c r="C15">
         <v>1275348000.0</v>
       </c>
       <c r="D15">
         <v>737137000.0</v>
       </c>
       <c r="E15">
         <v>98099000.0</v>
       </c>
       <c r="F15">
         <v>145054000.0</v>
       </c>
       <c r="G15">
         <v>42051000.0</v>
       </c>
       <c r="H15">
         <v>64960000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>129939000.0</v>
       </c>
       <c r="G16">
         <v>-10830000.0</v>
       </c>
       <c r="H16">
         <v>7114000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>1621262000.0</v>
       </c>
       <c r="C17">
         <v>1272984000.0</v>
       </c>
       <c r="D17">
         <v>436691000.0</v>
       </c>
       <c r="E17">
         <v>96082000.0</v>
       </c>
       <c r="F17">
         <v>139670000.0</v>
       </c>
       <c r="G17">
         <v>37822000.0</v>
       </c>
       <c r="H17">
         <v>60831000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>67918000.0</v>
       </c>
       <c r="C18">
         <v>45305000.0</v>
       </c>
       <c r="D18">
         <v>19811000.0</v>
       </c>
       <c r="E18">
         <v>7955000.0</v>
       </c>
       <c r="F18">
         <v>-1215000.0</v>
       </c>
       <c r="G18">
         <v>-774000.0</v>
       </c>
       <c r="H18">
         <v>-4054000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>2306677000.0</v>
       </c>
       <c r="C21">
         <v>1622302000.0</v>
       </c>
       <c r="D21">
         <v>924034000.0</v>
       </c>
       <c r="E21">
         <v>164960000.0</v>
       </c>
       <c r="F21">
         <v>196056000.0</v>
       </c>
       <c r="G21">
         <v>63269000.0</v>
       </c>
       <c r="H21">
         <v>91400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>7483482000.0</v>
       </c>
       <c r="C23">
         <v>5625630000.0</v>
       </c>
       <c r="D23">
         <v>3741933000.0</v>
       </c>
       <c r="E23">
         <v>2098023000.0</v>
       </c>
       <c r="F23">
         <v>1951521000.0</v>
       </c>
       <c r="G23">
         <v>1503283000.0</v>
       </c>
       <c r="H23">
         <v>1475691000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>54106000.0</v>
       </c>
       <c r="C25">
         <v>65232000.0</v>
       </c>
       <c r="D25">
         <v>85021000.0</v>
       </c>
       <c r="E25">
         <v>88561000.0</v>
       </c>
       <c r="F25">
         <v>93911000.0</v>
       </c>
       <c r="G25">
         <v>84955000.0</v>
       </c>
       <c r="H25">
         <v>70095000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>177917000.0</v>
       </c>
       <c r="C26">
         <v>134017000.0</v>
       </c>
       <c r="D26">
         <v>77288000.0</v>
       </c>
       <c r="E26">
         <v>66182000.0</v>
       </c>
       <c r="F26">
         <v>52121000.0</v>
       </c>
       <c r="G26">
         <v>33649000.0</v>
       </c>
       <c r="H26">
         <v>29363000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
         <v>1489682000.0</v>
       </c>
       <c r="C27">
         <v>972863000.0</v>
       </c>
       <c r="D27">
         <v>469595000.0</v>
       </c>
       <c r="E27">
         <v>139929000.0</v>
       </c>
       <c r="F27">
         <v>124210000.0</v>
       </c>
       <c r="G27">
         <v>70972000.0</v>
       </c>
       <c r="H27">
         <v>75745000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>516671000.0</v>
       </c>
       <c r="C28">
         <v>352590000.0</v>
       </c>
       <c r="D28">
         <v>451470000.0</v>
       </c>
       <c r="E28">
         <v>350009000.0</v>
       </c>
       <c r="F28">
         <v>197064000.0</v>
       </c>
       <c r="G28">
         <v>131366000.0</v>
       </c>
       <c r="H28">
         <v>138241000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>741646000.0</v>
       </c>
       <c r="C29">
         <v>446031000.0</v>
       </c>
       <c r="D29">
         <v>237516000.0</v>
       </c>
       <c r="E29">
         <v>84474000.0</v>
       </c>
       <c r="F29">
         <v>64217000.0</v>
       </c>
       <c r="G29">
         <v>37602000.0</v>
       </c>
       <c r="H29">
         <v>47493000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>2026013000.0</v>
       </c>
       <c r="C30">
         <v>1433763000.0</v>
       </c>
       <c r="D30">
         <v>987717000.0</v>
       </c>
       <c r="E30">
         <v>552896000.0</v>
       </c>
       <c r="F30">
         <v>410578000.0</v>
       </c>
       <c r="G30">
         <v>353182000.0</v>
       </c>
       <c r="H30">
         <v>378250000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>56231000.0</v>
       </c>
       <c r="C31">
         <v>96713000.0</v>
       </c>
       <c r="D31">
         <v>58059000.0</v>
       </c>
       <c r="E31">
         <v>15596000.0</v>
       </c>
       <c r="F31">
         <v>7831000.0</v>
       </c>
       <c r="G31">
         <v>12155000.0</v>
       </c>
       <c r="H31">
         <v>16924000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>9790159000.0</v>
       </c>
       <c r="C32">
         <v>7247932000.0</v>
       </c>
       <c r="D32">
         <v>4665967000.0</v>
       </c>
       <c r="E32">
         <v>2262983000.0</v>
       </c>
       <c r="F32">
         <v>2147577000.0</v>
       </c>
       <c r="G32">
         <v>1566552000.0</v>
       </c>
       <c r="H32">
         <v>1567091000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>1962824345.0</v>
+      </c>
+      <c r="C2">
         <v>1643628000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1558287000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1481838000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1343773000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1073571000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1179615000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1103224000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1040756000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>868272000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1246534000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>728746000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>617073000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>355929000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>443149000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>389108000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>325107000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>323168000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>500239000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>378874000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>354428000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>307402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330770500.0</v>
       </c>
       <c r="X2">
         <v>330770500.0</v>
       </c>
       <c r="Y2">
+        <v>330770500.0</v>
+      </c>
+      <c r="Z2">
         <v>265698000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>222862000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>14423165.0</v>
+      </c>
+      <c r="C3">
         <v>13130098.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13598677.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14321000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12786000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13210000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14243000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17150000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16690000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17149000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2686386.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21413000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22289000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>88561000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>21598000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>23718500.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21275000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23712500.0</v>
       </c>
       <c r="T3">
         <v>23712500.0</v>
       </c>
       <c r="U3">
+        <v>23712500.0</v>
+      </c>
+      <c r="V3">
         <v>3450510.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3615208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22111000.0</v>
       </c>
       <c r="X3">
         <v>22111000.0</v>
       </c>
       <c r="Y3">
+        <v>22111000.0</v>
+      </c>
+      <c r="Z3">
         <v>40217000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22011643.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>727207308.0</v>
+      </c>
+      <c r="C5">
         <v>683908000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>695186000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>676166000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>617502000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>378303000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>435346000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>524838000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>414639000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>347302000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>237674000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>357198000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>319601000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-69245000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>72625000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>153913000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>85745000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16644000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>47573500.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>46927500.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>84837000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>22824000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>88418500.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>85533500.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-23260000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-93680538.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>741630473.0</v>
+      </c>
+      <c r="C6">
         <v>697038098.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>708784677.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>690487000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>630288000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>391513000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>449589000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>541988000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>431329000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>364451000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>240360386.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>378611000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>341890000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19316000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>94223000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>177631500.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>107020000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>35686000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>71286000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>70640000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>88287510.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>26439208.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>110529500.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>107644500.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16957000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-92235000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>1517669553.0</v>
+      </c>
+      <c r="C9">
         <v>1167613000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1229539000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1146132000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1124776000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>832243000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>904395000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>795358000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>756291000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>600021000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>258684000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>565358000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>475636000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>270244000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>330787000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>281005000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>189476000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>128946000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>78379000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>199744000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>216055000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>112456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182507000.0</v>
       </c>
       <c r="X9">
         <v>182507000.0</v>
       </c>
       <c r="Y9">
+        <v>182507000.0</v>
+      </c>
+      <c r="Z9">
         <v>72149000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-20712000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>800774047.0</v>
+      </c>
+      <c r="C10">
         <v>682187000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>692809000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>675689000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>616721000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>377689000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>434619000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>523982000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>413785000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>346629000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>236995000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>356475000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>317925000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-70891000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>70698000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>152379000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>83914000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49803500.0</v>
       </c>
       <c r="T10">
         <v>49803500.0</v>
       </c>
       <c r="U10">
+        <v>49803500.0</v>
+      </c>
+      <c r="V10">
         <v>83021000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95995000.0</v>
       </c>
       <c r="X10">
         <v>95995000.0</v>
       </c>
       <c r="Y10">
+        <v>95995000.0</v>
+      </c>
+      <c r="Z10">
         <v>-23831000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-92735000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>254393820.0</v>
+      </c>
+      <c r="C11">
         <v>218703000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>214365000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>201299000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>191871000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>134111000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>103959000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>143272000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>109879000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>88921000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>17232000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>94408000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>78770000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11712000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>52626000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>41239000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>23579000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15308000.0</v>
       </c>
       <c r="T11">
         <v>15308000.0</v>
       </c>
       <c r="U11">
+        <v>15308000.0</v>
+      </c>
+      <c r="V11">
         <v>23811000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25857000.0</v>
       </c>
       <c r="X11">
         <v>25857000.0</v>
       </c>
       <c r="Y11">
+        <v>25857000.0</v>
+      </c>
+      <c r="Z11">
         <v>2545000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-16657000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>1534653.0</v>
+      </c>
+      <c r="C12">
         <v>1721000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2377000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>477000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>781000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>614000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>727000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>856000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>854000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>673000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>679000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>723000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1676000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1646000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1927000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1534000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1831000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1490000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>1816000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1565000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>571000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>8758000.0</v>
+      </c>
+      <c r="C13">
         <v>9127000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11855000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>18595000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>22437000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>19280000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9505000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12995000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12396000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13519000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>8757000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8456000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>7513000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4843000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4971000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3887000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3681000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1917000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14">
+        <v>-210000.0</v>
+      </c>
+      <c r="C14">
         <v>-130000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1894000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-670000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-619000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-875000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-511000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3679000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-254000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-550000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>291000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1049000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-965000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-197000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>325000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>190000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>888000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>614000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>546170817.0</v>
+      </c>
+      <c r="C15">
         <v>463354000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>480338000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>473720000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>424231000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>242703000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>330149000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>384389000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>303652000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>257158000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>220054000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>261018000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>238190000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-82278000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17875000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>111330000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>61223000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35555500.0</v>
       </c>
       <c r="T15">
         <v>35555500.0</v>
       </c>
       <c r="U15">
+        <v>35555500.0</v>
+      </c>
+      <c r="V15">
         <v>61702000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56842500.0</v>
       </c>
       <c r="X15">
         <v>56842500.0</v>
       </c>
       <c r="Y15">
+        <v>56842500.0</v>
+      </c>
+      <c r="Z15">
         <v>-24659000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-73924000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>261018000.0</v>
       </c>
       <c r="N16">
         <v>261018000.0</v>
       </c>
       <c r="O16">
-        <v>-82278000.0</v>
+        <v>261018000.0</v>
       </c>
       <c r="P16">
         <v>-82278000.0</v>
       </c>
       <c r="Q16">
+        <v>-82278000.0</v>
+      </c>
+      <c r="R16">
         <v>61223000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>34523500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35555500.0</v>
       </c>
       <c r="T16">
         <v>35555500.0</v>
       </c>
-      <c r="U16"/>
+      <c r="U16">
+        <v>35555500.0</v>
+      </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>547927000.0</v>
+      </c>
+      <c r="C17">
         <v>463484000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>478444000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>474390000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>424850000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>243578000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>330660000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>380710000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>303906000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>257708000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>219763000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>262067000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>239155000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>18072000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-82603000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>111140000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>60335000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7210000.0</v>
       </c>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>7219000.0</v>
+      </c>
+      <c r="C18">
         <v>7406000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9478000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18118000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>21656000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18666000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8778000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12139000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>11542000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12846000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8078000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7733000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5837000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2916000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3325000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2353000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1850000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>427000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>727207307.0</v>
+      </c>
+      <c r="C21">
         <v>662961000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>703758000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>651456000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>596182000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>355281000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>413904000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>492358000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>391383000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>324657000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>214177000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>341338000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>306642000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-78379000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>61877000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>148434000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>81885000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47250500.0</v>
       </c>
       <c r="T21">
         <v>47250500.0</v>
       </c>
       <c r="U21">
+        <v>47250500.0</v>
+      </c>
+      <c r="V21">
         <v>82280000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>19275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93310000.0</v>
       </c>
       <c r="X21">
         <v>93310000.0</v>
       </c>
       <c r="Y21">
+        <v>93310000.0</v>
+      </c>
+      <c r="Z21">
         <v>-27461000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-95890000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>2753286584.0</v>
+      </c>
+      <c r="C23">
         <v>2148280000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2084068000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1976514000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1872367000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1550533000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1670106000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1406224000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1405664000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1143636000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1291041000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>952766000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>786067000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>704552000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>712059000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>521679000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>432698000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>439094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>531367500.0</v>
       </c>
       <c r="T23">
         <v>531367500.0</v>
       </c>
       <c r="U23">
+        <v>531367500.0</v>
+      </c>
+      <c r="V23">
         <v>488203000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>400583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419967500.0</v>
       </c>
       <c r="X23">
         <v>419967500.0</v>
       </c>
       <c r="Y23">
+        <v>419967500.0</v>
+      </c>
+      <c r="Z23">
         <v>365308000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>298040000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>56677546.0</v>
+      </c>
+      <c r="C26">
         <v>50411000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>51515000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>44447000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>42574000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>39381000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>46644000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>30240000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>32952000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>24181000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>22300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>20367000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17831000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>15966000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>16790000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16446000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>15962000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>17808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16748999.0</v>
       </c>
       <c r="T26">
         <v>16748999.0</v>
       </c>
       <c r="U26">
+        <v>16748999.0</v>
+      </c>
+      <c r="V26">
         <v>10156000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8750000.0</v>
       </c>
       <c r="X26">
         <v>8750000.0</v>
       </c>
       <c r="Y26">
+        <v>8750000.0</v>
+      </c>
+      <c r="Z26">
         <v>8027000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8122000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>605945000.0</v>
+      </c>
+      <c r="C27">
         <v>401164000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>459216000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>354722000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>392847000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>282897000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>355112000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>218433000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>224607000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>174711000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>206913000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>112273000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>94400000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>53992000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>56009000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>30405000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>31756000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>23776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39911500.0</v>
       </c>
       <c r="T27">
         <v>39911500.0</v>
       </c>
       <c r="U27">
+        <v>39911500.0</v>
+      </c>
+      <c r="V27">
         <v>30085000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>14302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20346500.0</v>
       </c>
       <c r="X27">
         <v>20346500.0</v>
       </c>
       <c r="Y27">
+        <v>20346500.0</v>
+      </c>
+      <c r="Z27">
         <v>19206000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11073000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>129917000.0</v>
+      </c>
+      <c r="C28">
         <v>139884000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>164861000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>100451000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>89546000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>161813000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>102470000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>81977000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>91488000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>76655000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>105434000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>79382000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>73450000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>217041000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>193204000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>45591000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>41859000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>45518000.0</v>
       </c>
-      <c r="S28">
-[...1 lines deleted...]
-      </c>
       <c r="T28">
-        <v>53519500.0</v>
+        <v>53254000.0</v>
       </c>
       <c r="U28">
+        <v>53900000.0</v>
+      </c>
+      <c r="V28">
         <v>49408000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>40617000.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
-        <v>33619500.0</v>
+        <v>48053000.0</v>
       </c>
       <c r="Y28">
+        <v>48053000.0</v>
+      </c>
+      <c r="Z28">
         <v>33379000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30748000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>255114000.0</v>
+      </c>
+      <c r="C29">
         <v>218703000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>214365000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>201299000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>191871000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>134111000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>103959000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>143272000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>109879000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>88921000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17232000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>94408000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>78770000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>52626000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11712000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>41239000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23579000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7944000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>790462239.0</v>
+      </c>
+      <c r="C30">
         <v>504652000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>525781000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>494676000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>528594000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>476962000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>490491000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>303000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>364908000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>275364000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44507000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>224020000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>168994000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>348623000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>268910000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>132571000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>107591000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>115926000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>31128500.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>152493500.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>133775000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>93181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89197000.0</v>
       </c>
       <c r="X30">
         <v>89197000.0</v>
       </c>
       <c r="Y30">
+        <v>89197000.0</v>
+      </c>
+      <c r="Z30">
         <v>99610000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>75178000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>73566739.0</v>
+      </c>
+      <c r="C31">
         <v>19226000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10949000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>24233000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>20539000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>22408000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>20715000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>31624000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>22402000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>21972000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>22818000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>15137000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>11283000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7488000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>8821000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3945000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2029000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2553000.0</v>
       </c>
       <c r="T31">
         <v>2553000.0</v>
       </c>
       <c r="U31">
+        <v>2553000.0</v>
+      </c>
+      <c r="V31">
         <v>741000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1984000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2685000.0</v>
       </c>
       <c r="X31">
         <v>2685000.0</v>
       </c>
       <c r="Y31">
+        <v>2685000.0</v>
+      </c>
+      <c r="Z31">
         <v>3630000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3155000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>3480493899.0</v>
+      </c>
+      <c r="C32">
         <v>2811241000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2787826000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2627970000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2468549000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1905814000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2084010000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1898582000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1797047000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1468293000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1505218000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1294104000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1092709000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>626173000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>773936000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>670113000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>514583000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>452114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>578618000.0</v>
       </c>
       <c r="T32">
         <v>578618000.0</v>
       </c>
       <c r="U32">
+        <v>578618000.0</v>
+      </c>
+      <c r="V32">
         <v>570483000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>419858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>513277500.0</v>
       </c>
       <c r="X32">
         <v>513277500.0</v>
       </c>
       <c r="Y32">
+        <v>513277500.0</v>
+      </c>
+      <c r="Z32">
         <v>337847000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>202150000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8642,2604 +8837,2647 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>3466435654.0</v>
       </c>
       <c r="C2">
         <v>2841753000.0</v>
       </c>
       <c r="D2">
         <v>1590107000.0</v>
       </c>
       <c r="E2">
         <v>1039529000.0</v>
       </c>
       <c r="F2">
         <v>833136000.0</v>
       </c>
       <c r="G2">
         <v>771982000.0</v>
       </c>
       <c r="H2">
         <v>293093000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>83438115</v>
       </c>
       <c r="C3">
         <v>56238000</v>
       </c>
       <c r="D3">
         <v>41724000</v>
       </c>
       <c r="E3">
         <v>39230000</v>
       </c>
       <c r="F3">
         <v>65970000</v>
       </c>
       <c r="G3">
         <v>113973000</v>
       </c>
       <c r="H3">
         <v>137892000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-160382728.0</v>
       </c>
       <c r="C6">
         <v>777877000.0</v>
       </c>
       <c r="D6">
         <v>1251646000.0</v>
       </c>
       <c r="E6">
         <v>550578000.0</v>
       </c>
       <c r="F6">
         <v>206393000.0</v>
       </c>
       <c r="G6">
         <v>61154000.0</v>
       </c>
       <c r="H6">
         <v>478889000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-106749000.0</v>
       </c>
       <c r="C7">
         <v>150069000.0</v>
       </c>
       <c r="D7">
         <v>727196000.0</v>
       </c>
       <c r="E7">
         <v>-12736000.0</v>
       </c>
       <c r="F7">
         <v>197336000.0</v>
       </c>
       <c r="G7">
         <v>38062000.0</v>
       </c>
       <c r="H7">
         <v>109638000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-159262000.0</v>
       </c>
       <c r="C9">
         <v>-29702000.0</v>
       </c>
       <c r="D9">
         <v>-42708000.0</v>
       </c>
       <c r="E9">
         <v>-37475000.0</v>
       </c>
       <c r="F9">
         <v>40416000.0</v>
       </c>
       <c r="G9">
         <v>-63087000.0</v>
       </c>
       <c r="H9">
         <v>-38824000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-185551000.0</v>
       </c>
       <c r="C10">
         <v>-99108000.0</v>
       </c>
       <c r="D10">
         <v>-85475000.0</v>
       </c>
       <c r="E10">
         <v>1115000.0</v>
       </c>
       <c r="F10">
         <v>-28232000.0</v>
       </c>
       <c r="G10">
         <v>-15726000.0</v>
       </c>
       <c r="H10">
         <v>-4955000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>161293000.0</v>
       </c>
       <c r="G11">
         <v>48241000.0</v>
       </c>
       <c r="H11">
         <v>76457000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-18422000.0</v>
       </c>
       <c r="G12">
         <v>-46398000.0</v>
       </c>
       <c r="H12">
         <v>-20579000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>39192000.0</v>
       </c>
       <c r="G13">
         <v>29055000.0</v>
       </c>
       <c r="H13">
         <v>83471000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
-        <v>52631887.0</v>
+        <v>54106000.0</v>
       </c>
       <c r="C14">
         <v>65232000.0</v>
       </c>
       <c r="D14">
         <v>85021000.0</v>
       </c>
       <c r="E14">
         <v>88561000.0</v>
       </c>
       <c r="F14">
         <v>93911000.0</v>
       </c>
       <c r="G14">
         <v>84955000.0</v>
       </c>
       <c r="H14">
         <v>70095000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
         <v>750966011.0</v>
       </c>
       <c r="C15">
         <v>436048000.0</v>
       </c>
       <c r="D15">
         <v>150579000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>20645000.0</v>
       </c>
       <c r="G15">
         <v>20645000.0</v>
       </c>
       <c r="H15">
         <v>20645000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>3306052926.0</v>
       </c>
       <c r="C16">
         <v>3619630000.0</v>
       </c>
       <c r="D16">
         <v>2841753000.0</v>
       </c>
       <c r="E16">
         <v>1590107000.0</v>
       </c>
       <c r="F16">
         <v>1039529000.0</v>
       </c>
       <c r="G16">
         <v>833136000.0</v>
       </c>
       <c r="H16">
         <v>771982000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>1855089782.0</v>
       </c>
       <c r="C18">
         <v>1669710000.0</v>
       </c>
       <c r="D18">
         <v>1946950000.0</v>
       </c>
       <c r="E18">
         <v>244447000.0</v>
       </c>
       <c r="F18">
         <v>351909000.0</v>
       </c>
       <c r="G18">
         <v>4697000.0</v>
       </c>
       <c r="H18">
         <v>86222000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>-1251817000.0</v>
       </c>
       <c r="C19">
         <v>-520554000.0</v>
       </c>
       <c r="D19">
         <v>-817554000.0</v>
       </c>
       <c r="E19">
         <v>-192225000.0</v>
       </c>
       <c r="F19">
         <v>8745000.0</v>
       </c>
       <c r="G19">
         <v>23446000.0</v>
       </c>
       <c r="H19">
         <v>425765000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>400068000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>190000000.0</v>
       </c>
       <c r="C21">
         <v>-10000000.0</v>
       </c>
       <c r="D21">
         <v>-101958000.0</v>
       </c>
       <c r="E21">
         <v>64520000.0</v>
       </c>
       <c r="F21">
         <v>-11996000.0</v>
       </c>
       <c r="G21">
         <v>48791000.0</v>
       </c>
       <c r="H21">
         <v>-10084000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>1576828342.0</v>
       </c>
       <c r="C22">
         <v>1275348000.0</v>
       </c>
       <c r="D22">
         <v>739057000.0</v>
       </c>
       <c r="E22">
         <v>96082000.0</v>
       </c>
       <c r="F22">
         <v>139670000.0</v>
       </c>
       <c r="G22">
         <v>37822000.0</v>
       </c>
       <c r="H22">
         <v>60831000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-31000741.0</v>
       </c>
       <c r="C23">
         <v>19453000.0</v>
       </c>
       <c r="D23">
         <v>105621000.0</v>
       </c>
       <c r="E23">
         <v>-8278000.0</v>
       </c>
       <c r="F23">
         <v>-17179000.0</v>
       </c>
       <c r="G23">
         <v>-780000.0</v>
       </c>
       <c r="H23">
         <v>34980000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>4741000.0</v>
       </c>
       <c r="C24">
         <v>1008000.0</v>
       </c>
       <c r="D24">
         <v>670000.0</v>
       </c>
       <c r="E24">
         <v>-155800000.0</v>
       </c>
       <c r="F24">
         <v>16997000.0</v>
       </c>
       <c r="G24">
         <v>-13777000.0</v>
       </c>
       <c r="H24">
         <v>424671000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>309067668.0</v>
+        <v>307593556.0</v>
       </c>
       <c r="C25">
         <v>385368000.0</v>
       </c>
       <c r="D25">
         <v>305493000.0</v>
       </c>
       <c r="E25">
         <v>-61597000.0</v>
       </c>
       <c r="F25">
         <v>-3642000.0</v>
       </c>
       <c r="G25">
         <v>-7838000.0</v>
       </c>
       <c r="H25">
         <v>-18106000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-320908035.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-111260000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>131472000.0</v>
       </c>
       <c r="C27">
         <v>32792000.0</v>
       </c>
       <c r="D27">
         <v>163978000.0</v>
       </c>
       <c r="E27">
         <v>163193000.0</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>-899688607.0</v>
       </c>
       <c r="C28">
         <v>-426595000.0</v>
       </c>
       <c r="D28">
         <v>-146916000.0</v>
       </c>
       <c r="E28">
         <v>456310000.0</v>
       </c>
       <c r="F28">
         <v>-161080000.0</v>
       </c>
       <c r="G28">
         <v>48011000.0</v>
       </c>
       <c r="H28">
         <v>-10084000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>1938527898.0</v>
       </c>
       <c r="C29">
         <v>1725948000.0</v>
       </c>
       <c r="D29">
         <v>1988674000.0</v>
       </c>
       <c r="E29">
         <v>283677000.0</v>
       </c>
       <c r="F29">
         <v>417879000.0</v>
       </c>
       <c r="G29">
         <v>118670000.0</v>
       </c>
       <c r="H29">
         <v>224114000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-1295778944.0</v>
       </c>
       <c r="C30">
         <v>-520554000.0</v>
       </c>
       <c r="D30">
         <v>-600521000.0</v>
       </c>
       <c r="E30">
         <v>-192225000.0</v>
       </c>
       <c r="F30">
         <v>-42225000.0</v>
       </c>
       <c r="G30">
         <v>-105527000.0</v>
       </c>
       <c r="H30">
         <v>264859000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>3619052310.0</v>
+      </c>
+      <c r="C2">
         <v>3253951128.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2623233102.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2716775000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3147192000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3619630000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2742109000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3323985000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3049354000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2841753000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2198321000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2529306000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1975873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590107000.0</v>
       </c>
       <c r="O2">
         <v>1590107000.0</v>
       </c>
       <c r="P2">
+        <v>1590107000.0</v>
+      </c>
+      <c r="Q2">
         <v>1263173000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1012537000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1039529000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>990170499.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>940812000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>135002440.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>833136000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>720216000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>607296000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>478222000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>771982000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>6441113</v>
+      </c>
+      <c r="C3">
         <v>3808816</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11498813</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25855000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>29123000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>19375000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>359000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>24275000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20136000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12897000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9827000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4487000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9791000</v>
-      </c>
-[...1 lines deleted...]
-        <v>17619000</v>
       </c>
       <c r="O3">
         <v>17619000</v>
       </c>
       <c r="P3">
+        <v>17619000</v>
+      </c>
+      <c r="Q3">
         <v>7241000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8411000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9285000</v>
-      </c>
-[...1 lines deleted...]
-        <v>8889000</v>
       </c>
       <c r="T3">
         <v>8889000</v>
       </c>
       <c r="U3">
+        <v>8889000</v>
+      </c>
+      <c r="V3">
         <v>2270669</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4838409</v>
-      </c>
-[...1 lines deleted...]
-        <v>22294000</v>
       </c>
       <c r="X3">
         <v>22294000</v>
       </c>
       <c r="Y3">
+        <v>22294000</v>
+      </c>
+      <c r="Z3">
         <v>36783000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>31379000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>307180904.0</v>
+      </c>
+      <c r="C6">
         <v>415539077.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>682819824.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-45151000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-430417000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-472438000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>877521000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-581876000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>274631000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>207601000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>643432000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-330985000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>553433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385766000.0</v>
       </c>
       <c r="O6">
         <v>385766000.0</v>
       </c>
       <c r="P6">
+        <v>385766000.0</v>
+      </c>
+      <c r="Q6">
         <v>173166000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>250636000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-26992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49358501.0</v>
       </c>
       <c r="T6">
         <v>49358501.0</v>
       </c>
       <c r="U6">
+        <v>49358501.0</v>
+      </c>
+      <c r="V6">
         <v>10460265.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>135002440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112920000.0</v>
       </c>
       <c r="X6">
         <v>112920000.0</v>
       </c>
       <c r="Y6">
+        <v>112920000.0</v>
+      </c>
+      <c r="Z6">
         <v>129074000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-293760000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
+      <c r="J7"/>
       <c r="K7">
         <v>-81997000.0</v>
       </c>
       <c r="L7">
         <v>-81997000.0</v>
       </c>
-      <c r="M7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M7">
+        <v>-81997000.0</v>
+      </c>
+      <c r="N7"/>
       <c r="O7">
         <v>-12736000.0</v>
       </c>
       <c r="P7">
+        <v>-12736000.0</v>
+      </c>
+      <c r="Q7">
         <v>-18180000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>23762000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25688000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
+      <c r="W7"/>
       <c r="X7">
         <v>-24879000.0</v>
       </c>
-      <c r="Y7"/>
+      <c r="Y7">
+        <v>-24879000.0</v>
+      </c>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>-42708000.0</v>
       </c>
       <c r="L9">
         <v>-42708000.0</v>
       </c>
-      <c r="M9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M9">
+        <v>-42708000.0</v>
+      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>-37475000.0</v>
       </c>
       <c r="P9">
+        <v>-37475000.0</v>
+      </c>
+      <c r="Q9">
         <v>-18737500.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>20208000.0</v>
       </c>
-      <c r="U9"/>
+      <c r="U9">
+        <v>20208000.0</v>
+      </c>
       <c r="V9"/>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
+      <c r="W9"/>
       <c r="X9">
         <v>-31543500.0</v>
       </c>
-      <c r="Y9"/>
+      <c r="Y9">
+        <v>-31543500.0</v>
+      </c>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
+      <c r="J10"/>
       <c r="K10">
         <v>-85475000.0</v>
       </c>
       <c r="L10">
         <v>-85475000.0</v>
       </c>
-      <c r="M10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M10">
+        <v>-85475000.0</v>
+      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>1115000.0</v>
       </c>
       <c r="P10">
+        <v>1115000.0</v>
+      </c>
+      <c r="Q10">
         <v>557500.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-16042000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14116000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
+      <c r="W10"/>
       <c r="X10">
         <v>-7863000.0</v>
       </c>
-      <c r="Y10"/>
+      <c r="Y10">
+        <v>-7863000.0</v>
+      </c>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
-        <v>80646500.0</v>
+        <v>0.0</v>
       </c>
       <c r="T11">
         <v>80646500.0</v>
       </c>
-      <c r="U11"/>
+      <c r="U11">
+        <v>80646500.0</v>
+      </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>260641000.0</v>
       </c>
       <c r="N12">
         <v>260641000.0</v>
       </c>
       <c r="O12">
-        <v>47260000.0</v>
+        <v>260641000.0</v>
       </c>
       <c r="P12">
         <v>47260000.0</v>
       </c>
       <c r="Q12">
-        <v>14670000.0</v>
+        <v>47260000.0</v>
       </c>
       <c r="R12">
         <v>14670000.0</v>
       </c>
       <c r="S12">
-        <v>-23475500.0</v>
+        <v>14670000.0</v>
       </c>
       <c r="T12">
         <v>-23475500.0</v>
       </c>
-      <c r="U12"/>
+      <c r="U12">
+        <v>-23475500.0</v>
+      </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>19596000.0</v>
       </c>
-      <c r="U13"/>
+      <c r="U13">
+        <v>19596000.0</v>
+      </c>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>14423165.0</v>
+      </c>
+      <c r="C14">
         <v>13130098.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13598677.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14321000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12786000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13210000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14243000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17150000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16690000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17149000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18132000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21413000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21598000.0</v>
       </c>
       <c r="O14">
         <v>21598000.0</v>
       </c>
       <c r="P14">
+        <v>21598000.0</v>
+      </c>
+      <c r="Q14">
         <v>23718500.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21275000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23712500.0</v>
       </c>
       <c r="T14">
         <v>23712500.0</v>
       </c>
       <c r="U14">
+        <v>23712500.0</v>
+      </c>
+      <c r="V14">
         <v>3450510.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3615208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22111000.0</v>
       </c>
       <c r="X14">
         <v>22111000.0</v>
       </c>
       <c r="Y14">
+        <v>22111000.0</v>
+      </c>
+      <c r="Z14">
         <v>40217000.0</v>
       </c>
-      <c r="Z14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
-        <v>344487215.0</v>
+        <v>486804603.0</v>
       </c>
       <c r="C15">
         <v>344487215.0</v>
       </c>
       <c r="D15">
+        <v>344487215.0</v>
+      </c>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>418188000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>436048000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150579000.0</v>
       </c>
       <c r="M15">
         <v>150579000.0</v>
       </c>
       <c r="N15">
         <v>150579000.0</v>
       </c>
       <c r="O15">
         <v>150579000.0</v>
       </c>
       <c r="P15">
+        <v>150579000.0</v>
+      </c>
+      <c r="Q15">
         <v>0.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>3177117.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>3926233215.0</v>
+      </c>
+      <c r="C16">
         <v>3669490205.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3306052926.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2671624000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2716775000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3147192000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3619630000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2742109000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3323985000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3049354000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2841753000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2198321000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2529306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1975873000.0</v>
       </c>
       <c r="O16">
         <v>1975873000.0</v>
       </c>
       <c r="P16">
+        <v>1975873000.0</v>
+      </c>
+      <c r="Q16">
         <v>1436339000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1263173000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1012537000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1039529000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>990170501.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>145462705.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>135002440.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>833136000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>720216000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>607296000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>478222000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>822577506.0</v>
+      </c>
+      <c r="C18">
         <v>286748175.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>567882681.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>604984000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>737380000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17407000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>572789000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>408648000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>556505000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>130339000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>554211000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>538585000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>510117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344038000.0</v>
       </c>
       <c r="O18">
         <v>344038000.0</v>
       </c>
       <c r="P18">
+        <v>344038000.0</v>
+      </c>
+      <c r="Q18">
         <v>172472000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>205773000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-84487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125956500.0</v>
       </c>
       <c r="T18">
         <v>125956500.0</v>
       </c>
       <c r="U18">
+        <v>125956500.0</v>
+      </c>
+      <c r="V18">
         <v>19669520.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3973530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125919500.0</v>
       </c>
       <c r="X18">
         <v>125919500.0</v>
       </c>
       <c r="Y18">
+        <v>125919500.0</v>
+      </c>
+      <c r="Z18">
         <v>15518000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-261437000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>288180000.0</v>
+      </c>
+      <c r="C19">
         <v>500876000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>517553000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-590336000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-770753000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-477639000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>320466000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-571747000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-306237000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>36964000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>43208000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-778803000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>148583000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-13509000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-173825000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1882000.0</v>
       </c>
       <c r="R19">
         <v>1882000.0</v>
       </c>
       <c r="S19">
-        <v>2191000.0</v>
+        <v>1882000.0</v>
       </c>
       <c r="T19">
         <v>2191000.0</v>
       </c>
-      <c r="U19"/>
+      <c r="U19">
+        <v>2191000.0</v>
+      </c>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>400068000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C21">
         <v>-10000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>185000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-30000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-848000.0</v>
       </c>
       <c r="N21">
         <v>-848000.0</v>
       </c>
       <c r="O21">
-        <v>-28000000.0</v>
+        <v>-848000.0</v>
       </c>
       <c r="P21">
         <v>-28000000.0</v>
       </c>
       <c r="Q21">
-        <v>47760000.0</v>
+        <v>-28000000.0</v>
       </c>
       <c r="R21">
         <v>47760000.0</v>
       </c>
       <c r="S21">
-        <v>-69353500.0</v>
+        <v>47760000.0</v>
       </c>
       <c r="T21">
         <v>-69353500.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>-69353500.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>546170817.0</v>
+      </c>
+      <c r="C22">
         <v>460551597.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>473708337.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>473720000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>424231000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>242703000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>330149000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>384389000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>303652000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>257158000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>220054000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>261018000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>238190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17875000.0</v>
       </c>
       <c r="O22">
         <v>17875000.0</v>
       </c>
       <c r="P22">
+        <v>17875000.0</v>
+      </c>
+      <c r="Q22">
         <v>111330000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>61223000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35555500.0</v>
       </c>
       <c r="T22">
         <v>35555500.0</v>
       </c>
       <c r="U22">
+        <v>35555500.0</v>
+      </c>
+      <c r="V22">
         <v>9550664.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1889248.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70317000.0</v>
       </c>
       <c r="X22">
         <v>70317000.0</v>
       </c>
       <c r="Y22">
+        <v>70317000.0</v>
+      </c>
+      <c r="Z22">
         <v>-24659000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-73924000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-5325864.0</v>
+      </c>
+      <c r="C23">
         <v>-6.88</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-30947660.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5416000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11885000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1446000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4509000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-306237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52462000.0</v>
       </c>
       <c r="K23">
         <v>52462000.0</v>
       </c>
       <c r="L23">
-        <v>53159000.0</v>
+        <v>52462000.0</v>
       </c>
       <c r="M23">
         <v>53159000.0</v>
       </c>
       <c r="N23">
+        <v>53159000.0</v>
+      </c>
+      <c r="O23">
         <v>-7207000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>40000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-350000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-403000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77943000.0</v>
       </c>
       <c r="T23">
         <v>-77943000.0</v>
       </c>
       <c r="U23">
+        <v>-77943000.0</v>
+      </c>
+      <c r="V23">
         <v>-131905000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>149099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7303000.0</v>
       </c>
       <c r="X23">
         <v>-7303000.0</v>
       </c>
       <c r="Y23">
+        <v>-7303000.0</v>
+      </c>
+      <c r="Z23">
         <v>60584000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-780000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>-6.79</v>
+      </c>
+      <c r="C24">
         <v>-6.88</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>780000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>228000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-152000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4665000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2437000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1147000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-286101000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53035000.0</v>
       </c>
       <c r="L24">
         <v>53035000.0</v>
       </c>
       <c r="M24">
+        <v>53035000.0</v>
+      </c>
+      <c r="N24">
         <v>158374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4110000.0</v>
       </c>
       <c r="O24">
         <v>4110000.0</v>
       </c>
       <c r="P24">
+        <v>4110000.0</v>
+      </c>
+      <c r="Q24">
         <v>-542000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1782000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5435500.0</v>
       </c>
       <c r="T24">
         <v>5435500.0</v>
       </c>
       <c r="U24">
+        <v>5435500.0</v>
+      </c>
+      <c r="V24">
         <v>1231143.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5696500.0</v>
       </c>
       <c r="X24">
         <v>-5696500.0</v>
       </c>
       <c r="Y24">
+        <v>-5696500.0</v>
+      </c>
+      <c r="Z24">
         <v>89255000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-70639000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>268424637.0</v>
+      </c>
+      <c r="C25">
         <v>-183124703.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>92074480.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>129484000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>327486000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-355494000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>228756000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28102000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>232414000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-134213000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>341508000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>250717001.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>249431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180604000.0</v>
       </c>
       <c r="O25">
         <v>180604000.0</v>
       </c>
       <c r="P25">
+        <v>180604000.0</v>
+      </c>
+      <c r="Q25">
         <v>18895500.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>131686000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-102068000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>51815500.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>49889500.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8939015.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-4639577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80664500.0</v>
       </c>
       <c r="X25">
         <v>80664500.0</v>
       </c>
       <c r="Y25">
+        <v>80664500.0</v>
+      </c>
+      <c r="Z25">
         <v>36743000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-156134000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-359983105.0</v>
+      </c>
+      <c r="C26">
         <v>-390448166.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-237699598.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-85310000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-17122114.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>13314000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>101549000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>3282000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>23885000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3142000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2476000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9924000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141580000.0</v>
       </c>
       <c r="O27">
         <v>141580000.0</v>
       </c>
       <c r="P27">
+        <v>141580000.0</v>
+      </c>
+      <c r="Q27">
         <v>81596500.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-855265576.0</v>
+      </c>
+      <c r="C28">
         <v>-396917801.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-433305213.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-79894000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-411303000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11446000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25491000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-421104000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>52461000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-98268000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-140130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39020000.0</v>
       </c>
       <c r="O28">
         <v>39020000.0</v>
       </c>
       <c r="P28">
+        <v>39020000.0</v>
+      </c>
+      <c r="Q28">
         <v>-3350000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38347000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>56452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77943000.0</v>
       </c>
       <c r="T28">
         <v>-77943000.0</v>
       </c>
       <c r="U28">
+        <v>-77943000.0</v>
+      </c>
+      <c r="V28">
         <v>-14253744.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13454425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7303000.0</v>
       </c>
       <c r="X28">
         <v>-7303000.0</v>
       </c>
       <c r="Y28">
+        <v>-7303000.0</v>
+      </c>
+      <c r="Z28">
         <v>24301000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>38316000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>829018619.0</v>
+      </c>
+      <c r="C29">
         <v>290556992.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>579381494.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>630839000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>766503000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1968000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>573148000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>432923000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>576641000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>143236000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>564038000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>543072000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>519908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361657000.0</v>
       </c>
       <c r="O29">
         <v>361657000.0</v>
       </c>
       <c r="P29">
+        <v>361657000.0</v>
+      </c>
+      <c r="Q29">
         <v>179713000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>214184000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-75202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134845500.0</v>
       </c>
       <c r="T29">
         <v>134845500.0</v>
       </c>
       <c r="U29">
+        <v>134845500.0</v>
+      </c>
+      <c r="V29">
         <v>21940189.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>864879.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148213500.0</v>
       </c>
       <c r="X29">
         <v>148213500.0</v>
       </c>
       <c r="Y29">
+        <v>148213500.0</v>
+      </c>
+      <c r="Z29">
         <v>52301000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-230058000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>283157516.0</v>
+      </c>
+      <c r="C30">
         <v>492320288.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>488030657.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-590336000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-770753000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-477639000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-571747000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-306237000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36964000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43208000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-778803000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>148583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13509000.0</v>
       </c>
       <c r="O30">
         <v>-13509000.0</v>
       </c>
       <c r="P30">
+        <v>-13509000.0</v>
+      </c>
+      <c r="Q30">
         <v>-4468000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6407000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3453500.0</v>
       </c>
       <c r="T30">
         <v>-3453500.0</v>
       </c>
       <c r="U30">
+        <v>-3453500.0</v>
+      </c>
+      <c r="V30">
         <v>-455130.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4980056.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27990500.0</v>
       </c>
       <c r="X30">
         <v>-27990500.0</v>
       </c>
       <c r="Y30">
+        <v>-27990500.0</v>
+      </c>
+      <c r="Z30">
         <v>52472000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-102018000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>