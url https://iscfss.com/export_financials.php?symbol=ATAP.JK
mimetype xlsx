--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2385,731 +2388,728 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>557842000.0</v>
+      </c>
+      <c r="C2">
         <v>590774458.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>946616958.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>769766000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1040672000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>934155688.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>704072604.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>705378690.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>897925000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>703738000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>647133173.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1449329649.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2025111725.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1355523038.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>854678189.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1685402567.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2014599656.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2218696205.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3133783313.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3992875470.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4574072088.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4200927801.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>6283496222.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>239652000.0</v>
+      </c>
+      <c r="C5">
         <v>839651747.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>744902446.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244902000.0</v>
       </c>
       <c r="E5">
         <v>244902000.0</v>
       </c>
       <c r="F5">
+        <v>244902000.0</v>
+      </c>
+      <c r="G5">
         <v>244902446.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>470959540.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>70959540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>470960000.0</v>
       </c>
       <c r="J5">
         <v>470960000.0</v>
       </c>
       <c r="K5">
-        <v>411754320.0</v>
+        <v>470960000.0</v>
       </c>
       <c r="L5">
         <v>411754320.0</v>
       </c>
       <c r="M5">
         <v>411754320.0</v>
       </c>
       <c r="N5">
         <v>411754320.0</v>
       </c>
       <c r="O5">
-        <v>325703971.0</v>
+        <v>411754320.0</v>
       </c>
       <c r="P5">
         <v>325703971.0</v>
       </c>
       <c r="Q5">
         <v>325703971.0</v>
       </c>
       <c r="R5">
         <v>325703971.0</v>
       </c>
       <c r="S5">
-        <v>191350157.0</v>
+        <v>325703971.0</v>
       </c>
       <c r="T5">
         <v>191350157.0</v>
       </c>
       <c r="U5">
         <v>191350157.0</v>
       </c>
       <c r="V5">
+        <v>191350157.0</v>
+      </c>
+      <c r="W5">
         <v>91350157.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>15342313.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>27781051748.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>17</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>12227500000.0</v>
       </c>
       <c r="D9">
         <v>12227500000.0</v>
       </c>
       <c r="E9">
         <v>12227500000.0</v>
       </c>
       <c r="F9">
         <v>12227500000.0</v>
       </c>
       <c r="G9">
         <v>12227500000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>12227500000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>12227500000.0</v>
       </c>
       <c r="Q9">
         <v>12227500000.0</v>
       </c>
       <c r="R9">
         <v>12227500000.0</v>
       </c>
       <c r="S9">
         <v>12227500000.0</v>
       </c>
       <c r="T9">
         <v>12227500000.0</v>
       </c>
       <c r="U9">
         <v>12227500000.0</v>
       </c>
       <c r="V9">
         <v>12227500000.0</v>
       </c>
-      <c r="W9"/>
+      <c r="W9">
+        <v>12227500000.0</v>
+      </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>6196813000.0</v>
+      </c>
+      <c r="C10">
         <v>7058841879.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6418130626.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6976984000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7059435000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8035323770.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10551726878.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9174509925.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9800621000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10962351000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12274309189.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14483367842.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13966703047.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14573819592.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6887734374.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7683242895.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2190035763.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3503600168.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6541609181.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12999770915.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3016123199.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3150742995.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>5616437933.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4229792344.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>19</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>7058841880.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6418130630.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6976984360.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7059434650.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8035323770.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10551726880.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>6887734370.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7683242900.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2190035760.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3503600170.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6541609180.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12999770920.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>6196813000.0</v>
+      </c>
+      <c r="C12">
         <v>7058841879.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6418130626.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6976984000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7059435000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8035323770.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10551726878.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9174509925.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9800621000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10962351000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12274309189.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14483367842.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13966703047.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14573819592.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6887734374.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7683242895.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2190035763.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3503600168.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6541609181.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12999770915.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3016123199.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3150742995.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>5616437933.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4229792344.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>50000000000.0</v>
       </c>
       <c r="C13">
         <v>50000000000.0</v>
       </c>
       <c r="D13">
         <v>50000000000.0</v>
       </c>
       <c r="E13">
         <v>50000000000.0</v>
       </c>
       <c r="F13">
         <v>50000000000.0</v>
       </c>
       <c r="G13">
         <v>50000000000.0</v>
       </c>
       <c r="H13">
         <v>50000000000.0</v>
       </c>
       <c r="I13">
@@ -3132,58 +3132,61 @@
       </c>
       <c r="O13">
         <v>50000000000.0</v>
       </c>
       <c r="P13">
         <v>50000000000.0</v>
       </c>
       <c r="Q13">
         <v>50000000000.0</v>
       </c>
       <c r="R13">
         <v>50000000000.0</v>
       </c>
       <c r="S13">
         <v>50000000000.0</v>
       </c>
       <c r="T13">
         <v>50000000000.0</v>
       </c>
       <c r="U13">
         <v>50000000000.0</v>
       </c>
       <c r="V13">
         <v>50000000000.0</v>
       </c>
-      <c r="W13"/>
+      <c r="W13">
+        <v>50000000000.0</v>
+      </c>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>12500000000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>1250000000.0</v>
       </c>
       <c r="C14">
         <v>1250000000.0</v>
       </c>
       <c r="D14">
         <v>1250000000.0</v>
       </c>
       <c r="E14">
         <v>1250000000.0</v>
       </c>
       <c r="F14">
         <v>1250000000.0</v>
       </c>
       <c r="G14">
         <v>1250000000.0</v>
       </c>
       <c r="H14">
         <v>1250000000.0</v>
       </c>
       <c r="I14">
@@ -3204,1470 +3207,1522 @@
       <c r="N14">
         <v>1250000000.0</v>
       </c>
       <c r="O14">
         <v>1250000000.0</v>
       </c>
       <c r="P14">
         <v>1250000000.0</v>
       </c>
       <c r="Q14">
         <v>1250000000.0</v>
       </c>
       <c r="R14">
         <v>1250000000.0</v>
       </c>
       <c r="S14">
         <v>1250000000.0</v>
       </c>
       <c r="T14">
         <v>1250000000.0</v>
       </c>
       <c r="U14">
         <v>1250000000.0</v>
       </c>
       <c r="V14">
+        <v>1250000000.0</v>
+      </c>
+      <c r="W14">
         <v>1541102532.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>801364796.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312500000.0</v>
       </c>
       <c r="Z14">
         <v>312500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>312500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>1910857469.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1421893240.0</v>
       </c>
-      <c r="D16"/>
-[...2 lines deleted...]
-      <c r="G16">
+      <c r="E16">
+        <v>2039665797.0</v>
+      </c>
+      <c r="F16">
+        <v>2049164256.0</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16">
         <v>2493782894.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2327235670.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3134321000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3439320000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1527868150.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1383145929.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1105340374.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4314837456.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>803182848.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>666108917.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1332545964.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1055283394.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1806198392.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2123896605.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2009616013.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>56510000.0</v>
+      </c>
+      <c r="C21">
         <v>61979164.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>112343752.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>121250000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>152031000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>187852291.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>226193228.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>264534164.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>324750000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>341216000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>451446145.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>471068015.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>495392812.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>519717625.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>570615561.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>259523708.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>286197584.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>312871458.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>339545333.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>366219208.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>395242145.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>419566958.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>499588583.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>86453828000.0</v>
+      </c>
+      <c r="C22">
         <v>83685362845.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>80281227180.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>83760872000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>85346455000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>85418637033.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>83601629536.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>78557293227.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>80683305000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>81018275000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>76233349504.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>75261768290.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>62091972917.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>75334507513.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>73327085468.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74730959025.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>40923872977.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>66514007500.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>68346450419.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>69913585316.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>52134631431.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>81487315477.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>66147742564.0</v>
       </c>
-      <c r="Z22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>105400597000.0</v>
+      </c>
+      <c r="C23">
         <v>104284899266.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>100895847659.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>102862007000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>105172244000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>106944468902.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>110348392572.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>108676556857.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>112854716000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>113772663000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>111776645687.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>114981181727.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>113828989762.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>115428413973.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>113810457917.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>110846324757.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>96395300638.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>92377902100.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>97076392665.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>100190515528.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>99864353171.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100138039699.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>88857175210.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>27781051748.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>11104400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8242800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11055400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12172300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>13288800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14100476100.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>15152175960.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>11127175960.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>403618500.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1630368500.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2668114480.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3282484320.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>33</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>11104400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8242800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11055400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12172300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13288800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14100476100.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>15152175960.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11127175960.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>403618500.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1630368500.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2668114480.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3282484320.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>4140587000.0</v>
+      </c>
+      <c r="C28">
         <v>16695558121.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14474669374.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16728416000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17762865000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17903476230.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16185903933.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15987266177.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18477279000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18129549000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16216490811.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16441432158.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16131096953.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14499280408.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>26336305626.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19727757105.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11060964237.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4996399832.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3718390819.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-824770915.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12058305373.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14764996721.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>17682828531.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4229792344.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>38</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>5265187571.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5747655345.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3639430000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3944295000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4530072511.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7202452022.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6953668620.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7618151000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8730514000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8811447569.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10358148304.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9506419075.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-340417177.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13241569321.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9063252908.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33059751131.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6698525886.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7646202556.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-191630901.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-235913792.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>5903353733.0</v>
       </c>
-      <c r="Z30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>79440280431.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>79098562559.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>77140481632.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>78227289163.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>78166833271.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>77979496212.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>77842105169.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>77039863815.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>73878187880.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>48362789481.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>27336558623.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>8001347000.0</v>
+      </c>
+      <c r="C33">
         <v>8123682816.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8278876966.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8408472000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8555476000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8712804789.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8875613555.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12635794251.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14644012000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12953350000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>14383653382.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>14537008958.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>13442157280.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>13592770426.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>20141064520.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>18339402982.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>45242064399.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15428274828.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>14350499607.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9768648337.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9985249000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>10327942692.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>10497510079.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>-4229792344.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>10525119000.0</v>
+      </c>
+      <c r="C35">
         <v>11292119109.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8383190467.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11195790000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12312690000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13429190467.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14368536133.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12779836133.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13945305000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14905305000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14067007845.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>14636741305.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13665741305.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>15345041309.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>15268942213.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11243902214.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>520344751.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1747094751.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2811896376.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3426266216.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2702155716.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>309521617.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>3899147302.0</v>
       </c>
-      <c r="Z35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>44</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>759658000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>3866767257.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1838630000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4467191000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1201466659.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1243964103.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-8939866555.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-9078779702.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6649159839.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6260091239.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>33059751130.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3138455963.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2073795651.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1742902197.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1752262197.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1761622197.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>1579582671.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-4229792344.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
-[...1 lines deleted...]
-      </c>
+      <c r="C38"/>
       <c r="D38">
         <v>0.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="E38">
         <v>0.0</v>
       </c>
+      <c r="F38"/>
       <c r="G38">
         <v>0.0</v>
       </c>
-      <c r="H38"/>
+      <c r="H38">
+        <v>0.0</v>
+      </c>
       <c r="I38"/>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>4490590724.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4525690727.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4344431198.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4353791198.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4363151197.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1742902197.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1752262197.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1761622197.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>1579582671.0</v>
       </c>
-      <c r="Z38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>4748608000.0</v>
+      </c>
+      <c r="C39">
         <v>151824154.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>169957542.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>76249000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>266583000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>247630799.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>116970581.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1355290834.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>108627000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>108172000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>73886043.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1584852436.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>14821737443.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12267733618.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>212964234.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1029466946.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8039327499.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>233493718.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>191630901.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7700141861.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7129807327.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5172038535.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>6787115535.0</v>
       </c>
-      <c r="Z39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>17667507000.0</v>
+      </c>
+      <c r="C40">
         <v>63974862.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>401216895.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2445943000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2467012000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2276199989.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>485414414.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>487183718.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>506623000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>483991000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1077892042.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>950616398.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>652057230.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>704731986.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>682557473.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1113098188.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>194039848.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>564460080.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>882864081.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1066394214.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1230650757.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4650864675.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40">
         <v>10225653622.0</v>
       </c>
-      <c r="Z40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>349096018.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>217941306.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>166596018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116726250.0</v>
       </c>
       <c r="P41">
         <v>116726250.0</v>
       </c>
       <c r="Q41">
         <v>116726250.0</v>
       </c>
       <c r="R41">
         <v>116726250.0</v>
       </c>
       <c r="S41">
-        <v>143781901.0</v>
+        <v>116726250.0</v>
       </c>
       <c r="T41">
         <v>143781901.0</v>
       </c>
       <c r="U41">
         <v>143781901.0</v>
       </c>
-      <c r="V41"/>
+      <c r="V41">
+        <v>143781901.0</v>
+      </c>
       <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>186380838.0</v>
       </c>
-      <c r="Z41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
         <v>12227500000.0</v>
       </c>
       <c r="C42">
         <v>12227500000.0</v>
       </c>
       <c r="D42">
         <v>12227500000.0</v>
       </c>
       <c r="E42">
         <v>12227500000.0</v>
       </c>
       <c r="F42">
         <v>12227500000.0</v>
       </c>
       <c r="G42">
         <v>12227500000.0</v>
       </c>
       <c r="H42">
         <v>12227500000.0</v>
       </c>
       <c r="I42">
@@ -4690,1120 +4745,1159 @@
       </c>
       <c r="O42">
         <v>12227500000.0</v>
       </c>
       <c r="P42">
         <v>12227500000.0</v>
       </c>
       <c r="Q42">
         <v>12227500000.0</v>
       </c>
       <c r="R42">
         <v>12227500000.0</v>
       </c>
       <c r="S42">
         <v>12227500000.0</v>
       </c>
       <c r="T42">
         <v>12227500000.0</v>
       </c>
       <c r="U42">
         <v>12227500000.0</v>
       </c>
       <c r="V42">
         <v>12227500000.0</v>
       </c>
-      <c r="W42"/>
+      <c r="W42">
+        <v>12227500000.0</v>
+      </c>
       <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>15342314.0</v>
       </c>
-      <c r="Z42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>7185179000.0</v>
+      </c>
+      <c r="C46">
         <v>7290346020.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7383475581.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7492464000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7596987000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7706794865.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7819562693.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7927469360.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11627374000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11747177000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>11854082946.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11933619207.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12046706835.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>12161295169.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11997831485.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>10884630343.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>11153917577.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>11225389301.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11176240516.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8632151023.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8810368750.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8146753537.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>8418338825.0</v>
       </c>
-      <c r="Z46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>55</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>7290346020.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>7383475580.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>7492464330.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>7596987480.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>7706794870.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7819562690.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>8331386116.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>8559062077.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8395598393.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>7282397312.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7551684486.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7623156209.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>7574007425.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>7659526932.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>7837744659.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8146753540.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>8418338825.0</v>
       </c>
-      <c r="Z47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>14182977000.0</v>
+      </c>
+      <c r="C48">
         <v>14710021621.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>14120527653.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>13328105000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>14229467000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>15182520312.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>16948126987.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>17428463106.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>17022082000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>16891850000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>17167490157.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>17272094126.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>17091484807.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>16979025864.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>15157893222.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>15933608900.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>15899826884.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>15739163699.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>15762800345.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>14987232866.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>11854579868.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>10907875449.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
-      <c r="Y48">
+      <c r="Y48"/>
+      <c r="Z48">
         <v>36347035750.0</v>
       </c>
-      <c r="Z48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>10337400000.0</v>
+      </c>
+      <c r="C51">
         <v>23754400000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>20892800000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>23705400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>24822300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25938800000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>26737630811.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>25161776102.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>28277900000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>29091900000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>28490800000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>30924800000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>30097800000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>29073100000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>33642175960.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>28778175960.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>13251000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8500000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10260000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>12175000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>15074428572.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>17915739716.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>23299266464.0</v>
       </c>
-      <c r="Z51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>60</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>12650000000.0</v>
       </c>
       <c r="D52">
         <v>12650000000.0</v>
       </c>
       <c r="E52">
         <v>12650000000.0</v>
       </c>
       <c r="F52">
         <v>12650000000.0</v>
       </c>
       <c r="G52">
         <v>12650000000.0</v>
       </c>
       <c r="H52">
         <v>12650000000.0</v>
       </c>
       <c r="I52">
-        <v>14650000000.0</v>
+        <v>12650000000.0</v>
       </c>
       <c r="J52">
         <v>14650000000.0</v>
       </c>
       <c r="K52">
+        <v>14650000000.0</v>
+      </c>
+      <c r="L52">
         <v>13122131850.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15266854071.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15544659626.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9775162544.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>18490000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17651000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11918454036.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7444716606.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8453801608.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10051103395.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>13064812559.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>17750000000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>19586500000.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>61</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>5265187570.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5747655350.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3639430220.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3944295010.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4530072510.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>7202452020.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>13241569320.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>9063252910.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>7147966950.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>6698525890.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>7514339740.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>7260017240.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6657979740.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>4946098080.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>8459584688.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>105400597000.0</v>
+      </c>
+      <c r="C55">
         <v>104284899266.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>100895847659.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>102862007000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>105172244000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>106944468902.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>110348392572.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>108676556857.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>112854716000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>113772663000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>111776645688.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>114981181727.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>113828989762.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>115428413973.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>113810417917.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>110846324757.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>96395300638.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>92377902100.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>97076392665.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>100190515528.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>99864353171.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>100138039699.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
-      <c r="Y55">
+      <c r="Y55"/>
+      <c r="Z55">
         <v>88857175210.0</v>
       </c>
-      <c r="Z55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>97399249000.0</v>
+      </c>
+      <c r="C56">
         <v>96161216449.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>92616970693.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>94453535000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>96616768000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>98231664113.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>101472779017.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>96040762606.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>98210705000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>100819313000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>97392992305.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>100444172769.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>100386832482.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>101835643546.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>93669353397.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>92506921774.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>51153236239.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>76949627272.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>82725893058.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>90421867191.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>89879104170.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>89810097007.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>78359665131.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4229792344.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>18225349000.0</v>
+      </c>
+      <c r="C57">
         <v>15215606789.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>15419727093.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>15865709000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>16157685000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>15860355677.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16333269912.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>16169798078.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19188869000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19277049000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>17902893365.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>20433091976.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>20432509329.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>20465092480.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>20830418510.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>21115609672.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>17421925032.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12338439679.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>16082845786.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>19358166289.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>22888767430.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>26601792476.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
-      <c r="Y57">
+      <c r="Y57"/>
+      <c r="Z57">
         <v>36095649844.0</v>
       </c>
-      <c r="Z57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>28750468000.0</v>
+      </c>
+      <c r="C58">
         <v>26507725898.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>23802917560.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>27061500000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>28470375000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>29289546144.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>30701806045.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>28949634211.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>33134174000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>34182354000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>31969901210.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>35069833281.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>34098250634.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>35810133789.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>36099360724.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>32359511886.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>17942269783.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14085534430.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18894742163.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>22784432505.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>25590923146.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>26911314093.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>39994797146.0</v>
       </c>
-      <c r="Z58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>76650128000.0</v>
+      </c>
+      <c r="C60">
         <v>77777173368.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>77092930099.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>75800508000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>76701869000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>77654922758.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>79646586527.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>79726922646.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>79720542000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>79590309000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>79806744477.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>79911348446.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>79730739127.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>79618280184.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>77711097193.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>78486812871.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>78453030855.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>78292367670.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>78181650502.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>77406083023.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>74273430025.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>73226725606.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>48862378064.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>27781051748.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5836,2771 +5930,2849 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
         <v>13470258701.0</v>
       </c>
       <c r="C2">
         <v>9361781000.0</v>
       </c>
       <c r="D2">
         <v>14708906834.0</v>
       </c>
       <c r="E2">
         <v>29203664000.0</v>
       </c>
       <c r="F2">
         <v>39265290000.0</v>
       </c>
       <c r="G2">
         <v>27752525000.0</v>
       </c>
       <c r="H2">
         <v>63307512000.0</v>
       </c>
       <c r="I2">
         <v>51906663019.0</v>
       </c>
       <c r="J2">
         <v>30789672264.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
         <v>628499483.0</v>
       </c>
       <c r="C3">
         <v>655199000.0</v>
       </c>
       <c r="D3">
         <v>507020978.0</v>
       </c>
       <c r="E3">
         <v>556210000.0</v>
       </c>
       <c r="F3">
         <v>498665000.0</v>
       </c>
       <c r="G3">
         <v>548835000.0</v>
       </c>
       <c r="H3">
         <v>373432000.0</v>
       </c>
       <c r="I3">
         <v>247875053.0</v>
       </c>
       <c r="J3">
         <v>105442006.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
         <v>1908692734.0</v>
       </c>
       <c r="C5">
         <v>171402000.0</v>
       </c>
       <c r="D5">
         <v>2928062149.0</v>
       </c>
       <c r="E5">
         <v>4277617000.0</v>
       </c>
       <c r="F5">
         <v>7167735000.0</v>
       </c>
       <c r="G5">
         <v>6342938000.0</v>
       </c>
       <c r="H5">
         <v>21318614000.0</v>
       </c>
       <c r="I5">
         <v>16061018476.0</v>
       </c>
       <c r="J5">
         <v>9164260839.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
         <v>2537192217.0</v>
       </c>
       <c r="C6">
         <v>826601000.0</v>
       </c>
       <c r="D6">
         <v>3435083127.0</v>
       </c>
       <c r="E6">
         <v>4833827000.0</v>
       </c>
       <c r="F6">
         <v>7666400000.0</v>
       </c>
       <c r="G6">
         <v>6891773000.0</v>
       </c>
       <c r="H6">
         <v>21692046000.0</v>
       </c>
       <c r="I6">
         <v>16308893529.0</v>
       </c>
       <c r="J6">
         <v>9269702845.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
         <v>7566768361.0</v>
       </c>
       <c r="C9">
         <v>4833251000.0</v>
       </c>
       <c r="D9">
         <v>8944552431.0</v>
       </c>
       <c r="E9">
         <v>13315445000.0</v>
       </c>
       <c r="F9">
         <v>15754032000.0</v>
       </c>
       <c r="G9">
         <v>12556947000.0</v>
       </c>
       <c r="H9">
         <v>30291018000.0</v>
       </c>
       <c r="I9">
         <v>23049691172.0</v>
       </c>
       <c r="J9">
         <v>13769222732.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
         <v>127501309.0</v>
       </c>
       <c r="C10">
         <v>-2109329000.0</v>
       </c>
       <c r="D10">
         <v>1123968692.0</v>
       </c>
       <c r="E10">
         <v>2152362000.0</v>
       </c>
       <c r="F10">
         <v>5523721000.0</v>
       </c>
       <c r="G10">
         <v>3391105000.0</v>
       </c>
       <c r="H10">
         <v>19745551000.0</v>
       </c>
       <c r="I10">
         <v>13364125262.0</v>
       </c>
       <c r="J10">
         <v>6715296639.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>961144963.0</v>
       </c>
       <c r="E11">
         <v>1502682114.0</v>
       </c>
       <c r="F11">
         <v>2241632207.0</v>
       </c>
       <c r="G11">
         <v>534151663.0</v>
       </c>
       <c r="H11">
         <v>1202387272.0</v>
       </c>
       <c r="I11">
         <v>1089929324.0</v>
       </c>
       <c r="J11">
         <v>766080376.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
         <v>2300247418.0</v>
       </c>
       <c r="C12">
         <v>2280731000.0</v>
       </c>
       <c r="D12">
         <v>1798964958.0</v>
       </c>
       <c r="E12">
         <v>2125255000.0</v>
       </c>
       <c r="F12">
         <v>1644014000.0</v>
       </c>
       <c r="G12">
         <v>2951833000.0</v>
       </c>
       <c r="H12">
         <v>1573064000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13">
         <v>2300247420.0</v>
       </c>
       <c r="C13">
         <v>2280731450.0</v>
       </c>
       <c r="D13">
         <v>1798964960.0</v>
       </c>
       <c r="E13">
         <v>2125254820.0</v>
       </c>
       <c r="F13">
         <v>1644014240.0</v>
       </c>
       <c r="G13">
         <v>2951832650.0</v>
       </c>
       <c r="H13">
         <v>1573063940.0</v>
       </c>
       <c r="I13">
         <v>2696893220.0</v>
       </c>
       <c r="J13">
         <v>2448964200.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
         <v>127501309.0</v>
       </c>
       <c r="C15">
         <v>-2109329000.0</v>
       </c>
       <c r="D15">
         <v>162823729.0</v>
       </c>
       <c r="E15">
         <v>2152362000.0</v>
       </c>
       <c r="F15">
         <v>5523721000.0</v>
       </c>
       <c r="G15">
         <v>3391105000.0</v>
       </c>
       <c r="H15">
         <v>19745551000.0</v>
       </c>
       <c r="I15">
         <v>13364125262.0</v>
       </c>
       <c r="J15">
         <v>6715296639.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16">
         <v>127501310.0</v>
       </c>
       <c r="C16">
         <v>-2109329280.0</v>
       </c>
       <c r="D16">
         <v>162823730.0</v>
       </c>
       <c r="E16">
         <v>2152362165.0</v>
       </c>
       <c r="F16">
         <v>5523720887.0</v>
       </c>
       <c r="G16">
         <v>3391105309.0</v>
       </c>
       <c r="H16">
         <v>19745550513.0</v>
       </c>
       <c r="I16">
         <v>13364125262.0</v>
       </c>
       <c r="J16">
         <v>6715296639.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
         <v>1908692734.0</v>
       </c>
       <c r="C21">
         <v>-210450000.0</v>
       </c>
       <c r="D21">
         <v>2928062149.0</v>
       </c>
       <c r="E21">
         <v>3963892000.0</v>
       </c>
       <c r="F21">
         <v>7520116000.0</v>
       </c>
       <c r="G21">
         <v>6306719000.0</v>
       </c>
       <c r="H21">
         <v>21453972000.0</v>
       </c>
       <c r="I21">
         <v>16133749680.0</v>
       </c>
       <c r="J21">
         <v>9207528430.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
         <v>19128334328.0</v>
       </c>
       <c r="C23">
         <v>14405482000.0</v>
       </c>
       <c r="D23">
         <v>20725397116.0</v>
       </c>
       <c r="E23">
         <v>38555218000.0</v>
       </c>
       <c r="F23">
         <v>47499207000.0</v>
       </c>
       <c r="G23">
         <v>34002753000.0</v>
       </c>
       <c r="H23">
         <v>72144558000.0</v>
       </c>
       <c r="I23">
         <v>58822604507.0</v>
       </c>
       <c r="J23">
         <v>35351366560.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>515848000.0</v>
       </c>
       <c r="D27">
         <v>961665303.0</v>
       </c>
       <c r="E27">
         <v>1580130000.0</v>
       </c>
       <c r="F27">
         <v>1248445000.0</v>
       </c>
       <c r="G27">
         <v>474159000.0</v>
       </c>
       <c r="H27">
         <v>1298290000.0</v>
       </c>
       <c r="I27">
         <v>1200399500.0</v>
       </c>
       <c r="J27">
         <v>970763131.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
         <v>4710805500.0</v>
       </c>
       <c r="C28">
         <v>4484764000.0</v>
       </c>
       <c r="D28">
         <v>5054824979.0</v>
       </c>
       <c r="E28">
         <v>6716189000.0</v>
       </c>
       <c r="F28">
         <v>5157362000.0</v>
       </c>
       <c r="G28">
         <v>5800566000.0</v>
       </c>
       <c r="H28">
         <v>6587839000.0</v>
       </c>
       <c r="I28">
         <v>4751526939.0</v>
       </c>
       <c r="J28">
         <v>2816492386.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
         <v>5658075631.0</v>
       </c>
       <c r="C30">
         <v>5000613000.0</v>
       </c>
       <c r="D30">
         <v>6016490282.0</v>
       </c>
       <c r="E30">
         <v>9351554000.0</v>
       </c>
       <c r="F30">
         <v>8233917000.0</v>
       </c>
       <c r="G30">
         <v>6250227000.0</v>
       </c>
       <c r="H30">
         <v>8837046000.0</v>
       </c>
       <c r="I30">
         <v>6915941488.0</v>
       </c>
       <c r="J30">
         <v>4561694301.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
         <v>-1781191425.0</v>
       </c>
       <c r="C31">
         <v>-1898879000.0</v>
       </c>
       <c r="D31">
         <v>-1804093457.0</v>
       </c>
       <c r="E31">
         <v>-1811529000.0</v>
       </c>
       <c r="F31">
         <v>-1996395000.0</v>
       </c>
       <c r="G31">
         <v>-2915614000.0</v>
       </c>
       <c r="H31">
         <v>-1708422000.0</v>
       </c>
       <c r="I31">
         <v>-2769624422.0</v>
       </c>
       <c r="J31">
         <v>-2492231797.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
         <v>21037027062.0</v>
       </c>
       <c r="C32">
         <v>14195032000.0</v>
       </c>
       <c r="D32">
         <v>23653459265.0</v>
       </c>
       <c r="E32">
         <v>42519109000.0</v>
       </c>
       <c r="F32">
         <v>55019322000.0</v>
       </c>
       <c r="G32">
         <v>40309472000.0</v>
       </c>
       <c r="H32">
         <v>93598530000.0</v>
       </c>
       <c r="I32">
         <v>74956354191.0</v>
       </c>
       <c r="J32">
         <v>44558894996.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>2045575354.0</v>
+      </c>
+      <c r="C2">
         <v>1550330896.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5468141021.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3125719778.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3068813412.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1491732000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2739928227.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4528724209.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3305737282.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2455679079.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3514433146.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3822014110.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5451522760.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11003368584.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8728208195.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4470049067.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5002038138.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5291682274.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9298201741.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15889566414.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8785839601.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6124235734.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8812212644.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3946042154.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8448395533.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62935640250.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>27275885866.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>118691672.0</v>
+      </c>
+      <c r="C3">
         <v>174793123.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>135227597.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>126029569.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>125846904.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>125738000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>163813455.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>109371139.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>179594038.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>235038819.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>146002433.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>150871924.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>153609385.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>174082172.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>144451052.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>113532402.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>124144865.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>123513774.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>121553393.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>119100664.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>134497114.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>98157772.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>73357100.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>151459416.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>109805330.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>83798878.0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>-524962360.0</v>
+      </c>
+      <c r="C5">
         <v>347742615.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1941397527.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>82326509.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>17241523.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2292811000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>396054445.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>810035622.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>944198571.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-175640567.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>236685863.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>964969165.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>937476450.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2830051290.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>678703042.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>399359347.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>765933218.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>392102519.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1674787808.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3462591753.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1638253049.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>367435050.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3428932392.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>736753637.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2129928049.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>10253094228.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>-406270688.0</v>
+      </c>
+      <c r="C6">
         <v>522535738.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2076625124.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>208356078.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>143088427.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2167073000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>559867900.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>919406761.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1123792609.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>59398252.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>382688296.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1115841089.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1091085835.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3004133462.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>823154094.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>512891749.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>890078083.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>515616293.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1796341201.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3581692417.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1772750163.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>465592822.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3502289492.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>888213053.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2239733379.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>10336893106.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>1158274755.0</v>
+      </c>
+      <c r="C9">
         <v>1080090310.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3461842815.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1827993271.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1454095559.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1347879000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2052327025.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1888122936.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2240680136.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1465382797.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1922029769.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2370577993.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2651819611.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5196840638.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3926108798.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2167189827.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2025305904.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1848683299.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3713288815.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6674435809.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3517624440.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3184175879.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4285022207.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1776927545.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3732460529.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>30662890040.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12675173220.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>-918106754.0</v>
+      </c>
+      <c r="C10">
         <v>689493968.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1292422332.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-624734458.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-723230373.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2437076000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-80336119.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>226624106.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>130232544.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3766240.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45396031.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>180609319.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>112458943.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1921132643.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>36784321.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33782017.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>160663184.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>76363351.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1268000118.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3132652998.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1046704420.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-91731560.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2477533121.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>52942000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1486513410.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>19745550510.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9907301948.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>100</v>
+      </c>
+      <c r="B11">
+        <v>208938324.0</v>
+      </c>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>276627052.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>229823108.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>271469000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>220243138.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>77913783.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>171874324.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>312824185.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>176039455.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>300406999.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>425530538.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>692489035.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>239820949.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>144841592.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>414077839.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>562258295.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>969391527.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>295904546.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>111844091.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>152662045.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>113397727.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>156247800.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>624068820.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>101</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>22863161.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>648975193.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>919544033.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>708865.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>138295000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>476390560.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>852080155.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>813966029.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1702223.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>191289830.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>784359842.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>825017509.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>908918643.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>641918751.0</v>
       </c>
-      <c r="P12"/>
-[...5 lines deleted...]
-      <c r="V12"/>
+      <c r="Q12">
+        <v>365577334.0</v>
+      </c>
+      <c r="R12">
+        <v>208840089.0</v>
+      </c>
+      <c r="S12">
+        <v>315739167.0</v>
+      </c>
+      <c r="T12">
+        <v>406787690.0</v>
+      </c>
+      <c r="U12">
+        <v>329938751.0</v>
+      </c>
+      <c r="V12">
+        <v>591548632.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>102</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>22863160.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>648975190.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>919544030.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>708865030.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>476390560.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>852080160.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>641918750.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>365577330.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>208840090.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>315739170.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>406787690.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>329938750.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>591548630.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2951832650.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>703376730.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>653309120.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1573063940.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>338649940.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>-1127045078.0</v>
+      </c>
+      <c r="C15">
         <v>689493968.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1292422332.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-901361510.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-953053481.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2165607000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-80336119.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6380968.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>130232544.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-175640564.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>45396031.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>180609319.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>112458943.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1921132643.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>36784321.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>33782017.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>160663184.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>76363351.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1268000118.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3132652998.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1046704420.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-203575651.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2324871076.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-60455726.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1330265610.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19745550510.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9283233128.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>105</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>689493970.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1292422330.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-901361510.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-953053480.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-80336120.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6380970.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>180609319.0</v>
       </c>
       <c r="N16">
+        <v>180609319.0</v>
+      </c>
+      <c r="O16">
         <v>1921132643.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>36784321.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33782017.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>160663184.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>76363351.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1268000118.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3132652998.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1046704420.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3391105310.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2324871076.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-60455726.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1330265610.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19745550510.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9283233128.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>-524962360.0</v>
+      </c>
+      <c r="C21">
         <v>347742615.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1967832247.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>82326509.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17241523.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5276276000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>274400075.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>810035622.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>928873730.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-376499010.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>240259260.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1021173510.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1093911700.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2076327690.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>961173710.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>305298490.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>621091630.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-182844040.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1945434280.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3943126920.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1814398460.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>367435050.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3428932392.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>736753637.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2129928049.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21445344440.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10253094228.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>3728812469.0</v>
+      </c>
+      <c r="C23">
         <v>2282678591.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6962151589.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4871386540.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4505667448.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2715789000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4517855177.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5606811523.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4617543687.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4297560893.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5196203652.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5171418588.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7009430671.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14123881532.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11693143280.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6331940407.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6406252416.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7323209620.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11066056278.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18620875311.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10489065573.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8782518495.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9642179606.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4966650972.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10041033528.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>29705107200.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>116</v>
+      </c>
+      <c r="B27">
+        <v>152590640.0</v>
+      </c>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>403276669.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>202199147.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>205854000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>123463797.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>65902354.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>120627944.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>619941616.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>126939158.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>90199529.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>124585000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>979621624.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>393633534.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>104763000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>102111538.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>501325906.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>242089436.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>302038936.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>202990391.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>170987549.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>67299130.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>73847500.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>162025200.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>475570440.0</v>
       </c>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>1530646475.0</v>
+      </c>
+      <c r="C28">
         <v>864639350.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>920898950.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1342390093.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1234654889.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1018202000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1181191297.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1012184960.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1273186216.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1246521918.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1263319255.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1221552418.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1261690297.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1813439408.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2040690089.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1600138397.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1261920863.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1252729292.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1050830187.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1536689192.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1317113149.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2615232867.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>785990685.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>966326408.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1433015981.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8845673760.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1913581221.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="F29"/>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
+      <c r="O29"/>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="U29"/>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>1683237115.0</v>
+      </c>
+      <c r="C30">
         <v>732347698.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1494010569.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1745666762.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1436854036.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1224056000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1777926945.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1078087314.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1311806402.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1841881811.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1681770510.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1349404483.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1557907912.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3120512952.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2964935088.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1861891341.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1404214276.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2031527344.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1767854532.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2731308894.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1703225976.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2658282761.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>829966962.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1020608818.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1592637995.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>2429221334.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-393144394.0</v>
+      </c>
+      <c r="C31">
         <v>341751353.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-675409915.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-707060967.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-740471896.0</v>
       </c>
-      <c r="F31"/>
       <c r="G31">
+        <v>2839200366.0</v>
+      </c>
+      <c r="H31">
         <v>-354736194.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-583411516.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-798641187.0</v>
       </c>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
       <c r="K31">
+        <v>200858453.0</v>
+      </c>
+      <c r="L31">
         <v>-194863232.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-840564196.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-981452757.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-572700585.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-924389392.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-271516470.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-460428442.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>286204304.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-677434160.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-810473914.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-767694048.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-459166610.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-951399271.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-683811636.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-650905938.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-378719611.0</v>
       </c>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>3203850109.0</v>
+      </c>
+      <c r="C32">
         <v>2630421206.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8929983836.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4953713049.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4522908971.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2560488000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4792255252.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6416847145.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5546417418.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3921061876.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5436462915.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6192592103.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8103342371.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>16200209222.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12654316993.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6637238894.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7027344042.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7140365573.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>13011490556.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22564002223.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12303464041.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>9308411613.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>13097234851.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5722969699.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12180856062.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>93598530290.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>39951059086.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -8635,2525 +8807,2581 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>8035323770.0</v>
       </c>
       <c r="C2">
         <v>10962350659.0</v>
       </c>
       <c r="D2">
         <v>14573819592.0</v>
       </c>
       <c r="E2">
         <v>3503600000.0</v>
       </c>
       <c r="F2">
         <v>3150742995.0</v>
       </c>
       <c r="G2">
         <v>3200753000.0</v>
       </c>
       <c r="H2">
         <v>4229792000.0</v>
       </c>
       <c r="I2">
         <v>5883353872.0</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>39377510</v>
       </c>
       <c r="C3">
         <v>21538055</v>
       </c>
       <c r="D3">
         <v>46102500</v>
       </c>
       <c r="E3">
         <v>1916169000</v>
       </c>
       <c r="F3">
         <v>140984200</v>
       </c>
       <c r="G3">
         <v>226653000</v>
       </c>
       <c r="H3">
         <v>984726000</v>
       </c>
       <c r="I3">
         <v>2774562077</v>
       </c>
       <c r="J3">
         <v>904893000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>-976481891.0</v>
       </c>
       <c r="C6">
         <v>-2927026889.0</v>
       </c>
       <c r="D6">
         <v>-3611468933.0</v>
       </c>
       <c r="E6">
         <v>11070219000.0</v>
       </c>
       <c r="F6">
         <v>352857173.0</v>
       </c>
       <c r="G6">
         <v>-50010000.0</v>
       </c>
       <c r="H6">
         <v>-1029040000.0</v>
       </c>
       <c r="I6">
         <v>-1653561528.0</v>
       </c>
       <c r="J6">
         <v>5883353872.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
         <v>-6941020480.0</v>
       </c>
       <c r="C7">
         <v>-3819884020.0</v>
       </c>
       <c r="D7">
         <v>-26115938180.0</v>
       </c>
       <c r="E7">
         <v>-36897954450.0</v>
       </c>
       <c r="F7">
         <v>-14322885550.0</v>
       </c>
       <c r="G7">
         <v>-30826751730.0</v>
       </c>
       <c r="H7">
         <v>-18068582880.0</v>
       </c>
       <c r="I7">
         <v>-20076185050.0</v>
       </c>
       <c r="J7">
         <v>-24016789240.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-7800550334.0</v>
       </c>
       <c r="F12">
         <v>2487259393.0</v>
       </c>
       <c r="G12">
         <v>-23476952939.0</v>
       </c>
       <c r="H12">
         <v>-13172439703.0</v>
       </c>
       <c r="I12">
         <v>-8861900685.0</v>
       </c>
       <c r="J12">
         <v>-2144289592.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>628499483.0</v>
       </c>
       <c r="C14">
         <v>655198669.0</v>
       </c>
       <c r="D14">
         <v>507020978.0</v>
       </c>
       <c r="E14">
         <v>413057000.0</v>
       </c>
       <c r="F14">
         <v>498664945.0</v>
       </c>
       <c r="G14">
         <v>539475000.0</v>
       </c>
       <c r="H14">
         <v>373432000.0</v>
       </c>
       <c r="I14">
         <v>247875053.0</v>
       </c>
       <c r="J14">
         <v>105442006.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>150000000.0</v>
       </c>
       <c r="E15">
         <v>812500000.0</v>
       </c>
       <c r="F15">
         <v>492432637.0</v>
       </c>
       <c r="G15">
         <v>492432637.0</v>
       </c>
       <c r="H15">
         <v>492432637.0</v>
       </c>
       <c r="I15">
         <v>492432637.0</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
         <v>7058841879.0</v>
       </c>
       <c r="C16">
         <v>8035323770.0</v>
       </c>
       <c r="D16">
         <v>10962350659.0</v>
       </c>
       <c r="E16">
         <v>14573820000.0</v>
       </c>
       <c r="F16">
         <v>3503600168.0</v>
       </c>
       <c r="G16">
         <v>3150743000.0</v>
       </c>
       <c r="H16">
         <v>3200753000.0</v>
       </c>
       <c r="I16">
         <v>4229792344.0</v>
       </c>
       <c r="J16">
         <v>5883353872.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>1207918110.0</v>
       </c>
       <c r="C18">
         <v>221573110.0</v>
       </c>
       <c r="D18">
         <v>-3480268933.0</v>
       </c>
       <c r="E18">
         <v>-7564357000.0</v>
       </c>
       <c r="F18">
         <v>8368661025.0</v>
       </c>
       <c r="G18">
         <v>-19773025000.0</v>
       </c>
       <c r="H18">
         <v>5961817000.0</v>
       </c>
       <c r="I18">
         <v>1975537553.0</v>
       </c>
       <c r="J18">
         <v>3771556053.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>19138076786.0</v>
       </c>
       <c r="F21">
         <v>-7785371215.0</v>
       </c>
       <c r="G21">
         <v>-2504484465.0</v>
       </c>
       <c r="H21">
         <v>-6990856727.0</v>
       </c>
       <c r="I21">
         <v>-3629099081.0</v>
       </c>
       <c r="J21">
         <v>-5506135152.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
         <v>127501309.0</v>
       </c>
       <c r="C22">
         <v>-2109329280.0</v>
       </c>
       <c r="D22">
         <v>162823729.0</v>
       </c>
       <c r="E22">
         <v>2152362000.0</v>
       </c>
       <c r="F22">
         <v>5523720887.0</v>
       </c>
       <c r="G22">
         <v>3391105000.0</v>
       </c>
       <c r="H22">
         <v>19745551000.0</v>
       </c>
       <c r="I22">
         <v>13364125262.0</v>
       </c>
       <c r="J22">
         <v>6715296639.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>1.0</v>
       </c>
       <c r="E23">
         <v>-1435023000.0</v>
       </c>
       <c r="F23">
         <v>1464628786.0</v>
       </c>
       <c r="G23">
         <v>-4161484000.0</v>
       </c>
       <c r="H23">
         <v>-4148275000.0</v>
       </c>
       <c r="I23">
         <v>-1338831224.0</v>
       </c>
       <c r="J23">
         <v>-17383985152.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>4500000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-41000000.0</v>
       </c>
       <c r="F24">
         <v>262000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>-175000000.0</v>
       </c>
       <c r="J24">
         <v>-351910000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>491294828.0</v>
       </c>
       <c r="C25">
         <v>1697241776.0</v>
       </c>
       <c r="D25">
         <v>-4104011140.0</v>
       </c>
       <c r="E25">
         <v>-8213607000.0</v>
       </c>
       <c r="F25">
         <v>2487259393.0</v>
       </c>
       <c r="G25">
         <v>-23476953000.0</v>
       </c>
       <c r="H25">
         <v>-13172440000.0</v>
       </c>
       <c r="I25">
         <v>-8366150579.0</v>
       </c>
       <c r="J25">
         <v>-1933405580.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>25000000000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>7500000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>-2184400000.0</v>
       </c>
       <c r="C28">
         <v>-3153100000.0</v>
       </c>
       <c r="D28">
         <v>-131200000.0</v>
       </c>
       <c r="E28">
         <v>18325577000.0</v>
       </c>
       <c r="F28">
         <v>-8277803851.0</v>
       </c>
       <c r="G28">
         <v>19723016000.0</v>
       </c>
       <c r="H28">
         <v>-6990857000.0</v>
       </c>
       <c r="I28">
         <v>-3629099081.0</v>
       </c>
       <c r="J28">
         <v>1993864848.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>1247295620.0</v>
       </c>
       <c r="C29">
         <v>243111165.0</v>
       </c>
       <c r="D29">
         <v>-3434166433.0</v>
       </c>
       <c r="E29">
         <v>-5648188000.0</v>
       </c>
       <c r="F29">
         <v>8509645225.0</v>
       </c>
       <c r="G29">
         <v>-19546373000.0</v>
       </c>
       <c r="H29">
         <v>6946543000.0</v>
       </c>
       <c r="I29">
         <v>4750099630.0</v>
       </c>
       <c r="J29">
         <v>4676449053.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>-39377511.0</v>
       </c>
       <c r="C30">
         <v>-17038054.0</v>
       </c>
       <c r="D30">
         <v>-46102500.0</v>
       </c>
       <c r="E30">
         <v>-1607169000.0</v>
       </c>
       <c r="F30">
         <v>121015800.0</v>
       </c>
       <c r="G30">
         <v>-226653000.0</v>
       </c>
       <c r="H30">
         <v>-984726000.0</v>
       </c>
       <c r="I30">
         <v>-2774562077.0</v>
       </c>
       <c r="J30">
         <v>-904893000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>7058842000.0</v>
+      </c>
+      <c r="C2">
         <v>6418130626.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6976984364.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7059434650.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8035323770.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10551726878.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9174509925.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9800621494.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10962350659.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12274309189.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14483367842.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13966703047.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14573819592.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6887734374.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7683242894.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2190035763.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3503600168.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6541609181.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12999770915.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3016123200.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3150742995.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7661889392.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11149628694.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5616437933.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>5331734582.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>1825000</v>
+      </c>
+      <c r="C3">
         <v>19598980</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5632602</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9806417</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4339517</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5922208</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5865846</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
+        <v>1</v>
+      </c>
+      <c r="J3">
         <v>9749995</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6202462</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>35144300</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1759500</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2996238</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>338697945</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1022471248</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>188360733</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16639267</v>
-      </c>
-[...1 lines deleted...]
-        <v>136628700</v>
       </c>
       <c r="S3">
         <v>136628700</v>
       </c>
       <c r="T3">
-        <v>136628700</v>
+        <v>4</v>
       </c>
       <c r="U3">
+        <v>2</v>
+      </c>
+      <c r="V3">
         <v>4355500</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10955922</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>25466079</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1707000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>188523600</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>984725700</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>117900200</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>6196813000.0</v>
+      </c>
+      <c r="C6">
         <v>640711253.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-558853738.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-82450286.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-975889120.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2516403108.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1377216953.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-626111570.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1161729165.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1311958530.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2209058653.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>516664795.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-607116545.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7686085218.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-795508520.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5493207131.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1313564405.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3038009013.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6458161734.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9983647715.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-134619796.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4511146397.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3487739302.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5533190761.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5616437933.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1029039770.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5331734582.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>127</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-6941020480.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3412931930.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2462381870.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3923699600.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3819884020.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3388587310.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-35139491890.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>-11567786390.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-14322885550.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-32111309250.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-17221453790.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8542119900.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-30826751730.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>-16795730080.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2283878790.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-18068582880.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4926643550.0</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="V11">
         <v>0.0</v>
       </c>
+      <c r="W11"/>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="Z11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AA11"/>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-759732150.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1726563821.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10550849988.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3644375120.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-9642155493.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-5079309312.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-255459399.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4825912756.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8785387313.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1216755765.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-2256675604.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>639233541.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1714904261.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>-6842506816.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>118692000.0</v>
+      </c>
+      <c r="C14">
         <v>174793123.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>135227597.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>192631859.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>125846904.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>125738162.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>163813455.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>109371139.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>141253100.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>124808716.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>146002433.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>150871924.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>153609385.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>174082172.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>105542881.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>86858526.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>124144865.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>123513774.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>121553393.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>119100664.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>134497114.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>98157772.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>73357100.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>151459416.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>109805330.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>83798878.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>150000000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>812500000.0</v>
       </c>
       <c r="Q15">
         <v>812500000.0</v>
       </c>
       <c r="R15">
+        <v>812500000.0</v>
+      </c>
+      <c r="S15">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492432639.0</v>
       </c>
       <c r="T15">
         <v>492432639.0</v>
       </c>
       <c r="U15">
         <v>492432639.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="V15">
         <v>492432639.0</v>
       </c>
-      <c r="X15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>492432639.0</v>
+      </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>6196813000.0</v>
+      </c>
+      <c r="C16">
         <v>7058841879.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6418130626.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6976984364.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7059434650.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8035323770.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10551726878.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9174509924.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9800621494.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10962350659.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12274309189.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14483367842.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13966703047.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14573819592.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6887734374.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7683242894.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2190035763.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3503600168.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6541609181.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>12999770915.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3016123199.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3150742995.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7661889392.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11149628694.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5616437933.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>5331734582.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-2080056000.0</v>
+      </c>
+      <c r="C18">
         <v>-2220888750.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2253746260.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1034449714.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>140610880.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1904572298.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-211483040.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2539357620.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-201729166.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2048791992.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>510674807.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-454335204.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1487816544.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11751156367.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4524519141.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9603180183.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4837814405.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-192210963.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3436359256.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12061465788.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-64234544.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20154284916.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>116086493.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>728530232.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-463356921.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>2406624990.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>970999999.0</v>
       </c>
       <c r="N21">
+        <v>970999999.0</v>
+      </c>
+      <c r="O21">
         <v>-4373730677.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4863999998.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15123557465.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3524250000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2797745975.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2529369839.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2175318072.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-282937329.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-4111345795.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5509820056.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2879042283.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-1304682752.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>-1127045000.0</v>
+      </c>
+      <c r="C22">
         <v>689493968.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1292422332.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-901361510.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-953053481.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2165606675.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-80336119.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6380968.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>130232544.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-175640564.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45396031.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>180609319.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>112458943.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1921132643.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>36784321.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33782017.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>160663184.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>76363351.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1268000118.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3132652998.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1046704420.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-203575651.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2324871076.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-60455726.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1330265610.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>9283233128.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-616330810.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-146000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>135733462.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-135733460.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>143999999.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-144000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-222830678.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4864000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15123557463.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1226750000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1037745971.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-614369839.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>724110500.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2392634099.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22227500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-13630000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8990000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10500000000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>12556545.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>4500000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>308659528.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-322489378.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-27170150.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-350000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-48052077.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>310052080.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>97500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>212552077.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>197639527.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>507520000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-705159527.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-500500000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>-1069879000.0</v>
+      </c>
+      <c r="C25">
         <v>-3065576861.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>831728933.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1752985782.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>972156974.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>141218423.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-289094530.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2423605513.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-463464815.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1991757682.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>646425509.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-482313099.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1443669864.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10342803841.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3644375095.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-9535459993.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4857693457.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-8431840.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-4582805981.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9047913454.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-972086350.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-20037911115.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2256675604.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>639233541.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1714904261.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>-6842506816.0</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>25000000000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>1218027000.0</v>
+      </c>
+      <c r="C28">
         <v>2861600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2812600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1116900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1116500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-616330810.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1588700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3165469189.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-960000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>736833462.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2719733460.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>971000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>880700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4373730677.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4051500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15123557463.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3524250000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2797745973.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3021802478.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2175318072.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-282937329.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15445498991.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4111345795.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5509820056.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2879042283.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6990856730.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1304682752.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-2078232000.0</v>
+      </c>
+      <c r="C29">
         <v>-2201289770.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2259378862.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1044256131.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>144950397.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1898650090.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-205617194.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2539357620.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-191979171.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2042589530.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>545819107.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-452575704.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1484820306.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12089854312.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3502047893.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9414819450.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4821175138.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-55582263.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3436359256.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12061465788.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-59879044.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-20143328994.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>141552572.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>730237231.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-274833321.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6946542650.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2524525190.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-1825000.0</v>
+      </c>
+      <c r="C30">
         <v>-19598977.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5632600.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9806417.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4339517.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1422208.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5865851.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30">
+        <v>-1.0</v>
+      </c>
+      <c r="J30">
         <v>-9749995.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6202462.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-35144300.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1759500.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2996238.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-30038417.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1344960626.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-215530883.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-16639267.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-184680777.0</v>
       </c>
       <c r="S30">
         <v>-184680777.0</v>
       </c>
       <c r="T30">
+        <v>-184680777.0</v>
+      </c>
+      <c r="U30">
         <v>97500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>208196577.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>186683605.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>482053921.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-706866526.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-188523600.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-984725700.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-117900200.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>