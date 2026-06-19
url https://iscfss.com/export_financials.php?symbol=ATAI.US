--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9779 +830,10664 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>4906000.0</v>
+      </c>
+      <c r="C2">
         <v>2616000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4589000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2399000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6004000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3083000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>688000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-20926000.0</v>
+      </c>
+      <c r="C5">
         <v>-18466000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-19460000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-21702000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8336000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5819000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1426000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>2072000.0</v>
+      </c>
+      <c r="C7">
         <v>1209000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1265000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>224000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>3633000.0</v>
+      </c>
+      <c r="C8">
         <v>18785000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>18573000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>18562000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>18002000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>13372000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>10510000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>774092000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>85300000.0</v>
+      </c>
+      <c r="C10">
         <v>17505000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45034000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>190613000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>362266000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>97246000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30062000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>256040000.0</v>
+      </c>
+      <c r="C12">
         <v>62330000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>179257000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>273109000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>362266000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>97246000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30062000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>3633000.0</v>
+      </c>
+      <c r="C13">
         <v>18785000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>18573000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>18562000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>18002000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8358000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6569000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>226532786.0</v>
+      </c>
+      <c r="C14">
         <v>160159983.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>158833785.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>155719585.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>160677001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152569776.0</v>
       </c>
       <c r="G14">
         <v>152569776.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>152569776.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>18562000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>13372000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10510000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>22</v>
+      </c>
+      <c r="B16">
+        <v>1524000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>440000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-180000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>1575000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
         <v>331000.0</v>
       </c>
       <c r="C20">
+        <v>331000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>11586000.0</v>
+      </c>
+      <c r="C21">
         <v>3246000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1772000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-25000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5631000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>457000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>173000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>310540000.0</v>
+      </c>
+      <c r="C23">
         <v>159387000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>293478000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>305441000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>414166000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>111548000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>62116000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>30</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>14133000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>17877000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14702000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>743000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2177000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>157000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>14702000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>8735000.0</v>
+      </c>
+      <c r="C26">
         <v>70966000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>91663000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14017000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>27759000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8044000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22949000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-83228000.0</v>
+      </c>
+      <c r="C28">
         <v>7201000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-25892000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-175272000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-361523000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-95069000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-29905000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>221874000.0</v>
+      </c>
+      <c r="C29">
         <v>139794000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>260839000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>275857000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>743000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>92999000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>58908000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>14427000.0</v>
+      </c>
+      <c r="C30">
         <v>1348000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2257000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5631000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6319000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1291000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8704000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>260740000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>376908000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>90822000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>58751000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>252205000.0</v>
+      </c>
+      <c r="C32">
         <v>55174000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>165472000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>267248000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>354147000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>87250000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>37539000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>34856000.0</v>
+      </c>
+      <c r="C33">
         <v>79262000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>107886000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>18296000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>39084000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22970000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>1063000.0</v>
+      </c>
+      <c r="C34">
         <v>3017000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10175000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5076000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>383437000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1705000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>572000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>65060000.0</v>
+      </c>
+      <c r="C35">
         <v>17882000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>29042000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19778000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7272000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3882000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>729000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>210000.0</v>
+      </c>
+      <c r="C36">
         <v>850000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12247000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10387000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>11176000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1914000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-22970000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>5026000.0</v>
       </c>
-      <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>10613000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>11176000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3885000.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>5217000.0</v>
+      </c>
+      <c r="C39">
         <v>16447000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4078000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8405000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6497000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1011000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>380000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>16778000.0</v>
+      </c>
+      <c r="C40">
         <v>12306000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14541000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15094000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6794000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>11301000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1484000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2261000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>6529000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1705000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>572000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>1599421000.0</v>
+      </c>
+      <c r="C42">
         <v>816185000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>794787000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>774068000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>725045000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>265950000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>73070000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>4417000.0</v>
+      </c>
+      <c r="C45">
         <v>4267000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2204000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1154000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>71000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>4012000.0</v>
+      </c>
+      <c r="C46">
         <v>3869000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2204000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1154000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>149000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>71000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>928000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>149000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>71000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-1360254000.0</v>
+      </c>
+      <c r="C48">
         <v>-700207000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-550938000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-510188000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-357803000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-189305000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-19462000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-510188000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>56</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>9364000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>2072000.0</v>
+      </c>
+      <c r="C51">
         <v>24706000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>19142000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15341000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>743000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2177000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>157000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>271000.0</v>
+      </c>
+      <c r="C52">
         <v>9841000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>275000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>180000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>170740000.0</v>
+      </c>
+      <c r="C53">
         <v>44825000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>134223000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>82496000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>310540000.0</v>
+      </c>
+      <c r="C55">
         <v>159387000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>293478000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>305441000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>414166000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>111548000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>62116000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>275684000.0</v>
+      </c>
+      <c r="C56">
         <v>80125000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>185592000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>287145000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>375082000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>99548000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>39146000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>23479000.0</v>
+      </c>
+      <c r="C57">
         <v>24951000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20120000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>19897000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>20935000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12298000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1607000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>88539000.0</v>
+      </c>
+      <c r="C58">
         <v>42833000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>49162000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>39675000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>28207000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>16180000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2336000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>221874000.0</v>
+      </c>
+      <c r="C60">
         <v>116297000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>242962000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>260740000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>376908000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>90822000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>58751000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>10785000.0</v>
+      </c>
+      <c r="C2">
+        <v>4906000.0</v>
+      </c>
+      <c r="D2">
         <v>5370000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4039000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2705000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2616000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4880000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3814000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3843000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4589000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5506000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3859000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4915000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2399000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3511000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2738000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3612000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6004000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1974000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6202000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7031000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3083000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-20604000.0</v>
+      </c>
+      <c r="C5">
+        <v>-20926000.0</v>
+      </c>
+      <c r="D5">
         <v>-20964000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-20928000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-19148000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-18466000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-20156000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-19171000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-18925000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-19460000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-19109000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-20818000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-20823000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-21726000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-25788000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-21191000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-12709000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-8336000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-5233000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3937000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-138891000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>5819000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>58751000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>2000000.0</v>
+      </c>
+      <c r="C7">
+        <v>2072000.0</v>
+      </c>
+      <c r="D7">
         <v>2958000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3056000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2874000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1209000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1065000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1077000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1151000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1265000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1303000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1417000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1502000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>3656000.0</v>
+      </c>
+      <c r="C8">
+        <v>3633000.0</v>
+      </c>
+      <c r="D8">
         <v>26778000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>23547000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>22121000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>18785000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>18770000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>18765000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>18600000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>18573000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18571000.0</v>
       </c>
       <c r="L8">
         <v>18571000.0</v>
       </c>
       <c r="M8">
+        <v>18571000.0</v>
+      </c>
+      <c r="N8">
+        <v>18571000.0</v>
+      </c>
+      <c r="O8">
         <v>18562000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>18554000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>18114000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>18007000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>18002000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>17870000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>17299000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>791688000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>782926000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>774092000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>761811000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>746042000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>735380000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="S9"/>
+      <c r="T9">
         <v>709475000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>691382000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>43102000.0</v>
+      </c>
+      <c r="C10">
+        <v>85300000.0</v>
+      </c>
+      <c r="D10">
         <v>30402000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>61940000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>48287000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>17505000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>29963000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>19333000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>18867000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>45034000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>76492000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>141090000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>185885000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>190613000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>142539000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>84132000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>123975000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>362266000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>430308000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>453622000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>104369000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>97246000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-30062000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>230767000.0</v>
+      </c>
+      <c r="C12">
+        <v>256040000.0</v>
+      </c>
+      <c r="D12">
         <v>114606000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>95943000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>98204000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>62330000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>85920000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>88346000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>106246000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>179257000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>208994000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>227492000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>249883000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>273109000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>304057000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>312486000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>334914000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>362266000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>430308000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>453622000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>104369000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>97246000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>30062000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>3656000.0</v>
+      </c>
+      <c r="C13">
+        <v>3633000.0</v>
+      </c>
+      <c r="D13">
         <v>26778000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>23547000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>22121000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>18785000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>18770000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>18765000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>18600000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>18573000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18571000.0</v>
       </c>
       <c r="L13">
         <v>18571000.0</v>
       </c>
       <c r="M13">
+        <v>18571000.0</v>
+      </c>
+      <c r="N13">
+        <v>18571000.0</v>
+      </c>
+      <c r="O13">
         <v>18562000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>18554000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>18114000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>18007000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>18002000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>17870000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>17299000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>15253000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>13372000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>226532786.0</v>
+      </c>
+      <c r="C14">
+        <v>222067141.0</v>
+      </c>
+      <c r="D14">
         <v>217601496.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>196563699.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>176271176.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>160159983.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>160621817.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>160387701.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>158891067.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>158842995.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>155792490.0</v>
       </c>
       <c r="L14">
         <v>155792490.0</v>
       </c>
       <c r="M14">
+        <v>155792490.0</v>
+      </c>
+      <c r="N14">
+        <v>155792490.0</v>
+      </c>
+      <c r="O14">
         <v>158703781.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>156607468.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>153971202.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>153529268.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>151130212.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>151130212.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>132265075.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>151855776.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>152569776.0</v>
       </c>
       <c r="W14">
         <v>152569776.0</v>
       </c>
       <c r="X14">
         <v>152569776.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>152569776.0</v>
+      </c>
+      <c r="Z14">
+        <v>152569776.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>18571000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>18571000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>18562000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>18554000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>18114000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>18007000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="S15"/>
+      <c r="T15">
         <v>17870000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>17299000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>15253000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>22</v>
+      </c>
+      <c r="B16">
+        <v>1480000.0</v>
+      </c>
+      <c r="C16">
+        <v>1524000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-4053000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-4087000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>715002.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>13008000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>12855000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>180000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>120000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>120000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18">
         <v>4218000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
-        <v>331000.0</v>
+        <v>9859000.0</v>
       </c>
       <c r="C20">
         <v>331000.0</v>
       </c>
       <c r="D20">
         <v>331000.0</v>
       </c>
       <c r="E20">
         <v>331000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
+      <c r="F20">
+        <v>331000.0</v>
+      </c>
+      <c r="G20">
+        <v>331000.0</v>
+      </c>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>2763000.0</v>
+      </c>
+      <c r="C21">
+        <v>11586000.0</v>
+      </c>
+      <c r="D21">
         <v>14409000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>9338000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>7945000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3246000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>1772000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>2.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>-5631000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>6706000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3900000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>5386000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>11147000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7704000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2509000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2199000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>457000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>264877000.0</v>
+      </c>
+      <c r="C23">
+        <v>310540000.0</v>
+      </c>
+      <c r="D23">
         <v>239820000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>189204000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>195783000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>159387000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>197519000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>215778000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>269121000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>293478000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>308220000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>253595000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>280717000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>305441000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>342597000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>348936000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>383732000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>414166000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>484109000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>505961000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>145261000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>111548000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>59780000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>9300000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>14133000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>20336000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>18555000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>19656000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>17877000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>15366000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>14868000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>14783000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>14702000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>15001000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>619000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>725000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>743000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>800000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1176000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1700000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2177000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>14868000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>14783000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14702000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>15001000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>619000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>725000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>800000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1176000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>6765000.0</v>
+      </c>
+      <c r="C26">
+        <v>8735000.0</v>
+      </c>
+      <c r="D26">
         <v>88360000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>70763000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>65132000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>70966000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>79120000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>93522000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>123012000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>91663000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>75170000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5148000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>7001000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>14017000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>15649000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>17435000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>27264000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>27759000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>40850000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>42773000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>7112000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>8044000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-41102000.0</v>
+      </c>
+      <c r="C28">
+        <v>-83228000.0</v>
+      </c>
+      <c r="D28">
         <v>-27444000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>-50224000.0</v>
+      </c>
+      <c r="F28">
         <v>-21619000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7201000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-6156000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>299000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1940000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-25892000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-59823000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-124385000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-169178000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-175496000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-127538000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-83513000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-123250000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-361523000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-429470000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-452407000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-101404000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-95069000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>30062000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>198683000.0</v>
+      </c>
+      <c r="C29">
+        <v>221874000.0</v>
+      </c>
+      <c r="D29">
         <v>159751000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>149898000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>175847000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>139794000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>168462000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>186445000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>242200000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>260839000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>281642000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>227838000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>15205000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>275857000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>304400000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>312294000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>346731000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>743000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>454024000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>476065000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>114355000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>92999000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>14709000.0</v>
+      </c>
+      <c r="C30">
+        <v>14427000.0</v>
+      </c>
+      <c r="D30">
         <v>11071000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1306000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1490000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1348000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6953000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12076000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2465000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2257000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1497000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10783000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10446000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5631000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5352000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5900000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7097000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6319000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3386000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1344000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>24486000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1291000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>212550000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>236825000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>260740000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>289399000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>311675000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>346006000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>376908000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>453186000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>474850000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>111390000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>58751000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>225102000.0</v>
+      </c>
+      <c r="C32">
+        <v>252205000.0</v>
+      </c>
+      <c r="D32">
         <v>114122000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>77134000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>87477000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>55174000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>94431000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>100264000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>102487000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>165472000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>197649000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>224844000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>247062000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>267248000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>291569000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>301651000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>326695000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>354147000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>426542000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>443401000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>112056000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>87250000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>14810999.0</v>
+      </c>
+      <c r="C33">
+        <v>34856000.0</v>
+      </c>
+      <c r="D33">
         <v>109154000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>86523000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>79805000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>79262000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>83445000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>97870000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>151621000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>107886000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>92395000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>10825000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>12784000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>18296000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>25115000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>25328000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>34946000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>39084000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>42250000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>48375000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>14142000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>12000000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-30062000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>1047000.0</v>
+      </c>
+      <c r="C34">
+        <v>1063000.0</v>
+      </c>
+      <c r="D34">
         <v>3510000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>3355000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>3121000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>3017000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>10416000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>10208000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>10288000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>10175000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>3636000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>5164000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>5341000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>5076000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>5603000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>6238000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>6559000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>383437000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>5232000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>5705000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>4505000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1705000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>41134000.0</v>
+      </c>
+      <c r="C35">
+        <v>65060000.0</v>
+      </c>
+      <c r="D35">
         <v>63368000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>19732000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>15008000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>17882000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>31560000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>29601000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>30851000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>29042000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>20013000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>20032000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>20124000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>19778000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>20604000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>6857000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>7284000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>7272000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>6032000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>6881000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6205000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3882001.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>291999.0</v>
+      </c>
+      <c r="C36">
+        <v>210000.0</v>
+      </c>
+      <c r="D36">
         <v>382000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>389000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>810000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>850000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2428000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2432000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>26574000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>12247000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3107000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3267000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3180000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3351000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>15889000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>14630000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>14432000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7341000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>5954000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>5271000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4832000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3885000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-30062000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>3087000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>3815000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>5026000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>6681000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>8447000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>8351000.0</v>
       </c>
-      <c r="Q37"/>
-      <c r="R37">
+      <c r="S37"/>
+      <c r="T37">
         <v>9574000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>10045000.0</v>
       </c>
-      <c r="T37"/>
-      <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>4424000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>10613000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>15889000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>14630000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>14432000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>11176000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5954000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>5271000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6890000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>4590000.0</v>
+      </c>
+      <c r="C39">
+        <v>5217000.0</v>
+      </c>
+      <c r="D39">
         <v>4989000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>5432000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>16284000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>16447000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>21201000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>17486000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>8789000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4078000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5334000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>4495000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>7604000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>8405000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1367000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1322000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1389000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6497000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>461000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>111000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2264000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2302000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>12389000.0</v>
+      </c>
+      <c r="C40">
+        <v>16778000.0</v>
+      </c>
+      <c r="D40">
         <v>10599000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>14825000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>10909000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>12306000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>11918000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>13245000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>10231000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>14541000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>13010000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>12937000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>12839000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>15274000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>15725000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>12339000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>10698000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6794000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>7198000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>6501000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>8148000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>9215000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>1349000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>1434000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>2261000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>3503000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>4038000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>6559000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>6529000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>2832000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>3305000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2105000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>1605667000.0</v>
+      </c>
+      <c r="C42">
+        <v>1599421000.0</v>
+      </c>
+      <c r="D42">
         <v>969378000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>895486000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>875718000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>816185000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>808355000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>803259000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>800520000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>794787000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>799461000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>791688000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>782926000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>774092000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>761811000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>746042000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>735380000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>725045000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>709475000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>691382000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>424335000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>261625999.0</v>
       </c>
-      <c r="V42"/>
-[...1 lines deleted...]
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42">
         <v>1029000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>4345000.0</v>
+      </c>
+      <c r="C45">
+        <v>4417000.0</v>
+      </c>
+      <c r="D45">
         <v>6405000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>6312000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>6105000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>4267000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1897000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1916000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2035000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2204000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2250000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2410000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2603000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>331000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>140000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>3860000.0</v>
+      </c>
+      <c r="C46">
+        <v>4012000.0</v>
+      </c>
+      <c r="D46">
         <v>5672000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>5702000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>5587000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>3869000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1897000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1916000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2035000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2204000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2250000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2410000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2603000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>928000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>728000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>303000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>178000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>149000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>138000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>331000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>140000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>71000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1043000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1114000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>928000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>728000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>303000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>178000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>149000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>138000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>331000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>140000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-1390036000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1360254000.0</v>
+      </c>
+      <c r="D48">
         <v>-815441000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-754367000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-726638000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-700207000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-661249000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-634963000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-577651000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-550938000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-532647000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-576891000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-543849000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-510188000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-465178000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-431290000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-394672000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-357803000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-268926000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-237768000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-189307000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-189995000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-576891000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-543849000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-510188000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-465178000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-431290000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-394672000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-268926000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-237768000.0</v>
       </c>
-      <c r="T49"/>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
         <v>6160000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>14494000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>9364000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>2406000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50">
         <v>38000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>39000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1265000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>2000000.0</v>
+      </c>
+      <c r="C51">
+        <v>2072000.0</v>
+      </c>
+      <c r="D51">
         <v>2958000.0</v>
       </c>
-      <c r="C51">
-[...2 lines deleted...]
-      <c r="D51">
+      <c r="E51">
+        <v>11716000.0</v>
+      </c>
+      <c r="F51">
         <v>26668000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>24706000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>23807000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>19632000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>20807000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>19142000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>16669000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>16705000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>16707000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>15117000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>15001000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>619000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>725000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>743000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>838000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1215000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2965000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2177000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>310000.0</v>
+      </c>
+      <c r="C52">
+        <v>271000.0</v>
+      </c>
+      <c r="D52">
         <v>532000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>6597000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>14781000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9841000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2663000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>239000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>244000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>275000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>292000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>322000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>317000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>180000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52">
         <v>38000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>39000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1265000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>187665000.0</v>
+      </c>
+      <c r="C53">
+        <v>170740000.0</v>
+      </c>
+      <c r="D53">
         <v>84204000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>34003000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>49917000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>44825000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>55957000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>69013000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>87379000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>134223000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>132502000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>86402000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>63998000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>82496000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>161518000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>228354000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>210939000.0</v>
       </c>
-      <c r="Q53"/>
-[...1 lines deleted...]
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>19780000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>60124000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>264877000.0</v>
+      </c>
+      <c r="C55">
+        <v>310540000.0</v>
+      </c>
+      <c r="D55">
         <v>239820000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>189204000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>195783000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>159387000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>197519000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>215778000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>269121000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>293478000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>308220000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>253595000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>280717000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>305441000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>342597000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>348936000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>383732000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>414166000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>484109000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>505961000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>145261000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>111548000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>250066000.0</v>
+      </c>
+      <c r="C56">
+        <v>275684000.0</v>
+      </c>
+      <c r="D56">
         <v>130666000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>102681000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>115978000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>80125000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>114074000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>117908000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>117500000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>185592000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>215825000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>242770000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>267933000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>287145000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>317482000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>323608000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>348786000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>375082000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>441859000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>457586000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>131119000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>99548000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56">
         <v>30062000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>24964000.0</v>
+      </c>
+      <c r="C57">
+        <v>23479000.0</v>
+      </c>
+      <c r="D57">
         <v>16544000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>25547000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>28501000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>24951000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>19643000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>17644000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>15013000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>20120000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>19695000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>17926000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>19953000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>19897000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>25913000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>21957000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>22091000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>20935000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>15317000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>14185000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>19063000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>12298000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>66098000.0</v>
+      </c>
+      <c r="C58">
+        <v>88539000.0</v>
+      </c>
+      <c r="D58">
         <v>79912000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>45279000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>43509000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>42833000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>51203000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>47245000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>45864000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>49162000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>39708000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>37958000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>40077000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>39675000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>46517000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>28814000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>29375000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>28207000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>21349000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>21066000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>25268000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>16180001.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>198683000.0</v>
+      </c>
+      <c r="C60">
+        <v>221874000.0</v>
+      </c>
+      <c r="D60">
         <v>159751000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>143738000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>152053000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>116297000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>145720000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>167890000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>222544000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>242962000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>266276000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>212550000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>236825000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>260740000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>289399000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>311675000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>346006000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>376908000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>453186000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>474850000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>111390000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>90821999.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>59780000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>1012000.0</v>
+      </c>
+      <c r="C2">
         <v>473000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>319000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>168000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>1012000.0</v>
+      </c>
+      <c r="C3">
         <v>473000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>319000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>168000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>47000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-145281000.0</v>
+        <v>-658687000.0</v>
       </c>
       <c r="C5">
-        <v>-36630000.0</v>
+        <v>-147806000.0</v>
       </c>
       <c r="D5">
-        <v>-134259000.0</v>
+        <v>-40223000.0</v>
       </c>
       <c r="E5">
-        <v>-120325000.0</v>
+        <v>-150265000.0</v>
       </c>
       <c r="F5">
-        <v>-92142000.0</v>
+        <v>-178233000.0</v>
       </c>
       <c r="G5">
-        <v>-17474000.0</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:7">
+        <v>-104162000.0</v>
+      </c>
+      <c r="H5">
+        <v>-17847999.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-144808000.0</v>
+        <v>-657675000.0</v>
       </c>
       <c r="C6">
-        <v>-36311000.0</v>
+        <v>-147333000.0</v>
       </c>
       <c r="D6">
-        <v>-134091000.0</v>
+        <v>-39904000.0</v>
       </c>
       <c r="E6">
-        <v>-120278000.0</v>
+        <v>-150097000.0</v>
       </c>
       <c r="F6">
-        <v>-92118000.0</v>
+        <v>-178186000.0</v>
       </c>
       <c r="G6">
-        <v>-17468000.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:7">
+        <v>-104138000.0</v>
+      </c>
+      <c r="H6">
+        <v>-17841999.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
-        <v>308000.0</v>
+        <v>3077000.0</v>
       </c>
       <c r="C9">
-        <v>314000.0</v>
+        <v>-165000.0</v>
       </c>
       <c r="D9">
-        <v>233000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="E9">
-        <v>20376000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="F9">
+        <v>20329000.0</v>
+      </c>
+      <c r="G9">
         <v>-24000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
-        <v>-150405000.0</v>
+        <v>-659849000.0</v>
       </c>
       <c r="C10">
+        <v>-150930000.0</v>
+      </c>
+      <c r="D10">
         <v>-42879000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-151188000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-178233000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-178320000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-24382000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
-        <v>-356000.0</v>
+        <v>298000.0</v>
       </c>
       <c r="C11">
+        <v>-881000.0</v>
+      </c>
+      <c r="D11">
         <v>1016000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6229000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3989000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>305000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>1162000.0</v>
+      </c>
+      <c r="C12">
         <v>3124000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2656000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>923000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>66905000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71047000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15710000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>1478000.0</v>
+      </c>
+      <c r="C13">
         <v>778000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1378000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>548000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>205000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>71000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>100000.0</v>
+      </c>
+      <c r="C14">
         <v>780000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4459000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-5032000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6436000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4546000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1029000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-660047000.0</v>
+      </c>
+      <c r="C15">
         <v>-149269000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-40224000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-152385000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-167808000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-169843000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14138000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-152385000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-167808000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-169843000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14138000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-660147000.0</v>
+      </c>
+      <c r="C17">
         <v>-150049000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-71402000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-141411000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-174244000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-178625000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-24384000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>316000.0</v>
+      </c>
+      <c r="C18">
         <v>-2346000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-587000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>548000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>205000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>71000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-6401000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-99761000.0</v>
+      </c>
+      <c r="C21">
         <v>-102691000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-125471000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>-135805000.0</v>
+        <v>-144430000.0</v>
       </c>
       <c r="F21">
+        <v>-120325000.0</v>
+      </c>
+      <c r="G21">
         <v>-104162000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-17848000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>103850000.0</v>
+      </c>
+      <c r="C23">
         <v>102999000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>125785000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>156181000.0</v>
+        <v>144663000.0</v>
       </c>
       <c r="F23">
+        <v>140701000.0</v>
+      </c>
+      <c r="G23">
         <v>104162000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17848000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>1012000.0</v>
+      </c>
+      <c r="C25">
         <v>473000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>271000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>168000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>47000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>24000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
-        <v>55455000.0</v>
+        <v>53062000.0</v>
       </c>
       <c r="C26">
-        <v>62203000.0</v>
+        <v>54982000.0</v>
       </c>
       <c r="D26">
-        <v>74313000.0</v>
+        <v>61884000.0</v>
       </c>
       <c r="E26">
-        <v>47956000.0</v>
+        <v>74145000.0</v>
       </c>
       <c r="F26">
+        <v>47909000.0</v>
+      </c>
+      <c r="G26">
         <v>23428000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>12758000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27">
-        <v>1.0</v>
-[...2 lines deleted...]
-      <c r="E27"/>
+        <v>649000.0</v>
+      </c>
+      <c r="D27">
+        <v>1001000.0</v>
+      </c>
+      <c r="E27">
+        <v>700000.0</v>
+      </c>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
-        <v>47544000.0</v>
+        <v>65088000.0</v>
       </c>
       <c r="C28">
-        <v>63582000.0</v>
+        <v>45320000.0</v>
       </c>
       <c r="D28">
-        <v>70350000.0</v>
+        <v>61181000.0</v>
       </c>
       <c r="E28">
+        <v>69650000.0</v>
+      </c>
+      <c r="F28">
         <v>92745000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>80734000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5090000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>298000.0</v>
+      </c>
+      <c r="C29">
         <v>-356000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6590000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6229000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3989000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>305000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
-        <v>102999000.0</v>
+        <v>102838000.0</v>
       </c>
       <c r="C30">
-        <v>125785000.0</v>
+        <v>102526000.0</v>
       </c>
       <c r="D30">
-        <v>145020000.0</v>
+        <v>125466000.0</v>
       </c>
       <c r="E30">
-        <v>156181000.0</v>
+        <v>144495000.0</v>
       </c>
       <c r="F30">
-        <v>104162000.0</v>
+        <v>140654000.0</v>
       </c>
       <c r="G30">
+        <v>104138000.0</v>
+      </c>
+      <c r="H30">
         <v>17842000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
-        <v>-47714000.0</v>
+        <v>-560088000.0</v>
       </c>
       <c r="C31">
+        <v>-48239000.0</v>
+      </c>
+      <c r="D31">
         <v>82592000.0</v>
       </c>
-      <c r="D31">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
-        <v>-42428000.0</v>
+        <v>-6758000.0</v>
       </c>
       <c r="F31">
+        <v>-57908000.0</v>
+      </c>
+      <c r="G31">
         <v>-74158000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6534000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>4089000.0</v>
+      </c>
+      <c r="C32">
         <v>308000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>314000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>233000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>20376000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19880000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>88</v>
+      </c>
+      <c r="B2">
+        <v>167000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2">
-        <v>10838000.0</v>
+        <v>233000.0</v>
       </c>
       <c r="E2">
+        <v>227000.0</v>
+      </c>
+      <c r="F2">
+        <v>216000.0</v>
+      </c>
+      <c r="G2">
         <v>165000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="H2">
+        <v>83000.0</v>
+      </c>
+      <c r="I2">
         <v>82000.0</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2">
+      <c r="J2">
+        <v>83000.0</v>
+      </c>
+      <c r="K2">
         <v>101000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>74000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>195000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>167000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>53000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>60000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>29000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="T2"/>
+      <c r="U2">
         <v>19000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
-[...4 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="W2"/>
+      <c r="X2">
+        <v>5000.0</v>
+      </c>
+      <c r="Y2">
+        <v>3000.0</v>
+      </c>
+      <c r="Z2">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>167000.0</v>
+      </c>
+      <c r="C3">
+        <v>336000.0</v>
+      </c>
+      <c r="D3">
         <v>233000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>227000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>216000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>225000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="H3">
         <v>83000.0</v>
       </c>
       <c r="I3">
+        <v>82000.0</v>
+      </c>
+      <c r="J3">
+        <v>83000.0</v>
+      </c>
+      <c r="K3">
         <v>101000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>74000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>195000.0</v>
       </c>
-      <c r="L3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="N3">
+        <v>167000.0</v>
+      </c>
+      <c r="O3">
         <v>53000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>36000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>19000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>60000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>29000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="T3">
         <v>6000.0</v>
       </c>
       <c r="U3">
+        <v>19000.0</v>
+      </c>
+      <c r="V3">
+        <v>6000.0</v>
+      </c>
+      <c r="W3">
         <v>14000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-60967000.0</v>
+        <v>-29782000.0</v>
       </c>
       <c r="C5">
-        <v>-27389000.0</v>
+        <v>-544922000.0</v>
       </c>
       <c r="D5">
-        <v>-19270000.0</v>
+        <v>-60996000.0</v>
       </c>
       <c r="E5">
-        <v>-38232000.0</v>
+        <v>-27417000.0</v>
       </c>
       <c r="F5">
-        <v>-25680000.0</v>
+        <v>-25409000.0</v>
       </c>
       <c r="G5">
-        <v>-56375000.0</v>
+        <v>-29346000.0</v>
       </c>
       <c r="H5">
-        <v>-22185000.0</v>
+        <v>-25737000.0</v>
       </c>
       <c r="I5">
-        <v>-17629000.0</v>
+        <v>-57029000.0</v>
       </c>
       <c r="J5">
-        <v>44533000.0</v>
+        <v>-26695000.0</v>
       </c>
       <c r="K5">
-        <v>-31000000.0</v>
+        <v>-18023000.0</v>
       </c>
       <c r="L5">
-        <v>-30014000.0</v>
+        <v>44295000.0</v>
       </c>
       <c r="M5">
-        <v>-37565000.0</v>
+        <v>-32928000.0</v>
       </c>
       <c r="N5">
-        <v>-33134000.0</v>
+        <v>-33567000.0</v>
       </c>
       <c r="O5">
-        <v>-30806000.0</v>
+        <v>-40647000.0</v>
       </c>
       <c r="P5">
-        <v>-31921000.0</v>
+        <v>-35566000.0</v>
       </c>
       <c r="Q5">
-        <v>-38629000.0</v>
+        <v>-37458000.0</v>
       </c>
       <c r="R5">
+        <v>-37517000.0</v>
+      </c>
+      <c r="S5">
+        <v>-97694000.0</v>
+      </c>
+      <c r="T5">
         <v>-33360999.0</v>
       </c>
-      <c r="S5">
-[...4 lines deleted...]
-      </c>
       <c r="U5">
+        <v>-53315000.0</v>
+      </c>
+      <c r="V5">
+        <v>4050000.0</v>
+      </c>
+      <c r="W5">
         <v>-75337000.0</v>
       </c>
-      <c r="V5">
-[...4 lines deleted...]
-      </c>
       <c r="X5">
-        <v>-3714000.0</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:24">
+        <v>-7385999.0</v>
+      </c>
+      <c r="Y5">
+        <v>-5824999.0</v>
+      </c>
+      <c r="Z5">
+        <v>-3713999.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-60734000.0</v>
+        <v>-29615000.0</v>
       </c>
       <c r="C6">
-        <v>-27162000.0</v>
+        <v>-544920000.0</v>
       </c>
       <c r="D6">
-        <v>-19054000.0</v>
+        <v>-60763000.0</v>
       </c>
       <c r="E6">
-        <v>-38007000.0</v>
+        <v>-27190000.0</v>
       </c>
       <c r="F6">
-        <v>-25597000.0</v>
+        <v>-25193000.0</v>
       </c>
       <c r="G6">
-        <v>-56293000.0</v>
+        <v>-29121000.0</v>
       </c>
       <c r="H6">
-        <v>-22102000.0</v>
+        <v>-25654000.0</v>
       </c>
       <c r="I6">
-        <v>-17528000.0</v>
+        <v>-56947000.0</v>
       </c>
       <c r="J6">
-        <v>44607000.0</v>
+        <v>-26612000.0</v>
       </c>
       <c r="K6">
-        <v>-30805000.0</v>
+        <v>-17922000.0</v>
       </c>
       <c r="L6">
-        <v>-29949000.0</v>
+        <v>44369000.0</v>
       </c>
       <c r="M6">
-        <v>-37512000.0</v>
+        <v>-32733000.0</v>
       </c>
       <c r="N6">
-        <v>-33098000.0</v>
+        <v>-33400000.0</v>
       </c>
       <c r="O6">
-        <v>-30787000.0</v>
+        <v>-40594000.0</v>
       </c>
       <c r="P6">
-        <v>-31861000.0</v>
+        <v>-35530000.0</v>
       </c>
       <c r="Q6">
-        <v>-38600000.0</v>
+        <v>-37439000.0</v>
       </c>
       <c r="R6">
-        <v>-33354999.0</v>
+        <v>-37457000.0</v>
       </c>
       <c r="S6">
-        <v>-53338000.0</v>
+        <v>-97665000.0</v>
       </c>
       <c r="T6">
-        <v>5028000.0</v>
+        <v>-31274000.0</v>
       </c>
       <c r="U6">
+        <v>-53296000.0</v>
+      </c>
+      <c r="V6">
+        <v>4056000.0</v>
+      </c>
+      <c r="W6">
         <v>-75323000.0</v>
       </c>
-      <c r="V6">
-[...4 lines deleted...]
-      </c>
       <c r="X6">
-        <v>-3712000.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:24">
+        <v>-7380999.0</v>
+      </c>
+      <c r="Y6">
+        <v>-5821999.0</v>
+      </c>
+      <c r="Z6">
+        <v>-3711999.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
-        <v>749000.0</v>
+        <v>787000.0</v>
       </c>
       <c r="C9">
-        <v>719000.0</v>
+        <v>1066000.0</v>
       </c>
       <c r="D9">
-        <v>-9283000.0</v>
+        <v>516000.0</v>
       </c>
       <c r="E9">
+        <v>492000.0</v>
+      </c>
+      <c r="F9">
+        <v>1339000.0</v>
+      </c>
+      <c r="G9">
         <v>-5000.0</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>-11230000.0</v>
+        <v>-43000.0</v>
       </c>
       <c r="I9">
+        <v>191000.0</v>
+      </c>
+      <c r="J9">
         <v>-83000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
+        <v>-83000.0</v>
+      </c>
+      <c r="L9">
         <v>13000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-23000.0</v>
       </c>
-      <c r="L9">
-[...4 lines deleted...]
-      </c>
       <c r="N9">
+        <v>-130000.0</v>
+      </c>
+      <c r="O9">
+        <v>-15000.0</v>
+      </c>
+      <c r="P9">
         <v>-12000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>151000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-60000.0</v>
       </c>
-      <c r="Q9">
-[...2 lines deleted...]
-      <c r="R9">
+      <c r="S9">
+        <v>201000.0</v>
+      </c>
+      <c r="T9">
         <v>266000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-19000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>19880000.0</v>
       </c>
-      <c r="U9"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:24">
+      <c r="W9"/>
+      <c r="X9">
+        <v>-5000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-3000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-2000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
-        <v>-60967000.0</v>
+        <v>-29782000.0</v>
       </c>
       <c r="C10">
-        <v>-27653000.0</v>
+        <v>-544920000.0</v>
       </c>
       <c r="D10">
-        <v>-26337000.0</v>
+        <v>-60996000.0</v>
       </c>
       <c r="E10">
-        <v>-39184000.0</v>
+        <v>-27681000.0</v>
       </c>
       <c r="F10">
-        <v>-26489000.0</v>
+        <v>-26309000.0</v>
       </c>
       <c r="G10">
-        <v>-57350000.0</v>
+        <v>-39709000.0</v>
       </c>
       <c r="H10">
-        <v>-27587000.0</v>
+        <v>-26520000.0</v>
       </c>
       <c r="I10">
+        <v>-57731000.0</v>
+      </c>
+      <c r="J10">
+        <v>-27382000.0</v>
+      </c>
+      <c r="K10">
         <v>-18714000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>43609000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-33586000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-34189000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-40647000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-35566000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-37458000.0</v>
       </c>
-      <c r="P10">
-[...2 lines deleted...]
-      <c r="Q10">
+      <c r="R10">
+        <v>-37517000.0</v>
+      </c>
+      <c r="S10">
         <v>-97694000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-31274000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-53315000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4050000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-94054000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-83190000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-16957000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>15880000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
-        <v>131000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C11">
-        <v>93000.0</v>
+        <v>-82000.0</v>
       </c>
       <c r="D11">
-        <v>128000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="E11">
-        <v>-193000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="F11">
-        <v>-178000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="G11">
-        <v>19000.0</v>
+        <v>-718000.0</v>
       </c>
       <c r="H11">
         <v>-209000.0</v>
       </c>
       <c r="I11">
+        <v>-362000.0</v>
+      </c>
+      <c r="J11">
+        <v>-4000.0</v>
+      </c>
+      <c r="K11">
         <v>428000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>238000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>185000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>165000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6002000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>135000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>51000.0</v>
       </c>
-      <c r="P11">
-[...2 lines deleted...]
-      <c r="Q11">
+      <c r="R11">
+        <v>41000.0</v>
+      </c>
+      <c r="S11">
         <v>-4421000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>368000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>58000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>6000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>301000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>9355000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-18254000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
+        <v>2000.0</v>
+      </c>
+      <c r="D12">
+        <v>0.0</v>
+      </c>
+      <c r="E12">
         <v>264000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>900000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>952000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>783000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>702000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>687000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>691000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>686000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>658000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>622000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>243000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>145000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2522000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>98000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>36741000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12">
         <v>14000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>78000.0</v>
+      </c>
+      <c r="C13">
+        <v>540000.0</v>
+      </c>
+      <c r="D13">
         <v>504000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>248000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>186000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>193000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>160000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>118000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>307000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>656000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>612000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>303000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>275000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>187000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>145000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>117000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>98000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>125000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>8000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>35000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>37000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>14000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>19000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>18000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>20000.0</v>
+      </c>
+      <c r="C14">
+        <v>25000.0</v>
+      </c>
+      <c r="D14">
         <v>24000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>17000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>34000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>33000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>25000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>57000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>665000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>850000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>873000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-729000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-1219000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-1638000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-1814000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-891000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-689000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4396000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-484000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>10045000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>8603000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7761000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-1000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>8603000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8603000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-29781999.0</v>
+      </c>
+      <c r="C15">
+        <v>-544813000.0</v>
+      </c>
+      <c r="D15">
         <v>-61074000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-27729000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-26431000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-38958000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-26286000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-57312000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-26713000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-18292000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>44244000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-33042000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-33134999.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-45011000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-33887000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-36618000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-36869000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-88877000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-31158000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-48461000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>688000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-86594000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-83195000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-16357000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>16302000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-33042000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-33135000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-45011000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-33887000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-36618000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-36869000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-88877000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-31158000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-48461000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>688000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-83195000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-16357000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>16302000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-29802000.0</v>
+      </c>
+      <c r="C17">
+        <v>-544838000.0</v>
+      </c>
+      <c r="D17">
         <v>-61098000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-27746000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-26465000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-38991000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-26311000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-57369000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-27378000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-19142000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>43371000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-31843000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-33321000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-45323000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-33269000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-30857000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-31962000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-93273000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-26842000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-53373000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>4044000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-94355000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-83194000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-16957000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>15880000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>78000.0</v>
+      </c>
+      <c r="C18">
+        <v>542000.0</v>
+      </c>
+      <c r="D18">
         <v>504000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-16000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-714000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-759000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-623000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-584000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-380000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-35000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-74000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-355000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-347000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>187000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>145000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>117000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>98000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>125000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>8000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>35000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>37000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>14000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>19000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>18000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-998000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-353000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-3082000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2857000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2101000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4075000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>1055000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>8004000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-30901000.0</v>
+      </c>
+      <c r="C21">
+        <v>-42982000.0</v>
+      </c>
+      <c r="D21">
         <v>-28436000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-25273000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-20370000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-30265000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-22602000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-25729000.0</v>
       </c>
-      <c r="H21">
-[...2 lines deleted...]
-      <c r="I21">
+      <c r="J21">
+        <v>-23985000.0</v>
+      </c>
+      <c r="K21">
         <v>-33561000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-26834000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-31862000.0</v>
       </c>
-      <c r="L21">
-[...2 lines deleted...]
-      <c r="M21">
+      <c r="N21">
+        <v>-33114000.0</v>
+      </c>
+      <c r="O21">
         <v>-37565000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-38423000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-35000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-33442000.0</v>
       </c>
-      <c r="Q21">
-[...4 lines deleted...]
-      </c>
       <c r="S21">
+        <v>-38629000.0</v>
+      </c>
+      <c r="T21">
+        <v>-33361000.0</v>
+      </c>
+      <c r="U21">
         <v>-61319000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4050000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-87237000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7386000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5825000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3714000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>31855000.0</v>
+      </c>
+      <c r="C23">
+        <v>44048000.0</v>
+      </c>
+      <c r="D23">
         <v>29185000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>25992000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>21925000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>30260000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>22642000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>26002000.0</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="J23">
+        <v>23985000.0</v>
+      </c>
+      <c r="K23">
         <v>33579000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>26921000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>32034000.0</v>
       </c>
-      <c r="L23">
-[...2 lines deleted...]
-      <c r="M23">
+      <c r="N23">
+        <v>33151000.0</v>
+      </c>
+      <c r="O23">
         <v>37603000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>38447000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>35170000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>33442000.0</v>
       </c>
-      <c r="Q23">
-[...4 lines deleted...]
-      </c>
       <c r="S23">
+        <v>38859000.0</v>
+      </c>
+      <c r="T23">
+        <v>33627000.0</v>
+      </c>
+      <c r="U23">
         <v>61319000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>15830000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>87237000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7386000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5825000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3714000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>167000.0</v>
+      </c>
+      <c r="C25">
+        <v>336000.0</v>
+      </c>
+      <c r="D25">
         <v>233000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>227000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>216000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>225000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="H25">
         <v>83000.0</v>
       </c>
       <c r="I25">
+        <v>82000.0</v>
+      </c>
+      <c r="J25">
+        <v>83000.0</v>
+      </c>
+      <c r="K25">
         <v>101000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>74000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>79000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>65000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>53000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>36000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>19000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>60000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>29000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-7000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>19000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>14000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
-        <v>14680000.0</v>
+        <v>17414000.0</v>
       </c>
       <c r="C26">
-        <v>11092000.0</v>
+        <v>18962000.0</v>
       </c>
       <c r="D26">
+        <v>14586000.0</v>
+      </c>
+      <c r="E26">
+        <v>11031000.0</v>
+      </c>
+      <c r="F26">
         <v>11328000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>18942000.0</v>
       </c>
-      <c r="F26">
-[...4 lines deleted...]
-      </c>
       <c r="H26">
-        <v>11530000.0</v>
+        <v>12294000.0</v>
       </c>
       <c r="I26">
+        <v>12523000.0</v>
+      </c>
+      <c r="J26">
+        <v>11447000.0</v>
+      </c>
+      <c r="K26">
         <v>14055000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>13216000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>15397000.0</v>
       </c>
-      <c r="L26">
-[...4 lines deleted...]
-      </c>
       <c r="N26">
+        <v>19216000.0</v>
+      </c>
+      <c r="O26">
+        <v>21823000.0</v>
+      </c>
+      <c r="P26">
         <v>18992000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>17930000.0</v>
       </c>
-      <c r="P26">
-[...4 lines deleted...]
-      </c>
       <c r="R26">
+        <v>15400000.0</v>
+      </c>
+      <c r="S26">
+        <v>12953000.0</v>
+      </c>
+      <c r="T26">
         <v>13363000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>23988000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6557000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>15252000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3058000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2974000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2144000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
+        <v>250000.0</v>
+      </c>
+      <c r="F27">
         <v>234000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
       <c r="G27">
+        <v>222000.0</v>
+      </c>
+      <c r="H27">
+        <v>120000.0</v>
+      </c>
+      <c r="I27">
         <v>152000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>155000.0</v>
       </c>
-      <c r="I27"/>
-[...1 lines deleted...]
-      <c r="K27"/>
+      <c r="K27">
+        <v>186000.0</v>
+      </c>
       <c r="L27">
+        <v>222000.0</v>
+      </c>
+      <c r="M27">
+        <v>233000.0</v>
+      </c>
+      <c r="N27">
         <v>227000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>175000.0</v>
       </c>
-      <c r="N27"/>
-[...3 lines deleted...]
-      <c r="R27"/>
+      <c r="P27">
+        <v>179000.0</v>
+      </c>
+      <c r="Q27">
+        <v>199000.0</v>
+      </c>
+      <c r="R27">
+        <v>146000.0</v>
+      </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>14441000.0</v>
+      </c>
+      <c r="C28">
+        <v>25086000.0</v>
+      </c>
+      <c r="D28">
         <v>14505000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>14650000.0</v>
+      </c>
+      <c r="F28">
         <v>9753000.0</v>
       </c>
-      <c r="E28">
-[...4 lines deleted...]
-      </c>
       <c r="G28">
-        <v>13397000.0</v>
+        <v>11221000.0</v>
       </c>
       <c r="H28">
+        <v>10145000.0</v>
+      </c>
+      <c r="I28">
+        <v>13245000.0</v>
+      </c>
+      <c r="J28">
         <v>10800000.0</v>
       </c>
-      <c r="I28">
-[...4 lines deleted...]
-      </c>
       <c r="K28">
-        <v>16558000.0</v>
+        <v>19637000.0</v>
       </c>
       <c r="L28">
+        <v>13409000.0</v>
+      </c>
+      <c r="M28">
+        <v>16325000.0</v>
+      </c>
+      <c r="N28">
         <v>12343000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15552000.0</v>
       </c>
-      <c r="N28">
-[...4 lines deleted...]
-      </c>
       <c r="P28">
-        <v>17982000.0</v>
+        <v>19240000.0</v>
       </c>
       <c r="Q28">
+        <v>17022000.0</v>
+      </c>
+      <c r="R28">
+        <v>17836000.0</v>
+      </c>
+      <c r="S28">
         <v>25877000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20264000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>37331000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9273000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>71985000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4328000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2851000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1570000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>20000.0</v>
+      </c>
+      <c r="C29">
+        <v>-82000.0</v>
+      </c>
+      <c r="D29">
         <v>131000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>93000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>156000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-193000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-178000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>19000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-4000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>428000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>238000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>185000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>165000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6002000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>135000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>51000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>41000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4421000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>368000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>58000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>301000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>0.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
-        <v>29185000.0</v>
+        <v>31688000.0</v>
       </c>
       <c r="C30">
-        <v>25992000.0</v>
+        <v>44048000.0</v>
       </c>
       <c r="D30">
-        <v>11087000.0</v>
+        <v>28952000.0</v>
       </c>
       <c r="E30">
+        <v>25765000.0</v>
+      </c>
+      <c r="F30">
+        <v>21709000.0</v>
+      </c>
+      <c r="G30">
         <v>30260000.0</v>
       </c>
-      <c r="F30">
-[...4 lines deleted...]
-      </c>
       <c r="H30">
-        <v>12855000.0</v>
+        <v>22559000.0</v>
       </c>
       <c r="I30">
+        <v>25920000.0</v>
+      </c>
+      <c r="J30">
+        <v>23902000.0</v>
+      </c>
+      <c r="K30">
         <v>33478000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>26847000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>31839000.0</v>
       </c>
-      <c r="L30">
-[...4 lines deleted...]
-      </c>
       <c r="N30">
+        <v>32984000.0</v>
+      </c>
+      <c r="O30">
+        <v>37550000.0</v>
+      </c>
+      <c r="P30">
         <v>38411000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>35151000.0</v>
       </c>
-      <c r="P30">
-[...4 lines deleted...]
-      </c>
       <c r="R30">
-        <v>33626999.0</v>
+        <v>33382000.0</v>
       </c>
       <c r="S30">
-        <v>61319000.0</v>
+        <v>38830000.0</v>
       </c>
       <c r="T30">
-        <v>15830000.0</v>
+        <v>33627000.0</v>
       </c>
       <c r="U30">
+        <v>61300000.0</v>
+      </c>
+      <c r="V30">
+        <v>15824000.0</v>
+      </c>
+      <c r="W30">
         <v>87237000.0</v>
       </c>
-      <c r="V30">
-[...4 lines deleted...]
-      </c>
       <c r="X30">
-        <v>3714000.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+        <v>7381000.0</v>
+      </c>
+      <c r="Y30">
+        <v>5822000.0</v>
+      </c>
+      <c r="Z30">
+        <v>3712000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
-        <v>-32531000.0</v>
+        <v>1119000.0</v>
       </c>
       <c r="C31">
-        <v>-2380000.0</v>
+        <v>-501938000.0</v>
       </c>
       <c r="D31">
-        <v>-5967000.0</v>
+        <v>-32560000.0</v>
       </c>
       <c r="E31">
-        <v>-8919000.0</v>
+        <v>-2408000.0</v>
       </c>
       <c r="F31">
-        <v>-3887000.0</v>
+        <v>-5939000.0</v>
       </c>
       <c r="G31">
-        <v>-31621000.0</v>
+        <v>-9444000.0</v>
       </c>
       <c r="H31">
-        <v>-3502000.0</v>
+        <v>-3918000.0</v>
       </c>
       <c r="I31">
+        <v>-32002000.0</v>
+      </c>
+      <c r="J31">
+        <v>-3397000.0</v>
+      </c>
+      <c r="K31">
         <v>14847000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>70443000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1724000.0</v>
       </c>
-      <c r="L31">
-[...2 lines deleted...]
-      <c r="M31">
+      <c r="N31">
+        <v>-1075000.0</v>
+      </c>
+      <c r="O31">
         <v>-3082000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2857000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2458000.0</v>
       </c>
-      <c r="P31">
-[...4 lines deleted...]
-      </c>
       <c r="R31">
-        <v>2086999.0</v>
+        <v>-4075000.0</v>
       </c>
       <c r="S31">
+        <v>-59065000.0</v>
+      </c>
+      <c r="T31">
+        <v>2087000.0</v>
+      </c>
+      <c r="U31">
         <v>8004000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1703000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6817000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-75804000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-11132000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>19594000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>953999.0</v>
+      </c>
+      <c r="C32">
+        <v>1066000.0</v>
+      </c>
+      <c r="D32">
         <v>749000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>719000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1555000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-5000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>40000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>273000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>18000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>87000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>172000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>37000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>38000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>24000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>170000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>0.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>230000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>266000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19880000.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
-        <v>0.0</v>
+        <v>19880000.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
+        <v>0.0</v>
+      </c>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>27505000.0</v>
+      </c>
+      <c r="C2">
         <v>45034000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>190613000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>362266000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>97246000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30062000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6922000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>901000</v>
+      </c>
+      <c r="C3">
         <v>95000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>590000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1024000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1128000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>59000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-170530000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>13000000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>57795000.0</v>
+      </c>
+      <c r="C6">
         <v>-17529000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-145579000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-171653000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>265020000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>67184000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23140000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-6475000.0</v>
+      </c>
+      <c r="C7">
         <v>-9200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7469000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3335000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7604000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4450000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-126000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-272000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>126</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-5745000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2014000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>2014001.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1813000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2312000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1704000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>249000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>41736000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>111924000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>144539000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6412000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-301000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-9916000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2746000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-375000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>1012000.0</v>
+      </c>
+      <c r="C14">
         <v>473000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>319000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>168000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>47000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>85300000.0</v>
+      </c>
+      <c r="C16">
         <v>27505000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>45034000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>190613000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>362266000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>97246000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>30062000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-103576000.0</v>
+      </c>
+      <c r="C18">
         <v>-82532000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-84708000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-105491000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-64374000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20825000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7865000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>-92895000.0</v>
+      </c>
+      <c r="C19">
         <v>59172000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>27580000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-85824000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-81276000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-26008000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1237000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>258128000.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>600000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>409884000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>82439000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>42684000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>5000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17891000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32503000.0</v>
       </c>
       <c r="G21">
         <v>32503000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21">
+        <v>32503000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-660047000.0</v>
+      </c>
+      <c r="C22">
         <v>-150049000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-43895000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-157417000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-174244000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-178625000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-24384000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-21663000.0</v>
+      </c>
+      <c r="C23">
         <v>-161000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8355000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5785000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1610000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1890000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2295000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-13000000.0</v>
+      </c>
+      <c r="C24">
         <v>-8104000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5844000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3251000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2598000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2204000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7319000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>562835000.0</v>
+      </c>
+      <c r="C25">
         <v>50849000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-80993000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8668000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16058000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>29881000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9065000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      <c r="D26">
+        <v>142</v>
+      </c>
+      <c r="B26">
+        <v>-6635000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>2294000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>14213000.0</v>
+      </c>
+      <c r="C27">
         <v>25490000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>32982000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>42375000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>63362000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>67158000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>57000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>269481000.0</v>
+      </c>
+      <c r="C28">
         <v>5374000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8355000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20785000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>409862000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>113052000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40389000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-102675000.0</v>
+      </c>
+      <c r="C29">
         <v>-82437000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-84118000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-104467000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-63246000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20766000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7846000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-109127000.0</v>
+      </c>
+      <c r="C30">
         <v>59172000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-53295000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-86848000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-81276000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-28271000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9031000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>85300000.0</v>
+      </c>
+      <c r="C2">
+        <v>30402000.0</v>
+      </c>
+      <c r="D2">
         <v>61940000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>58287000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27505000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>44963000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>34333000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23867000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>45034000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>76492000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>141090000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>185885000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>190613000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>142539000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>84132000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>123975000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>362266000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>430308000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>453622000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>104369000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>97246000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>22710000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14733000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16945000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>30062000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>101779</v>
+      </c>
+      <c r="D3">
         <v>5363000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5127000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>268000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>89000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4.94</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>17000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>128000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>443000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>223000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>529000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>216000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>56000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>357000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>318000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>278000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>175000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>50000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-44719000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-4887000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>48625000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>57786000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-38650000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-238291000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>4443000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>5044000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-883000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-622000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>9458000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>5047000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-42198000.0</v>
+      </c>
+      <c r="C6">
+        <v>54898000.0</v>
+      </c>
+      <c r="D6">
         <v>-31538000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>3653000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>30782000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-17458000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>10630000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>10466000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-11167000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-31458000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-64598000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-44795000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4728000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>48074000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>58407000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-39843000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-238291000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-68042000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-23314000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>349253000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>7123000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>74536000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7977000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2212000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-13117000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>2016000.0</v>
+      </c>
+      <c r="C7">
+        <v>-11713661.0</v>
+      </c>
+      <c r="D7">
         <v>-1255000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>7798000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1729000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4035000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3093496.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2888529.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5014000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2637000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>341000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>831000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3660000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4045000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>34000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2129000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1453000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>278000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-4862000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>20266000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-23286000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4042000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-83000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>474000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>17000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-272000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>126</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>-10000000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
+      <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>-1000000.0</v>
       </c>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
+        <v>-1000000.0</v>
+      </c>
+      <c r="K9">
         <v>-2014000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>20000000.0</v>
       </c>
-      <c r="T9">
-[...2 lines deleted...]
-      <c r="U9"/>
       <c r="V9">
         <v>-20000000.0</v>
       </c>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
+      <c r="W9"/>
       <c r="X9">
         <v>-20000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9">
+        <v>-20000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-20000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2094000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1213000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4301000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2751000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-99000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-164000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3803000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3991000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1431000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3931000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>390000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>25000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>227000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>8639000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9265000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>21416000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5491000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6200000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8629000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>68058000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7916000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>29979000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5971000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>77808000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>10648000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-20212000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1904000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1184000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-3447000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-121000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2834000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>433000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-3525000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-871000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1697000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-7217000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-473000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>449000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-210000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>167000.0</v>
+      </c>
+      <c r="C14">
+        <v>336000.0</v>
+      </c>
+      <c r="D14">
         <v>233000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>227000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>216000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>225000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="H14">
         <v>83000.0</v>
       </c>
       <c r="I14">
+        <v>82000.0</v>
+      </c>
+      <c r="J14">
+        <v>83000.0</v>
+      </c>
+      <c r="K14">
         <v>101000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>74000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>79000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>65000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>53000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>36000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>19000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>60000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>29000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-7000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>19000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>14000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>43102000.0</v>
+      </c>
+      <c r="C16">
+        <v>85300000.0</v>
+      </c>
+      <c r="D16">
         <v>30402000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>61940000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>58287000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>27505000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>44963000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>34333000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>33867000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>45034000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>76492000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>141090000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>185885000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>190613000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>142539000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>84132000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>123975000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>362266000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>430308000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>453622000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>104369000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>97246000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>22710000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14733000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>16945000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17">
         <v>299000.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-21090000.0</v>
+      </c>
+      <c r="C18">
+        <v>-48253840.0</v>
+      </c>
+      <c r="D18">
         <v>-28624000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-19221000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-18109000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-24384000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-19342000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-16072920.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-22578000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-21979000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-18433000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-22742000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-21554000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-30728000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-28574000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-22147000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-24042000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-20866000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-28428000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1619000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-16699000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6264000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-5446000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5221000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3894000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>-21653000.0</v>
+      </c>
+      <c r="C19">
+        <v>-47870000.0</v>
+      </c>
+      <c r="D19">
         <v>-67553000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>9784000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-11014000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>6560000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>24840000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>16301000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>11471000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-823000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-46485000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-21877000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>16461000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>80275000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>66579000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-17998000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-214680000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-48633000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-217000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-27574000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1230000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3866000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-5341000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-92000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-17731000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>118466000.0</v>
+      </c>
+      <c r="D20">
         <v>61503000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>18387000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>59772000.0</v>
       </c>
-      <c r="E20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-      <c r="M20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>-1077000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>381514000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>138</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>21811000.0</v>
       </c>
-      <c r="C21"/>
-[...1 lines deleted...]
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>5000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21"/>
       <c r="M21">
+        <v>-100000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21">
         <v>-1045000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>17859000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1077000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>15000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1585000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3173000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>18061000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3204000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>9807000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-29802000.0</v>
+      </c>
+      <c r="C22">
+        <v>-544813000.0</v>
+      </c>
+      <c r="D22">
         <v>-61098000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-27746000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-26465000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-38991000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-26311000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-57312000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-27378000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-19142000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>43373000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-33772000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-34354000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-46649000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-35701000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-37509000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-37558000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-93273000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-31642000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-53373000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>4044000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-94355000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-83194000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-16956000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>15880000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>139</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-7746729.0</v>
+      </c>
+      <c r="D23">
         <v>1496000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-8463000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-167000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>154000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-55843.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>326000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11471000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-8461000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-46485000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-101478.22</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>206000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-922000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5858000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1794000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>132000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1722000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3878000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-6166000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1044000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1890000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>18061000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3204000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9807000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-2946453.0</v>
+      </c>
+      <c r="D24">
         <v>-19967000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>5000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-5750000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-83000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-3338033.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-2898352.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1001000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1025000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1977000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-157000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-3163000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-81000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-70000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-100000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-3000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1007000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-574000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-611000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2316000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-972000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-34000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-211000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-987000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>1081000.0</v>
+      </c>
+      <c r="C25">
+        <v>508374600.0</v>
+      </c>
+      <c r="D25">
         <v>35566000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2941000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6782000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>10104000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4934496.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>38268555.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3976000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-12863000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-70472000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>81000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>856000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7996000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2929000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3918000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4757000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>59059000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-3839000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-2527000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2500000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>16507000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>13815000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1398000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1839000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>142</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-905000.0</v>
+      </c>
+      <c r="D26">
         <v>-3563000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>206000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>123000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1922000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>117000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>132000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>5448000.0</v>
+      </c>
+      <c r="C27">
+        <v>4879000.0</v>
+      </c>
+      <c r="D27">
         <v>3293000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2686000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3355000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>8402000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5046000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6282000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5760000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7305000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>8253000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>8762000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>8662000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12140000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>10515000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>9512000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>10208000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>13398000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>12240000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>37512000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>212000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>64937000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2139000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>41000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>41000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>821000.0</v>
+      </c>
+      <c r="C28">
+        <v>144959949.0</v>
+      </c>
+      <c r="D28">
         <v>59744000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7757000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>59605000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>154000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4894000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>324697.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-8461000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-47.68</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-100000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>206000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-922000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>19781000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1794000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>132000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1723000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3877000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>373763000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>30499000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>81980000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>18061000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3204000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>9807000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-21090000.0</v>
+      </c>
+      <c r="C29">
+        <v>-48152061.0</v>
+      </c>
+      <c r="D29">
         <v>-23261000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-14094000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-17841000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-24295000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-19341000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-16072915.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-22573000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-21962000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-18431000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-22614000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-21111000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-30505000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-28045000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-21931000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-23986000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-20509000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-28110000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1897000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-16524000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6214000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5445000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5218000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3889000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-21652999.0</v>
+      </c>
+      <c r="C30">
+        <v>-40593105.0</v>
+      </c>
+      <c r="D30">
         <v>-67553000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9784000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-11014000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6560000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>24840000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>16189997.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>11471000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-823000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-46485000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-22005000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>16018000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>80052000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>66050000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18214000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-214736000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-48633000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-614000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-28308000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3721000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3866000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-5376000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-306000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-18723000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>