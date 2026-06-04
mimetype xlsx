--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2014-03-31</t>
   </si>
   <si>
     <t>2013-03-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -851,12149 +857,12960 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>47700000.0</v>
+      </c>
+      <c r="C2">
         <v>146100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>142000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45300000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>127900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>151000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>414400000.0</v>
+      </c>
+      <c r="C5">
         <v>431700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>267100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>313600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>152000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>9500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>63600000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-5700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-88800000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>1400000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>2200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>900000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="C8">
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>975500000.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
         <v>963900000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>958400000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1378000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409500000.0</v>
       </c>
       <c r="G8">
         <v>409500000.0</v>
       </c>
-      <c r="H8"/>
+      <c r="H8">
+        <v>409500000.0</v>
+      </c>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>77500000.0</v>
+      </c>
+      <c r="C10">
         <v>266900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>97900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>247400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>915300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>265000000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>3600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>77500000.0</v>
+      </c>
+      <c r="C12">
         <v>266900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>97900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>247400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>915300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>265000000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>3600000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32500000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>975500000.0</v>
+      </c>
+      <c r="C13">
         <v>974800000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>963900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>958400000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1378000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409500000.0</v>
       </c>
       <c r="G13">
         <v>409500000.0</v>
       </c>
-      <c r="H13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H13">
+        <v>409500000.0</v>
+      </c>
+      <c r="I13"/>
       <c r="J13">
         <v>490400000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>490400000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>108708609.0</v>
+      </c>
+      <c r="C14">
         <v>108500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>133000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>147000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>147957787.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147957800.0</v>
       </c>
       <c r="G14">
         <v>147957800.0</v>
       </c>
       <c r="H14">
+        <v>147957800.0</v>
+      </c>
+      <c r="I14">
         <v>467678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500010000.0</v>
       </c>
       <c r="J14">
         <v>500010000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>500010000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2100002.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>321500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>142200000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>2100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5900000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>299755.0</v>
+      </c>
+      <c r="C21">
         <v>500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2800000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>75900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>79900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>569300000.0</v>
+      </c>
+      <c r="C22">
         <v>879200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>807800000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>722700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>480000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>415300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>436900000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>284000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>346600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>2115900000.0</v>
+      </c>
+      <c r="C23">
         <v>3186200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2676000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2455600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2693600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1553900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1829700000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>1804200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1877600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>33</v>
+      </c>
+      <c r="B24">
+        <v>676400000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>127400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>110400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>85200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>525700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>545600000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>784500000.0</v>
+      </c>
+      <c r="C28">
         <v>406300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>48200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-125100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-819100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>608200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>548100000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>1292100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1097900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>38</v>
+      </c>
+      <c r="B29">
+        <v>1351700000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>1646300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1584500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1677900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>789600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1101700000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>399600000.0</v>
+      </c>
+      <c r="C30">
         <v>213700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>235400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>291200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>402300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>274600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>249300000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>136600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>180900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1461300000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1581500000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>182300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>297100000.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>-606800000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-380100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C32">
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>585000000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>834000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1022900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1379000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>494200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>584900000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>1033500000.0</v>
+      </c>
+      <c r="C33">
         <v>1679800000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1413500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1089300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>777100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>711100000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>809500000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>1317300000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1284400000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C34">
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>62000000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>10400000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3700000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="G34">
         <v>1100000.0</v>
       </c>
-      <c r="H34"/>
+      <c r="H34">
+        <v>1100000.0</v>
+      </c>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>1127400000.0</v>
+      </c>
+      <c r="C35">
         <v>1187400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>745100000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>650000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>573500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1031500000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1094500000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>1128300000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1919200000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>3300000.0</v>
+      </c>
+      <c r="C36">
         <v>16600000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7600000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7100000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9700000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7200000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>16500000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>7100000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2300000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9700000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7200000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>16500000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>13800000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>36000000.0</v>
+      </c>
+      <c r="C39">
         <v>146600000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>121400000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>119400000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>134600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>148800000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>96300000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>62700000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>33200000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>232800000.0</v>
+      </c>
+      <c r="C40">
         <v>317800000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>267900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>257300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>408500000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>174400000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>110200000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40">
         <v>206500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>104000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>539600000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>485600000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>505800000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>548900000.0</v>
       </c>
-      <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41">
         <v>705000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>792400000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C42">
+        <v>51</v>
+      </c>
+      <c r="B42">
+        <v>-900000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>-17000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-21400000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-25200000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>63600000.0</v>
       </c>
-      <c r="H42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I42"/>
       <c r="J42">
         <v>58200000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42">
+        <v>58200000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="C45">
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>2520700000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>1930300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1528300000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>773700000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>936300000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>972500000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>1029900000.0</v>
+      </c>
+      <c r="C46">
         <v>1662700000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1405200000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1081300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>773700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>699900000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>799500000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>1224900000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1190700000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1081300000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>773700000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>699900000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>799500000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47">
         <v>1224900000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1190700000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-897900000.0</v>
+      </c>
+      <c r="C48">
         <v>102000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>288400000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>211600000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>77800000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-249300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-173200000.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48">
+      <c r="I48"/>
+      <c r="J48">
         <v>-1073800000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-760000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>59</v>
+      </c>
+      <c r="B50">
+        <v>184200000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>16500000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>11900000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>10100000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>90100000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>256200000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>862000000.0</v>
+      </c>
+      <c r="C51">
         <v>673200000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>146100000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>122300000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>96200000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>629400000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>813100000.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>1295700000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1130400000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>184200000.0</v>
+      </c>
+      <c r="C52">
         <v>26400000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>16500000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10100000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>103700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>267500000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>872400000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>-3900000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>2115900000.0</v>
+      </c>
+      <c r="C55">
         <v>3186200000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2676000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2455600000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2693600000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1553900000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1829700000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>1804200000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1877600000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>1082400000.0</v>
+      </c>
+      <c r="C56">
         <v>1506400000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1262500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1366300000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1916500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>842800000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1020200000.0</v>
       </c>
-      <c r="H56"/>
-      <c r="I56">
+      <c r="I56"/>
+      <c r="J56">
         <v>486900000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>593200000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>497400000.0</v>
+      </c>
+      <c r="C57">
         <v>490300000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>428500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>343400000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>537500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>348600000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>435300000.0</v>
       </c>
-      <c r="H57"/>
-      <c r="I57">
+      <c r="I57"/>
+      <c r="J57">
         <v>1206800000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>258600000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>1624800000.0</v>
+      </c>
+      <c r="C58">
         <v>1677700000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1173600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>993400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1111000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1380100000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1529800000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>2335100000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2177800000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>491100000.0</v>
+      </c>
+      <c r="C60">
         <v>1508500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1502400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1462200000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1582600000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>173800000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>299900000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>-530900000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-300200000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>9</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AF1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>10</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>63000000.0</v>
+      </c>
+      <c r="C2">
+        <v>47661126.0</v>
+      </c>
+      <c r="D2">
         <v>87883200.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>160200000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>313400000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>319100000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>144500000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>108100000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>142000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>56000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>103100000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>108600000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>59800000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>56600000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>88600000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>68000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>54600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>107800000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>102500000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>68100000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>43300000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2">
         <v>280400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>253500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>127900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>237400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>244500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>223800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>151000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>234000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>244100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>14</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>414062291.0</v>
+      </c>
+      <c r="D5">
         <v>427700000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>366500000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>442000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>431700000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>279700000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>307700000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>267100000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>227200000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>312600000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>265700000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>313600000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>293700000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>280600000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>199800000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>152000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>90800000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>84800000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-6900000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>9500000.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>299900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-67500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-21100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-5700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-25300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-42700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-88800000.0</v>
       </c>
-      <c r="AE5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>1100000.0</v>
+      </c>
+      <c r="C7">
+        <v>1400000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7">
         <v>2200000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>400000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7">
         <v>900000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
-        <v>975500000.0</v>
+        <v>980200000.0</v>
       </c>
       <c r="C8">
         <v>975500000.0</v>
       </c>
       <c r="D8">
         <v>975500000.0</v>
       </c>
-      <c r="E8"/>
+      <c r="E8">
+        <v>975500000.0</v>
+      </c>
       <c r="F8">
+        <v>975500000.0</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8">
         <v>968500000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>964100000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>963900000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>963200000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>958800000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>958800000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>958400000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>958400000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>961000000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>931400000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1378000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>943900000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>409500000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>409500000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>65300000.0</v>
+      </c>
+      <c r="C10">
+        <v>77536759.0</v>
+      </c>
+      <c r="D10">
         <v>4500000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>82500000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>226500000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>266900000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>452000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>497300000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>101800000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>94700000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>213600000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>300600000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>247400000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>244700000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>464900000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1136900000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>915300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>587500000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>366600000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>21900000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>21200000.0</v>
       </c>
-      <c r="U10"/>
-[...1 lines deleted...]
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10">
         <v>-265000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>8000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>34200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>32000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>32500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>22000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>90300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>21</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>77536759.0</v>
+      </c>
+      <c r="D12">
         <v>4500000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>82500000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>226500000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>266900000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>452000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>493400000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>101800000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>94700000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>213600000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>300600000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>247400000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>244700000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>464900000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1136900000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>915300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>587500000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>366600000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>21900000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>21200000.0</v>
       </c>
-      <c r="U12"/>
-[...1 lines deleted...]
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12">
         <v>265000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>8000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3600000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>34200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>32000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>32500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>22000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>90300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B13"/>
       <c r="C13">
-        <v>975500000.0</v>
+        <v>974705030.0</v>
       </c>
       <c r="D13">
         <v>975500000.0</v>
       </c>
       <c r="E13">
+        <v>975500000.0</v>
+      </c>
+      <c r="F13">
+        <v>975500000.0</v>
+      </c>
+      <c r="G13">
         <v>974800000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>968500000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>964100000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>963900000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>963200000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>958800000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>958800000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>958400000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>958400000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>961000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>931400000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1378000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>943900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>409500000.0</v>
       </c>
       <c r="T13">
         <v>409500000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13"/>
+      <c r="U13">
+        <v>409500000.0</v>
+      </c>
+      <c r="V13">
+        <v>409500000.0</v>
+      </c>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>507000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>490400000.0</v>
       </c>
       <c r="AA13">
         <v>490400000.0</v>
       </c>
       <c r="AB13">
         <v>490400000.0</v>
       </c>
       <c r="AC13">
         <v>490400000.0</v>
       </c>
       <c r="AD13">
         <v>490400000.0</v>
       </c>
       <c r="AE13">
         <v>490400000.0</v>
       </c>
       <c r="AF13">
         <v>490400000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>490400000.0</v>
+      </c>
+      <c r="AH13">
+        <v>490400000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>108708609.0</v>
+      </c>
+      <c r="C14">
+        <v>104933802.0</v>
+      </c>
+      <c r="D14">
         <v>108700000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>108500000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>106521739.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>109016393.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>133100000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>133100000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>104103072.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>108300000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>132900000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>132699999.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>103567884.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>108400000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>145800000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>176600000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>167517241.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>126200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>112074095.0</v>
       </c>
       <c r="T14">
         <v>112074095.0</v>
       </c>
       <c r="U14">
         <v>112074095.0</v>
       </c>
       <c r="V14">
         <v>112074095.0</v>
       </c>
       <c r="W14">
         <v>112074095.0</v>
       </c>
       <c r="X14">
+        <v>112074095.0</v>
+      </c>
+      <c r="Y14">
+        <v>112074095.0</v>
+      </c>
+      <c r="Z14">
         <v>515010000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>507510000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500010000.0</v>
       </c>
       <c r="AB14">
         <v>500010000.0</v>
       </c>
       <c r="AC14">
         <v>500010000.0</v>
       </c>
       <c r="AD14">
         <v>500010000.0</v>
       </c>
       <c r="AE14">
         <v>500010000.0</v>
       </c>
       <c r="AF14">
         <v>500010000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>500010000.0</v>
+      </c>
+      <c r="AH14">
+        <v>500010000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>2100002.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>228000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>271200000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>248600000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>52400000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>52400000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>343100000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>900000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>321500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>304100000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>210700000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>150100000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>142200000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>1500000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
         <v>2100000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>300000.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>299754.0</v>
+      </c>
+      <c r="D21">
+        <v>300000.0</v>
+      </c>
+      <c r="E21">
+        <v>400000.0</v>
+      </c>
+      <c r="F21">
+        <v>500000.0</v>
+      </c>
+      <c r="G21">
+        <v>500000.0</v>
+      </c>
+      <c r="H21">
+        <v>600000.0</v>
+      </c>
+      <c r="I21">
+        <v>600000.0</v>
+      </c>
+      <c r="J21">
+        <v>700000.0</v>
+      </c>
+      <c r="K21">
+        <v>800000.0</v>
+      </c>
+      <c r="L21">
+        <v>900000.0</v>
+      </c>
+      <c r="M21">
+        <v>900000.0</v>
+      </c>
+      <c r="N21">
+        <v>900000.0</v>
+      </c>
+      <c r="O21">
+        <v>1000000.0</v>
+      </c>
+      <c r="P21">
+        <v>1100000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1200000.0</v>
+      </c>
+      <c r="R21">
+        <v>1100000.0</v>
+      </c>
+      <c r="S21">
+        <v>1600000.0</v>
+      </c>
+      <c r="T21">
+        <v>1500000.0</v>
+      </c>
+      <c r="U21">
+        <v>1400000.0</v>
+      </c>
+      <c r="V21">
+        <v>1500000.0</v>
+      </c>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
+        <v>70600000.0</v>
+      </c>
+      <c r="AA21">
+        <v>70500000.0</v>
+      </c>
+      <c r="AB21">
+        <v>75900000.0</v>
+      </c>
+      <c r="AC21">
+        <v>75900000.0</v>
+      </c>
+      <c r="AD21">
+        <v>75500000.0</v>
+      </c>
+      <c r="AE21">
+        <v>79600000.0</v>
+      </c>
+      <c r="AF21">
+        <v>79900000.0</v>
+      </c>
+      <c r="AG21">
+        <v>79500000.0</v>
+      </c>
+      <c r="AH21">
+        <v>80100000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22">
+        <v>475600000.0</v>
+      </c>
+      <c r="C22">
+        <v>568836056.0</v>
+      </c>
+      <c r="D22">
+        <v>790000000.0</v>
+      </c>
+      <c r="E22">
+        <v>736300000.0</v>
+      </c>
+      <c r="F22">
+        <v>693900000.0</v>
+      </c>
+      <c r="G22">
+        <v>879200000.0</v>
+      </c>
+      <c r="H22">
+        <v>792600000.0</v>
+      </c>
+      <c r="I22">
+        <v>799600000.0</v>
+      </c>
+      <c r="J22">
+        <v>807800000.0</v>
+      </c>
+      <c r="K22">
+        <v>886600000.0</v>
+      </c>
+      <c r="L22">
+        <v>822700000.0</v>
+      </c>
+      <c r="M22">
+        <v>759300000.0</v>
+      </c>
+      <c r="N22">
+        <v>722700000.0</v>
+      </c>
+      <c r="O22">
+        <v>912200000.0</v>
+      </c>
+      <c r="P22">
+        <v>866400000.0</v>
+      </c>
+      <c r="Q22">
+        <v>637700000.0</v>
+      </c>
+      <c r="R22">
+        <v>480000000.0</v>
+      </c>
+      <c r="S22">
+        <v>615600000.0</v>
+      </c>
+      <c r="T22">
+        <v>486000000.0</v>
+      </c>
+      <c r="U22">
+        <v>469500000.0</v>
+      </c>
+      <c r="V22">
+        <v>415300000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22">
+        <v>286700000.0</v>
+      </c>
+      <c r="AA22">
+        <v>265100000.0</v>
+      </c>
+      <c r="AB22">
+        <v>284000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>370100000.0</v>
+      </c>
+      <c r="AD22">
+        <v>299300000.0</v>
+      </c>
+      <c r="AE22">
+        <v>314600000.0</v>
+      </c>
+      <c r="AF22">
+        <v>346600000.0</v>
+      </c>
+      <c r="AG22">
+        <v>405500000.0</v>
+      </c>
+      <c r="AH22">
+        <v>370800000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>2114175681.0</v>
+      </c>
+      <c r="D23">
+        <v>2435600000.0</v>
+      </c>
+      <c r="E23">
+        <v>2945600000.0</v>
+      </c>
+      <c r="F23">
+        <v>3090100000.0</v>
+      </c>
+      <c r="G23">
+        <v>3186200000.0</v>
+      </c>
+      <c r="H23">
+        <v>3095900000.0</v>
+      </c>
+      <c r="I23">
+        <v>3123200000.0</v>
+      </c>
+      <c r="J23">
+        <v>2676000000.0</v>
+      </c>
+      <c r="K23">
+        <v>2651600000.0</v>
+      </c>
+      <c r="L23">
+        <v>2713100000.0</v>
+      </c>
+      <c r="M23">
+        <v>2627800000.0</v>
+      </c>
+      <c r="N23">
+        <v>2455600000.0</v>
+      </c>
+      <c r="O23">
+        <v>2549000000.0</v>
+      </c>
+      <c r="P23">
+        <v>2716000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3070500000.0</v>
+      </c>
+      <c r="R23">
+        <v>2693600000.0</v>
+      </c>
+      <c r="S23">
+        <v>2520700000.0</v>
+      </c>
+      <c r="T23">
+        <v>2185700000.0</v>
+      </c>
+      <c r="U23">
+        <v>1697200000.0</v>
+      </c>
+      <c r="V23">
+        <v>1553900000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23">
+        <v>299900000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1891300000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1022700000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1804200000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1844200000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1790100000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1870400000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1877600000.0</v>
+      </c>
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24">
+        <v>768900000.0</v>
+      </c>
+      <c r="C24">
+        <v>676400000.0</v>
+      </c>
+      <c r="D24">
+        <v>632800000.0</v>
+      </c>
+      <c r="E24">
+        <v>606600000.0</v>
+      </c>
+      <c r="F24">
+        <v>629100000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
+        <v>593700000.0</v>
+      </c>
+      <c r="I24">
+        <v>598500000.0</v>
+      </c>
+      <c r="J24">
+        <v>127400000.0</v>
+      </c>
+      <c r="K24">
+        <v>125800000.0</v>
+      </c>
+      <c r="L24">
+        <v>122800000.0</v>
+      </c>
+      <c r="M24">
+        <v>115100000.0</v>
+      </c>
+      <c r="N24">
+        <v>110400000.0</v>
+      </c>
+      <c r="O24">
+        <v>98100000.0</v>
+      </c>
+      <c r="P24">
+        <v>92800000.0</v>
+      </c>
+      <c r="Q24">
+        <v>85000000.0</v>
+      </c>
+      <c r="R24">
+        <v>85200000.0</v>
+      </c>
+      <c r="S24">
+        <v>85200000.0</v>
+      </c>
+      <c r="T24">
+        <v>522700000.0</v>
+      </c>
+      <c r="U24">
+        <v>515100000.0</v>
+      </c>
+      <c r="V24">
+        <v>525700000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
+      <c r="A25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28">
+        <v>771500000.0</v>
+      </c>
+      <c r="C28">
+        <v>838616026.0</v>
+      </c>
+      <c r="D28">
+        <v>739600000.0</v>
+      </c>
+      <c r="E28">
+        <v>565500000.0</v>
+      </c>
+      <c r="F28">
+        <v>437400000.0</v>
+      </c>
+      <c r="G28">
+        <v>392700000.0</v>
+      </c>
+      <c r="H28">
+        <v>165800000.0</v>
+      </c>
+      <c r="I28">
+        <v>130900000.0</v>
+      </c>
+      <c r="J28">
+        <v>54700000.0</v>
+      </c>
+      <c r="K28">
+        <v>50900000.0</v>
+      </c>
+      <c r="L28">
+        <v>-78500000.0</v>
+      </c>
+      <c r="M28">
+        <v>-172400000.0</v>
+      </c>
+      <c r="N28">
+        <v>-125100000.0</v>
+      </c>
+      <c r="O28">
+        <v>-124200000.0</v>
+      </c>
+      <c r="P28">
+        <v>-361600000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1041600000.0</v>
+      </c>
+      <c r="R28">
+        <v>-819100000.0</v>
+      </c>
+      <c r="S28">
+        <v>-494800000.0</v>
+      </c>
+      <c r="T28">
+        <v>176200000.0</v>
+      </c>
+      <c r="U28">
+        <v>509700000.0</v>
+      </c>
+      <c r="V28">
+        <v>608200000.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28">
+        <v>265000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1346900000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1283600000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1292100000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1235400000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1142200000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1163200000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1097900000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-90300000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29">
+        <v>1182700000.0</v>
+      </c>
+      <c r="C29">
+        <v>1351700000.0</v>
+      </c>
+      <c r="D29">
+        <v>1618500000.0</v>
+      </c>
+      <c r="E29">
+        <v>1941100000.0</v>
+      </c>
+      <c r="F29">
+        <v>2137600000.0</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29">
+        <v>2031600000.0</v>
+      </c>
+      <c r="I29">
+        <v>2162200000.0</v>
+      </c>
+      <c r="J29">
+        <v>1646300000.0</v>
+      </c>
+      <c r="K29">
+        <v>1586300000.0</v>
+      </c>
+      <c r="L29">
+        <v>1746800000.0</v>
+      </c>
+      <c r="M29">
+        <v>1667100000.0</v>
+      </c>
+      <c r="N29">
+        <v>1584500000.0</v>
+      </c>
+      <c r="O29">
+        <v>1590400000.0</v>
+      </c>
+      <c r="P29">
+        <v>1638400000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1486500000.0</v>
+      </c>
+      <c r="R29">
+        <v>1677900000.0</v>
+      </c>
+      <c r="S29">
+        <v>945000000.0</v>
+      </c>
+      <c r="T29">
+        <v>1274100000.0</v>
+      </c>
+      <c r="U29">
+        <v>879900000.0</v>
+      </c>
+      <c r="V29">
+        <v>789600000.0</v>
+      </c>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30">
+        <v>131500000.0</v>
+      </c>
+      <c r="C30">
+        <v>399274351.0</v>
+      </c>
+      <c r="D30">
+        <v>256397800.0</v>
+      </c>
+      <c r="E30">
+        <v>369600000.0</v>
+      </c>
+      <c r="F30">
+        <v>266100000.0</v>
+      </c>
+      <c r="G30">
+        <v>227600000.0</v>
+      </c>
+      <c r="H30">
+        <v>289800000.0</v>
+      </c>
+      <c r="I30">
+        <v>249100000.0</v>
+      </c>
+      <c r="J30">
+        <v>266700000.0</v>
+      </c>
+      <c r="K30">
+        <v>302000000.0</v>
+      </c>
+      <c r="L30">
+        <v>300600000.0</v>
+      </c>
+      <c r="M30">
+        <v>280600000.0</v>
+      </c>
+      <c r="N30">
+        <v>291200000.0</v>
+      </c>
+      <c r="O30">
+        <v>230700000.0</v>
+      </c>
+      <c r="P30">
+        <v>248600000.0</v>
+      </c>
+      <c r="Q30">
+        <v>326800000.0</v>
+      </c>
+      <c r="R30">
+        <v>402300000.0</v>
+      </c>
+      <c r="S30">
+        <v>455000000.0</v>
+      </c>
+      <c r="T30">
+        <v>445700000.0</v>
+      </c>
+      <c r="U30">
+        <v>333200000.0</v>
+      </c>
+      <c r="V30">
+        <v>274600000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30">
+        <v>253300000.0</v>
+      </c>
+      <c r="AA30">
+        <v>200600000.0</v>
+      </c>
+      <c r="AB30">
+        <v>136600000.0</v>
+      </c>
+      <c r="AC30">
+        <v>152100000.0</v>
+      </c>
+      <c r="AD30">
+        <v>167800000.0</v>
+      </c>
+      <c r="AE30">
+        <v>191100000.0</v>
+      </c>
+      <c r="AF30">
+        <v>180900000.0</v>
+      </c>
+      <c r="AG30">
+        <v>186900000.0</v>
+      </c>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1538000000.0</v>
+      </c>
+      <c r="N31">
+        <v>1461300000.0</v>
+      </c>
+      <c r="O31">
+        <v>1468900000.0</v>
+      </c>
+      <c r="P31">
+        <v>1534000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1390000000.0</v>
+      </c>
+      <c r="R31">
+        <v>1581500000.0</v>
+      </c>
+      <c r="S31">
+        <v>850700000.0</v>
+      </c>
+      <c r="T31">
+        <v>744900000.0</v>
+      </c>
+      <c r="U31">
+        <v>381000000.0</v>
+      </c>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31">
+        <v>297100000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-674600000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-697600000.0</v>
+      </c>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>560900000.0</v>
+      </c>
+      <c r="C32">
+        <v>585000000.0</v>
+      </c>
+      <c r="D32">
+        <v>665300000.0</v>
+      </c>
+      <c r="E32">
+        <v>725900000.0</v>
+      </c>
+      <c r="F32">
+        <v>895300000.0</v>
+      </c>
+      <c r="G32"/>
+      <c r="H32">
+        <v>1111100000.0</v>
+      </c>
+      <c r="I32">
+        <v>1250800000.0</v>
+      </c>
+      <c r="J32">
+        <v>834000000.0</v>
+      </c>
+      <c r="K32">
+        <v>876800000.0</v>
+      </c>
+      <c r="L32">
+        <v>986300000.0</v>
+      </c>
+      <c r="M32">
+        <v>1056300000.0</v>
+      </c>
+      <c r="N32">
+        <v>1022900000.0</v>
+      </c>
+      <c r="O32">
+        <v>1108500000.0</v>
+      </c>
+      <c r="P32">
+        <v>1253300000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1151400000.0</v>
+      </c>
+      <c r="R32">
+        <v>1379000000.0</v>
+      </c>
+      <c r="S32">
+        <v>774400000.0</v>
+      </c>
+      <c r="T32">
+        <v>1066000000.0</v>
+      </c>
+      <c r="U32">
+        <v>667200000.0</v>
+      </c>
+      <c r="V32">
+        <v>494200000.0</v>
+      </c>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
+      <c r="A33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33">
+        <v>1053600000.0</v>
+      </c>
+      <c r="C33">
+        <v>1032657765.0</v>
+      </c>
+      <c r="D33">
+        <v>1254700000.0</v>
+      </c>
+      <c r="E33">
+        <v>1721800000.0</v>
+      </c>
+      <c r="F33">
+        <v>1768900000.0</v>
+      </c>
+      <c r="G33">
+        <v>1679800000.0</v>
+      </c>
+      <c r="H33">
+        <v>1504000000.0</v>
+      </c>
+      <c r="I33">
+        <v>1479800000.0</v>
+      </c>
+      <c r="J33">
+        <v>1413500000.0</v>
+      </c>
+      <c r="K33">
+        <v>1308200000.0</v>
+      </c>
+      <c r="L33">
+        <v>1285500000.0</v>
+      </c>
+      <c r="M33">
+        <v>1147600000.0</v>
+      </c>
+      <c r="N33">
+        <v>1089300000.0</v>
+      </c>
+      <c r="O33">
+        <v>1024800000.0</v>
+      </c>
+      <c r="P33">
+        <v>975100000.0</v>
+      </c>
+      <c r="Q33">
+        <v>857800000.0</v>
+      </c>
+      <c r="R33">
+        <v>777100000.0</v>
+      </c>
+      <c r="S33">
+        <v>718000000.0</v>
+      </c>
+      <c r="T33">
+        <v>719200000.0</v>
+      </c>
+      <c r="U33">
+        <v>697600000.0</v>
+      </c>
+      <c r="V33">
+        <v>711100000.0</v>
+      </c>
+      <c r="W33"/>
+      <c r="X33"/>
+      <c r="Y33">
+        <v>-265000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1294100000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1250200000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1317300000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1288900000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1259100000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1308400000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1284400000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1262100000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1257500000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>117600000.0</v>
+      </c>
+      <c r="C34">
+        <v>62000000.0</v>
+      </c>
+      <c r="D34">
+        <v>34300000.0</v>
+      </c>
+      <c r="E34">
+        <v>26900000.0</v>
+      </c>
+      <c r="F34">
+        <v>28200000.0</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34">
+        <v>16000000.0</v>
+      </c>
+      <c r="I34">
+        <v>15600000.0</v>
+      </c>
+      <c r="J34">
+        <v>10400000.0</v>
+      </c>
+      <c r="K34">
+        <v>47200000.0</v>
+      </c>
+      <c r="L34">
+        <v>4000000.0</v>
+      </c>
+      <c r="M34">
+        <v>3900000.0</v>
+      </c>
+      <c r="N34">
+        <v>3700000.0</v>
+      </c>
+      <c r="O34">
+        <v>3600000.0</v>
+      </c>
+      <c r="P34">
+        <v>4300000.0</v>
+      </c>
+      <c r="Q34">
+        <v>4000000.0</v>
+      </c>
+      <c r="R34">
+        <v>4000000.0</v>
+      </c>
+      <c r="S34">
+        <v>3400000.0</v>
+      </c>
+      <c r="T34">
+        <v>2700000.0</v>
+      </c>
+      <c r="U34">
+        <v>2500000.0</v>
+      </c>
+      <c r="V34">
+        <v>1100000.0</v>
+      </c>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
+      <c r="A35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35">
+        <v>1268600000.0</v>
+      </c>
+      <c r="C35">
+        <v>1126481243.0</v>
+      </c>
+      <c r="D35">
+        <v>1045600000.0</v>
+      </c>
+      <c r="E35">
+        <v>1154600000.0</v>
+      </c>
+      <c r="F35">
+        <v>1181100000.0</v>
+      </c>
+      <c r="G35">
+        <v>1187400000.0</v>
+      </c>
+      <c r="H35">
+        <v>1201300000.0</v>
+      </c>
+      <c r="I35">
+        <v>1187200000.0</v>
+      </c>
+      <c r="J35">
+        <v>745100000.0</v>
+      </c>
+      <c r="K35">
+        <v>744300000.0</v>
+      </c>
+      <c r="L35">
+        <v>660100000.0</v>
+      </c>
+      <c r="M35">
+        <v>665000000.0</v>
+      </c>
+      <c r="N35">
+        <v>650000000.0</v>
+      </c>
+      <c r="O35">
+        <v>663400000.0</v>
+      </c>
+      <c r="P35">
+        <v>693300000.0</v>
+      </c>
+      <c r="Q35">
+        <v>618000000.0</v>
+      </c>
+      <c r="R35">
+        <v>573500000.0</v>
+      </c>
+      <c r="S35">
+        <v>640100000.0</v>
+      </c>
+      <c r="T35">
+        <v>1038800000.0</v>
+      </c>
+      <c r="U35">
+        <v>1002500000.0</v>
+      </c>
+      <c r="V35">
+        <v>1031500000.0</v>
+      </c>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35">
+        <v>754100000.0</v>
+      </c>
+      <c r="AA35"/>
+      <c r="AB35">
+        <v>1128300000.0</v>
+      </c>
+      <c r="AC35">
+        <v>1570200000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1566000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1913200000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1919200000.0</v>
+      </c>
+      <c r="AG35">
+        <v>1101300000.0</v>
+      </c>
+      <c r="AH35">
+        <v>1086700000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34">
+      <c r="A36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>2600000.0</v>
+      </c>
+      <c r="C36">
+        <v>3297312.0</v>
+      </c>
+      <c r="D36">
+        <v>15800000.0</v>
+      </c>
+      <c r="E36">
+        <v>15600000.0</v>
+      </c>
+      <c r="F36">
+        <v>16500000.0</v>
+      </c>
+      <c r="G36">
+        <v>16600000.0</v>
+      </c>
+      <c r="H36">
+        <v>7400000.0</v>
+      </c>
+      <c r="I36">
+        <v>7600000.0</v>
+      </c>
+      <c r="J36">
+        <v>7600000.0</v>
+      </c>
+      <c r="K36">
+        <v>7400000.0</v>
+      </c>
+      <c r="L36">
+        <v>7900000.0</v>
+      </c>
+      <c r="M36">
+        <v>7600000.0</v>
+      </c>
+      <c r="N36">
+        <v>7100000.0</v>
+      </c>
+      <c r="O36">
+        <v>1400000.0</v>
+      </c>
+      <c r="P36">
+        <v>1700000.0</v>
+      </c>
+      <c r="Q36">
+        <v>2100000.0</v>
+      </c>
+      <c r="R36">
+        <v>2300000.0</v>
+      </c>
+      <c r="S36">
+        <v>2800000.0</v>
+      </c>
+      <c r="T36">
+        <v>7600000.0</v>
+      </c>
+      <c r="U36">
+        <v>8800000.0</v>
+      </c>
+      <c r="V36">
+        <v>9700000.0</v>
+      </c>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36">
+        <v>-265000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>17400000.0</v>
+      </c>
+      <c r="AA36">
+        <v>16300000.0</v>
+      </c>
+      <c r="AB36">
+        <v>16500000.0</v>
+      </c>
+      <c r="AC36">
+        <v>15400000.0</v>
+      </c>
+      <c r="AD36">
+        <v>14600000.0</v>
+      </c>
+      <c r="AE36">
+        <v>14600000.0</v>
+      </c>
+      <c r="AF36">
+        <v>13800000.0</v>
+      </c>
+      <c r="AG36">
+        <v>-1262100000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-1257500000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34">
+      <c r="A37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>7600000.0</v>
+      </c>
+      <c r="N38">
+        <v>7100000.0</v>
+      </c>
+      <c r="O38">
+        <v>1400000.0</v>
+      </c>
+      <c r="P38">
+        <v>1700000.0</v>
+      </c>
+      <c r="Q38">
+        <v>2100000.0</v>
+      </c>
+      <c r="R38">
+        <v>2300000.0</v>
+      </c>
+      <c r="S38">
+        <v>2800000.0</v>
+      </c>
+      <c r="T38">
+        <v>7600000.0</v>
+      </c>
+      <c r="U38">
+        <v>8800000.0</v>
+      </c>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38">
+        <v>17400000.0</v>
+      </c>
+      <c r="AA38">
+        <v>16300000.0</v>
+      </c>
+      <c r="AB38">
+        <v>16500000.0</v>
+      </c>
+      <c r="AC38">
+        <v>15400000.0</v>
+      </c>
+      <c r="AD38">
+        <v>14600000.0</v>
+      </c>
+      <c r="AE38">
+        <v>14600000.0</v>
+      </c>
+      <c r="AF38">
+        <v>13800000.0</v>
+      </c>
+      <c r="AG38">
+        <v>67000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>53000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>6300000.0</v>
+      </c>
+      <c r="C39">
+        <v>35870747.0</v>
+      </c>
+      <c r="D39">
+        <v>130002200.0</v>
+      </c>
+      <c r="E39">
+        <v>35400000.0</v>
+      </c>
+      <c r="F39">
+        <v>134700000.0</v>
+      </c>
+      <c r="G39">
+        <v>132700000.0</v>
+      </c>
+      <c r="H39">
+        <v>57500000.0</v>
+      </c>
+      <c r="I39">
+        <v>101300000.0</v>
+      </c>
+      <c r="J39">
+        <v>121400000.0</v>
+      </c>
+      <c r="K39">
+        <v>94800000.0</v>
+      </c>
+      <c r="L39">
+        <v>100000000.0</v>
+      </c>
+      <c r="M39">
+        <v>148900000.0</v>
+      </c>
+      <c r="N39">
+        <v>119400000.0</v>
+      </c>
+      <c r="O39">
+        <v>147500000.0</v>
+      </c>
+      <c r="P39">
+        <v>173700000.0</v>
+      </c>
+      <c r="Q39">
+        <v>129900000.0</v>
+      </c>
+      <c r="R39">
+        <v>134600000.0</v>
+      </c>
+      <c r="S39">
+        <v>166900000.0</v>
+      </c>
+      <c r="T39">
+        <v>207200000.0</v>
+      </c>
+      <c r="U39">
+        <v>197100000.0</v>
+      </c>
+      <c r="V39">
+        <v>148800000.0</v>
+      </c>
+      <c r="W39"/>
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39">
+        <v>49200000.0</v>
+      </c>
+      <c r="AA39">
+        <v>42100000.0</v>
+      </c>
+      <c r="AB39">
+        <v>62700000.0</v>
+      </c>
+      <c r="AC39">
+        <v>30600000.0</v>
+      </c>
+      <c r="AD39">
+        <v>29700000.0</v>
+      </c>
+      <c r="AE39">
+        <v>24300000.0</v>
+      </c>
+      <c r="AF39">
+        <v>33200000.0</v>
+      </c>
+      <c r="AG39">
+        <v>35700000.0</v>
+      </c>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="A40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>10700000.0</v>
+      </c>
+      <c r="C40">
+        <v>263085427.0</v>
+      </c>
+      <c r="D40">
+        <v>254016800.0</v>
+      </c>
+      <c r="E40">
+        <v>241800000.0</v>
+      </c>
+      <c r="F40">
+        <v>84900000.0</v>
+      </c>
+      <c r="G40">
+        <v>145800000.0</v>
+      </c>
+      <c r="H40">
+        <v>261800000.0</v>
+      </c>
+      <c r="I40">
+        <v>219800000.0</v>
+      </c>
+      <c r="J40">
+        <v>267900000.0</v>
+      </c>
+      <c r="K40">
+        <v>364500000.0</v>
+      </c>
+      <c r="L40">
+        <v>265700000.0</v>
+      </c>
+      <c r="M40">
+        <v>249400000.0</v>
+      </c>
+      <c r="N40">
+        <v>257300000.0</v>
+      </c>
+      <c r="O40">
+        <v>249000000.0</v>
+      </c>
+      <c r="P40">
+        <v>251000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>821000000.0</v>
+      </c>
+      <c r="R40">
+        <v>408500000.0</v>
+      </c>
+      <c r="S40">
+        <v>787100000.0</v>
+      </c>
+      <c r="T40">
+        <v>233000000.0</v>
+      </c>
+      <c r="U40">
+        <v>227900000.0</v>
+      </c>
+      <c r="V40">
+        <v>174400000.0</v>
+      </c>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40">
+        <v>105800000.0</v>
+      </c>
+      <c r="AA40">
+        <v>110500000.0</v>
+      </c>
+      <c r="AB40">
+        <v>206500000.0</v>
+      </c>
+      <c r="AC40">
+        <v>65400000.0</v>
+      </c>
+      <c r="AD40">
+        <v>5300000.0</v>
+      </c>
+      <c r="AE40">
+        <v>12500000.0</v>
+      </c>
+      <c r="AF40">
+        <v>104000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>13800000.0</v>
+      </c>
+      <c r="AH40">
+        <v>10400000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
+      <c r="A41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>549700000.0</v>
+      </c>
+      <c r="N41">
+        <v>539600000.0</v>
+      </c>
+      <c r="O41">
+        <v>564700000.0</v>
+      </c>
+      <c r="P41">
+        <v>597900000.0</v>
+      </c>
+      <c r="Q41">
+        <v>530400000.0</v>
+      </c>
+      <c r="R41">
+        <v>485600000.0</v>
+      </c>
+      <c r="S41">
+        <v>554900000.0</v>
+      </c>
+      <c r="T41">
+        <v>513400000.0</v>
+      </c>
+      <c r="U41">
+        <v>486900000.0</v>
+      </c>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41">
+        <v>753900000.0</v>
+      </c>
+      <c r="AA41">
+        <v>737500000.0</v>
+      </c>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
+      <c r="A42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>-899265.0</v>
+      </c>
+      <c r="D42">
+        <v>4400000.0</v>
+      </c>
+      <c r="E42">
+        <v>-800000.0</v>
+      </c>
+      <c r="F42">
+        <v>-4300000.0</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42">
+        <v>-8000000.0</v>
+      </c>
+      <c r="I42">
+        <v>-15800000.0</v>
+      </c>
+      <c r="J42">
+        <v>-17000000.0</v>
+      </c>
+      <c r="K42">
+        <v>-17400000.0</v>
+      </c>
+      <c r="L42">
+        <v>-19100000.0</v>
+      </c>
+      <c r="M42">
+        <v>-21100000.0</v>
+      </c>
+      <c r="N42">
+        <v>-21400000.0</v>
+      </c>
+      <c r="O42">
+        <v>-21800000.0</v>
+      </c>
+      <c r="P42">
+        <v>-22500000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-22300000.0</v>
+      </c>
+      <c r="R42">
+        <v>-25200000.0</v>
+      </c>
+      <c r="S42">
+        <v>-25900000.0</v>
+      </c>
+      <c r="T42">
+        <v>9300000.0</v>
+      </c>
+      <c r="U42">
+        <v>5400000.0</v>
+      </c>
+      <c r="V42">
+        <v>4100000.0</v>
+      </c>
+      <c r="W42"/>
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42">
+        <v>58200000.0</v>
+      </c>
+      <c r="AA42">
+        <v>58200000.0</v>
+      </c>
+      <c r="AB42">
+        <v>58200000.0</v>
+      </c>
+      <c r="AC42">
+        <v>58200000.0</v>
+      </c>
+      <c r="AD42">
+        <v>58200000.0</v>
+      </c>
+      <c r="AE42">
+        <v>58200000.0</v>
+      </c>
+      <c r="AF42">
+        <v>58200000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-147200000.0</v>
+      </c>
+      <c r="AH42">
+        <v>151800000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="A43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="A44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
+      <c r="A45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>1050700000.0</v>
+      </c>
+      <c r="C45">
+        <v>2520700000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>1705800000.0</v>
+      </c>
+      <c r="F45">
+        <v>1751900000.0</v>
+      </c>
+      <c r="G45"/>
+      <c r="H45">
+        <v>1496000000.0</v>
+      </c>
+      <c r="I45">
+        <v>1471600000.0</v>
+      </c>
+      <c r="J45">
+        <v>1930300000.0</v>
+      </c>
+      <c r="K45">
+        <v>1300000000.0</v>
+      </c>
+      <c r="L45">
+        <v>1276700000.0</v>
+      </c>
+      <c r="M45">
+        <v>1139100000.0</v>
+      </c>
+      <c r="N45">
+        <v>1528300000.0</v>
+      </c>
+      <c r="O45">
+        <v>1022400000.0</v>
+      </c>
+      <c r="P45">
+        <v>972300000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46">
+        <v>1050700000.0</v>
+      </c>
+      <c r="C46">
+        <v>1029060699.0</v>
+      </c>
+      <c r="D46">
+        <v>1238600000.0</v>
+      </c>
+      <c r="E46">
+        <v>1705800000.0</v>
+      </c>
+      <c r="F46">
+        <v>1751900000.0</v>
+      </c>
+      <c r="G46">
+        <v>1662700000.0</v>
+      </c>
+      <c r="H46">
+        <v>1496000000.0</v>
+      </c>
+      <c r="I46">
+        <v>1471600000.0</v>
+      </c>
+      <c r="J46">
+        <v>1405200000.0</v>
+      </c>
+      <c r="K46">
+        <v>1300000000.0</v>
+      </c>
+      <c r="L46">
+        <v>1276700000.0</v>
+      </c>
+      <c r="M46">
+        <v>1139100000.0</v>
+      </c>
+      <c r="N46">
+        <v>1081300000.0</v>
+      </c>
+      <c r="O46">
+        <v>1022400000.0</v>
+      </c>
+      <c r="P46">
+        <v>972300000.0</v>
+      </c>
+      <c r="Q46">
+        <v>854500000.0</v>
+      </c>
+      <c r="R46">
+        <v>773700000.0</v>
+      </c>
+      <c r="S46">
+        <v>713600000.0</v>
+      </c>
+      <c r="T46">
+        <v>710100000.0</v>
+      </c>
+      <c r="U46">
+        <v>687400000.0</v>
+      </c>
+      <c r="V46">
+        <v>699900000.0</v>
+      </c>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46">
+        <v>1206100000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1163400000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1224900000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1197600000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1169000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1214200000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1190700000.0</v>
+      </c>
+      <c r="AG46">
+        <v>1182600000.0</v>
+      </c>
+      <c r="AH46">
+        <v>1177400000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="A47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1139100000.0</v>
+      </c>
+      <c r="N47">
+        <v>1081300000.0</v>
+      </c>
+      <c r="O47">
+        <v>1022400000.0</v>
+      </c>
+      <c r="P47">
+        <v>972300000.0</v>
+      </c>
+      <c r="Q47">
+        <v>854500000.0</v>
+      </c>
+      <c r="R47">
+        <v>773700000.0</v>
+      </c>
+      <c r="S47">
+        <v>713600000.0</v>
+      </c>
+      <c r="T47">
+        <v>710100000.0</v>
+      </c>
+      <c r="U47">
+        <v>687400000.0</v>
+      </c>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47">
+        <v>1206100000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1163400000.0</v>
+      </c>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
+      <c r="A48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48">
+        <v>-1057300000.0</v>
+      </c>
+      <c r="C48">
+        <v>-897168269.0</v>
+      </c>
+      <c r="D48">
+        <v>-533200000.0</v>
+      </c>
+      <c r="E48">
+        <v>-48100000.0</v>
+      </c>
+      <c r="F48">
+        <v>69900000.0</v>
+      </c>
+      <c r="G48">
+        <v>102000000.0</v>
+      </c>
+      <c r="H48">
+        <v>173600000.0</v>
+      </c>
+      <c r="I48">
+        <v>287400000.0</v>
+      </c>
+      <c r="J48">
+        <v>288400000.0</v>
+      </c>
+      <c r="K48">
+        <v>267700000.0</v>
+      </c>
+      <c r="L48">
+        <v>359400000.0</v>
+      </c>
+      <c r="M48">
+        <v>335500000.0</v>
+      </c>
+      <c r="N48">
+        <v>211600000.0</v>
+      </c>
+      <c r="O48">
+        <v>239600000.0</v>
+      </c>
+      <c r="P48">
+        <v>316000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>282300000.0</v>
+      </c>
+      <c r="R48">
+        <v>77800000.0</v>
+      </c>
+      <c r="S48">
+        <v>-156500000.0</v>
+      </c>
+      <c r="T48">
+        <v>242800000.0</v>
+      </c>
+      <c r="U48">
+        <v>-45700000.0</v>
+      </c>
+      <c r="V48">
+        <v>-249300000.0</v>
+      </c>
+      <c r="W48"/>
+      <c r="X48"/>
+      <c r="Y48"/>
+      <c r="Z48">
+        <v>-1101700000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-1154600000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-1073800000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-937400000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-898800000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-788700000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-760000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-667300000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-642200000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
+      <c r="A49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
+      <c r="A50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50">
+        <v>67900000.0</v>
+      </c>
+      <c r="C50">
+        <v>184200000.0</v>
+      </c>
+      <c r="D50">
+        <v>111300000.0</v>
+      </c>
+      <c r="E50">
+        <v>41400000.0</v>
+      </c>
+      <c r="F50">
+        <v>25400000.0</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50">
+        <v>24100000.0</v>
+      </c>
+      <c r="I50">
+        <v>20300000.0</v>
+      </c>
+      <c r="J50">
+        <v>16500000.0</v>
+      </c>
+      <c r="K50">
+        <v>19800000.0</v>
+      </c>
+      <c r="L50">
+        <v>12300000.0</v>
+      </c>
+      <c r="M50">
+        <v>13100000.0</v>
+      </c>
+      <c r="N50">
+        <v>11900000.0</v>
+      </c>
+      <c r="O50">
+        <v>22400000.0</v>
+      </c>
+      <c r="P50">
+        <v>10500000.0</v>
+      </c>
+      <c r="Q50">
+        <v>10300000.0</v>
+      </c>
+      <c r="R50">
+        <v>10100000.0</v>
+      </c>
+      <c r="S50">
+        <v>7500000.0</v>
+      </c>
+      <c r="T50">
+        <v>5000000.0</v>
+      </c>
+      <c r="U50">
+        <v>2500000.0</v>
+      </c>
+      <c r="V50">
+        <v>90100000.0</v>
+      </c>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
+      <c r="A51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
+        <v>916152785.0</v>
+      </c>
+      <c r="D51">
+        <v>744100000.0</v>
+      </c>
+      <c r="E51">
+        <v>648000000.0</v>
+      </c>
+      <c r="F51">
+        <v>663900000.0</v>
+      </c>
+      <c r="G51">
+        <v>659600000.0</v>
+      </c>
+      <c r="H51">
+        <v>617800000.0</v>
+      </c>
+      <c r="I51">
+        <v>628200000.0</v>
+      </c>
+      <c r="J51">
+        <v>156500000.0</v>
+      </c>
+      <c r="K51">
+        <v>145600000.0</v>
+      </c>
+      <c r="L51">
+        <v>135100000.0</v>
+      </c>
+      <c r="M51">
+        <v>128200000.0</v>
+      </c>
+      <c r="N51">
+        <v>122300000.0</v>
+      </c>
+      <c r="O51">
+        <v>120500000.0</v>
+      </c>
+      <c r="P51">
+        <v>103300000.0</v>
+      </c>
+      <c r="Q51">
+        <v>95300000.0</v>
+      </c>
+      <c r="R51">
+        <v>96200000.0</v>
+      </c>
+      <c r="S51">
+        <v>92700000.0</v>
+      </c>
+      <c r="T51">
+        <v>542800000.0</v>
+      </c>
+      <c r="U51">
+        <v>531600000.0</v>
+      </c>
+      <c r="V51">
+        <v>629400000.0</v>
+      </c>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51">
+        <v>1354900000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1285800000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1295700000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1237900000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1176400000.0</v>
+      </c>
+      <c r="AE51">
+        <v>1195200000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1130400000.0</v>
+      </c>
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
+      <c r="A52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>186248096.0</v>
+      </c>
+      <c r="D52">
+        <v>111300000.0</v>
+      </c>
+      <c r="E52">
+        <v>41400000.0</v>
+      </c>
+      <c r="F52">
+        <v>27600000.0</v>
+      </c>
+      <c r="G52">
+        <v>25400000.0</v>
+      </c>
+      <c r="H52">
+        <v>24100000.0</v>
+      </c>
+      <c r="I52">
+        <v>22500000.0</v>
+      </c>
+      <c r="J52">
+        <v>16500000.0</v>
+      </c>
+      <c r="K52">
+        <v>22000000.0</v>
+      </c>
+      <c r="L52">
+        <v>12300000.0</v>
+      </c>
+      <c r="M52">
+        <v>13100000.0</v>
+      </c>
+      <c r="N52">
+        <v>11900000.0</v>
+      </c>
+      <c r="O52">
+        <v>22400000.0</v>
+      </c>
+      <c r="P52">
+        <v>10500000.0</v>
+      </c>
+      <c r="Q52">
+        <v>10300000.0</v>
+      </c>
+      <c r="R52">
+        <v>10100000.0</v>
+      </c>
+      <c r="S52">
+        <v>7500000.0</v>
+      </c>
+      <c r="T52">
+        <v>23000000.0</v>
+      </c>
+      <c r="U52">
+        <v>16500000.0</v>
+      </c>
+      <c r="V52">
+        <v>103700000.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52">
+        <v>1355000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1285800000.0</v>
+      </c>
+      <c r="AB52">
+        <v>872400000.0</v>
+      </c>
+      <c r="AC52">
+        <v>359200000.0</v>
+      </c>
+      <c r="AD52">
+        <v>349800000.0</v>
+      </c>
+      <c r="AE52">
+        <v>3700000.0</v>
+      </c>
+      <c r="AF52">
+        <v>3600000.0</v>
+      </c>
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
+      <c r="A53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
+        <v>-3900000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53">
+        <v>530000000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
+      <c r="A54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
+      <c r="A55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55">
+        <v>2002200000.0</v>
+      </c>
+      <c r="C55">
+        <v>2114175681.0</v>
+      </c>
+      <c r="D55">
+        <v>2435600000.0</v>
+      </c>
+      <c r="E55">
+        <v>2945600000.0</v>
+      </c>
+      <c r="F55">
+        <v>3090100000.0</v>
+      </c>
+      <c r="G55">
+        <v>3186200000.0</v>
+      </c>
+      <c r="H55">
+        <v>3095900000.0</v>
+      </c>
+      <c r="I55">
+        <v>3123200000.0</v>
+      </c>
+      <c r="J55">
+        <v>2676000000.0</v>
+      </c>
+      <c r="K55">
+        <v>2651600000.0</v>
+      </c>
+      <c r="L55">
+        <v>2713100000.0</v>
+      </c>
+      <c r="M55">
+        <v>2627800000.0</v>
+      </c>
+      <c r="N55">
+        <v>2455600000.0</v>
+      </c>
+      <c r="O55">
+        <v>2549000000.0</v>
+      </c>
+      <c r="P55">
+        <v>2716000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>3070500000.0</v>
+      </c>
+      <c r="R55">
+        <v>2693600000.0</v>
+      </c>
+      <c r="S55">
+        <v>2520700000.0</v>
+      </c>
+      <c r="T55">
+        <v>2185700000.0</v>
+      </c>
+      <c r="U55">
+        <v>1697200000.0</v>
+      </c>
+      <c r="V55">
+        <v>1553900000.0</v>
+      </c>
+      <c r="W55"/>
+      <c r="X55"/>
+      <c r="Y55"/>
+      <c r="Z55">
+        <v>1891300000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1760200000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1804200000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1844200000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1790100000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1870400000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1877600000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1979200000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1997400000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
+      <c r="A56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56">
+        <v>948600000.0</v>
+      </c>
+      <c r="C56">
+        <v>1081517915.0</v>
+      </c>
+      <c r="D56">
+        <v>1180900000.0</v>
+      </c>
+      <c r="E56">
+        <v>1223800000.0</v>
+      </c>
+      <c r="F56">
+        <v>1321200000.0</v>
+      </c>
+      <c r="G56">
+        <v>1506400000.0</v>
+      </c>
+      <c r="H56">
+        <v>1591900000.0</v>
+      </c>
+      <c r="I56">
+        <v>1643400000.0</v>
+      </c>
+      <c r="J56">
+        <v>1262500000.0</v>
+      </c>
+      <c r="K56">
+        <v>1343400000.0</v>
+      </c>
+      <c r="L56">
+        <v>1427600000.0</v>
+      </c>
+      <c r="M56">
+        <v>1480200000.0</v>
+      </c>
+      <c r="N56">
+        <v>1366300000.0</v>
+      </c>
+      <c r="O56">
+        <v>1524200000.0</v>
+      </c>
+      <c r="P56">
+        <v>1740900000.0</v>
+      </c>
+      <c r="Q56">
+        <v>2212700000.0</v>
+      </c>
+      <c r="R56">
+        <v>1916500000.0</v>
+      </c>
+      <c r="S56">
+        <v>1802700000.0</v>
+      </c>
+      <c r="T56">
+        <v>1466500000.0</v>
+      </c>
+      <c r="U56">
+        <v>999600000.0</v>
+      </c>
+      <c r="V56">
+        <v>842800000.0</v>
+      </c>
+      <c r="W56"/>
+      <c r="X56"/>
+      <c r="Y56">
+        <v>265000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>597200000.0</v>
+      </c>
+      <c r="AA56">
+        <v>510000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>486900000.0</v>
+      </c>
+      <c r="AC56">
+        <v>555300000.0</v>
+      </c>
+      <c r="AD56">
+        <v>531000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>562000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>593200000.0</v>
+      </c>
+      <c r="AG56">
+        <v>650100000.0</v>
+      </c>
+      <c r="AH56">
+        <v>686900000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34">
+      <c r="A57" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57">
+        <v>387700000.0</v>
+      </c>
+      <c r="C57">
+        <v>496994650.0</v>
+      </c>
+      <c r="D57">
+        <v>515600000.0</v>
+      </c>
+      <c r="E57">
+        <v>497900000.0</v>
+      </c>
+      <c r="F57">
+        <v>425900000.0</v>
+      </c>
+      <c r="G57">
+        <v>490300000.0</v>
+      </c>
+      <c r="H57">
+        <v>480800000.0</v>
+      </c>
+      <c r="I57">
+        <v>392600000.0</v>
+      </c>
+      <c r="J57">
+        <v>428500000.0</v>
+      </c>
+      <c r="K57">
+        <v>466600000.0</v>
+      </c>
+      <c r="L57">
+        <v>441300000.0</v>
+      </c>
+      <c r="M57">
+        <v>423900000.0</v>
+      </c>
+      <c r="N57">
+        <v>343400000.0</v>
+      </c>
+      <c r="O57">
+        <v>415700000.0</v>
+      </c>
+      <c r="P57">
+        <v>487600000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1061300000.0</v>
+      </c>
+      <c r="R57">
+        <v>537500000.0</v>
+      </c>
+      <c r="S57">
+        <v>1028300000.0</v>
+      </c>
+      <c r="T57">
+        <v>400500000.0</v>
+      </c>
+      <c r="U57">
+        <v>332400000.0</v>
+      </c>
+      <c r="V57">
+        <v>348600000.0</v>
+      </c>
+      <c r="W57"/>
+      <c r="X57"/>
+      <c r="Y57"/>
+      <c r="Z57">
+        <v>1741200000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1649800000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1206800000.0</v>
+      </c>
+      <c r="AC57">
+        <v>662000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>599600000.0</v>
+      </c>
+      <c r="AE57">
+        <v>240000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>258600000.0</v>
+      </c>
+      <c r="AG57">
+        <v>247800000.0</v>
+      </c>
+      <c r="AH57">
+        <v>254500000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34">
+      <c r="A58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58">
+        <v>1656300000.0</v>
+      </c>
+      <c r="C58">
+        <v>1623475895.0</v>
+      </c>
+      <c r="D58">
+        <v>1561200000.0</v>
+      </c>
+      <c r="E58">
+        <v>1652500000.0</v>
+      </c>
+      <c r="F58">
+        <v>1607000000.0</v>
+      </c>
+      <c r="G58">
+        <v>1677700000.0</v>
+      </c>
+      <c r="H58">
+        <v>1682100000.0</v>
+      </c>
+      <c r="I58">
+        <v>1579800000.0</v>
+      </c>
+      <c r="J58">
+        <v>1173600000.0</v>
+      </c>
+      <c r="K58">
+        <v>1210900000.0</v>
+      </c>
+      <c r="L58">
+        <v>1101400000.0</v>
+      </c>
+      <c r="M58">
+        <v>1088900000.0</v>
+      </c>
+      <c r="N58">
+        <v>993400000.0</v>
+      </c>
+      <c r="O58">
+        <v>1079100000.0</v>
+      </c>
+      <c r="P58">
+        <v>1180900000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1679300000.0</v>
+      </c>
+      <c r="R58">
+        <v>1111000000.0</v>
+      </c>
+      <c r="S58">
+        <v>1668400000.0</v>
+      </c>
+      <c r="T58">
+        <v>1439300000.0</v>
+      </c>
+      <c r="U58">
+        <v>1334900000.0</v>
+      </c>
+      <c r="V58">
+        <v>1380100000.0</v>
+      </c>
+      <c r="W58"/>
+      <c r="X58"/>
+      <c r="Y58"/>
+      <c r="Z58">
+        <v>2495300000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1649800000.0</v>
+      </c>
+      <c r="AB58">
+        <v>2335100000.0</v>
+      </c>
+      <c r="AC58">
+        <v>2232200000.0</v>
+      </c>
+      <c r="AD58">
+        <v>2165600000.0</v>
+      </c>
+      <c r="AE58">
+        <v>2153200000.0</v>
+      </c>
+      <c r="AF58">
+        <v>2177800000.0</v>
+      </c>
+      <c r="AG58">
+        <v>2303300000.0</v>
+      </c>
+      <c r="AH58">
+        <v>2276100000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
+      <c r="A59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
+      <c r="A60" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60">
+        <v>345900000.0</v>
+      </c>
+      <c r="C60">
+        <v>490699784.0</v>
+      </c>
+      <c r="D60">
+        <v>874400000.0</v>
+      </c>
+      <c r="E60">
+        <v>1293100000.0</v>
+      </c>
+      <c r="F60">
+        <v>1483100000.0</v>
+      </c>
+      <c r="G60">
+        <v>1508500000.0</v>
+      </c>
+      <c r="H60">
+        <v>1413800000.0</v>
+      </c>
+      <c r="I60">
+        <v>1543400000.0</v>
+      </c>
+      <c r="J60">
+        <v>1502400000.0</v>
+      </c>
+      <c r="K60">
+        <v>1440700000.0</v>
+      </c>
+      <c r="L60">
+        <v>1611700000.0</v>
+      </c>
+      <c r="M60">
+        <v>1538900000.0</v>
+      </c>
+      <c r="N60">
+        <v>1462200000.0</v>
+      </c>
+      <c r="O60">
+        <v>1469900000.0</v>
+      </c>
+      <c r="P60">
+        <v>1535100000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1391200000.0</v>
+      </c>
+      <c r="R60">
+        <v>1582600000.0</v>
+      </c>
+      <c r="S60">
+        <v>852300000.0</v>
+      </c>
+      <c r="T60">
+        <v>746400000.0</v>
+      </c>
+      <c r="U60">
+        <v>362300000.0</v>
+      </c>
+      <c r="V60">
+        <v>173800000.0</v>
+      </c>
+      <c r="W60"/>
+      <c r="X60"/>
+      <c r="Y60">
+        <v>299900000.0</v>
+      </c>
+      <c r="Z60">
+        <v>-604000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>-627100000.0</v>
+      </c>
+      <c r="AB60">
+        <v>-530900000.0</v>
+      </c>
+      <c r="AC60">
+        <v>-388000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>-375500000.0</v>
+      </c>
+      <c r="AE60">
+        <v>-282800000.0</v>
+      </c>
+      <c r="AF60">
+        <v>-300200000.0</v>
+      </c>
+      <c r="AG60">
+        <v>-324100000.0</v>
+      </c>
+      <c r="AH60">
+        <v>-151800000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34">
+      <c r="A61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
+      <c r="A62" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:K32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2">
+        <v>2750500000.0</v>
+      </c>
+      <c r="C2">
+        <v>1818687733.0</v>
+      </c>
+      <c r="D2">
+        <v>2488900000.0</v>
+      </c>
+      <c r="E2">
+        <v>2388700000.0</v>
+      </c>
+      <c r="F2">
+        <v>2292000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1637700000.0</v>
+      </c>
+      <c r="H2">
+        <v>2037000000.0</v>
+      </c>
+      <c r="I2">
+        <v>2327100000.0</v>
+      </c>
+      <c r="J2">
+        <v>1953000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1884200000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3">
+        <v>355900000.0</v>
+      </c>
+      <c r="C3">
+        <v>99602084.0</v>
+      </c>
+      <c r="D3">
+        <v>115000000.0</v>
+      </c>
+      <c r="E3">
+        <v>98900000.0</v>
+      </c>
+      <c r="F3">
+        <v>87100000.0</v>
+      </c>
+      <c r="G3">
+        <v>87200000.0</v>
+      </c>
+      <c r="H3">
+        <v>128100000.0</v>
+      </c>
+      <c r="I3">
+        <v>73800000.0</v>
+      </c>
+      <c r="J3">
+        <v>108600000.0</v>
+      </c>
+      <c r="K3">
+        <v>137200000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B5">
+        <v>-1215500000.0</v>
+      </c>
+      <c r="C5">
+        <v>-208469478.0</v>
+      </c>
+      <c r="D5">
+        <v>186900000.0</v>
+      </c>
+      <c r="E5">
+        <v>408700000.0</v>
+      </c>
+      <c r="F5">
+        <v>1215200000.0</v>
+      </c>
+      <c r="G5">
+        <v>8200000.0</v>
+      </c>
+      <c r="H5">
+        <v>-101300000.0</v>
+      </c>
+      <c r="I5">
+        <v>284800000.0</v>
+      </c>
+      <c r="J5">
+        <v>-272400000.0</v>
+      </c>
+      <c r="K5">
+        <v>-120000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B6">
+        <v>-859600000.0</v>
+      </c>
+      <c r="C6">
+        <v>-108867394.0</v>
+      </c>
+      <c r="D6">
+        <v>301900000.0</v>
+      </c>
+      <c r="E6">
+        <v>507600000.0</v>
+      </c>
+      <c r="F6">
+        <v>1302300000.0</v>
+      </c>
+      <c r="G6">
+        <v>95400000.0</v>
+      </c>
+      <c r="H6">
+        <v>26800000.0</v>
+      </c>
+      <c r="I6">
+        <v>358600000.0</v>
+      </c>
+      <c r="J6">
+        <v>-163800000.0</v>
+      </c>
+      <c r="K6">
+        <v>17200000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9">
+        <v>-664800000.0</v>
+      </c>
+      <c r="C9">
+        <v>-112851477.0</v>
+      </c>
+      <c r="D9">
+        <v>306900000.0</v>
+      </c>
+      <c r="E9">
+        <v>389800000.0</v>
+      </c>
+      <c r="F9">
+        <v>1514000000.0</v>
+      </c>
+      <c r="G9">
+        <v>157200000.0</v>
+      </c>
+      <c r="H9">
+        <v>-80100000.0</v>
+      </c>
+      <c r="I9">
+        <v>371200000.0</v>
+      </c>
+      <c r="J9">
+        <v>-160600000.0</v>
+      </c>
+      <c r="K9">
+        <v>-18600000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B10">
+        <v>-1300700000.0</v>
+      </c>
+      <c r="C10">
+        <v>-197536412.0</v>
+      </c>
+      <c r="D10">
+        <v>144900000.0</v>
+      </c>
+      <c r="E10">
+        <v>376100000.0</v>
+      </c>
+      <c r="F10">
+        <v>1156600000.0</v>
+      </c>
+      <c r="G10">
+        <v>-76100000.0</v>
+      </c>
+      <c r="H10">
+        <v>-180200000.0</v>
+      </c>
+      <c r="I10">
+        <v>34800000.0</v>
+      </c>
+      <c r="J10">
+        <v>-352200000.0</v>
+      </c>
+      <c r="K10">
+        <v>-221100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11">
+        <v>-315800000.0</v>
+      </c>
+      <c r="C11">
+        <v>-42805732.0</v>
+      </c>
+      <c r="D11">
+        <v>39700000.0</v>
+      </c>
+      <c r="E11">
+        <v>77600000.0</v>
+      </c>
+      <c r="F11">
+        <v>298900000.0</v>
+      </c>
+      <c r="G11">
+        <v>84300000.0</v>
+      </c>
+      <c r="H11">
+        <v>-4300000.0</v>
+      </c>
+      <c r="I11">
+        <v>2600000.0</v>
+      </c>
+      <c r="J11">
+        <v>-38400000.0</v>
+      </c>
+      <c r="K11">
+        <v>-17800000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12">
+        <v>85200000.0</v>
+      </c>
+      <c r="C12">
+        <v>47345734.0</v>
+      </c>
+      <c r="D12">
+        <v>42000000.0</v>
+      </c>
+      <c r="E12">
+        <v>10573420.0</v>
+      </c>
+      <c r="F12">
+        <v>38841120.0</v>
+      </c>
+      <c r="G12">
+        <v>54501332.0</v>
+      </c>
+      <c r="H12">
+        <v>44823831.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13">
+        <v>6600000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
+        <v>10000000.0</v>
+      </c>
+      <c r="E13">
+        <v>13300000.0</v>
+      </c>
+      <c r="F13">
+        <v>500000.0</v>
+      </c>
+      <c r="G13">
+        <v>1100000.0</v>
+      </c>
+      <c r="H13">
+        <v>2600000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15">
+        <v>-984900000.0</v>
+      </c>
+      <c r="C15">
+        <v>-154730679.0</v>
+      </c>
+      <c r="D15">
+        <v>105200000.0</v>
+      </c>
+      <c r="E15">
+        <v>298500000.0</v>
+      </c>
+      <c r="F15">
+        <v>857700000.0</v>
+      </c>
+      <c r="G15">
+        <v>-160400000.0</v>
+      </c>
+      <c r="H15">
+        <v>-175900000.0</v>
+      </c>
+      <c r="I15">
+        <v>32200000.0</v>
+      </c>
+      <c r="J15">
+        <v>-313800000.0</v>
+      </c>
+      <c r="K15">
+        <v>-203300000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>298500000.0</v>
+      </c>
+      <c r="F16">
+        <v>857700000.0</v>
+      </c>
+      <c r="G16">
+        <v>-62000000.0</v>
+      </c>
+      <c r="H16">
+        <v>-175900000.0</v>
+      </c>
+      <c r="I16">
+        <v>32200000.0</v>
+      </c>
+      <c r="J16">
+        <v>-313800000.0</v>
+      </c>
+      <c r="K16">
+        <v>-203300000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>-984900000.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17">
+        <v>105200000.0</v>
+      </c>
+      <c r="E17">
+        <v>298500000.0</v>
+      </c>
+      <c r="F17">
+        <v>857700000.0</v>
+      </c>
+      <c r="G17">
+        <v>-76100000.0</v>
+      </c>
+      <c r="H17">
+        <v>-175900000.0</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>-81300000.0</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18">
+        <v>-34900000.0</v>
+      </c>
+      <c r="E18">
+        <v>-21800000.0</v>
+      </c>
+      <c r="F18">
+        <v>-59700000.0</v>
+      </c>
+      <c r="G18">
+        <v>-84400000.0</v>
+      </c>
+      <c r="H18">
+        <v>-78500000.0</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21">
+        <v>-777000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-208469478.0</v>
+      </c>
+      <c r="D21">
+        <v>167300000.0</v>
+      </c>
+      <c r="E21">
+        <v>290500000.0</v>
+      </c>
+      <c r="F21">
+        <v>1411000000.0</v>
+      </c>
+      <c r="G21">
+        <v>84800000.0</v>
+      </c>
+      <c r="H21">
+        <v>-137000000.0</v>
+      </c>
+      <c r="I21">
+        <v>284800000.0</v>
+      </c>
+      <c r="J21">
+        <v>-272400000.0</v>
+      </c>
+      <c r="K21">
+        <v>-120000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23">
+        <v>2862700000.0</v>
+      </c>
+      <c r="C23">
+        <v>1914305734.0</v>
+      </c>
+      <c r="D23">
+        <v>2628500000.0</v>
+      </c>
+      <c r="E23">
+        <v>2488000000.0</v>
+      </c>
+      <c r="F23">
+        <v>2395000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1710100000.0</v>
+      </c>
+      <c r="H23">
+        <v>2093900000.0</v>
+      </c>
+      <c r="I23">
+        <v>2524300000.0</v>
+      </c>
+      <c r="J23">
+        <v>2006300000.0</v>
+      </c>
+      <c r="K23">
+        <v>1979800000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>355900000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
+        <v>115000000.0</v>
+      </c>
+      <c r="E25">
+        <v>95300000.0</v>
+      </c>
+      <c r="F25">
+        <v>87000000.0</v>
+      </c>
+      <c r="G25">
+        <v>87200000.0</v>
+      </c>
+      <c r="H25">
+        <v>128100000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>20800000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28">
+        <v>111000000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
+        <v>114700000.0</v>
+      </c>
+      <c r="E28">
+        <v>99300000.0</v>
+      </c>
+      <c r="F28">
+        <v>102600000.0</v>
+      </c>
+      <c r="G28">
+        <v>72000000.0</v>
+      </c>
+      <c r="H28">
+        <v>56400000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29">
+        <v>-315800000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
+        <v>39700000.0</v>
+      </c>
+      <c r="E29">
+        <v>77600000.0</v>
+      </c>
+      <c r="F29">
+        <v>298900000.0</v>
+      </c>
+      <c r="G29">
+        <v>17700000.0</v>
+      </c>
+      <c r="H29">
+        <v>-4300000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30">
+        <v>112200000.0</v>
+      </c>
+      <c r="C30">
+        <v>95618000.0</v>
+      </c>
+      <c r="D30">
+        <v>139600000.0</v>
+      </c>
+      <c r="E30">
+        <v>99300000.0</v>
+      </c>
+      <c r="F30">
+        <v>103000000.0</v>
+      </c>
+      <c r="G30">
+        <v>72400000.0</v>
+      </c>
+      <c r="H30">
+        <v>56900000.0</v>
+      </c>
+      <c r="I30">
+        <v>197200000.0</v>
+      </c>
+      <c r="J30">
+        <v>53300000.0</v>
+      </c>
+      <c r="K30">
+        <v>95600000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31">
+        <v>-523700000.0</v>
+      </c>
+      <c r="C31">
+        <v>10933066.0</v>
+      </c>
+      <c r="D31">
+        <v>-22400000.0</v>
+      </c>
+      <c r="E31">
+        <v>85600000.0</v>
+      </c>
+      <c r="F31">
+        <v>-254400000.0</v>
+      </c>
+      <c r="G31">
+        <v>-160900000.0</v>
+      </c>
+      <c r="H31">
+        <v>-43200000.0</v>
+      </c>
+      <c r="I31">
+        <v>-142700000.0</v>
+      </c>
+      <c r="J31">
+        <v>-79800000.0</v>
+      </c>
+      <c r="K31">
+        <v>-101100000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32">
+        <v>2085700000.0</v>
+      </c>
+      <c r="C32">
+        <v>1705836255.0</v>
+      </c>
+      <c r="D32">
+        <v>2795800000.0</v>
+      </c>
+      <c r="E32">
+        <v>2778500000.0</v>
+      </c>
+      <c r="F32">
+        <v>3806000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1794900000.0</v>
+      </c>
+      <c r="H32">
+        <v>1956900000.0</v>
+      </c>
+      <c r="I32">
+        <v>2698300000.0</v>
+      </c>
+      <c r="J32">
+        <v>1792400000.0</v>
+      </c>
+      <c r="K32">
+        <v>1865600000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AH32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
+        <v>79</v>
+      </c>
+      <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
+      <c r="A2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2">
+        <v>423500000.0</v>
+      </c>
+      <c r="C2">
+        <v>839800000.0</v>
+      </c>
+      <c r="D2">
+        <v>631300000.0</v>
+      </c>
+      <c r="E2">
+        <v>643800000.0</v>
+      </c>
+      <c r="F2">
+        <v>626100000.0</v>
+      </c>
+      <c r="G2">
+        <v>473643840.0</v>
+      </c>
+      <c r="H2">
+        <v>647200000.0</v>
+      </c>
+      <c r="I2">
+        <v>624300000.0</v>
+      </c>
+      <c r="J2">
+        <v>588800000.0</v>
+      </c>
+      <c r="K2">
+        <v>623800000.0</v>
+      </c>
+      <c r="L2">
+        <v>664800000.0</v>
+      </c>
+      <c r="M2">
+        <v>639500000.0</v>
+      </c>
+      <c r="N2">
+        <v>630700000.0</v>
+      </c>
+      <c r="O2">
+        <v>611800000.0</v>
+      </c>
+      <c r="P2">
+        <v>569400000.0</v>
+      </c>
+      <c r="Q2">
+        <v>576800000.0</v>
+      </c>
+      <c r="R2">
+        <v>603200000.0</v>
+      </c>
+      <c r="S2">
+        <v>599900000.0</v>
+      </c>
+      <c r="T2">
+        <v>578700000.0</v>
+      </c>
+      <c r="U2">
+        <v>510200000.0</v>
+      </c>
+      <c r="V2">
+        <v>476000000.0</v>
+      </c>
+      <c r="W2">
+        <v>432200000.0</v>
+      </c>
+      <c r="X2">
+        <v>389800000.0</v>
+      </c>
+      <c r="Y2">
+        <v>339700000.0</v>
+      </c>
+      <c r="Z2">
+        <v>497600000.0</v>
+      </c>
+      <c r="AA2">
+        <v>433300000.0</v>
+      </c>
+      <c r="AB2">
+        <v>515800000.0</v>
+      </c>
+      <c r="AC2">
+        <v>452300000.0</v>
+      </c>
+      <c r="AD2">
+        <v>478300000.0</v>
+      </c>
+      <c r="AE2">
+        <v>483200000.0</v>
+      </c>
+      <c r="AF2">
+        <v>481000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>464700000.0</v>
+      </c>
+      <c r="AH2">
+        <v>435600000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
+      <c r="A3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3">
+        <v>33400000.0</v>
+      </c>
+      <c r="C3">
+        <v>239300000.0</v>
+      </c>
+      <c r="D3">
+        <v>43400000.0</v>
+      </c>
+      <c r="E3">
+        <v>38200000.0</v>
+      </c>
+      <c r="F3">
+        <v>35000000.0</v>
+      </c>
+      <c r="G3">
+        <v>26406200.0</v>
+      </c>
+      <c r="H3">
+        <v>36300000.0</v>
+      </c>
+      <c r="I3">
+        <v>33200000.0</v>
+      </c>
+      <c r="J3">
+        <v>38100000.0</v>
+      </c>
+      <c r="K3">
+        <v>31600000.0</v>
+      </c>
+      <c r="L3">
+        <v>25300000.0</v>
+      </c>
+      <c r="M3">
+        <v>23300000.0</v>
+      </c>
+      <c r="N3">
+        <v>25600000.0</v>
+      </c>
+      <c r="O3">
+        <v>24700000.0</v>
+      </c>
+      <c r="P3">
+        <v>22400000.0</v>
+      </c>
+      <c r="Q3">
+        <v>22600000.0</v>
+      </c>
+      <c r="R3">
+        <v>22700000.0</v>
+      </c>
+      <c r="S3">
+        <v>21500000.0</v>
+      </c>
+      <c r="T3">
+        <v>22100000.0</v>
+      </c>
+      <c r="U3">
+        <v>20700000.0</v>
+      </c>
+      <c r="V3">
+        <v>21700000.0</v>
+      </c>
+      <c r="W3">
+        <v>22800000.0</v>
+      </c>
+      <c r="X3">
+        <v>23500000.0</v>
+      </c>
+      <c r="Y3">
+        <v>19200000.0</v>
+      </c>
+      <c r="Z3">
+        <v>28300000.0</v>
+      </c>
+      <c r="AA3">
+        <v>29000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>26100000.0</v>
+      </c>
+      <c r="AC3">
+        <v>26400000.0</v>
+      </c>
+      <c r="AD3">
+        <v>28000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>28100000.0</v>
+      </c>
+      <c r="AF3">
+        <v>29600000.0</v>
+      </c>
+      <c r="AG3">
+        <v>25900000.0</v>
+      </c>
+      <c r="AH3">
+        <v>33400000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B5">
+        <v>-136000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-448700000.0</v>
+      </c>
+      <c r="D5">
+        <v>-140700000.0</v>
+      </c>
+      <c r="E5">
+        <v>-125800000.0</v>
+      </c>
+      <c r="F5">
+        <v>-29900000.0</v>
+      </c>
+      <c r="G5">
+        <v>-89572610.0</v>
+      </c>
+      <c r="H5">
+        <v>-99900000.0</v>
+      </c>
+      <c r="I5">
+        <v>23000000.0</v>
+      </c>
+      <c r="J5">
+        <v>-200000.0</v>
+      </c>
+      <c r="K5">
+        <v>-87100000.0</v>
+      </c>
+      <c r="L5">
+        <v>52600000.0</v>
+      </c>
+      <c r="M5">
+        <v>179500000.0</v>
+      </c>
+      <c r="N5">
+        <v>12800000.0</v>
+      </c>
+      <c r="O5">
+        <v>-78400000.0</v>
+      </c>
+      <c r="P5">
+        <v>19700000.0</v>
+      </c>
+      <c r="Q5">
+        <v>394400000.0</v>
+      </c>
+      <c r="R5">
+        <v>327700000.0</v>
+      </c>
+      <c r="S5">
+        <v>446100000.0</v>
+      </c>
+      <c r="T5">
+        <v>409800000.0</v>
+      </c>
+      <c r="U5">
+        <v>239000000.0</v>
+      </c>
+      <c r="V5">
+        <v>119800000.0</v>
+      </c>
+      <c r="W5">
+        <v>-53200000.0</v>
+      </c>
+      <c r="X5">
+        <v>-38500000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-19900000.0</v>
+      </c>
+      <c r="Z5">
+        <v>49500000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-17900000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-119300000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-43200000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-38500000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-45500000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-56500000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-14300000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-51400000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B6">
+        <v>-102600000.0</v>
+      </c>
+      <c r="C6">
+        <v>-209400000.0</v>
+      </c>
+      <c r="D6">
+        <v>-97300000.0</v>
+      </c>
+      <c r="E6">
+        <v>-87600000.0</v>
+      </c>
+      <c r="F6">
+        <v>5100000.0</v>
+      </c>
+      <c r="G6">
+        <v>-63166410.0</v>
+      </c>
+      <c r="H6">
+        <v>-63600000.0</v>
+      </c>
+      <c r="I6">
+        <v>56200000.0</v>
+      </c>
+      <c r="J6">
+        <v>37900000.0</v>
+      </c>
+      <c r="K6">
+        <v>-55500000.0</v>
+      </c>
+      <c r="L6">
+        <v>77900000.0</v>
+      </c>
+      <c r="M6">
+        <v>202800000.0</v>
+      </c>
+      <c r="N6">
+        <v>38400000.0</v>
+      </c>
+      <c r="O6">
+        <v>-53700000.0</v>
+      </c>
+      <c r="P6">
+        <v>42100000.0</v>
+      </c>
+      <c r="Q6">
+        <v>417000000.0</v>
+      </c>
+      <c r="R6">
+        <v>350400000.0</v>
+      </c>
+      <c r="S6">
+        <v>467600000.0</v>
+      </c>
+      <c r="T6">
+        <v>431900000.0</v>
+      </c>
+      <c r="U6">
+        <v>259700000.0</v>
+      </c>
+      <c r="V6">
+        <v>141500000.0</v>
+      </c>
+      <c r="W6">
+        <v>-30400000.0</v>
+      </c>
+      <c r="X6">
+        <v>-15000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-700000.0</v>
+      </c>
+      <c r="Z6">
+        <v>77800000.0</v>
+      </c>
+      <c r="AA6">
+        <v>11100000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-93200000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-16800000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-10500000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-17400000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-26900000.0</v>
+      </c>
+      <c r="AG6">
+        <v>11600000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-18000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B9">
+        <v>-126600000.0</v>
+      </c>
+      <c r="C9">
+        <v>-384800000.0</v>
+      </c>
+      <c r="D9">
+        <v>-107400000.0</v>
+      </c>
+      <c r="E9">
+        <v>-54100000.0</v>
+      </c>
+      <c r="F9">
+        <v>-109000000.0</v>
+      </c>
+      <c r="G9">
+        <v>-63444370.0</v>
+      </c>
+      <c r="H9">
+        <v>-46900000.0</v>
+      </c>
+      <c r="I9">
+        <v>26200000.0</v>
+      </c>
+      <c r="J9">
+        <v>31800000.0</v>
+      </c>
+      <c r="K9">
+        <v>-8400000.0</v>
+      </c>
+      <c r="L9">
+        <v>67800000.0</v>
+      </c>
+      <c r="M9">
+        <v>187700000.0</v>
+      </c>
+      <c r="N9">
+        <v>46700000.0</v>
+      </c>
+      <c r="O9">
+        <v>-44000000.0</v>
+      </c>
+      <c r="P9">
+        <v>29800000.0</v>
+      </c>
+      <c r="Q9">
+        <v>357300000.0</v>
+      </c>
+      <c r="R9">
+        <v>338600000.0</v>
+      </c>
+      <c r="S9">
+        <v>465000000.0</v>
+      </c>
+      <c r="T9">
+        <v>431500000.0</v>
+      </c>
+      <c r="U9">
+        <v>278900000.0</v>
+      </c>
+      <c r="V9">
+        <v>162500000.0</v>
+      </c>
+      <c r="W9">
+        <v>-2200000.0</v>
+      </c>
+      <c r="X9">
+        <v>-12800000.0</v>
+      </c>
+      <c r="Y9">
+        <v>9700000.0</v>
+      </c>
+      <c r="Z9">
+        <v>75200000.0</v>
+      </c>
+      <c r="AA9">
+        <v>6600000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-88200000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-16100000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-13900000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-33300000.0</v>
+      </c>
+      <c r="AG9">
+        <v>10400000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-24700000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B10">
+        <v>-159400000.0</v>
+      </c>
+      <c r="C10">
+        <v>-471500000.0</v>
+      </c>
+      <c r="D10">
+        <v>-630800000.0</v>
+      </c>
+      <c r="E10">
+        <v>-147500000.0</v>
+      </c>
+      <c r="F10">
+        <v>-50900000.0</v>
+      </c>
+      <c r="G10">
+        <v>-63374880.0</v>
+      </c>
+      <c r="H10">
+        <v>-123800000.0</v>
+      </c>
+      <c r="I10">
+        <v>1800000.0</v>
+      </c>
+      <c r="J10">
+        <v>29000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-97300000.0</v>
+      </c>
+      <c r="L10">
+        <v>43000000.0</v>
+      </c>
+      <c r="M10">
+        <v>170200000.0</v>
+      </c>
+      <c r="N10">
+        <v>-15000000.0</v>
+      </c>
+      <c r="O10">
+        <v>-87400000.0</v>
+      </c>
+      <c r="P10">
+        <v>92100000.0</v>
+      </c>
+      <c r="Q10">
+        <v>386300000.0</v>
+      </c>
+      <c r="R10">
+        <v>321600000.0</v>
+      </c>
+      <c r="S10">
+        <v>222200000.0</v>
+      </c>
+      <c r="T10">
+        <v>392200000.0</v>
+      </c>
+      <c r="U10">
+        <v>221300000.0</v>
+      </c>
+      <c r="V10">
+        <v>100100000.0</v>
+      </c>
+      <c r="W10">
+        <v>-73500000.0</v>
+      </c>
+      <c r="X10">
+        <v>-60000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-42700000.0</v>
+      </c>
+      <c r="Z10">
+        <v>52900000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-80800000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-139300000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-51500000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-113800000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-47600000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-74500000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-32400000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-106100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11">
+        <v>-26400000.0</v>
+      </c>
+      <c r="C11">
+        <v>-106800000.0</v>
+      </c>
+      <c r="D11">
+        <v>-145700000.0</v>
+      </c>
+      <c r="E11">
+        <v>-36900000.0</v>
+      </c>
+      <c r="F11">
+        <v>-26400000.0</v>
+      </c>
+      <c r="G11">
+        <v>-17164030.0</v>
+      </c>
+      <c r="H11">
+        <v>-17200000.0</v>
+      </c>
+      <c r="I11">
+        <v>-4300000.0</v>
+      </c>
+      <c r="J11">
+        <v>1000000.0</v>
+      </c>
+      <c r="K11">
+        <v>-12500000.0</v>
+      </c>
+      <c r="L11">
+        <v>11900000.0</v>
+      </c>
+      <c r="M11">
+        <v>39300000.0</v>
+      </c>
+      <c r="N11">
+        <v>5400000.0</v>
+      </c>
+      <c r="O11">
+        <v>-17600000.0</v>
+      </c>
+      <c r="P11">
+        <v>4900000.0</v>
+      </c>
+      <c r="Q11">
+        <v>84900000.0</v>
+      </c>
+      <c r="R11">
+        <v>78000000.0</v>
+      </c>
+      <c r="S11">
+        <v>99200000.0</v>
+      </c>
+      <c r="T11">
+        <v>104000000.0</v>
+      </c>
+      <c r="U11">
+        <v>17700000.0</v>
+      </c>
+      <c r="V11">
+        <v>19700000.0</v>
+      </c>
+      <c r="W11">
+        <v>20300000.0</v>
+      </c>
+      <c r="X11">
+        <v>21500000.0</v>
+      </c>
+      <c r="Y11">
+        <v>22800000.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11">
+        <v>-2900000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-12900000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-3700000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-18900000.0</v>
+      </c>
+      <c r="AF11">
+        <v>18200000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-7300000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-27800000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12">
+        <v>23400000.0</v>
+      </c>
+      <c r="C12">
+        <v>22800000.0</v>
+      </c>
+      <c r="D12">
+        <v>12206000.0</v>
+      </c>
+      <c r="E12">
+        <v>13588250.0</v>
+      </c>
+      <c r="F12">
+        <v>21000000.0</v>
+      </c>
+      <c r="G12">
+        <v>10770950.0</v>
+      </c>
+      <c r="H12">
+        <v>14189760.0</v>
+      </c>
+      <c r="I12">
+        <v>21200000.0</v>
+      </c>
+      <c r="J12">
+        <v>12573880.0</v>
+      </c>
+      <c r="K12">
+        <v>10200000.0</v>
+      </c>
+      <c r="L12">
+        <v>10200000.0</v>
+      </c>
+      <c r="M12">
+        <v>9900000.0</v>
+      </c>
+      <c r="N12">
+        <v>3623060.0</v>
+      </c>
+      <c r="O12">
+        <v>2950800.0</v>
+      </c>
+      <c r="P12">
+        <v>3107180.0</v>
+      </c>
+      <c r="Q12">
+        <v>3649409.0</v>
+      </c>
+      <c r="R12">
+        <v>3436560.0</v>
+      </c>
+      <c r="S12">
+        <v>11463700.0</v>
+      </c>
+      <c r="T12">
+        <v>17600000.0</v>
+      </c>
+      <c r="U12">
+        <v>14800000.0</v>
+      </c>
+      <c r="V12">
+        <v>15600000.0</v>
+      </c>
+      <c r="W12">
+        <v>20300000.0</v>
+      </c>
+      <c r="X12">
+        <v>21500000.0</v>
+      </c>
+      <c r="Y12">
+        <v>22800000.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12">
+        <v>25100000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B13">
+        <v>2500000.0</v>
+      </c>
+      <c r="C13">
+        <v>200000.0</v>
+      </c>
+      <c r="D13">
+        <v>1100000.0</v>
+      </c>
+      <c r="E13">
+        <v>2500000.0</v>
+      </c>
+      <c r="F13">
+        <v>2800000.0</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13">
+        <v>7000000.0</v>
+      </c>
+      <c r="I13">
+        <v>5400000.0</v>
+      </c>
+      <c r="J13">
+        <v>1200000.0</v>
+      </c>
+      <c r="K13">
+        <v>2400000.0</v>
+      </c>
+      <c r="L13">
+        <v>3100000.0</v>
+      </c>
+      <c r="M13">
+        <v>3300000.0</v>
+      </c>
+      <c r="N13">
+        <v>2900000.0</v>
+      </c>
+      <c r="O13">
+        <v>4200000.0</v>
+      </c>
+      <c r="P13">
+        <v>4600000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1900000.0</v>
+      </c>
+      <c r="R13">
+        <v>400000.0</v>
+      </c>
+      <c r="S13">
+        <v>100000.0</v>
+      </c>
+      <c r="T13">
+        <v>400000.0</v>
+      </c>
+      <c r="U13">
+        <v>0.0</v>
+      </c>
+      <c r="V13">
+        <v>0.0</v>
+      </c>
+      <c r="W13">
+        <v>300000.0</v>
+      </c>
+      <c r="X13">
+        <v>200000.0</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15">
+        <v>-159400000.0</v>
+      </c>
+      <c r="C15">
+        <v>-364700000.0</v>
+      </c>
+      <c r="D15">
+        <v>-485100000.0</v>
+      </c>
+      <c r="E15">
+        <v>-110600000.0</v>
+      </c>
+      <c r="F15">
+        <v>-24500000.0</v>
+      </c>
+      <c r="G15">
+        <v>-46210850.0</v>
+      </c>
+      <c r="H15">
+        <v>-106600000.0</v>
+      </c>
+      <c r="I15">
+        <v>6100000.0</v>
+      </c>
+      <c r="J15">
+        <v>28000000.0</v>
+      </c>
+      <c r="K15">
+        <v>-84800000.0</v>
+      </c>
+      <c r="L15">
+        <v>31100000.0</v>
+      </c>
+      <c r="M15">
+        <v>130900000.0</v>
+      </c>
+      <c r="N15">
+        <v>-20400000.0</v>
+      </c>
+      <c r="O15">
+        <v>-69800000.0</v>
+      </c>
+      <c r="P15">
+        <v>87200000.0</v>
+      </c>
+      <c r="Q15">
+        <v>301400000.0</v>
+      </c>
+      <c r="R15">
+        <v>242900000.0</v>
+      </c>
+      <c r="S15">
+        <v>123000000.0</v>
+      </c>
+      <c r="T15">
+        <v>288200000.0</v>
+      </c>
+      <c r="U15">
+        <v>203600000.0</v>
+      </c>
+      <c r="V15">
+        <v>100100000.0</v>
+      </c>
+      <c r="W15">
+        <v>-73500000.0</v>
+      </c>
+      <c r="X15">
+        <v>-60000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-42700000.0</v>
+      </c>
+      <c r="Z15">
+        <v>52900000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-80800000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-136400000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-38600000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-110100000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-28700000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-92700000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-25100000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-78300000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>130900000.0</v>
+      </c>
+      <c r="N16">
+        <v>-20400000.0</v>
+      </c>
+      <c r="O16">
+        <v>-69800000.0</v>
+      </c>
+      <c r="P16">
+        <v>87200000.0</v>
+      </c>
+      <c r="Q16">
+        <v>301400000.0</v>
+      </c>
+      <c r="R16">
+        <v>243600000.0</v>
+      </c>
+      <c r="S16">
+        <v>123000000.0</v>
+      </c>
+      <c r="T16">
+        <v>288200000.0</v>
+      </c>
+      <c r="U16">
+        <v>203900000.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16">
+        <v>-73500000.0</v>
+      </c>
+      <c r="X16">
+        <v>-60000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-42700000.0</v>
+      </c>
+      <c r="Z16">
+        <v>52900000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-80800000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>-159400000.0</v>
+      </c>
+      <c r="C17">
+        <v>-364700000.0</v>
+      </c>
+      <c r="D17">
+        <v>-485100000.0</v>
+      </c>
+      <c r="E17">
+        <v>-110600000.0</v>
+      </c>
+      <c r="F17">
+        <v>-24500000.0</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17">
+        <v>-106600000.0</v>
+      </c>
+      <c r="I17">
+        <v>6100000.0</v>
+      </c>
+      <c r="J17">
+        <v>28000000.0</v>
+      </c>
+      <c r="K17">
+        <v>-84800000.0</v>
+      </c>
+      <c r="L17">
+        <v>31100000.0</v>
+      </c>
+      <c r="M17">
+        <v>130900000.0</v>
+      </c>
+      <c r="N17">
+        <v>-20400000.0</v>
+      </c>
+      <c r="O17">
+        <v>-69800000.0</v>
+      </c>
+      <c r="P17">
+        <v>87200000.0</v>
+      </c>
+      <c r="Q17">
+        <v>301400000.0</v>
+      </c>
+      <c r="R17">
+        <v>242900000.0</v>
+      </c>
+      <c r="S17">
+        <v>123000000.0</v>
+      </c>
+      <c r="T17">
+        <v>288200000.0</v>
+      </c>
+      <c r="U17">
+        <v>203600000.0</v>
+      </c>
+      <c r="V17">
+        <v>100100000.0</v>
+      </c>
+      <c r="W17">
+        <v>-73500000.0</v>
+      </c>
+      <c r="X17">
+        <v>-60000000.0</v>
+      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>-21500000.0</v>
+      </c>
+      <c r="C18">
+        <v>-23200000.0</v>
+      </c>
+      <c r="D18">
+        <v>-19300000.0</v>
+      </c>
+      <c r="E18">
+        <v>-19900000.0</v>
+      </c>
+      <c r="F18">
+        <v>-19000000.0</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18">
+        <v>-17500000.0</v>
+      </c>
+      <c r="I18">
+        <v>-16400000.0</v>
+      </c>
+      <c r="J18">
+        <v>-13400000.0</v>
+      </c>
+      <c r="K18">
+        <v>-7800000.0</v>
+      </c>
+      <c r="L18">
+        <v>-7100000.0</v>
+      </c>
+      <c r="M18">
+        <v>-6600000.0</v>
+      </c>
+      <c r="N18">
+        <v>-6800000.0</v>
+      </c>
+      <c r="O18">
+        <v>-5100000.0</v>
+      </c>
+      <c r="P18">
+        <v>-3700000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-6200000.0</v>
+      </c>
+      <c r="R18">
+        <v>-6800000.0</v>
+      </c>
+      <c r="S18">
+        <v>-17300000.0</v>
+      </c>
+      <c r="T18">
+        <v>-17600000.0</v>
+      </c>
+      <c r="U18">
+        <v>-18000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-20000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-20400000.0</v>
+      </c>
+      <c r="X18">
+        <v>-21500000.0</v>
+      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" t="s">
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="B21">
-        <v>300000.0</v>
+        <v>-153500000.0</v>
       </c>
       <c r="C21">
-        <v>400000.0</v>
+        <v>-403900000.0</v>
       </c>
       <c r="D21">
-        <v>500000.0</v>
+        <v>-651500000.0</v>
       </c>
       <c r="E21">
-        <v>500000.0</v>
+        <v>-85100000.0</v>
       </c>
       <c r="F21">
-        <v>600000.0</v>
+        <v>-139900000.0</v>
       </c>
       <c r="G21">
-        <v>600000.0</v>
+        <v>-89572610.0</v>
       </c>
       <c r="H21">
-        <v>700000.0</v>
+        <v>-83600000.0</v>
       </c>
       <c r="I21">
-        <v>800000.0</v>
+        <v>-12500000.0</v>
       </c>
       <c r="J21">
-        <v>900000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="K21">
-        <v>900000.0</v>
+        <v>-36900000.0</v>
       </c>
       <c r="L21">
-        <v>900000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="M21">
-        <v>1000000.0</v>
+        <v>164300000.0</v>
       </c>
       <c r="N21">
-        <v>1100000.0</v>
+        <v>12800000.0</v>
       </c>
       <c r="O21">
-        <v>1200000.0</v>
+        <v>-65700000.0</v>
       </c>
       <c r="P21">
-        <v>1100000.0</v>
+        <v>19700000.0</v>
       </c>
       <c r="Q21">
-        <v>1600000.0</v>
+        <v>328900000.0</v>
       </c>
       <c r="R21">
-        <v>1500000.0</v>
+        <v>310600000.0</v>
       </c>
       <c r="S21">
-        <v>1400000.0</v>
+        <v>446100000.0</v>
       </c>
       <c r="T21">
-        <v>1500000.0</v>
-[...3 lines deleted...]
-      <c r="W21"/>
+        <v>402100000.0</v>
+      </c>
+      <c r="U21">
+        <v>252200000.0</v>
+      </c>
+      <c r="V21">
+        <v>130000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-17700000.0</v>
+      </c>
       <c r="X21">
-        <v>70600000.0</v>
+        <v>-24700000.0</v>
       </c>
       <c r="Y21">
-        <v>70500000.0</v>
+        <v>-2800000.0</v>
       </c>
       <c r="Z21">
-        <v>75900000.0</v>
+        <v>49500000.0</v>
       </c>
       <c r="AA21">
-        <v>75900000.0</v>
+        <v>-17900000.0</v>
       </c>
       <c r="AB21">
-        <v>75500000.0</v>
+        <v>-119300000.0</v>
       </c>
       <c r="AC21">
-        <v>79600000.0</v>
+        <v>-43200000.0</v>
       </c>
       <c r="AD21">
-        <v>79900000.0</v>
+        <v>-38500000.0</v>
       </c>
       <c r="AE21">
-        <v>79500000.0</v>
+        <v>-45500000.0</v>
       </c>
       <c r="AF21">
-        <v>80100000.0</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:32">
+        <v>-56500000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-14300000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-51400000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>30</v>
-[...57 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
-[...27 lines deleted...]
-    <row r="23" spans="1:32">
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="B23">
-        <v>2435600000.0</v>
+        <v>450400000.0</v>
       </c>
       <c r="C23">
-        <v>2945600000.0</v>
+        <v>858900000.0</v>
       </c>
       <c r="D23">
-        <v>3090100000.0</v>
+        <v>1175400000.0</v>
       </c>
       <c r="E23">
-        <v>3186200000.0</v>
+        <v>674800000.0</v>
       </c>
       <c r="F23">
-        <v>3095900000.0</v>
+        <v>657000000.0</v>
       </c>
       <c r="G23">
-        <v>3123200000.0</v>
+        <v>499772080.0</v>
       </c>
       <c r="H23">
-        <v>2676000000.0</v>
+        <v>683900000.0</v>
       </c>
       <c r="I23">
-        <v>2651600000.0</v>
+        <v>663000000.0</v>
       </c>
       <c r="J23">
-        <v>2713100000.0</v>
+        <v>620800000.0</v>
       </c>
       <c r="K23">
-        <v>2627800000.0</v>
+        <v>652300000.0</v>
       </c>
       <c r="L23">
-        <v>2455600000.0</v>
+        <v>695800000.0</v>
       </c>
       <c r="M23">
-        <v>2549000000.0</v>
+        <v>662900000.0</v>
       </c>
       <c r="N23">
-        <v>2716000000.0</v>
+        <v>655700000.0</v>
       </c>
       <c r="O23">
-        <v>3070500000.0</v>
+        <v>633500000.0</v>
       </c>
       <c r="P23">
-        <v>2693600000.0</v>
+        <v>593600000.0</v>
       </c>
       <c r="Q23">
-        <v>2520700000.0</v>
+        <v>605200000.0</v>
       </c>
       <c r="R23">
-        <v>2185700000.0</v>
+        <v>631200000.0</v>
       </c>
       <c r="S23">
-        <v>1697200000.0</v>
+        <v>618800000.0</v>
       </c>
       <c r="T23">
-        <v>1553900000.0</v>
-[...2 lines deleted...]
-      <c r="V23"/>
+        <v>608100000.0</v>
+      </c>
+      <c r="U23">
+        <v>582600000.0</v>
+      </c>
+      <c r="V23">
+        <v>508500000.0</v>
+      </c>
       <c r="W23">
-        <v>299900000.0</v>
+        <v>447700000.0</v>
       </c>
       <c r="X23">
-        <v>1891300000.0</v>
+        <v>401700000.0</v>
       </c>
       <c r="Y23">
-        <v>1022700000.0</v>
+        <v>396600000.0</v>
       </c>
       <c r="Z23">
-        <v>1804200000.0</v>
+        <v>510500000.0</v>
       </c>
       <c r="AA23">
-        <v>1844200000.0</v>
+        <v>485000000.0</v>
       </c>
       <c r="AB23">
-        <v>1790100000.0</v>
+        <v>520900000.0</v>
       </c>
       <c r="AC23">
-        <v>1870400000.0</v>
+        <v>456200000.0</v>
       </c>
       <c r="AD23">
-        <v>1877600000.0</v>
-[...4 lines deleted...]
-    <row r="24" spans="1:32">
+        <v>546600000.0</v>
+      </c>
+      <c r="AE23">
+        <v>483800000.0</v>
+      </c>
+      <c r="AF23">
+        <v>490000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>479300000.0</v>
+      </c>
+      <c r="AH23">
+        <v>379300000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>32</v>
-[...9 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
-[...43 lines deleted...]
-      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-      <c r="F25"/>
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>33400000.0</v>
+      </c>
+      <c r="C25">
+        <v>239300000.0</v>
+      </c>
+      <c r="D25">
+        <v>43400000.0</v>
+      </c>
+      <c r="E25">
+        <v>38200000.0</v>
+      </c>
+      <c r="F25">
+        <v>35000000.0</v>
+      </c>
       <c r="G25"/>
-      <c r="H25"/>
-[...16 lines deleted...]
-      <c r="Y25"/>
+      <c r="H25">
+        <v>36300000.0</v>
+      </c>
+      <c r="I25">
+        <v>33200000.0</v>
+      </c>
+      <c r="J25">
+        <v>34800000.0</v>
+      </c>
+      <c r="K25">
+        <v>31600000.0</v>
+      </c>
+      <c r="L25">
+        <v>25300000.0</v>
+      </c>
+      <c r="M25">
+        <v>23300000.0</v>
+      </c>
+      <c r="N25">
+        <v>25600000.0</v>
+      </c>
+      <c r="O25">
+        <v>24700000.0</v>
+      </c>
+      <c r="P25">
+        <v>22400000.0</v>
+      </c>
+      <c r="Q25">
+        <v>22600000.0</v>
+      </c>
+      <c r="R25">
+        <v>22700000.0</v>
+      </c>
+      <c r="S25">
+        <v>21500000.0</v>
+      </c>
+      <c r="T25">
+        <v>22100000.0</v>
+      </c>
+      <c r="U25">
+        <v>20700000.0</v>
+      </c>
+      <c r="V25">
+        <v>21700000.0</v>
+      </c>
+      <c r="W25">
+        <v>22800000.0</v>
+      </c>
+      <c r="X25">
+        <v>23500000.0</v>
+      </c>
+      <c r="Y25">
+        <v>19200000.0</v>
+      </c>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>122</v>
+      </c>
+      <c r="B27">
+        <v>18884597.0</v>
+      </c>
+      <c r="C27">
+        <v>18884597.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="B28">
-        <v>739600000.0</v>
+        <v>27700000.0</v>
       </c>
       <c r="C28">
-        <v>565500000.0</v>
+        <v>18700000.0</v>
       </c>
       <c r="D28">
-        <v>437400000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="E28">
-        <v>392700000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="F28">
-        <v>165800000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>30000000.0</v>
+      </c>
+      <c r="G28"/>
       <c r="H28">
-        <v>54700000.0</v>
+        <v>36600000.0</v>
       </c>
       <c r="I28">
-        <v>50900000.0</v>
+        <v>29100000.0</v>
       </c>
       <c r="J28">
-        <v>-78500000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="K28">
-        <v>-172400000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="L28">
-        <v>-125100000.0</v>
+        <v>30900000.0</v>
       </c>
       <c r="M28">
-        <v>-124200000.0</v>
+        <v>23300000.0</v>
       </c>
       <c r="N28">
-        <v>-361600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="O28">
-        <v>-1041600000.0</v>
+        <v>21600000.0</v>
       </c>
       <c r="P28">
-        <v>-819100000.0</v>
+        <v>24200000.0</v>
       </c>
       <c r="Q28">
-        <v>-494800000.0</v>
+        <v>28400000.0</v>
       </c>
       <c r="R28">
-        <v>176200000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="S28">
-        <v>509700000.0</v>
+        <v>18900000.0</v>
       </c>
       <c r="T28">
-        <v>608200000.0</v>
-[...2 lines deleted...]
-      <c r="V28"/>
+        <v>29400000.0</v>
+      </c>
+      <c r="U28">
+        <v>72000000.0</v>
+      </c>
+      <c r="V28">
+        <v>32100000.0</v>
+      </c>
       <c r="W28">
-        <v>265000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="X28">
-        <v>1346900000.0</v>
+        <v>11900000.0</v>
       </c>
       <c r="Y28">
-        <v>1283600000.0</v>
-[...23 lines deleted...]
-    <row r="29" spans="1:32">
+        <v>56400000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>124</v>
       </c>
       <c r="B29">
-        <v>1618500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C29">
-        <v>1941100000.0</v>
+        <v>-106800000.0</v>
       </c>
       <c r="D29">
-        <v>2137600000.0</v>
-[...1 lines deleted...]
-      <c r="E29"/>
+        <v>-145700000.0</v>
+      </c>
+      <c r="E29">
+        <v>-36900000.0</v>
+      </c>
       <c r="F29">
-        <v>2031600000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-26400000.0</v>
+      </c>
+      <c r="G29"/>
       <c r="H29">
-        <v>1646300000.0</v>
+        <v>-17200000.0</v>
       </c>
       <c r="I29">
-        <v>1586300000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="J29">
-        <v>1746800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="K29">
-        <v>1667100000.0</v>
+        <v>-12500000.0</v>
       </c>
       <c r="L29">
-        <v>1584500000.0</v>
+        <v>11900000.0</v>
       </c>
       <c r="M29">
-        <v>1590400000.0</v>
+        <v>39300000.0</v>
       </c>
       <c r="N29">
-        <v>1638400000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="O29">
-        <v>1486500000.0</v>
+        <v>-17600000.0</v>
       </c>
       <c r="P29">
-        <v>1677900000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="Q29">
-        <v>945000000.0</v>
+        <v>84900000.0</v>
       </c>
       <c r="R29">
-        <v>1274100000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="S29">
-        <v>879900000.0</v>
+        <v>99200000.0</v>
       </c>
       <c r="T29">
-        <v>789600000.0</v>
-[...4 lines deleted...]
-      <c r="X29"/>
+        <v>104000000.0</v>
+      </c>
+      <c r="U29">
+        <v>17700000.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>0.0</v>
+      </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>256397800.0</v>
+        <v>26900000.0</v>
       </c>
       <c r="C30">
-        <v>369600000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D30">
-        <v>266100000.0</v>
+        <v>544100000.0</v>
       </c>
       <c r="E30">
-        <v>227600000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="F30">
-        <v>289800000.0</v>
+        <v>30900000.0</v>
       </c>
       <c r="G30">
-        <v>249100000.0</v>
+        <v>26128240.0</v>
       </c>
       <c r="H30">
-        <v>266700000.0</v>
+        <v>36700000.0</v>
       </c>
       <c r="I30">
-        <v>302000000.0</v>
+        <v>38700000.0</v>
       </c>
       <c r="J30">
-        <v>300600000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="K30">
-        <v>280600000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="L30">
-        <v>291200000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="M30">
-        <v>230700000.0</v>
+        <v>23400000.0</v>
       </c>
       <c r="N30">
-        <v>248600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="O30">
-        <v>326800000.0</v>
+        <v>21700000.0</v>
       </c>
       <c r="P30">
-        <v>402300000.0</v>
+        <v>24200000.0</v>
       </c>
       <c r="Q30">
+        <v>28400000.0</v>
+      </c>
+      <c r="R30">
+        <v>28000000.0</v>
+      </c>
+      <c r="S30">
+        <v>18900000.0</v>
+      </c>
+      <c r="T30">
+        <v>29400000.0</v>
+      </c>
+      <c r="U30">
+        <v>72400000.0</v>
+      </c>
+      <c r="V30">
+        <v>32500000.0</v>
+      </c>
+      <c r="W30">
+        <v>15500000.0</v>
+      </c>
+      <c r="X30">
+        <v>11900000.0</v>
+      </c>
+      <c r="Y30">
+        <v>56900000.0</v>
+      </c>
+      <c r="Z30">
+        <v>12900000.0</v>
+      </c>
+      <c r="AA30">
+        <v>51700000.0</v>
+      </c>
+      <c r="AB30">
+        <v>5100000.0</v>
+      </c>
+      <c r="AC30">
+        <v>3900000.0</v>
+      </c>
+      <c r="AD30">
+        <v>68300000.0</v>
+      </c>
+      <c r="AE30">
+        <v>600000.0</v>
+      </c>
+      <c r="AF30">
+        <v>9000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>14600000.0</v>
+      </c>
+      <c r="AH30">
+        <v>56300000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31">
+        <v>-5900000.0</v>
+      </c>
+      <c r="C31">
+        <v>-67600000.0</v>
+      </c>
+      <c r="D31">
+        <v>20700000.0</v>
+      </c>
+      <c r="E31">
+        <v>-62400000.0</v>
+      </c>
+      <c r="F31">
+        <v>89000000.0</v>
+      </c>
+      <c r="G31">
+        <v>26197730.0</v>
+      </c>
+      <c r="H31">
+        <v>-40200000.0</v>
+      </c>
+      <c r="I31">
+        <v>14300000.0</v>
+      </c>
+      <c r="J31">
+        <v>25900000.0</v>
+      </c>
+      <c r="K31">
+        <v>-60400000.0</v>
+      </c>
+      <c r="L31">
+        <v>6200000.0</v>
+      </c>
+      <c r="M31">
+        <v>5900000.0</v>
+      </c>
+      <c r="N31">
+        <v>-36700000.0</v>
+      </c>
+      <c r="O31">
+        <v>-21700000.0</v>
+      </c>
+      <c r="P31">
+        <v>86500000.0</v>
+      </c>
+      <c r="Q31">
+        <v>57400000.0</v>
+      </c>
+      <c r="R31">
+        <v>11000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-223900000.0</v>
+      </c>
+      <c r="T31">
+        <v>-9900000.0</v>
+      </c>
+      <c r="U31">
+        <v>-30900000.0</v>
+      </c>
+      <c r="V31">
+        <v>-29900000.0</v>
+      </c>
+      <c r="W31">
+        <v>-55800000.0</v>
+      </c>
+      <c r="X31">
+        <v>-35300000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-39900000.0</v>
+      </c>
+      <c r="Z31">
+        <v>3400000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-62900000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-8300000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-75300000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2100000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-18100000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-54700000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32">
+        <v>296900000.0</v>
+      </c>
+      <c r="C32">
         <v>455000000.0</v>
       </c>
-      <c r="R30">
-[...106 lines deleted...]
-      </c>
       <c r="D32">
-        <v>895300000.0</v>
-[...1 lines deleted...]
-      <c r="E32"/>
+        <v>523900000.0</v>
+      </c>
+      <c r="E32">
+        <v>589700000.0</v>
+      </c>
       <c r="F32">
-        <v>1111100000.0</v>
+        <v>517100000.0</v>
       </c>
       <c r="G32">
-        <v>1250800000.0</v>
+        <v>410199470.0</v>
       </c>
       <c r="H32">
-        <v>834000000.0</v>
+        <v>600300000.0</v>
       </c>
       <c r="I32">
-        <v>876800000.0</v>
+        <v>650500000.0</v>
       </c>
       <c r="J32">
-        <v>986300000.0</v>
+        <v>620600000.0</v>
       </c>
       <c r="K32">
-        <v>1056300000.0</v>
+        <v>615400000.0</v>
       </c>
       <c r="L32">
-        <v>1022900000.0</v>
+        <v>732600000.0</v>
       </c>
       <c r="M32">
-        <v>1108500000.0</v>
+        <v>827200000.0</v>
       </c>
       <c r="N32">
-        <v>1253300000.0</v>
+        <v>677400000.0</v>
       </c>
       <c r="O32">
-        <v>1151400000.0</v>
+        <v>567800000.0</v>
       </c>
       <c r="P32">
-        <v>1379000000.0</v>
+        <v>599200000.0</v>
       </c>
       <c r="Q32">
-        <v>774400000.0</v>
+        <v>934100000.0</v>
       </c>
       <c r="R32">
-        <v>1066000000.0</v>
+        <v>941800000.0</v>
       </c>
       <c r="S32">
-        <v>667200000.0</v>
+        <v>1064900000.0</v>
       </c>
       <c r="T32">
-        <v>494200000.0</v>
-[...2104 lines deleted...]
-      <c r="AF62"/>
+        <v>1010200000.0</v>
+      </c>
+      <c r="U32">
+        <v>789100000.0</v>
+      </c>
+      <c r="V32">
+        <v>638500000.0</v>
+      </c>
+      <c r="W32">
+        <v>430000000.0</v>
+      </c>
+      <c r="X32">
+        <v>377000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>349400000.0</v>
+      </c>
+      <c r="Z32">
+        <v>572800000.0</v>
+      </c>
+      <c r="AA32">
+        <v>439900000.0</v>
+      </c>
+      <c r="AB32">
+        <v>427600000.0</v>
+      </c>
+      <c r="AC32">
+        <v>436200000.0</v>
+      </c>
+      <c r="AD32">
+        <v>464400000.0</v>
+      </c>
+      <c r="AE32">
+        <v>464200000.0</v>
+      </c>
+      <c r="AF32">
+        <v>447700000.0</v>
+      </c>
+      <c r="AG32">
+        <v>475100000.0</v>
+      </c>
+      <c r="AH32">
+        <v>410900000.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="B2">
-        <v>2569866024.0</v>
+        <v>266900000.0</v>
       </c>
       <c r="C2">
-        <v>2488900000.0</v>
+        <v>185811220.0</v>
       </c>
       <c r="D2">
-        <v>2388700000.0</v>
+        <v>247400000.0</v>
       </c>
       <c r="E2">
-        <v>2292000000.0</v>
+        <v>915300000.0</v>
       </c>
       <c r="F2">
-        <v>1637700000.0</v>
+        <v>21200000.0</v>
       </c>
       <c r="G2">
-        <v>2037000000.0</v>
+        <v>265000000.0</v>
       </c>
       <c r="H2">
-        <v>2327100000.0</v>
+        <v>135500000.0</v>
       </c>
       <c r="I2">
-        <v>1953000000.0</v>
+        <v>31200000.0</v>
       </c>
       <c r="J2">
-        <v>1884200000.0</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10">
+        <v>32500000.0</v>
+      </c>
+      <c r="K2">
+        <v>25700000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B3">
-        <v>137066632.0</v>
+        <v>328500000</v>
       </c>
       <c r="C3">
-        <v>115000000.0</v>
+        <v>208539490</v>
       </c>
       <c r="D3">
-        <v>98900000.0</v>
+        <v>490100000</v>
       </c>
       <c r="E3">
-        <v>87100000.0</v>
+        <v>333500000</v>
       </c>
       <c r="F3">
-        <v>87200000.0</v>
+        <v>167900000</v>
       </c>
       <c r="G3">
-        <v>128100000.0</v>
+        <v>71800000</v>
       </c>
       <c r="H3">
-        <v>73800000.0</v>
+        <v>113900000</v>
       </c>
       <c r="I3">
-        <v>108600000.0</v>
+        <v>86900000</v>
       </c>
       <c r="J3">
-        <v>137200000.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:10">
+        <v>29700000</v>
+      </c>
+      <c r="K3">
+        <v>51200000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>98</v>
-[...29 lines deleted...]
-    <row r="6" spans="1:10">
+        <v>131</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="B6">
-        <v>-185999954.0</v>
+        <v>-189400000.0</v>
       </c>
       <c r="C6">
-        <v>301900000.0</v>
+        <v>-272920.0</v>
       </c>
       <c r="D6">
-        <v>507600000.0</v>
+        <v>-149500000.0</v>
       </c>
       <c r="E6">
-        <v>1302300000.0</v>
+        <v>-667900000.0</v>
       </c>
       <c r="F6">
-        <v>95400000.0</v>
+        <v>894100000.0</v>
       </c>
       <c r="G6">
-        <v>26800000.0</v>
+        <v>-243800000.0</v>
       </c>
       <c r="H6">
-        <v>358600000.0</v>
+        <v>129500000.0</v>
       </c>
       <c r="I6">
-        <v>-163800000.0</v>
+        <v>137500000.0</v>
       </c>
       <c r="J6">
-        <v>17200000.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10">
+        <v>-28900000.0</v>
+      </c>
+      <c r="K6">
+        <v>6800000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>100</v>
-[...11 lines deleted...]
-    <row r="8" spans="1:10">
+        <v>133</v>
+      </c>
+      <c r="B7">
+        <v>75100000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4099910.0</v>
+      </c>
+      <c r="D7">
+        <v>33100000.0</v>
+      </c>
+      <c r="E7">
+        <v>-178700000.0</v>
+      </c>
+      <c r="F7">
+        <v>-21100000.0</v>
+      </c>
+      <c r="G7">
+        <v>-137700000.0</v>
+      </c>
+      <c r="H7">
+        <v>34300000.0</v>
+      </c>
+      <c r="I7">
+        <v>-53600000.0</v>
+      </c>
+      <c r="J7">
+        <v>216700000.0</v>
+      </c>
+      <c r="K7">
+        <v>10400000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="B9">
-        <v>-115066638.0</v>
+        <v>-98500000.0</v>
       </c>
       <c r="C9">
-        <v>306900000.0</v>
+        <v>-15426780.0</v>
       </c>
       <c r="D9">
-        <v>389800000.0</v>
+        <v>45500000.0</v>
       </c>
       <c r="E9">
-        <v>1514000000.0</v>
+        <v>206300000.0</v>
       </c>
       <c r="F9">
-        <v>157200000.0</v>
+        <v>-127000000.0</v>
       </c>
       <c r="G9">
-        <v>-80100000.0</v>
+        <v>-47200000.0</v>
       </c>
       <c r="H9">
-        <v>371200000.0</v>
+        <v>88400000.0</v>
       </c>
       <c r="I9">
-        <v>-160600000.0</v>
+        <v>88400000.0</v>
       </c>
       <c r="J9">
-        <v>-18600000.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10">
+        <v>124200000.0</v>
+      </c>
+      <c r="K9">
+        <v>25500000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="B10">
-        <v>-284266596.0</v>
+        <v>294900000.0</v>
       </c>
       <c r="C10">
-        <v>144900000.0</v>
+        <v>-13550550.0</v>
       </c>
       <c r="D10">
-        <v>376100000.0</v>
+        <v>-80400000.0</v>
       </c>
       <c r="E10">
-        <v>1156600000.0</v>
+        <v>-245400000.0</v>
       </c>
       <c r="F10">
-        <v>-76100000.0</v>
+        <v>-63600000.0</v>
       </c>
       <c r="G10">
-        <v>-180200000.0</v>
+        <v>-33600000.0</v>
       </c>
       <c r="H10">
-        <v>34800000.0</v>
+        <v>-36800000.0</v>
       </c>
       <c r="I10">
-        <v>-352200000.0</v>
+        <v>-36800000.0</v>
       </c>
       <c r="J10">
-        <v>-221100000.0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10">
+        <v>89800000.0</v>
+      </c>
+      <c r="K10">
+        <v>-16700000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
       <c r="E11">
-        <v>298900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F11">
-        <v>84300000.0</v>
+        <v>166600000.0</v>
       </c>
       <c r="G11">
-        <v>-4300000.0</v>
+        <v>-35300000.0</v>
       </c>
       <c r="H11">
-        <v>2600000.0</v>
+        <v>-42400000.0</v>
       </c>
       <c r="I11">
-        <v>-38400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J11">
-        <v>-17800000.0</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10">
+        <v>-36100000.0</v>
+      </c>
+      <c r="K11">
+        <v>3900000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
       <c r="E12">
-        <v>38841120.0</v>
+        <v>-37800000.0</v>
       </c>
       <c r="F12">
-        <v>54501332.0</v>
+        <v>85400000.0</v>
       </c>
       <c r="G12">
-        <v>44823831.0</v>
+        <v>120900000.0</v>
       </c>
       <c r="H12">
-        <v>0.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="I12">
-        <v>0.0</v>
+        <v>222200000.0</v>
       </c>
       <c r="J12">
-        <v>0.0</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10">
+        <v>90300000.0</v>
+      </c>
+      <c r="K12">
+        <v>40000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...4 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13">
-        <v>500000.0</v>
+        <v>-178700000.0</v>
       </c>
       <c r="F13">
-        <v>1100000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="G13">
-        <v>2600000.0</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:10">
+        <v>-52400000.0</v>
+      </c>
+      <c r="H13">
+        <v>21400000.0</v>
+      </c>
+      <c r="I13">
+        <v>-53600000.0</v>
+      </c>
+      <c r="J13">
+        <v>2700000.0</v>
+      </c>
+      <c r="K13">
+        <v>1600000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>107</v>
-[...11 lines deleted...]
-    <row r="15" spans="1:10">
+        <v>140</v>
+      </c>
+      <c r="B14">
+        <v>355900000.0</v>
+      </c>
+      <c r="C14">
+        <v>99602084.0</v>
+      </c>
+      <c r="D14">
+        <v>115000000.0</v>
+      </c>
+      <c r="E14">
+        <v>95300000.0</v>
+      </c>
+      <c r="F14">
+        <v>87000000.0</v>
+      </c>
+      <c r="G14">
+        <v>87200000.0</v>
+      </c>
+      <c r="H14">
+        <v>128100000.0</v>
+      </c>
+      <c r="I14">
+        <v>73800000.0</v>
+      </c>
+      <c r="J14">
+        <v>108600000.0</v>
+      </c>
+      <c r="K14">
+        <v>137200000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>-222666611.0</v>
+        <v>14800000.0</v>
       </c>
       <c r="C15">
-        <v>105200000.0</v>
+        <v>14940350.0</v>
       </c>
       <c r="D15">
-        <v>298500000.0</v>
+        <v>27900000.0</v>
       </c>
       <c r="E15">
-        <v>857700000.0</v>
+        <v>30700000.0</v>
       </c>
       <c r="F15">
-        <v>-160400000.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="G15">
-        <v>-175900000.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="H15">
-        <v>32200000.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="I15">
-        <v>-313800000.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="J15">
-        <v>-203300000.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10">
+        <v>9300000.0</v>
+      </c>
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>142</v>
+      </c>
+      <c r="B16">
+        <v>77500000.0</v>
+      </c>
+      <c r="C16">
+        <v>185538300.0</v>
+      </c>
       <c r="D16">
-        <v>298500000.0</v>
+        <v>97900000.0</v>
       </c>
       <c r="E16">
-        <v>857700000.0</v>
+        <v>247400000.0</v>
       </c>
       <c r="F16">
-        <v>-62000000.0</v>
+        <v>915300000.0</v>
       </c>
       <c r="G16">
-        <v>-175900000.0</v>
+        <v>21200000.0</v>
       </c>
       <c r="H16">
-        <v>32200000.0</v>
+        <v>265000000.0</v>
       </c>
       <c r="I16">
-        <v>-313800000.0</v>
+        <v>168700000.0</v>
       </c>
       <c r="J16">
-        <v>-203300000.0</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10">
+        <v>3600000.0</v>
+      </c>
+      <c r="K16">
+        <v>32500000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
-      <c r="C17">
-[...13 lines deleted...]
-      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>-394600000.0</v>
+      </c>
       <c r="C18">
-        <v>-34900000.0</v>
+        <v>-252040230.0</v>
       </c>
       <c r="D18">
-        <v>-21800000.0</v>
+        <v>-195200000.0</v>
       </c>
       <c r="E18">
-        <v>-59700000.0</v>
+        <v>-156200000.0</v>
       </c>
       <c r="F18">
-        <v>-84400000.0</v>
+        <v>1095500000.0</v>
       </c>
       <c r="G18">
-        <v>-78500000.0</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:10">
+        <v>-63700000.0</v>
+      </c>
+      <c r="H18">
+        <v>-118600000.0</v>
+      </c>
+      <c r="I18">
+        <v>188900000.0</v>
+      </c>
+      <c r="J18">
+        <v>40600000.0</v>
+      </c>
+      <c r="K18">
+        <v>-43100000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19"/>
-[...3 lines deleted...]
-      <c r="H19"/>
+      <c r="D19">
+        <v>-490100000.0</v>
+      </c>
+      <c r="E19">
+        <v>-333500000.0</v>
+      </c>
+      <c r="F19">
+        <v>-165700000.0</v>
+      </c>
+      <c r="G19">
+        <v>-72900000.0</v>
+      </c>
+      <c r="H19">
+        <v>-115100000.0</v>
+      </c>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20"/>
-[...2 lines deleted...]
-      <c r="H20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>393500000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="B21">
-        <v>-294533260.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>257100000.0</v>
+      </c>
+      <c r="C21"/>
       <c r="D21">
-        <v>290500000.0</v>
+        <v>63100000.0</v>
       </c>
       <c r="E21">
-        <v>1411000000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="F21">
-        <v>84800000.0</v>
+        <v>-544300000.0</v>
       </c>
       <c r="G21">
-        <v>-137000000.0</v>
+        <v>-151800000.0</v>
       </c>
       <c r="H21">
-        <v>284800000.0</v>
+        <v>281800000.0</v>
       </c>
       <c r="I21">
-        <v>-272400000.0</v>
+        <v>483200000.0</v>
       </c>
       <c r="J21">
-        <v>-120000000.0</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:10">
+        <v>54100000.0</v>
+      </c>
+      <c r="K21">
+        <v>178200000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>115</v>
-[...11 lines deleted...]
-    <row r="23" spans="1:10">
+        <v>110</v>
+      </c>
+      <c r="B22">
+        <v>-984900000.0</v>
+      </c>
+      <c r="C22">
+        <v>-154730679.0</v>
+      </c>
+      <c r="D22">
+        <v>105200000.0</v>
+      </c>
+      <c r="E22">
+        <v>298500000.0</v>
+      </c>
+      <c r="F22">
+        <v>857700000.0</v>
+      </c>
+      <c r="G22">
+        <v>-76100000.0</v>
+      </c>
+      <c r="H22">
+        <v>-175900000.0</v>
+      </c>
+      <c r="I22">
+        <v>32200000.0</v>
+      </c>
+      <c r="J22">
+        <v>-313800000.0</v>
+      </c>
+      <c r="K22">
+        <v>-203300000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>148</v>
       </c>
       <c r="B23">
-        <v>2749332646.0</v>
+        <v>-41500000.0</v>
       </c>
       <c r="C23">
-        <v>2628500000.0</v>
+        <v>1181330.0</v>
       </c>
       <c r="D23">
-        <v>2488000000.0</v>
+        <v>9200000.0</v>
       </c>
       <c r="E23">
-        <v>2395000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="F23">
-        <v>1710100000.0</v>
+        <v>-37500000.0</v>
       </c>
       <c r="G23">
-        <v>2093900000.0</v>
+        <v>-16100000.0</v>
       </c>
       <c r="H23">
-        <v>2524300000.0</v>
+        <v>-34700000.0</v>
       </c>
       <c r="I23">
-        <v>2006300000.0</v>
+        <v>-60400000.0</v>
       </c>
       <c r="J23">
-        <v>1979800000.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10">
+        <v>-92900000.0</v>
+      </c>
+      <c r="K23">
+        <v>53600000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="C24"/>
+        <v>149</v>
+      </c>
+      <c r="B24">
+        <v>16200000.0</v>
+      </c>
+      <c r="C24">
+        <v>19387710.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="F24">
+        <v>500000.0</v>
+      </c>
+      <c r="G24">
+        <v>-1100000.0</v>
+      </c>
+      <c r="H24">
+        <v>-1200000.0</v>
+      </c>
+      <c r="I24">
+        <v>-1600000.0</v>
+      </c>
+      <c r="J24">
+        <v>-1900000.0</v>
+      </c>
+      <c r="K24">
+        <v>-7600000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>614400000.0</v>
+      </c>
       <c r="C25">
-        <v>115000000.0</v>
+        <v>11210915.0</v>
       </c>
       <c r="D25">
-        <v>95300000.0</v>
+        <v>39200000.0</v>
       </c>
       <c r="E25">
-        <v>87000000.0</v>
+        <v>-21200000.0</v>
       </c>
       <c r="F25">
-        <v>87200000.0</v>
+        <v>238100000.0</v>
       </c>
       <c r="G25">
-        <v>128100000.0</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:10">
+        <v>95000000.0</v>
+      </c>
+      <c r="H25">
+        <v>83000000.0</v>
+      </c>
+      <c r="I25">
+        <v>223400000.0</v>
+      </c>
+      <c r="J25">
+        <v>58800000.0</v>
+      </c>
+      <c r="K25">
+        <v>63800000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26"/>
-[...1 lines deleted...]
-      <c r="F26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>-553200000.0</v>
+      </c>
+      <c r="F26">
+        <v>-384200000.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>152</v>
+      </c>
+      <c r="B27">
+        <v>-19800000.0</v>
+      </c>
       <c r="C27">
-        <v>20800000.0</v>
-[...5 lines deleted...]
-      <c r="H27"/>
+        <v>24533327.0</v>
+      </c>
+      <c r="D27">
+        <v>1200000.0</v>
+      </c>
+      <c r="E27">
+        <v>-4600000.0</v>
+      </c>
+      <c r="F27">
+        <v>39600000.0</v>
+      </c>
+      <c r="G27">
+        <v>14100000.0</v>
+      </c>
+      <c r="H27">
+        <v>-69900000.0</v>
+      </c>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>153</v>
+      </c>
+      <c r="B28">
+        <v>200800000.0</v>
+      </c>
       <c r="C28">
-        <v>114700000.0</v>
+        <v>336123130.0</v>
       </c>
       <c r="D28">
-        <v>99300000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="E28">
-        <v>102600000.0</v>
+        <v>-569600000.0</v>
       </c>
       <c r="F28">
-        <v>72000000.0</v>
+        <v>-198700000.0</v>
       </c>
       <c r="G28">
-        <v>56400000.0</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:10">
+        <v>-167400000.0</v>
+      </c>
+      <c r="H28">
+        <v>246700000.0</v>
+      </c>
+      <c r="I28">
+        <v>429800000.0</v>
+      </c>
+      <c r="J28">
+        <v>-70000000.0</v>
+      </c>
+      <c r="K28">
+        <v>53600000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>154</v>
+      </c>
+      <c r="B29">
+        <v>-66100000.0</v>
+      </c>
       <c r="C29">
-        <v>39700000.0</v>
+        <v>-43500740.0</v>
       </c>
       <c r="D29">
-        <v>77600000.0</v>
+        <v>294900000.0</v>
       </c>
       <c r="E29">
-        <v>298900000.0</v>
+        <v>177300000.0</v>
       </c>
       <c r="F29">
-        <v>17700000.0</v>
+        <v>1263400000.0</v>
       </c>
       <c r="G29">
-        <v>-4300000.0</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:10">
+        <v>8100000.0</v>
+      </c>
+      <c r="H29">
+        <v>-4700000.0</v>
+      </c>
+      <c r="I29">
+        <v>275800000.0</v>
+      </c>
+      <c r="J29">
+        <v>70300000.0</v>
+      </c>
+      <c r="K29">
+        <v>8100000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="B30">
-        <v>179466622.0</v>
+        <v>-312300000.0</v>
       </c>
       <c r="C30">
-        <v>139600000.0</v>
+        <v>-189151780.0</v>
       </c>
       <c r="D30">
-        <v>99300000.0</v>
+        <v>-490100000.0</v>
       </c>
       <c r="E30">
-        <v>103000000.0</v>
+        <v>-333500000.0</v>
       </c>
       <c r="F30">
-        <v>72400000.0</v>
+        <v>-165700000.0</v>
       </c>
       <c r="G30">
-        <v>56900000.0</v>
+        <v>-72900000.0</v>
       </c>
       <c r="H30">
-        <v>197200000.0</v>
+        <v>-115100000.0</v>
       </c>
       <c r="I30">
-        <v>53300000.0</v>
+        <v>-569700000.0</v>
       </c>
       <c r="J30">
-        <v>95600000.0</v>
-[...63 lines deleted...]
-        <v>1865600000.0</v>
+        <v>-31600000.0</v>
+      </c>
+      <c r="K30">
+        <v>-58800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>9</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AF1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:32">
+        <v>10</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="B2">
-        <v>631300000.0</v>
+        <v>77500000.0</v>
       </c>
       <c r="C2">
-        <v>643800000.0</v>
+        <v>4531870.0</v>
       </c>
       <c r="D2">
-        <v>626100000.0</v>
+        <v>82500000.0</v>
       </c>
       <c r="E2">
-        <v>677400000.0</v>
+        <v>226500000.0</v>
       </c>
       <c r="F2">
-        <v>647200000.0</v>
+        <v>266900000.0</v>
       </c>
       <c r="G2">
-        <v>624300000.0</v>
+        <v>334124505.0</v>
       </c>
       <c r="H2">
-        <v>588800000.0</v>
+        <v>493400000.0</v>
       </c>
       <c r="I2">
-        <v>623800000.0</v>
+        <v>101800000.0</v>
       </c>
       <c r="J2">
-        <v>664800000.0</v>
+        <v>98600000.0</v>
       </c>
       <c r="K2">
-        <v>639500000.0</v>
+        <v>213600000.0</v>
       </c>
       <c r="L2">
-        <v>630700000.0</v>
+        <v>300600000.0</v>
       </c>
       <c r="M2">
-        <v>611800000.0</v>
+        <v>247400000.0</v>
       </c>
       <c r="N2">
-        <v>569400000.0</v>
+        <v>244700000.0</v>
       </c>
       <c r="O2">
-        <v>576800000.0</v>
+        <v>464900000.0</v>
       </c>
       <c r="P2">
-        <v>603200000.0</v>
+        <v>1136900000.0</v>
       </c>
       <c r="Q2">
-        <v>599900000.0</v>
+        <v>915300000.0</v>
       </c>
       <c r="R2">
-        <v>578700000.0</v>
+        <v>587500000.0</v>
       </c>
       <c r="S2">
-        <v>510200000.0</v>
+        <v>366600000.0</v>
       </c>
       <c r="T2">
-        <v>476000000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="U2">
-        <v>432200000.0</v>
+        <v>21200000.0</v>
       </c>
       <c r="V2">
-        <v>389800000.0</v>
+        <v>19700000.0</v>
       </c>
       <c r="W2">
-        <v>339700000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="X2">
-        <v>497600000.0</v>
+        <v>214800000.0</v>
       </c>
       <c r="Y2">
-        <v>433300000.0</v>
+        <v>265000000.0</v>
       </c>
       <c r="Z2">
-        <v>515800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="AA2">
-        <v>452300000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="AB2">
-        <v>478300000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="AC2">
-        <v>483200000.0</v>
+        <v>34200000.0</v>
       </c>
       <c r="AD2">
-        <v>481000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AE2">
-        <v>464700000.0</v>
+        <v>32500000.0</v>
       </c>
       <c r="AF2">
-        <v>435600000.0</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:32">
+        <v>22000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>90300000.0</v>
+      </c>
+      <c r="AH2">
+        <v>10200000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B3">
-        <v>43400000.0</v>
+        <v>20400000</v>
       </c>
       <c r="C3">
-        <v>38200000.0</v>
+        <v>34191959</v>
       </c>
       <c r="D3">
-        <v>35000000.0</v>
+        <v>73700000</v>
       </c>
       <c r="E3">
-        <v>33900000.0</v>
+        <v>97400000</v>
       </c>
       <c r="F3">
-        <v>36300000.0</v>
+        <v>127000000</v>
       </c>
       <c r="G3">
-        <v>33200000.0</v>
+        <v>112400000</v>
       </c>
       <c r="H3">
-        <v>38100000.0</v>
+        <v>89400000</v>
       </c>
       <c r="I3">
-        <v>31600000.0</v>
+        <v>98300000</v>
       </c>
       <c r="J3">
-        <v>25300000.0</v>
+        <v>117299360</v>
       </c>
       <c r="K3">
-        <v>23300000.0</v>
+        <v>96500000</v>
       </c>
       <c r="L3">
-        <v>25600000.0</v>
+        <v>154600000</v>
       </c>
       <c r="M3">
-        <v>24700000.0</v>
+        <v>106400000</v>
       </c>
       <c r="N3">
-        <v>22400000.0</v>
+        <v>82600000</v>
       </c>
       <c r="O3">
-        <v>22600000.0</v>
+        <v>85600000</v>
       </c>
       <c r="P3">
-        <v>22700000.0</v>
+        <v>85200000</v>
       </c>
       <c r="Q3">
-        <v>21500000.0</v>
+        <v>80100000</v>
       </c>
       <c r="R3">
-        <v>22100000.0</v>
+        <v>94300000</v>
       </c>
       <c r="S3">
-        <v>20700000.0</v>
+        <v>29800000</v>
       </c>
       <c r="T3">
-        <v>21700000.0</v>
+        <v>25100000</v>
       </c>
       <c r="U3">
-        <v>22800000.0</v>
+        <v>19100000</v>
       </c>
       <c r="V3">
-        <v>23500000.0</v>
+        <v>22100000</v>
       </c>
       <c r="W3">
-        <v>19200000.0</v>
+        <v>18900000</v>
       </c>
       <c r="X3">
-        <v>28300000.0</v>
+        <v>18800000</v>
       </c>
       <c r="Y3">
-        <v>29000000.0</v>
+        <v>12000000</v>
       </c>
       <c r="Z3">
-        <v>26100000.0</v>
+        <v>9700000</v>
       </c>
       <c r="AA3">
-        <v>26400000.0</v>
+        <v>5800000</v>
       </c>
       <c r="AB3">
-        <v>28000000.0</v>
+        <v>3700000</v>
       </c>
       <c r="AC3">
-        <v>28100000.0</v>
+        <v>15000000</v>
       </c>
       <c r="AD3">
-        <v>29600000.0</v>
+        <v>3300000</v>
       </c>
       <c r="AE3">
-        <v>25900000.0</v>
+        <v>7700000</v>
       </c>
       <c r="AF3">
-        <v>33400000.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:32">
+        <v>7800000</v>
+      </c>
+      <c r="AG3">
+        <v>14800000</v>
+      </c>
+      <c r="AH3">
+        <v>13100000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
-[...70 lines deleted...]
-      <c r="Y5">
+        <v>131</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>-12200000.0</v>
+      </c>
+      <c r="C6">
+        <v>73004888.0</v>
+      </c>
+      <c r="D6">
+        <v>-78000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-144000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-40400000.0</v>
+      </c>
+      <c r="G6">
+        <v>-148586205.0</v>
+      </c>
+      <c r="H6">
+        <v>-41400000.0</v>
+      </c>
+      <c r="I6">
+        <v>395500000.0</v>
+      </c>
+      <c r="J6">
+        <v>3200000.0</v>
+      </c>
+      <c r="K6">
+        <v>-118900000.0</v>
+      </c>
+      <c r="L6">
+        <v>-87000000.0</v>
+      </c>
+      <c r="M6">
+        <v>53200000.0</v>
+      </c>
+      <c r="N6">
+        <v>2700000.0</v>
+      </c>
+      <c r="O6">
+        <v>-220200000.0</v>
+      </c>
+      <c r="P6">
+        <v>-672000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>221600000.0</v>
+      </c>
+      <c r="R6">
+        <v>327800000.0</v>
+      </c>
+      <c r="S6">
+        <v>220900000.0</v>
+      </c>
+      <c r="T6">
+        <v>344700000.0</v>
+      </c>
+      <c r="U6">
+        <v>700000.0</v>
+      </c>
+      <c r="V6">
+        <v>1500000.0</v>
+      </c>
+      <c r="W6">
+        <v>-3200000.0</v>
+      </c>
+      <c r="X6">
+        <v>-191900000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-50200000.0</v>
+      </c>
+      <c r="Z6">
+        <v>5800000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-1400000.0</v>
+      </c>
+      <c r="AB6">
+        <v>1100000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-31700000.0</v>
+      </c>
+      <c r="AD6">
+        <v>2200000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-500000.0</v>
+      </c>
+      <c r="AF6">
+        <v>10500000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-68300000.0</v>
+      </c>
+      <c r="AH6">
+        <v>80100000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7">
+        <v>107000000.0</v>
+      </c>
+      <c r="C7">
+        <v>38372331.0</v>
+      </c>
+      <c r="D7">
+        <v>-58200000.0</v>
+      </c>
+      <c r="E7">
+        <v>-70100000.0</v>
+      </c>
+      <c r="F7">
+        <v>159200000.0</v>
+      </c>
+      <c r="G7">
+        <v>116600000.0</v>
+      </c>
+      <c r="H7">
+        <v>31900000.0</v>
+      </c>
+      <c r="I7">
+        <v>-15800000.0</v>
+      </c>
+      <c r="J7">
+        <v>84519734.0</v>
+      </c>
+      <c r="K7">
+        <v>-72500000.0</v>
+      </c>
+      <c r="L7">
+        <v>6600000.0</v>
+      </c>
+      <c r="M7">
+        <v>14900000.0</v>
+      </c>
+      <c r="N7">
+        <v>52300000.0</v>
+      </c>
+      <c r="O7">
+        <v>-109900000.0</v>
+      </c>
+      <c r="P7">
+        <v>-133300000.0</v>
+      </c>
+      <c r="Q7">
+        <v>12200000.0</v>
+      </c>
+      <c r="R7">
+        <v>191100000.0</v>
+      </c>
+      <c r="S7">
+        <v>-54500000.0</v>
+      </c>
+      <c r="T7">
+        <v>-15800000.0</v>
+      </c>
+      <c r="U7">
+        <v>-141900000.0</v>
+      </c>
+      <c r="V7">
+        <v>-9600000.0</v>
+      </c>
+      <c r="W7">
+        <v>-45200000.0</v>
+      </c>
+      <c r="X7">
+        <v>-48000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-34900000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-42800000.0</v>
+      </c>
+      <c r="AB7">
+        <v>122500000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-4900000.0</v>
+      </c>
+      <c r="AD7">
+        <v>44200000.0</v>
+      </c>
+      <c r="AE7">
+        <v>54900000.0</v>
+      </c>
+      <c r="AF7">
+        <v>81700000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-27300000.0</v>
+      </c>
+      <c r="AH7">
         <v>-17900000.0</v>
       </c>
-      <c r="Z5">
-[...155 lines deleted...]
-    <row r="8" spans="1:32">
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>-54100000.0</v>
+        <v>-42613223.0</v>
       </c>
       <c r="D9">
-        <v>-109000000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="E9">
-        <v>-87100000.0</v>
+        <v>-72400000.0</v>
       </c>
       <c r="F9">
-        <v>-46900000.0</v>
+        <v>-24400000.0</v>
       </c>
       <c r="G9">
-        <v>26200000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>38800000.0</v>
+      </c>
+      <c r="H9"/>
       <c r="I9">
-        <v>-8400000.0</v>
+        <v>-20100000.0</v>
       </c>
       <c r="J9">
-        <v>67800000.0</v>
+        <v>38740899.0</v>
       </c>
       <c r="K9">
-        <v>187700000.0</v>
+        <v>19700000.0</v>
       </c>
       <c r="L9">
-        <v>46700000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="M9">
-        <v>-44000000.0</v>
+        <v>-17500000.0</v>
       </c>
       <c r="N9">
-        <v>29800000.0</v>
+        <v>-17500000.0</v>
       </c>
       <c r="O9">
-        <v>357300000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="P9">
-        <v>338600000.0</v>
+        <v>73700000.0</v>
       </c>
       <c r="Q9">
-        <v>465000000.0</v>
+        <v>73300000.0</v>
       </c>
       <c r="R9">
-        <v>431500000.0</v>
+        <v>44300000.0</v>
       </c>
       <c r="S9">
-        <v>278900000.0</v>
+        <v>-7200000.0</v>
       </c>
       <c r="T9">
-        <v>162500000.0</v>
+        <v>-102200000.0</v>
       </c>
       <c r="U9">
-        <v>-2200000.0</v>
+        <v>-61900000.0</v>
       </c>
       <c r="V9">
-        <v>-12800000.0</v>
+        <v>-113300000.0</v>
       </c>
       <c r="W9">
-        <v>9700000.0</v>
+        <v>43500000.0</v>
       </c>
       <c r="X9">
-        <v>75200000.0</v>
+        <v>-43300000.0</v>
       </c>
       <c r="Y9">
-        <v>6600000.0</v>
+        <v>65900000.0</v>
       </c>
       <c r="Z9">
-        <v>-88200000.0</v>
+        <v>-41900000.0</v>
       </c>
       <c r="AA9">
-        <v>-16100000.0</v>
+        <v>-31800000.0</v>
       </c>
       <c r="AB9">
-        <v>-13900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AC9">
-        <v>-19000000.0</v>
+        <v>56500000.0</v>
       </c>
       <c r="AD9">
-        <v>-33300000.0</v>
+        <v>42100000.0</v>
       </c>
       <c r="AE9">
-        <v>10400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="AF9">
-        <v>-24700000.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:32">
+        <v>2700000.0</v>
+      </c>
+      <c r="AG9">
+        <v>3700000.0</v>
+      </c>
+      <c r="AH9">
+        <v>8000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B10"/>
       <c r="C10">
-        <v>-147500000.0</v>
+        <v>217777338.0</v>
       </c>
       <c r="D10">
-        <v>-50900000.0</v>
+        <v>-33400000.0</v>
       </c>
       <c r="E10">
-        <v>-91200000.0</v>
+        <v>-74100000.0</v>
       </c>
       <c r="F10">
-        <v>-123800000.0</v>
+        <v>18200000.0</v>
       </c>
       <c r="G10">
-        <v>1800000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>99800000.0</v>
+      </c>
+      <c r="H10"/>
       <c r="I10">
-        <v>-97300000.0</v>
+        <v>18200000.0</v>
       </c>
       <c r="J10">
-        <v>43000000.0</v>
+        <v>101298734.0</v>
       </c>
       <c r="K10">
-        <v>170200000.0</v>
+        <v>-82300000.0</v>
       </c>
       <c r="L10">
-        <v>-15000000.0</v>
+        <v>-45800000.0</v>
       </c>
       <c r="M10">
-        <v>-87400000.0</v>
+        <v>-52100000.0</v>
       </c>
       <c r="N10">
-        <v>92100000.0</v>
+        <v>-52100000.0</v>
       </c>
       <c r="O10">
-        <v>386300000.0</v>
+        <v>-57000000.0</v>
       </c>
       <c r="P10">
-        <v>321600000.0</v>
+        <v>-176900000.0</v>
       </c>
       <c r="Q10">
-        <v>222200000.0</v>
+        <v>-140400000.0</v>
       </c>
       <c r="R10">
-        <v>392200000.0</v>
+        <v>128900000.0</v>
       </c>
       <c r="S10">
-        <v>221300000.0</v>
+        <v>-129700000.0</v>
       </c>
       <c r="T10">
-        <v>100100000.0</v>
-[...3227 lines deleted...]
-      <c r="R10">
         <v>-3800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102700000.0</v>
       </c>
       <c r="U10">
         <v>-59000000.0</v>
       </c>
       <c r="V10">
+        <v>102700000.0</v>
+      </c>
+      <c r="W10">
+        <v>-59000000.0</v>
+      </c>
+      <c r="X10">
         <v>-11300000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-66000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-9400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>99400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-60900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>43400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>66300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-31000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-25900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>60800000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>53200000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-36300000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>12800000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-29700000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>82900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-15400000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>69000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>30000000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="V11"/>
+      <c r="W11">
         <v>200000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-15100000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-35200000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>10400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>9300000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-9200000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>48600000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>22700000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-45900000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-63100000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-16800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>228400000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>81900000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>34700000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="V12"/>
+      <c r="W12">
         <v>43200000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>25200000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>34400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>57400000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-7200000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-213700000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>11400000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>6700000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>16900000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>51400000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-54500000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-200000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-43900000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="V13"/>
+      <c r="W13">
         <v>-45200000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>15900000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-5700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-19500000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>33400000.0</v>
+      </c>
+      <c r="C14">
+        <v>239104986.0</v>
+      </c>
+      <c r="D14">
         <v>43400000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>38200000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>39600000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
+        <v>26406200.0</v>
+      </c>
+      <c r="H14">
+        <v>36300000.0</v>
+      </c>
+      <c r="I14">
+        <v>33200000.0</v>
+      </c>
+      <c r="J14">
         <v>38100000.0</v>
       </c>
-      <c r="F14">
-[...8 lines deleted...]
-      <c r="I14">
+      <c r="K14">
         <v>31600000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>25300000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>23300000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>25600000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>24700000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>22400000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>22600000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>22700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>21500000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>22100000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20700000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>21700000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>22800000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>23500000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>28300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>29000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>26100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>26400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>28000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>28100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>29600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>25900000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>33400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>-31233.0</v>
+        <v>0.0</v>
       </c>
       <c r="C15">
-        <v>-14800000.0</v>
+        <v>192655.0</v>
       </c>
       <c r="D15">
+        <v>31233.0</v>
+      </c>
+      <c r="E15">
+        <v>14800000.0</v>
+      </c>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="E15">
-[...4 lines deleted...]
-      </c>
       <c r="G15">
+        <v>7300000.0</v>
+      </c>
+      <c r="H15">
+        <v>14200000.0</v>
+      </c>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="H15">
-[...4 lines deleted...]
-      </c>
       <c r="J15">
+        <v>6925526.0</v>
+      </c>
+      <c r="K15">
+        <v>7081487.0</v>
+      </c>
+      <c r="L15">
         <v>13900000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>13890770.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>7100000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>7000000.0</v>
       </c>
-      <c r="N15">
-[...2 lines deleted...]
-      <c r="O15">
+      <c r="P15">
         <v>16784944.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>9300000.0</v>
+        <v>16784944.0</v>
       </c>
       <c r="R15">
         <v>9300000.0</v>
       </c>
       <c r="S15">
         <v>9300000.0</v>
       </c>
       <c r="T15">
-        <v>0.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="U15">
-        <v>0.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
+      <c r="W15">
+        <v>0.0</v>
+      </c>
+      <c r="X15">
+        <v>0.0</v>
+      </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>65300000.0</v>
+      </c>
+      <c r="C16">
+        <v>77536759.0</v>
+      </c>
+      <c r="D16">
         <v>4500000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>82500000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>226500000.0</v>
       </c>
-      <c r="E16">
-[...2 lines deleted...]
-      <c r="F16">
+      <c r="G16">
+        <v>185538300.0</v>
+      </c>
+      <c r="H16">
         <v>452000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>497300000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>101800000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>94700000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>213600000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>300600000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>247400000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>244700000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>464900000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1136900000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>915300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>587500000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>366600000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>21900000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>21200000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>19700000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>22900000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>214800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>8000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3600000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>34200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>32000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>32500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>22000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>90300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-32600000.0</v>
+      </c>
+      <c r="C18">
+        <v>-61264402.0</v>
+      </c>
+      <c r="D18">
         <v>-191000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-135300000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-34900000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-189300000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-63900000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-85800000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2340381.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-143900000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-97400000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>57500000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>12800000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-214200000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-151300000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>196500000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>349500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>288600000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>355000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>102000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>111800000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-68300000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-74500000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-32700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>19200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-22300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>28600000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-22800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>28900000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>5900000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>38300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-49100000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-19300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-73700000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-82400000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-127000000.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="G19"/>
+      <c r="H19">
         <v>-61500000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-98300000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-120400000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-96500000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-154600000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-106400000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-82600000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-85600000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-85200000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-80100000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-93900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-27600000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-25100000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-19100000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-22100000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-18900000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-19900000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-[...1 lines deleted...]
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>393500000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>23600000.0</v>
+      </c>
+      <c r="C21">
+        <v>155300000.0</v>
+      </c>
+      <c r="D21">
         <v>82000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>26200000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-6400000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="G21"/>
+      <c r="H21">
         <v>10400000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>484600000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>3100000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-700000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>14900000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>5600000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2300000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-450700000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3600000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-90300000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="V21"/>
+      <c r="W21">
         <v>67500000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-113100000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-6800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>31800000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-159400000.0</v>
+      </c>
+      <c r="C22">
+        <v>-364402793.0</v>
+      </c>
+      <c r="D22">
         <v>-485100000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-110600000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-24500000.0</v>
       </c>
-      <c r="E22">
-[...2 lines deleted...]
-      <c r="F22">
+      <c r="G22">
+        <v>-46210850.0</v>
+      </c>
+      <c r="H22">
         <v>-106600000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6100000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>28000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-84800000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>31100000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>130900000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-20400000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-69800000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>87200000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>301400000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>242900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>123000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>288200000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>203600000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>100100000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-73500000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-60000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-42700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>52900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-80800000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-136400000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-38600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-110100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-28700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-92700000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-25100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-78300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
+        <v>-22708107.0</v>
+      </c>
+      <c r="D23">
+        <v>30500000.0</v>
+      </c>
+      <c r="E23">
         <v>-24100000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-486100000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-22200000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4700000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-4700000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-500000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>11900000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>22700000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1100000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>22200000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>24600000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-115056.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>100000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-16700000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-10700000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-10700000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-11200000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1600000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1600000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-14000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>22300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-27400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-35300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-24600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-7500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-26800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-18200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>99300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>195259.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>15000000.0</v>
       </c>
-      <c r="D24"/>
-[...1 lines deleted...]
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>27900000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="S24">
         <v>2200000.0</v>
       </c>
       <c r="T24">
-        <v>-100000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="U24">
         <v>2200000.0</v>
       </c>
       <c r="V24">
+        <v>-100000.0</v>
+      </c>
+      <c r="W24">
+        <v>2200000.0</v>
+      </c>
+      <c r="X24">
         <v>-1100000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1100000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-300000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1200000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-400000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-1100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-1900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
-        <v>465100000.0</v>
+        <v>17100000.0</v>
       </c>
       <c r="C25">
+        <v>61243277.0</v>
+      </c>
+      <c r="D25">
+        <v>499300000.0</v>
+      </c>
+      <c r="E25">
         <v>99000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-66800000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="G25">
+        <v>19804650.0</v>
+      </c>
+      <c r="H25">
         <v>42700000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>100000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-53593419.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>49700000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-600000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5800000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>18900000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>21700000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-12300000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-49600000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-12500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>222300000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>19900000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>21400000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>19500000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>46500000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>28800000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>37700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>78100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>20100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>9300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>70100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-40700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>27500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-35100000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>38700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>8506848.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-6500000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-543000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-3700000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-3700000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>100000.0</v>
+      </c>
+      <c r="C27">
+        <v>-13500000.0</v>
+      </c>
+      <c r="D27">
         <v>-11400000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5100000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>-15400000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2200000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>12500000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>-5800000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>-4800000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>11300000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>-1300000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>-4000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>19800000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>-200000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>-14600000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>-9400000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2900000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>-2900000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>-12600000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-400000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2100000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>19300000.0</v>
+      </c>
+      <c r="C28">
+        <v>130480502.0</v>
+      </c>
+      <c r="D28">
         <v>112500000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-12700000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-5300000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-17000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>900000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>479900000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>29573.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>24600000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5300000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-8200000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-554300000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-6100000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-9500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-73900000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-14300000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-101000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-110100000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>65900000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-114700000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-8500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-14000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>21400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-27400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-9600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-25500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-7500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-26800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-18200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>99300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-12200000.0</v>
+      </c>
+      <c r="C29">
+        <v>-27072443.0</v>
+      </c>
+      <c r="D29">
         <v>-117300000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-37900000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>92100000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-76900000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>25500000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>12500000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>119639741.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-47400000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>57200000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>163900000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>95400000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-128600000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-66100000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>276600000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>443800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>318400000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>380100000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>121100000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>133900000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-49400000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-55700000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-20700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>28900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-16500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>32300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-7800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>32200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>13600000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>46100000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-34300000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-6200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>155</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-32800195.0</v>
+      </c>
+      <c r="D30">
         <v>-73700000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-82400000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-127000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-112400000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-61500000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-98300000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-117299360.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-96500000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-154600000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-106400000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-82600000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-85600000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-85200000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-80100000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-93900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-27600000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-25100000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-19100000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-22100000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-18900000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-19900000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-12000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-9700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-6100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-4000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-16200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-3700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-7700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-8900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-16700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-15300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>