--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1930,51 +1930,53 @@
       </c>
       <c r="F41">
         <v>485600000.0</v>
       </c>
       <c r="G41">
         <v>505800000.0</v>
       </c>
       <c r="H41">
         <v>548900000.0</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>705000000.0</v>
       </c>
       <c r="K41">
         <v>792400000.0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>-900000.0</v>
       </c>
-      <c r="C42"/>
+      <c r="C42">
+        <v>-5489710.0</v>
+      </c>
       <c r="D42">
         <v>-17000000.0</v>
       </c>
       <c r="E42">
         <v>-21400000.0</v>
       </c>
       <c r="F42">
         <v>-25200000.0</v>
       </c>
       <c r="G42">
         <v>4100000.0</v>
       </c>
       <c r="H42">
         <v>63600000.0</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>58200000.0</v>
       </c>
       <c r="K42">
         <v>58200000.0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
@@ -2598,51 +2600,51 @@
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>10</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>63000000.0</v>
       </c>
       <c r="C2">
-        <v>47661126.0</v>
+        <v>47700000.0</v>
       </c>
       <c r="D2">
         <v>87883200.0</v>
       </c>
       <c r="E2">
         <v>160200000.0</v>
       </c>
       <c r="F2">
         <v>313400000.0</v>
       </c>
       <c r="G2">
         <v>319100000.0</v>
       </c>
       <c r="H2">
         <v>144500000.0</v>
       </c>
       <c r="I2">
         <v>108100000.0</v>
       </c>
       <c r="J2">
         <v>142000000.0</v>
       </c>
       <c r="K2">
         <v>56000000.0</v>
       </c>
@@ -2770,51 +2772,51 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>414062291.0</v>
+        <v>414400000.0</v>
       </c>
       <c r="D5">
         <v>427700000.0</v>
       </c>
       <c r="E5">
         <v>366500000.0</v>
       </c>
       <c r="F5">
         <v>442000000.0</v>
       </c>
       <c r="G5">
         <v>431700000.0</v>
       </c>
       <c r="H5">
         <v>279700000.0</v>
       </c>
       <c r="I5">
         <v>307700000.0</v>
       </c>
       <c r="J5">
         <v>267100000.0</v>
       </c>
       <c r="K5">
         <v>227200000.0</v>
       </c>
@@ -3066,51 +3068,51 @@
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
         <v>65300000.0</v>
       </c>
       <c r="C10">
-        <v>77536759.0</v>
+        <v>77500000.0</v>
       </c>
       <c r="D10">
         <v>4500000.0</v>
       </c>
       <c r="E10">
         <v>82500000.0</v>
       </c>
       <c r="F10">
         <v>226500000.0</v>
       </c>
       <c r="G10">
         <v>266900000.0</v>
       </c>
       <c r="H10">
         <v>452000000.0</v>
       </c>
       <c r="I10">
         <v>497300000.0</v>
       </c>
       <c r="J10">
         <v>101800000.0</v>
       </c>
       <c r="K10">
         <v>94700000.0</v>
       </c>
@@ -3202,51 +3204,51 @@
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12"/>
       <c r="C12">
-        <v>77536759.0</v>
+        <v>77500000.0</v>
       </c>
       <c r="D12">
         <v>4500000.0</v>
       </c>
       <c r="E12">
         <v>82500000.0</v>
       </c>
       <c r="F12">
         <v>226500000.0</v>
       </c>
       <c r="G12">
         <v>266900000.0</v>
       </c>
       <c r="H12">
         <v>452000000.0</v>
       </c>
       <c r="I12">
         <v>493400000.0</v>
       </c>
       <c r="J12">
         <v>101800000.0</v>
       </c>
       <c r="K12">
         <v>94700000.0</v>
       </c>
@@ -3300,51 +3302,51 @@
       <c r="AC12">
         <v>2500000.0</v>
       </c>
       <c r="AD12">
         <v>34200000.0</v>
       </c>
       <c r="AE12">
         <v>32000000.0</v>
       </c>
       <c r="AF12">
         <v>32500000.0</v>
       </c>
       <c r="AG12">
         <v>22000000.0</v>
       </c>
       <c r="AH12">
         <v>90300000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13"/>
       <c r="C13">
-        <v>974705030.0</v>
+        <v>975500000.0</v>
       </c>
       <c r="D13">
         <v>975500000.0</v>
       </c>
       <c r="E13">
         <v>975500000.0</v>
       </c>
       <c r="F13">
         <v>975500000.0</v>
       </c>
       <c r="G13">
         <v>974800000.0</v>
       </c>
       <c r="H13">
         <v>968500000.0</v>
       </c>
       <c r="I13">
         <v>964100000.0</v>
       </c>
       <c r="J13">
         <v>963900000.0</v>
       </c>
       <c r="K13">
         <v>963200000.0</v>
       </c>
@@ -3760,51 +3762,51 @@
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21">
-        <v>299754.0</v>
+        <v>215676.0</v>
       </c>
       <c r="D21">
         <v>300000.0</v>
       </c>
       <c r="E21">
         <v>400000.0</v>
       </c>
       <c r="F21">
         <v>500000.0</v>
       </c>
       <c r="G21">
         <v>500000.0</v>
       </c>
       <c r="H21">
         <v>600000.0</v>
       </c>
       <c r="I21">
         <v>600000.0</v>
       </c>
       <c r="J21">
         <v>700000.0</v>
       </c>
       <c r="K21">
         <v>800000.0</v>
       </c>
@@ -3858,51 +3860,51 @@
       </c>
       <c r="AD21">
         <v>75500000.0</v>
       </c>
       <c r="AE21">
         <v>79600000.0</v>
       </c>
       <c r="AF21">
         <v>79900000.0</v>
       </c>
       <c r="AG21">
         <v>79500000.0</v>
       </c>
       <c r="AH21">
         <v>80100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
         <v>475600000.0</v>
       </c>
       <c r="C22">
-        <v>568836056.0</v>
+        <v>569300000.0</v>
       </c>
       <c r="D22">
         <v>790000000.0</v>
       </c>
       <c r="E22">
         <v>736300000.0</v>
       </c>
       <c r="F22">
         <v>693900000.0</v>
       </c>
       <c r="G22">
         <v>879200000.0</v>
       </c>
       <c r="H22">
         <v>792600000.0</v>
       </c>
       <c r="I22">
         <v>799600000.0</v>
       </c>
       <c r="J22">
         <v>807800000.0</v>
       </c>
       <c r="K22">
         <v>886600000.0</v>
       </c>
@@ -3954,51 +3956,51 @@
       <c r="AC22">
         <v>370100000.0</v>
       </c>
       <c r="AD22">
         <v>299300000.0</v>
       </c>
       <c r="AE22">
         <v>314600000.0</v>
       </c>
       <c r="AF22">
         <v>346600000.0</v>
       </c>
       <c r="AG22">
         <v>405500000.0</v>
       </c>
       <c r="AH22">
         <v>370800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>2114175681.0</v>
+        <v>2115900000.0</v>
       </c>
       <c r="D23">
         <v>2435600000.0</v>
       </c>
       <c r="E23">
         <v>2945600000.0</v>
       </c>
       <c r="F23">
         <v>3090100000.0</v>
       </c>
       <c r="G23">
         <v>3186200000.0</v>
       </c>
       <c r="H23">
         <v>3095900000.0</v>
       </c>
       <c r="I23">
         <v>3123200000.0</v>
       </c>
       <c r="J23">
         <v>2676000000.0</v>
       </c>
       <c r="K23">
         <v>2651600000.0</v>
       </c>
@@ -4242,51 +4244,51 @@
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
         <v>771500000.0</v>
       </c>
       <c r="C28">
-        <v>838616026.0</v>
+        <v>784500000.0</v>
       </c>
       <c r="D28">
         <v>739600000.0</v>
       </c>
       <c r="E28">
         <v>565500000.0</v>
       </c>
       <c r="F28">
         <v>437400000.0</v>
       </c>
       <c r="G28">
         <v>392700000.0</v>
       </c>
       <c r="H28">
         <v>165800000.0</v>
       </c>
       <c r="I28">
         <v>130900000.0</v>
       </c>
       <c r="J28">
         <v>54700000.0</v>
       </c>
       <c r="K28">
         <v>50900000.0</v>
       </c>
@@ -4420,51 +4422,51 @@
       </c>
       <c r="V29">
         <v>789600000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
         <v>131500000.0</v>
       </c>
       <c r="C30">
-        <v>399274351.0</v>
+        <v>399600000.0</v>
       </c>
       <c r="D30">
         <v>256397800.0</v>
       </c>
       <c r="E30">
         <v>369600000.0</v>
       </c>
       <c r="F30">
         <v>266100000.0</v>
       </c>
       <c r="G30">
         <v>227600000.0</v>
       </c>
       <c r="H30">
         <v>289800000.0</v>
       </c>
       <c r="I30">
         <v>249100000.0</v>
       </c>
       <c r="J30">
         <v>266700000.0</v>
       </c>
       <c r="K30">
         <v>302000000.0</v>
       </c>
@@ -4656,51 +4658,51 @@
       </c>
       <c r="V32">
         <v>494200000.0</v>
       </c>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
         <v>1053600000.0</v>
       </c>
       <c r="C33">
-        <v>1032657765.0</v>
+        <v>1033500000.0</v>
       </c>
       <c r="D33">
         <v>1254700000.0</v>
       </c>
       <c r="E33">
         <v>1721800000.0</v>
       </c>
       <c r="F33">
         <v>1768900000.0</v>
       </c>
       <c r="G33">
         <v>1679800000.0</v>
       </c>
       <c r="H33">
         <v>1504000000.0</v>
       </c>
       <c r="I33">
         <v>1479800000.0</v>
       </c>
       <c r="J33">
         <v>1413500000.0</v>
       </c>
       <c r="K33">
         <v>1308200000.0</v>
       </c>
@@ -4834,51 +4836,51 @@
       </c>
       <c r="V34">
         <v>1100000.0</v>
       </c>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
     </row>
     <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
         <v>1268600000.0</v>
       </c>
       <c r="C35">
-        <v>1126481243.0</v>
+        <v>1127400000.0</v>
       </c>
       <c r="D35">
         <v>1045600000.0</v>
       </c>
       <c r="E35">
         <v>1154600000.0</v>
       </c>
       <c r="F35">
         <v>1181100000.0</v>
       </c>
       <c r="G35">
         <v>1187400000.0</v>
       </c>
       <c r="H35">
         <v>1201300000.0</v>
       </c>
       <c r="I35">
         <v>1187200000.0</v>
       </c>
       <c r="J35">
         <v>745100000.0</v>
       </c>
       <c r="K35">
         <v>744300000.0</v>
       </c>
@@ -4895,86 +4897,88 @@
         <v>663400000.0</v>
       </c>
       <c r="P35">
         <v>693300000.0</v>
       </c>
       <c r="Q35">
         <v>618000000.0</v>
       </c>
       <c r="R35">
         <v>573500000.0</v>
       </c>
       <c r="S35">
         <v>640100000.0</v>
       </c>
       <c r="T35">
         <v>1038800000.0</v>
       </c>
       <c r="U35">
         <v>1002500000.0</v>
       </c>
       <c r="V35">
         <v>1031500000.0</v>
       </c>
       <c r="W35"/>
       <c r="X35"/>
-      <c r="Y35"/>
+      <c r="Y35">
+        <v>-299900000.0</v>
+      </c>
       <c r="Z35">
         <v>754100000.0</v>
       </c>
       <c r="AA35"/>
       <c r="AB35">
         <v>1128300000.0</v>
       </c>
       <c r="AC35">
         <v>1570200000.0</v>
       </c>
       <c r="AD35">
         <v>1566000000.0</v>
       </c>
       <c r="AE35">
         <v>1913200000.0</v>
       </c>
       <c r="AF35">
         <v>1919200000.0</v>
       </c>
       <c r="AG35">
         <v>1101300000.0</v>
       </c>
       <c r="AH35">
         <v>1086700000.0</v>
       </c>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>2600000.0</v>
       </c>
       <c r="C36">
-        <v>3297312.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D36">
         <v>15800000.0</v>
       </c>
       <c r="E36">
         <v>15600000.0</v>
       </c>
       <c r="F36">
         <v>16500000.0</v>
       </c>
       <c r="G36">
         <v>16600000.0</v>
       </c>
       <c r="H36">
         <v>7400000.0</v>
       </c>
       <c r="I36">
         <v>7600000.0</v>
       </c>
       <c r="J36">
         <v>7600000.0</v>
       </c>
       <c r="K36">
         <v>7400000.0</v>
       </c>
@@ -5142,51 +5146,51 @@
       </c>
       <c r="AD38">
         <v>14600000.0</v>
       </c>
       <c r="AE38">
         <v>14600000.0</v>
       </c>
       <c r="AF38">
         <v>13800000.0</v>
       </c>
       <c r="AG38">
         <v>67000000.0</v>
       </c>
       <c r="AH38">
         <v>53000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>6300000.0</v>
       </c>
       <c r="C39">
-        <v>35870747.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D39">
         <v>130002200.0</v>
       </c>
       <c r="E39">
         <v>35400000.0</v>
       </c>
       <c r="F39">
         <v>134700000.0</v>
       </c>
       <c r="G39">
         <v>132700000.0</v>
       </c>
       <c r="H39">
         <v>57500000.0</v>
       </c>
       <c r="I39">
         <v>101300000.0</v>
       </c>
       <c r="J39">
         <v>121400000.0</v>
       </c>
       <c r="K39">
         <v>94800000.0</v>
       </c>
@@ -5203,89 +5207,91 @@
         <v>147500000.0</v>
       </c>
       <c r="P39">
         <v>173700000.0</v>
       </c>
       <c r="Q39">
         <v>129900000.0</v>
       </c>
       <c r="R39">
         <v>134600000.0</v>
       </c>
       <c r="S39">
         <v>166900000.0</v>
       </c>
       <c r="T39">
         <v>207200000.0</v>
       </c>
       <c r="U39">
         <v>197100000.0</v>
       </c>
       <c r="V39">
         <v>148800000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
-      <c r="Y39"/>
+      <c r="Y39">
+        <v>-265000000.0</v>
+      </c>
       <c r="Z39">
         <v>49200000.0</v>
       </c>
       <c r="AA39">
         <v>42100000.0</v>
       </c>
       <c r="AB39">
         <v>62700000.0</v>
       </c>
       <c r="AC39">
         <v>30600000.0</v>
       </c>
       <c r="AD39">
         <v>29700000.0</v>
       </c>
       <c r="AE39">
         <v>24300000.0</v>
       </c>
       <c r="AF39">
         <v>33200000.0</v>
       </c>
       <c r="AG39">
         <v>35700000.0</v>
       </c>
       <c r="AH39"/>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>10700000.0</v>
       </c>
       <c r="C40">
-        <v>263085427.0</v>
+        <v>232800000.0</v>
       </c>
       <c r="D40">
-        <v>254016800.0</v>
+        <v>281947000.0</v>
       </c>
       <c r="E40">
         <v>241800000.0</v>
       </c>
       <c r="F40">
         <v>84900000.0</v>
       </c>
       <c r="G40">
         <v>145800000.0</v>
       </c>
       <c r="H40">
         <v>261800000.0</v>
       </c>
       <c r="I40">
         <v>219800000.0</v>
       </c>
       <c r="J40">
         <v>267900000.0</v>
       </c>
       <c r="K40">
         <v>364500000.0</v>
       </c>
       <c r="L40">
         <v>265700000.0</v>
       </c>
@@ -5394,62 +5400,64 @@
       </c>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41">
         <v>753900000.0</v>
       </c>
       <c r="AA41">
         <v>737500000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
     </row>
     <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42"/>
       <c r="C42">
-        <v>-899265.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="D42">
         <v>4400000.0</v>
       </c>
       <c r="E42">
         <v>-800000.0</v>
       </c>
       <c r="F42">
         <v>-4300000.0</v>
       </c>
-      <c r="G42"/>
+      <c r="G42">
+        <v>-5489710.0</v>
+      </c>
       <c r="H42">
         <v>-8000000.0</v>
       </c>
       <c r="I42">
         <v>-15800000.0</v>
       </c>
       <c r="J42">
         <v>-17000000.0</v>
       </c>
       <c r="K42">
         <v>-17400000.0</v>
       </c>
       <c r="L42">
         <v>-19100000.0</v>
       </c>
       <c r="M42">
         <v>-21100000.0</v>
       </c>
       <c r="N42">
         <v>-21400000.0</v>
       </c>
       <c r="O42">
         <v>-21800000.0</v>
       </c>
       <c r="P42">
@@ -5630,51 +5638,51 @@
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
     </row>
     <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
         <v>1050700000.0</v>
       </c>
       <c r="C46">
-        <v>1029060699.0</v>
+        <v>1029900000.0</v>
       </c>
       <c r="D46">
         <v>1238600000.0</v>
       </c>
       <c r="E46">
         <v>1705800000.0</v>
       </c>
       <c r="F46">
         <v>1751900000.0</v>
       </c>
       <c r="G46">
         <v>1662700000.0</v>
       </c>
       <c r="H46">
         <v>1496000000.0</v>
       </c>
       <c r="I46">
         <v>1471600000.0</v>
       </c>
       <c r="J46">
         <v>1405200000.0</v>
       </c>
       <c r="K46">
         <v>1300000000.0</v>
       </c>
@@ -5788,51 +5796,51 @@
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47">
         <v>1206100000.0</v>
       </c>
       <c r="AA47">
         <v>1163400000.0</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
     </row>
     <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
         <v>-1057300000.0</v>
       </c>
       <c r="C48">
-        <v>-897168269.0</v>
+        <v>-897900000.0</v>
       </c>
       <c r="D48">
         <v>-533200000.0</v>
       </c>
       <c r="E48">
         <v>-48100000.0</v>
       </c>
       <c r="F48">
         <v>69900000.0</v>
       </c>
       <c r="G48">
         <v>102000000.0</v>
       </c>
       <c r="H48">
         <v>173600000.0</v>
       </c>
       <c r="I48">
         <v>287400000.0</v>
       </c>
       <c r="J48">
         <v>288400000.0</v>
       </c>
       <c r="K48">
         <v>267700000.0</v>
       </c>
@@ -6000,51 +6008,51 @@
       <c r="U50">
         <v>2500000.0</v>
       </c>
       <c r="V50">
         <v>90100000.0</v>
       </c>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
     </row>
     <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51">
-        <v>916152785.0</v>
+        <v>862000000.0</v>
       </c>
       <c r="D51">
         <v>744100000.0</v>
       </c>
       <c r="E51">
         <v>648000000.0</v>
       </c>
       <c r="F51">
         <v>663900000.0</v>
       </c>
       <c r="G51">
         <v>659600000.0</v>
       </c>
       <c r="H51">
         <v>617800000.0</v>
       </c>
       <c r="I51">
         <v>628200000.0</v>
       </c>
       <c r="J51">
         <v>156500000.0</v>
       </c>
       <c r="K51">
         <v>145600000.0</v>
       </c>
@@ -6092,51 +6100,51 @@
       </c>
       <c r="AB51">
         <v>1295700000.0</v>
       </c>
       <c r="AC51">
         <v>1237900000.0</v>
       </c>
       <c r="AD51">
         <v>1176400000.0</v>
       </c>
       <c r="AE51">
         <v>1195200000.0</v>
       </c>
       <c r="AF51">
         <v>1130400000.0</v>
       </c>
       <c r="AG51"/>
       <c r="AH51"/>
     </row>
     <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
       <c r="C52">
-        <v>186248096.0</v>
+        <v>184200000.0</v>
       </c>
       <c r="D52">
         <v>111300000.0</v>
       </c>
       <c r="E52">
         <v>41400000.0</v>
       </c>
       <c r="F52">
         <v>27600000.0</v>
       </c>
       <c r="G52">
         <v>25400000.0</v>
       </c>
       <c r="H52">
         <v>24100000.0</v>
       </c>
       <c r="I52">
         <v>22500000.0</v>
       </c>
       <c r="J52">
         <v>16500000.0</v>
       </c>
       <c r="K52">
         <v>22000000.0</v>
       </c>
@@ -6266,51 +6274,51 @@
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
     </row>
     <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
         <v>2002200000.0</v>
       </c>
       <c r="C55">
-        <v>2114175681.0</v>
+        <v>2115900000.0</v>
       </c>
       <c r="D55">
         <v>2435600000.0</v>
       </c>
       <c r="E55">
         <v>2945600000.0</v>
       </c>
       <c r="F55">
         <v>3090100000.0</v>
       </c>
       <c r="G55">
         <v>3186200000.0</v>
       </c>
       <c r="H55">
         <v>3095900000.0</v>
       </c>
       <c r="I55">
         <v>3123200000.0</v>
       </c>
       <c r="J55">
         <v>2676000000.0</v>
       </c>
       <c r="K55">
         <v>2651600000.0</v>
       </c>
@@ -6364,51 +6372,51 @@
       </c>
       <c r="AD55">
         <v>1790100000.0</v>
       </c>
       <c r="AE55">
         <v>1870400000.0</v>
       </c>
       <c r="AF55">
         <v>1877600000.0</v>
       </c>
       <c r="AG55">
         <v>1979200000.0</v>
       </c>
       <c r="AH55">
         <v>1997400000.0</v>
       </c>
     </row>
     <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
         <v>948600000.0</v>
       </c>
       <c r="C56">
-        <v>1081517915.0</v>
+        <v>1082400000.0</v>
       </c>
       <c r="D56">
         <v>1180900000.0</v>
       </c>
       <c r="E56">
         <v>1223800000.0</v>
       </c>
       <c r="F56">
         <v>1321200000.0</v>
       </c>
       <c r="G56">
         <v>1506400000.0</v>
       </c>
       <c r="H56">
         <v>1591900000.0</v>
       </c>
       <c r="I56">
         <v>1643400000.0</v>
       </c>
       <c r="J56">
         <v>1262500000.0</v>
       </c>
       <c r="K56">
         <v>1343400000.0</v>
       </c>
@@ -6464,51 +6472,51 @@
       </c>
       <c r="AD56">
         <v>531000000.0</v>
       </c>
       <c r="AE56">
         <v>562000000.0</v>
       </c>
       <c r="AF56">
         <v>593200000.0</v>
       </c>
       <c r="AG56">
         <v>650100000.0</v>
       </c>
       <c r="AH56">
         <v>686900000.0</v>
       </c>
     </row>
     <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
         <v>387700000.0</v>
       </c>
       <c r="C57">
-        <v>496994650.0</v>
+        <v>497400000.0</v>
       </c>
       <c r="D57">
         <v>515600000.0</v>
       </c>
       <c r="E57">
         <v>497900000.0</v>
       </c>
       <c r="F57">
         <v>425900000.0</v>
       </c>
       <c r="G57">
         <v>490300000.0</v>
       </c>
       <c r="H57">
         <v>480800000.0</v>
       </c>
       <c r="I57">
         <v>392600000.0</v>
       </c>
       <c r="J57">
         <v>428500000.0</v>
       </c>
       <c r="K57">
         <v>466600000.0</v>
       </c>
@@ -6562,51 +6570,51 @@
       </c>
       <c r="AD57">
         <v>599600000.0</v>
       </c>
       <c r="AE57">
         <v>240000000.0</v>
       </c>
       <c r="AF57">
         <v>258600000.0</v>
       </c>
       <c r="AG57">
         <v>247800000.0</v>
       </c>
       <c r="AH57">
         <v>254500000.0</v>
       </c>
     </row>
     <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
         <v>1656300000.0</v>
       </c>
       <c r="C58">
-        <v>1623475895.0</v>
+        <v>1624800000.0</v>
       </c>
       <c r="D58">
         <v>1561200000.0</v>
       </c>
       <c r="E58">
         <v>1652500000.0</v>
       </c>
       <c r="F58">
         <v>1607000000.0</v>
       </c>
       <c r="G58">
         <v>1677700000.0</v>
       </c>
       <c r="H58">
         <v>1682100000.0</v>
       </c>
       <c r="I58">
         <v>1579800000.0</v>
       </c>
       <c r="J58">
         <v>1173600000.0</v>
       </c>
       <c r="K58">
         <v>1210900000.0</v>
       </c>
@@ -6623,51 +6631,53 @@
         <v>1079100000.0</v>
       </c>
       <c r="P58">
         <v>1180900000.0</v>
       </c>
       <c r="Q58">
         <v>1679300000.0</v>
       </c>
       <c r="R58">
         <v>1111000000.0</v>
       </c>
       <c r="S58">
         <v>1668400000.0</v>
       </c>
       <c r="T58">
         <v>1439300000.0</v>
       </c>
       <c r="U58">
         <v>1334900000.0</v>
       </c>
       <c r="V58">
         <v>1380100000.0</v>
       </c>
       <c r="W58"/>
       <c r="X58"/>
-      <c r="Y58"/>
+      <c r="Y58">
+        <v>-299900000.0</v>
+      </c>
       <c r="Z58">
         <v>2495300000.0</v>
       </c>
       <c r="AA58">
         <v>1649800000.0</v>
       </c>
       <c r="AB58">
         <v>2335100000.0</v>
       </c>
       <c r="AC58">
         <v>2232200000.0</v>
       </c>
       <c r="AD58">
         <v>2165600000.0</v>
       </c>
       <c r="AE58">
         <v>2153200000.0</v>
       </c>
       <c r="AF58">
         <v>2177800000.0</v>
       </c>
       <c r="AG58">
         <v>2303300000.0</v>
       </c>
       <c r="AH58">
@@ -6698,51 +6708,51 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
     </row>
     <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
         <v>345900000.0</v>
       </c>
       <c r="C60">
-        <v>490699784.0</v>
+        <v>491100000.0</v>
       </c>
       <c r="D60">
         <v>874400000.0</v>
       </c>
       <c r="E60">
         <v>1293100000.0</v>
       </c>
       <c r="F60">
         <v>1483100000.0</v>
       </c>
       <c r="G60">
         <v>1508500000.0</v>
       </c>
       <c r="H60">
         <v>1413800000.0</v>
       </c>
       <c r="I60">
         <v>1543400000.0</v>
       </c>
       <c r="J60">
         <v>1502400000.0</v>
       </c>
       <c r="K60">
         <v>1440700000.0</v>
       </c>
@@ -11773,63 +11783,63 @@
       </c>
       <c r="AE6">
         <v>-500000.0</v>
       </c>
       <c r="AF6">
         <v>10500000.0</v>
       </c>
       <c r="AG6">
         <v>-68300000.0</v>
       </c>
       <c r="AH6">
         <v>80100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>133</v>
       </c>
       <c r="B7">
         <v>107000000.0</v>
       </c>
       <c r="C7">
         <v>38372331.0</v>
       </c>
       <c r="D7">
-        <v>-58200000.0</v>
+        <v>-24000000.0</v>
       </c>
       <c r="E7">
         <v>-70100000.0</v>
       </c>
       <c r="F7">
-        <v>159200000.0</v>
+        <v>165400000.0</v>
       </c>
       <c r="G7">
         <v>116600000.0</v>
       </c>
       <c r="H7">
-        <v>31900000.0</v>
+        <v>15400000.0</v>
       </c>
       <c r="I7">
         <v>-15800000.0</v>
       </c>
       <c r="J7">
         <v>84519734.0</v>
       </c>
       <c r="K7">
         <v>-72500000.0</v>
       </c>
       <c r="L7">
         <v>6600000.0</v>
       </c>
       <c r="M7">
         <v>14900000.0</v>
       </c>
       <c r="N7">
         <v>52300000.0</v>
       </c>
       <c r="O7">
         <v>-109900000.0</v>
       </c>
       <c r="P7">
         <v>-133300000.0</v>
       </c>
@@ -11924,51 +11934,53 @@
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-42613223.0</v>
       </c>
       <c r="D9">
         <v>2700000.0</v>
       </c>
       <c r="E9">
         <v>-72400000.0</v>
       </c>
       <c r="F9">
         <v>-24400000.0</v>
       </c>
       <c r="G9">
         <v>38800000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>20800000.0</v>
+      </c>
       <c r="I9">
         <v>-20100000.0</v>
       </c>
       <c r="J9">
         <v>38740899.0</v>
       </c>
       <c r="K9">
         <v>19700000.0</v>
       </c>
       <c r="L9">
         <v>4500000.0</v>
       </c>
       <c r="M9">
         <v>-17500000.0</v>
       </c>
       <c r="N9">
         <v>-17500000.0</v>
       </c>
       <c r="O9">
         <v>15000000.0</v>
       </c>
       <c r="P9">
         <v>73700000.0</v>
       </c>
       <c r="Q9">
@@ -12024,51 +12036,53 @@
       </c>
       <c r="AH9">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>217777338.0</v>
       </c>
       <c r="D10">
         <v>-33400000.0</v>
       </c>
       <c r="E10">
         <v>-74100000.0</v>
       </c>
       <c r="F10">
         <v>18200000.0</v>
       </c>
       <c r="G10">
         <v>99800000.0</v>
       </c>
-      <c r="H10"/>
+      <c r="H10">
+        <v>-4600000.0</v>
+      </c>
       <c r="I10">
         <v>18200000.0</v>
       </c>
       <c r="J10">
         <v>101298734.0</v>
       </c>
       <c r="K10">
         <v>-82300000.0</v>
       </c>
       <c r="L10">
         <v>-45800000.0</v>
       </c>
       <c r="M10">
         <v>-52100000.0</v>
       </c>
       <c r="N10">
         <v>-52100000.0</v>
       </c>
       <c r="O10">
         <v>-57000000.0</v>
       </c>
       <c r="P10">
         <v>-176900000.0</v>
       </c>
       <c r="Q10">
@@ -12313,63 +12327,63 @@
       <c r="Z13">
         <v>-5700000.0</v>
       </c>
       <c r="AA13">
         <v>-19500000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>140</v>
       </c>
       <c r="B14">
         <v>33400000.0</v>
       </c>
       <c r="C14">
         <v>239104986.0</v>
       </c>
       <c r="D14">
-        <v>43400000.0</v>
+        <v>47300000.0</v>
       </c>
       <c r="E14">
         <v>38200000.0</v>
       </c>
       <c r="F14">
-        <v>39600000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="G14">
         <v>26406200.0</v>
       </c>
       <c r="H14">
-        <v>36300000.0</v>
+        <v>40900000.0</v>
       </c>
       <c r="I14">
         <v>33200000.0</v>
       </c>
       <c r="J14">
         <v>38100000.0</v>
       </c>
       <c r="K14">
         <v>31600000.0</v>
       </c>
       <c r="L14">
         <v>25300000.0</v>
       </c>
       <c r="M14">
         <v>23300000.0</v>
       </c>
       <c r="N14">
         <v>25600000.0</v>
       </c>
       <c r="O14">
         <v>24700000.0</v>
       </c>
       <c r="P14">
         <v>22400000.0</v>
       </c>
@@ -13050,60 +13064,60 @@
       <c r="AC22">
         <v>-38600000.0</v>
       </c>
       <c r="AD22">
         <v>-110100000.0</v>
       </c>
       <c r="AE22">
         <v>-28700000.0</v>
       </c>
       <c r="AF22">
         <v>-92700000.0</v>
       </c>
       <c r="AG22">
         <v>-25100000.0</v>
       </c>
       <c r="AH22">
         <v>-78300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>148</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>-22708107.0</v>
+        <v>-22708109.0</v>
       </c>
       <c r="D23">
         <v>30500000.0</v>
       </c>
       <c r="E23">
         <v>-24100000.0</v>
       </c>
       <c r="F23">
-        <v>-486100000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="G23">
         <v>-22200000.0</v>
       </c>
       <c r="H23">
         <v>4700000.0</v>
       </c>
       <c r="I23">
         <v>-4700000.0</v>
       </c>
       <c r="J23">
         <v>-500000.0</v>
       </c>
       <c r="K23">
         <v>11900000.0</v>
       </c>
       <c r="L23">
         <v>22700000.0</v>
       </c>
       <c r="M23">
         <v>-1100000.0</v>
       </c>
       <c r="N23">
         <v>22200000.0</v>
       </c>
@@ -13152,51 +13166,51 @@
       <c r="AC23">
         <v>-35300000.0</v>
       </c>
       <c r="AD23">
         <v>-24600000.0</v>
       </c>
       <c r="AE23">
         <v>-7500000.0</v>
       </c>
       <c r="AF23">
         <v>-26800000.0</v>
       </c>
       <c r="AG23">
         <v>-18200000.0</v>
       </c>
       <c r="AH23">
         <v>99300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>195259.0</v>
+        <v>195261.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>15000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>27900000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24">
         <v>400000.0</v>
       </c>
       <c r="S24">
         <v>2200000.0</v>
       </c>
@@ -13228,66 +13242,66 @@
       <c r="AC24">
         <v>-1200000.0</v>
       </c>
       <c r="AD24">
         <v>-400000.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24">
         <v>-1100000.0</v>
       </c>
       <c r="AG24">
         <v>-1900000.0</v>
       </c>
       <c r="AH24">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
         <v>17100000.0</v>
       </c>
       <c r="C25">
-        <v>61243277.0</v>
+        <v>57953033.0</v>
       </c>
       <c r="D25">
-        <v>499300000.0</v>
+        <v>350700000.0</v>
       </c>
       <c r="E25">
         <v>99000000.0</v>
       </c>
       <c r="F25">
-        <v>-66800000.0</v>
+        <v>-66400000.0</v>
       </c>
       <c r="G25">
         <v>19804650.0</v>
       </c>
       <c r="H25">
-        <v>42700000.0</v>
+        <v>55400000.0</v>
       </c>
       <c r="I25">
         <v>100000.0</v>
       </c>
       <c r="J25">
         <v>-53593419.0</v>
       </c>
       <c r="K25">
         <v>49700000.0</v>
       </c>
       <c r="L25">
         <v>-600000.0</v>
       </c>
       <c r="M25">
         <v>5800000.0</v>
       </c>
       <c r="N25">
         <v>18900000.0</v>
       </c>
       <c r="O25">
         <v>21700000.0</v>
       </c>
       <c r="P25">
         <v>-12300000.0</v>
       </c>
@@ -13388,66 +13402,66 @@
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>152</v>
       </c>
       <c r="B27">
         <v>100000.0</v>
       </c>
       <c r="C27">
-        <v>-13500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D27">
-        <v>-11400000.0</v>
+        <v>-6200000.0</v>
       </c>
       <c r="E27">
         <v>5100000.0</v>
       </c>
       <c r="F27">
         <v>-15400000.0</v>
       </c>
       <c r="G27">
         <v>2200000.0</v>
       </c>
       <c r="H27">
-        <v>12500000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="I27">
         <v>-5800000.0</v>
       </c>
       <c r="J27">
         <v>-4800000.0</v>
       </c>
       <c r="K27">
         <v>11300000.0</v>
       </c>
       <c r="L27">
         <v>-1300000.0</v>
       </c>
       <c r="M27">
         <v>-4000000.0</v>
       </c>
       <c r="N27">
         <v>19800000.0</v>
       </c>
       <c r="O27">
         <v>-200000.0</v>
       </c>
       <c r="P27">
         <v>-14600000.0</v>
       </c>