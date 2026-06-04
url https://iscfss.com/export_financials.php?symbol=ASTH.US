--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -277,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1025,85 +1031,86 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1132,3964 +1139,4108 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>3524000.0</v>
+      </c>
+      <c r="C2">
         <v>15168000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9075000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10473000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5513000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9554000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6914000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4481544.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27182064.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3569011.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2036615.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>824334.0</v>
       </c>
       <c r="M2">
         <v>824334.0</v>
       </c>
       <c r="N2">
+        <v>824334.0</v>
+      </c>
+      <c r="O2">
         <v>394915.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>109704.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35815.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32460.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30599.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29070.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4568.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34052.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27212.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>147.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-16023176.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-14000966.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7077778.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-697959.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5876.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-559977.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-352399.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-236229.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-215311.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-202741.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-191543.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-155840.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>87954346.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>26331948.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23524517.0</v>
       </c>
-      <c r="L6">
-[...2 lines deleted...]
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
-      <c r="O6">
+      <c r="O6"/>
+      <c r="P6">
         <v>-421220.0</v>
       </c>
-      <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>39361000.0</v>
+      </c>
+      <c r="C7">
         <v>37165000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>42575000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>25356000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17286000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19455000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14880543.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>517261.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>717739.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
+        <v>49000.0</v>
+      </c>
+      <c r="C8">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="D8">
         <v>47000.0</v>
       </c>
       <c r="E8">
+        <v>47000.0</v>
+      </c>
+      <c r="F8">
         <v>45000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>42000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>35908.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>34578.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>360097000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>310876000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>261011000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>159608293.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>162723051.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>158181192.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>26331950.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>23524520.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16517985.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14387552.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11248566.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1429051.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>429474000.0</v>
+      </c>
+      <c r="C10">
         <v>288455000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>293807000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>288027000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>233097000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>193470000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>103189000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>106891503.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>119772297.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8664211.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9270010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6831478.0</v>
       </c>
       <c r="M10">
         <v>6831478.0</v>
       </c>
       <c r="N10">
+        <v>6831478.0</v>
+      </c>
+      <c r="O10">
         <v>1176727.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>164361.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>397101.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>665736.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>84161.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>12.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>124.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>352.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>347.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>429474000.0</v>
+      </c>
+      <c r="C12">
         <v>290833000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>296305000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>293594000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>286514000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>261165000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>219728000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>108018605.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>120915392.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8664211.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9270010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6831478.0</v>
       </c>
       <c r="M12">
         <v>6831478.0</v>
       </c>
       <c r="N12">
+        <v>6831478.0</v>
+      </c>
+      <c r="O12">
         <v>1176727.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>164361.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>397101.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>665736.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>84161.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>12.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>124.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>352.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>347.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
+        <v>49000.0</v>
+      </c>
+      <c r="C13">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="D13">
         <v>47000.0</v>
       </c>
       <c r="E13">
+        <v>47000.0</v>
+      </c>
+      <c r="F13">
         <v>45000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>42000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>36000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>34578.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>32305.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6033.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49135.0</v>
       </c>
       <c r="M13">
         <v>49135.0</v>
       </c>
       <c r="N13">
+        <v>49135.0</v>
+      </c>
+      <c r="O13">
         <v>34844.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29336.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>27636.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>27041.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>25870.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10197.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23810.0</v>
       </c>
       <c r="U13">
         <v>23810.0</v>
       </c>
       <c r="V13">
         <v>23810.0</v>
       </c>
       <c r="W13">
         <v>23810.0</v>
       </c>
       <c r="X13">
         <v>23810.0</v>
       </c>
+      <c r="Y13">
+        <v>23810.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>49369685.0</v>
+      </c>
+      <c r="C14">
         <v>48223788.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47067442.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>45602415.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>45403085.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37448430.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>36403279.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37914886.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28661735.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6033518.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5212927.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4863389.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4695246.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3484344.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2933577.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2749047.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2649105.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2400798.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>299699.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17507.0</v>
       </c>
       <c r="U14">
         <v>17507.0</v>
       </c>
       <c r="V14">
         <v>17507.0</v>
       </c>
       <c r="W14">
         <v>17507.0</v>
       </c>
       <c r="X14">
+        <v>17507.0</v>
+      </c>
+      <c r="Y14">
         <v>55549099.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>47000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35908.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>34578.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>32305.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6033.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4863.0</v>
       </c>
       <c r="L15">
         <v>4863.0</v>
       </c>
       <c r="M15">
+        <v>4863.0</v>
+      </c>
+      <c r="N15">
         <v>46953.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>34844.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>29336.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>27636.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>27041.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>25870.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10197.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23810.0</v>
       </c>
       <c r="U15">
         <v>23810.0</v>
       </c>
       <c r="V15">
         <v>23810.0</v>
       </c>
       <c r="W15">
         <v>23810.0</v>
       </c>
       <c r="X15">
         <v>23810.0</v>
       </c>
+      <c r="Y15">
+        <v>23810.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>39</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1606000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>744000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>531000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16798000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12988000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8892000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9024235.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>250000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4314362.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>110654.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>622706.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>555736.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>66172.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>3042000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9127000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10959000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18269448.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>19615935.0</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
         <v>831085.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3583467.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2315711.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>366286.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>120000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
+        <v>863944000.0</v>
+      </c>
+      <c r="C20">
         <v>419253000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>278831000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>269053000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>246416000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>239053000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>238505000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>185805880.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>189847202.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622483.0</v>
       </c>
       <c r="K20">
         <v>1622483.0</v>
       </c>
       <c r="L20">
-        <v>494700.0</v>
+        <v>1622483.0</v>
       </c>
       <c r="M20">
         <v>494700.0</v>
       </c>
       <c r="N20">
+        <v>494700.0</v>
+      </c>
+      <c r="O20">
         <v>33200.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>32000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>270968000.0</v>
+      </c>
+      <c r="C21">
         <v>118179000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>71648000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>76861000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>82807000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>86985000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>103012000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>86875883.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>103533558.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1904269.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1377257.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59627.0</v>
       </c>
       <c r="M21">
         <v>59627.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="N21">
+        <v>59627.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21">
         <v>38000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>-67217000.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22">
         <v>278922.0</v>
       </c>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
       <c r="M22">
+        <v>0.0</v>
+      </c>
+      <c r="N22">
         <v>73543.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>72628.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>83101.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>29138.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>67666.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>25025.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>2218661000.0</v>
+      </c>
+      <c r="C23">
         <v>1354894000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>933361000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>966213000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>867361000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>817486000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>728713000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>512999049.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>490635793.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20644557.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>19566533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9891444.0</v>
       </c>
       <c r="M23">
         <v>9483377.0</v>
       </c>
       <c r="N23">
+        <v>9483377.0</v>
+      </c>
+      <c r="O23">
         <v>3223085.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1364048.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1258139.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1305441.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>414232.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>124.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>352.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>347.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24">
+        <v>990904000.0</v>
+      </c>
+      <c r="C24">
         <v>425299000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>258939000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>203389000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>182917000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>230211000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>232172134.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>619000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1432378.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7691824.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1100522.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1909714.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>150000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>203389000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>182917000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>230211000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>232172134.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>517261.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>619000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5000000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>7691824.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1100522.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1909714.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>150000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26">
+        <v>28533000.0</v>
+      </c>
+      <c r="C26">
         <v>48215000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>32170000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>40299000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>42611000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>47917000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>28427455.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>52376980.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>36903524.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>34831067.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>26152997.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7160868.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>648656000.0</v>
+      </c>
+      <c r="C28">
         <v>183384000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27207000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-58663000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-32114000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>67085000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>153364000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-93232244.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-113519167.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1227289.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-9081246.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79171.0</v>
       </c>
       <c r="M28">
         <v>-79171.0</v>
       </c>
       <c r="N28">
+        <v>-79171.0</v>
+      </c>
+      <c r="O28">
         <v>1327752.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>582005.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>851487.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>581846.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>221839.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>67323.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>55211.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>39251.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-124.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-352.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-347.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>1818060000.0</v>
+      </c>
+      <c r="C29">
         <v>1147394000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>892657000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>756830000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>638247000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>571924000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>433221083.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>193586089.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>165483419.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>407575000.0</v>
+      </c>
+      <c r="C30">
         <v>324802000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>147752000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>119733000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>99309000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60615000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98950000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57459089.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20117304.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5988871.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3994659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532502.0</v>
       </c>
       <c r="M30">
         <v>1532502.0</v>
       </c>
       <c r="N30">
+        <v>1532502.0</v>
+      </c>
+      <c r="O30">
         <v>1588153.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>999622.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>733744.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>483850.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>257715.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>213968000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>118704000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>119023000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>18756482.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>132981098.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>38697012.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3880629.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5245122.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6363763.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1428817.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-388076.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-729321.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
+      <c r="Y31"/>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>248040000.0</v>
+      </c>
+      <c r="C32">
         <v>272888000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>242833000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>287809000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>283411000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>223585000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>223644503.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>100843145.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>34557563.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>1355348000.0</v>
+      </c>
+      <c r="C33">
         <v>716398000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>471854000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>538088000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>462901000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>478909000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>399645000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>340136257.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>346476231.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5722307.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6008036.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057197.0</v>
       </c>
       <c r="M33">
         <v>1057197.0</v>
       </c>
       <c r="N33">
+        <v>1057197.0</v>
+      </c>
+      <c r="O33">
         <v>350963.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>114824.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>60656.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>88190.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>47330.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
+      <c r="Y33"/>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34">
+        <v>17107000.0</v>
+      </c>
+      <c r="C34">
         <v>14003000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3586000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>41450000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>14777000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>16176000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>11788116.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>14185025.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>44720624.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
+      <c r="Y34"/>
     </row>
-    <row r="35" spans="1:24">
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>1045054000.0</v>
+      </c>
+      <c r="C35">
         <v>475118000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>303919000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>259056000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>242000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>257346000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>262229000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>34318220.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>44720623.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5831085.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3583467.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8662167.0</v>
       </c>
       <c r="M35">
         <v>8662167.0</v>
       </c>
       <c r="N35">
+        <v>8662167.0</v>
+      </c>
+      <c r="O35">
         <v>1909714.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>270000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1248588.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1247582.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>231218.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>96393.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>67223.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>43828.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>34052.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>27212.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>147.0</v>
       </c>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:25">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>100368000.0</v>
+      </c>
+      <c r="C36">
         <v>63219000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2222000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4556000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>22440000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19415000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2427000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1205962.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1632406.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>990416.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>254368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407922.0</v>
       </c>
       <c r="M36">
         <v>407922.0</v>
       </c>
       <c r="N36">
+        <v>407922.0</v>
+      </c>
+      <c r="O36">
         <v>249621.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>39563.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>39063.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>76563.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
+      <c r="Y36"/>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>2191000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>5940000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>87000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>786199.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>998320.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>4235398.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>624245.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>2742935.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>1827489.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-263901.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-36503.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>238101.0</v>
       </c>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
+      <c r="Y37"/>
     </row>
-    <row r="38" spans="1:24">
+    <row r="38" spans="1:25">
       <c r="A38" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>61</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>417695000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>22142000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6056000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6497000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>55286000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2426793.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>19451432.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>17377641.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>12136864.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>9047514.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2000747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="N38">
         <v>1.0</v>
       </c>
       <c r="O38">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="P38"/>
+        <v>1.0</v>
+      </c>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
+      <c r="Y38"/>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>26264000.0</v>
+      </c>
+      <c r="C39">
         <v>22861000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17450000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14798000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18637000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>16797000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10390000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7385098.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3126866.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293828.0</v>
       </c>
       <c r="K39">
         <v>293828.0</v>
       </c>
       <c r="L39">
+        <v>293828.0</v>
+      </c>
+      <c r="M39">
         <v>62200.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>97806.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>34614.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2140.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>37500.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-1.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1.0</v>
       </c>
-      <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
+      <c r="Y39"/>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:25">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>556075000.0</v>
+      </c>
+      <c r="C40">
         <v>322514000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>184102000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>128542000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>88513000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>74058000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>72496000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>46750009.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>73337311.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6082593.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5095748.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1171118.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1175267.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>715070.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>809198.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>56930.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>71792.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>318542.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>21348.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>14879.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>10787.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>7339.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4318.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>15712.0</v>
       </c>
     </row>
-    <row r="41" spans="1:24">
+    <row r="41" spans="1:25">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>23302000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>23904000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>10959000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>18269448.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>20800960.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>44101623.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>48929857.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>127280692.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>33115583.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2359578.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
+      <c r="Y41"/>
     </row>
-    <row r="42" spans="1:24">
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>470863000.0</v>
+      </c>
+      <c r="C42">
         <v>426389000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>371037000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>360097000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>310876000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>261011000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>159608000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>162723051.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>158181192.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>26331948.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>23524517.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15083365.0</v>
       </c>
       <c r="M42">
         <v>15083365.0</v>
       </c>
       <c r="N42">
+        <v>15083365.0</v>
+      </c>
+      <c r="O42">
         <v>10632552.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1429051.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1058418.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>939483.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>550057.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>598306.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>583693.0</v>
       </c>
       <c r="U42">
         <v>583693.0</v>
       </c>
       <c r="V42">
         <v>583693.0</v>
       </c>
       <c r="W42">
         <v>583693.0</v>
       </c>
       <c r="X42">
         <v>583693.0</v>
       </c>
+      <c r="Y42">
+        <v>583693.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
+      <c r="Y43"/>
     </row>
-    <row r="44" spans="1:24">
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
         <v>10962523.0</v>
       </c>
-      <c r="K44">
+      <c r="L44">
         <v>3884745.0</v>
       </c>
-      <c r="L44">
-[...2 lines deleted...]
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
-      <c r="O44">
+      <c r="O44"/>
+      <c r="P44">
         <v>-421220.0</v>
       </c>
-      <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
+      <c r="Y44"/>
     </row>
-    <row r="45" spans="1:24">
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>122744000.0</v>
+      </c>
+      <c r="C45">
         <v>71563000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>67443000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>128980000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>68627000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>48464000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>26377628.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>12721082.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>13814306.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1205139.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582470.0</v>
       </c>
       <c r="L45">
         <v>582470.0</v>
       </c>
       <c r="M45">
+        <v>582470.0</v>
+      </c>
+      <c r="N45">
         <v>85684.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>68141.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>43261.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>21593.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>11627.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>47330.0</v>
       </c>
-      <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
+      <c r="Y45"/>
     </row>
-    <row r="46" spans="1:24">
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>94431000.0</v>
+      </c>
+      <c r="C46">
         <v>46875000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>44567000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>128980000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>68627000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>48464000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>26378000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12721082.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13814306.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1205139.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1247973.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94948.0</v>
       </c>
       <c r="M46">
         <v>94948.0</v>
       </c>
       <c r="N46">
+        <v>94948.0</v>
+      </c>
+      <c r="O46">
         <v>68142.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>43261.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>21593.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>11627.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>47330.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
+      <c r="Y46"/>
     </row>
-    <row r="47" spans="1:24">
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>128980000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>68627000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>48464000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>26377628.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>12721082.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>13814306.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1205140.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1247970.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>582470.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>85685.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>68142.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>43261.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
+      <c r="Y47"/>
     </row>
-    <row r="48" spans="1:24">
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>308379000.0</v>
+      </c>
+      <c r="C48">
         <v>286283000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>243134000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>182417000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>137246000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>69771000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>31905000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>17788203.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1734531.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-37654381.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-28684565.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16347588.0</v>
       </c>
       <c r="M48">
         <v>-16347588.0</v>
       </c>
       <c r="N48">
+        <v>-16347588.0</v>
+      </c>
+      <c r="O48">
         <v>-11022272.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2117708.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1397363.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1241031.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1044951.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-726244.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-689593.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-662109.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-648770.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-638681.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-623015.0</v>
       </c>
     </row>
-    <row r="49" spans="1:24">
+    <row r="49" spans="1:25">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>192678000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>143629000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>69771000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>31904748.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>17788203.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>1734531.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-37654381.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-28684565.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-19340521.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-15581146.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-11022272.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-2117708.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
+      <c r="Y49"/>
     </row>
-    <row r="50" spans="1:24">
+    <row r="50" spans="1:25">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50">
+        <v>47865000.0</v>
+      </c>
+      <c r="C50">
         <v>9375000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>19500000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>619000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>780000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10889000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9500000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>40257.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>5535391.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4891500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45183.0</v>
       </c>
       <c r="L50">
         <v>45183.0</v>
       </c>
       <c r="M50">
+        <v>45183.0</v>
+      </c>
+      <c r="N50">
         <v>6752307.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
+      <c r="Y50"/>
     </row>
-    <row r="51" spans="1:24">
+    <row r="51" spans="1:25">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>1078130000.0</v>
+      </c>
+      <c r="C51">
         <v>471839000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>321014000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>229364000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>200983000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>260555000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>256553000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13659259.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6253130.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9891500.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>188764.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8136588.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6752307.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2504479.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>746366.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1248588.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1247582.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>306000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>67323.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>55223.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>39260.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
+      <c r="Y51"/>
     </row>
-    <row r="52" spans="1:24">
+    <row r="52" spans="1:25">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>55674000.0</v>
+      </c>
+      <c r="C52">
         <v>15279000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>24753000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4785000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3895000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>14168000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>12593000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>141998.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5634129.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4891500.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>188764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>444764.0</v>
       </c>
       <c r="M52">
         <v>444764.0</v>
       </c>
       <c r="N52">
+        <v>444764.0</v>
+      </c>
+      <c r="O52">
         <v>594765.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>596366.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>74782.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>67323.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>55223.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>39260.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
+      <c r="Y52"/>
     </row>
-    <row r="53" spans="1:24">
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>76</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>2378000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2498000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5567000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>53417000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>67695000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>116539000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1127102.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1143095.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1051807.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1041360.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1034620.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="P53"/>
+      <c r="O53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
+      <c r="Y53"/>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
-      <c r="O54">
+      <c r="O54"/>
+      <c r="P54">
         <v>-421220.0</v>
       </c>
-      <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
+      <c r="Y54"/>
     </row>
-    <row r="55" spans="1:24">
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>2218661000.0</v>
+      </c>
+      <c r="C55">
         <v>1354894000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>933361000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>966213000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>867361000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>817486000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>728713000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>512999049.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>490635793.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>20644557.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>19566533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9483377.0</v>
       </c>
       <c r="M55">
         <v>9483377.0</v>
       </c>
       <c r="N55">
+        <v>9483377.0</v>
+      </c>
+      <c r="O55">
         <v>3223085.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1364048.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1258139.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1305441.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>414232.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>100000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>12.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>9.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>124.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>352.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>347.0</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>863313000.0</v>
+      </c>
+      <c r="C56">
         <v>638496000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>461507000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>428125000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>404460000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>338577000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>329068000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>172862792.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>144159562.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>14922250.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>13558497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8426180.0</v>
       </c>
       <c r="M56">
         <v>8426180.0</v>
       </c>
       <c r="N56">
+        <v>8426180.0</v>
+      </c>
+      <c r="O56">
         <v>2872122.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1249224.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1197483.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1217251.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>366902.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>100000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>12.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>9.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>124.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>352.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>347.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>615273000.0</v>
+      </c>
+      <c r="C57">
         <v>365608000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>218674000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>148610000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>114719000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>114992000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>105424000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>72019647.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>109602000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>14543104.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7431780.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444365.0</v>
       </c>
       <c r="M57">
         <v>2444365.0</v>
       </c>
       <c r="N57">
+        <v>2444365.0</v>
+      </c>
+      <c r="O57">
         <v>1704750.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1515268.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>92745.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>104252.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>423923.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>117741.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>82102.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>54615.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>41391.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>31530.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>15859.0</v>
       </c>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>1660327000.0</v>
+      </c>
+      <c r="C58">
         <v>840726000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>522593000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>407666000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>356719000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>372338000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>367653000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>106337868.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>154322623.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20374189.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>11015247.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11106532.0</v>
       </c>
       <c r="M58">
         <v>11106532.0</v>
       </c>
       <c r="N58">
+        <v>11106532.0</v>
+      </c>
+      <c r="O58">
         <v>3614464.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1785268.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1341333.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1351834.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>655141.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>117741.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>82102.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>54615.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>41391.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>31530.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>347.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
-      <c r="O59">
+      <c r="O59"/>
+      <c r="P59">
         <v>-421220.0</v>
       </c>
-      <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
+      <c r="Y59"/>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>779291000.0</v>
+      </c>
+      <c r="C60">
         <v>712720000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>614218000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>542561000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>448167000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>330824000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>191549000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>180545832.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>159948028.0</v>
       </c>
-      <c r="J60">
-[...1 lines deleted...]
-      </c>
       <c r="K60">
+        <v>270368.0</v>
+      </c>
+      <c r="L60">
         <v>5808351.0</v>
       </c>
-      <c r="L60">
-[...1 lines deleted...]
-      </c>
       <c r="M60">
-        <v>-1215088.0</v>
+        <v>-1623155.0</v>
       </c>
       <c r="N60">
-        <v>-354876.0</v>
+        <v>-1623155.0</v>
       </c>
       <c r="O60">
-        <v>-659321.0</v>
+        <v>-391379.0</v>
       </c>
       <c r="P60">
-        <v>-311309.0</v>
+        <v>-421220.0</v>
       </c>
       <c r="Q60">
-        <v>-274507.0</v>
+        <v>-83194.0</v>
       </c>
       <c r="R60">
-        <v>-469024.0</v>
+        <v>-46393.0</v>
       </c>
       <c r="S60">
-        <v>-117741.0</v>
+        <v>-240909.0</v>
       </c>
       <c r="T60">
+        <v>-17741.0</v>
+      </c>
+      <c r="U60">
         <v>-82090.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-54606.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-41267.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-31178.0</v>
       </c>
-      <c r="X60">
-        <v>-15512.0</v>
+      <c r="Y60">
+        <v>0.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>0.0</v>
+      </c>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-421220.0</v>
       </c>
-      <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
+      <c r="Y61"/>
     </row>
-    <row r="62" spans="1:24">
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
-      <c r="D62">
+      <c r="D62"/>
+      <c r="E62">
         <v>13682000.0</v>
       </c>
-      <c r="E62">
+      <c r="F62">
         <v>55510000.0</v>
       </c>
-      <c r="F62">
+      <c r="G62">
         <v>114237000.0</v>
       </c>
-      <c r="G62">
+      <c r="H62">
         <v>168724586.0</v>
       </c>
-      <c r="H62">
+      <c r="I62">
         <v>225117029.0</v>
       </c>
-      <c r="I62">
+      <c r="J62">
         <v>172129744.0</v>
       </c>
-      <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CI1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
-        <v>23</v>
+        <v>152</v>
       </c>
       <c r="CM1" t="s">
-        <v>152</v>
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>221389000.0</v>
+      </c>
+      <c r="C2">
+        <v>3524000.0</v>
+      </c>
+      <c r="D2">
         <v>209747000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14329000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14911000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15168000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>36908000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>38221000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>84867000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9075000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9209000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9939000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13887000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10473000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25437000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11280000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9868000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5513000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>23051000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11192000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16406000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>19196000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13555000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12278000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9454000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8941000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6087259.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6567515.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6835469.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6020142.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12705356.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>10031268.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>19643151.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>16478115.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2165151.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>12079207.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3569011.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2444352.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1021641.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1730251.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2036615.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1955606.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2780757.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1377817.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3352204.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>931054.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1456796.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>822461.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>467636.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>467636.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>452579.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>417171.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>394915.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>950651.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>192148.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>43887.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>109704.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>175876.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>23621.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>30825.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>35815.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>57649.0</v>
       </c>
       <c r="BK2"/>
       <c r="BL2">
-        <v>32460.0</v>
+        <v>57649.0</v>
       </c>
       <c r="BM2"/>
       <c r="BN2">
+        <v>32460.0</v>
+      </c>
+      <c r="BO2"/>
+      <c r="BP2">
         <v>33078.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>30599.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>30599.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>25313.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>34368.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>29070.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>23471.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>22503.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>12000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>10333.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>11902.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>4568.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>4969.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1634.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>36442.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>34052.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>33789.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>32587.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>28587.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>2145.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>147.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>3413.0</v>
       </c>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5137,54 +5288,56 @@
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5232,467 +5385,477 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-16023176.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-16023176.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-14000966.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-14000966.0</v>
       </c>
-      <c r="AD5">
-[...4 lines deleted...]
-      </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
         <v>-558837.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-558837.0</v>
       </c>
-      <c r="AK5"/>
-[...3 lines deleted...]
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
         <v>-767459.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-697959.0</v>
       </c>
-      <c r="AO5"/>
-[...1 lines deleted...]
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5">
         <v>-559977.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-559977.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>33088.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>18589.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-352399.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-352399.0</v>
       </c>
-      <c r="AX5">
-[...4 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>-236229.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-230096.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-230096.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-225048.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-215311.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-212502.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-212502.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-208614.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-202741.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-199873.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-199873.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-197542.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-191543.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-186138.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-186138.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-176516.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-155840.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-160282.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>237500.0</v>
       </c>
-      <c r="BS5"/>
-      <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5">
         <v>1132.0</v>
       </c>
-      <c r="CF5"/>
-      <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>87954346.0</v>
       </c>
-      <c r="AH6">
-[...4 lines deleted...]
-      </c>
       <c r="AJ6">
+        <v>0.0</v>
+      </c>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
+      <c r="AL6">
         <v>26331948.0</v>
       </c>
-      <c r="AK6"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AM6"/>
       <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6">
+        <v>0.0</v>
+      </c>
+      <c r="AP6">
         <v>23524517.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6"/>
       <c r="AQ6"/>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
+      <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6">
         <v>0.0</v>
       </c>
-      <c r="AU6">
-[...2 lines deleted...]
-      <c r="AV6"/>
+      <c r="AU6"/>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6">
-[...1 lines deleted...]
-      </c>
+      <c r="AX6"/>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
+        <v>0.0</v>
+      </c>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6">
         <v>-78587.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-3608107.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-456257.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>23232.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-147291.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>37563000.0</v>
+      </c>
+      <c r="C7">
+        <v>39361000.0</v>
+      </c>
+      <c r="D7">
         <v>37352000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>34033000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>34956000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>37165000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>37700000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>33446000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>44374000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>42575000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>26384000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>22548000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>23113000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>25356000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>20791000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>21730000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>16898000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>17286000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>16845000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>17703000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>18569000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>19455000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>20345000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>21225000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>19194000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>14880543.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>14049356.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>14821272.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>9032920.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>517261.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>542982.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>568512.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -5707,111 +5870,117 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
         <v>49000.0</v>
       </c>
       <c r="C8">
         <v>49000.0</v>
       </c>
       <c r="D8">
         <v>49000.0</v>
       </c>
       <c r="E8">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="F8">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="G8">
         <v>48000.0</v>
       </c>
       <c r="H8">
         <v>48000.0</v>
       </c>
       <c r="I8">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="J8">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="K8">
         <v>47000.0</v>
       </c>
       <c r="L8">
         <v>47000.0</v>
       </c>
       <c r="M8">
         <v>47000.0</v>
       </c>
       <c r="N8">
-        <v>45000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="O8">
-        <v>45000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="P8">
         <v>45000.0</v>
       </c>
       <c r="Q8">
         <v>45000.0</v>
       </c>
       <c r="R8">
+        <v>45000.0</v>
+      </c>
+      <c r="S8">
+        <v>45000.0</v>
+      </c>
+      <c r="T8">
         <v>44000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>44000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5838,510 +6007,520 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>357246000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>352697000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>360097000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>315115000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>310629000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>316047000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>310876000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>305994000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>305736000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>266126000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>261011000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>168653000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>163986000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>161087000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>159608293.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>165521888.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>163891843.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>163005851.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>162723051.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>162810695.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>162027547.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>160736190.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>158181192.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>26836238.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>26555514.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>26331948.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>25908699.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>24190118.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>23904114.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>23524517.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>19418643.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AR9"/>
+      <c r="AS9">
         <v>16601833.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>16517985.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>16338075.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>16191023.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>15202504.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>14387552.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>13942598.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>12769699.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>11489102.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>11248566.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>10795547.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1741549.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1694654.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1429051.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>1446717.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>1344734.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>478383000.0</v>
+      </c>
+      <c r="C10">
+        <v>429474000.0</v>
+      </c>
+      <c r="D10">
         <v>462227000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>339703000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>258517000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>288455000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>347994000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>325310000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>334796000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>293807000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>273941000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>293921000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>274613000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>288027000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>184016000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>234223000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>237942000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>233097000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>204768000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>177287000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>205876000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>193470000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>166082000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>152441000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>80892000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>103189000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>230298252.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>52726305.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>93007780.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>106891503.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>119779499.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>101132237.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>103731761.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>99700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>30203773.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>31206495.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>8664211.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3988565.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3793502.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6509589.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>9270010.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>4644722.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3924922.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>5014242.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5014242.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>6951763.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3950125.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>5762423.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1451407.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1451407.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1012290.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1252410.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1176727.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>500964.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>500964.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>259095.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>164361.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>249653.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>249653.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>343150.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>397101.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>501639.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>501639.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>534332.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>665736.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>863394.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>863394.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>90737.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>84161.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>148099.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>148099.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>90507.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10">
         <v>-6.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12.0</v>
       </c>
       <c r="BZ10">
         <v>12.0</v>
       </c>
-      <c r="CA10"/>
+      <c r="CA10">
+        <v>12.0</v>
+      </c>
       <c r="CB10">
+        <v>12.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10">
         <v>9.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>9.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>24.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>39.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>269.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>124.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>91.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>226.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>317.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>347.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>347.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-334.0</v>
       </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6389,1303 +6568,1327 @@
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>478383000.0</v>
+      </c>
+      <c r="C12">
+        <v>429474000.0</v>
+      </c>
+      <c r="D12">
         <v>463448000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>342120000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>260914000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>290833000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>350348000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>327693000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>337286000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>296305000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>276962000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>297710000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>279430000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>293594000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>217297000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>273713000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>280835000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>286514000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>333326000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>364493000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>272807000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>261165000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>284391000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>270097000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>197967000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>219728000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>231452732.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>53876133.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>94150786.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>108018605.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>120921389.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>102263204.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>104870238.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>100892294.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>30203773.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>31206495.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8664211.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3988565.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3793502.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>6509589.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>9270010.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4644722.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3924922.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>5014242.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>5014242.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>6951763.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>4372306.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>6170105.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1451407.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1451407.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1012290.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1252410.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1176727.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1176727.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>500964.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>259095.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>164361.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>164361.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>249653.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>343150.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>397101.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>501639.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>534332.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>665736.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>863394.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>90737.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>84161.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>148099.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>90507.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12">
         <v>-6.0</v>
       </c>
-      <c r="BX12">
-[...2 lines deleted...]
-      <c r="BY12"/>
       <c r="BZ12">
         <v>12.0</v>
       </c>
       <c r="CA12"/>
       <c r="CB12">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
       <c r="CC12"/>
       <c r="CD12">
+        <v>9.0</v>
+      </c>
+      <c r="CE12"/>
+      <c r="CF12">
         <v>24.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>39.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>269.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>124.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>91.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>226.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>317.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>347.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>347.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>-334.0</v>
       </c>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
         <v>49000.0</v>
       </c>
       <c r="C13">
         <v>49000.0</v>
       </c>
       <c r="D13">
         <v>49000.0</v>
       </c>
       <c r="E13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="F13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="G13">
         <v>48000.0</v>
       </c>
       <c r="H13">
         <v>48000.0</v>
       </c>
       <c r="I13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="J13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="K13">
         <v>47000.0</v>
       </c>
       <c r="L13">
         <v>47000.0</v>
       </c>
       <c r="M13">
         <v>47000.0</v>
       </c>
       <c r="N13">
-        <v>45000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="O13">
-        <v>45000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="P13">
         <v>45000.0</v>
       </c>
       <c r="Q13">
         <v>45000.0</v>
       </c>
       <c r="R13">
+        <v>45000.0</v>
+      </c>
+      <c r="S13">
+        <v>45000.0</v>
+      </c>
+      <c r="T13">
         <v>44000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>44000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>43000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>42000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>37000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="Y13">
         <v>36000.0</v>
       </c>
       <c r="Z13">
+        <v>36000.0</v>
+      </c>
+      <c r="AA13">
+        <v>36000.0</v>
+      </c>
+      <c r="AB13">
         <v>34823.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>34639.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>34504.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>34578.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>33025.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>32841.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>32653.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>32305.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>6053.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6033.0</v>
       </c>
       <c r="AK13">
         <v>6033.0</v>
       </c>
       <c r="AL13">
         <v>6033.0</v>
       </c>
       <c r="AM13">
+        <v>6033.0</v>
+      </c>
+      <c r="AN13">
+        <v>6033.0</v>
+      </c>
+      <c r="AO13">
         <v>5998.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>5876.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>5463.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4863.0</v>
       </c>
       <c r="AR13">
         <v>4863.0</v>
       </c>
       <c r="AS13">
+        <v>4863.0</v>
+      </c>
+      <c r="AT13">
+        <v>4863.0</v>
+      </c>
+      <c r="AU13">
         <v>48635.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>49135.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>49135.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>4695.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>46953.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>37978.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>35919.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>34844.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>34844.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>35269.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>31052.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29336.0</v>
       </c>
       <c r="BF13">
         <v>29336.0</v>
       </c>
       <c r="BG13">
+        <v>29336.0</v>
+      </c>
+      <c r="BH13">
+        <v>29336.0</v>
+      </c>
+      <c r="BI13">
         <v>28986.0</v>
       </c>
-      <c r="BH13">
-[...2 lines deleted...]
-      <c r="BI13"/>
       <c r="BJ13">
         <v>27636.0</v>
       </c>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>27636.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
+        <v>27636.0</v>
+      </c>
+      <c r="BN13">
         <v>27041.0</v>
       </c>
-      <c r="BM13"/>
-      <c r="BN13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>26964.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>26137.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>25870.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>25859.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>25540.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>10197.0</v>
       </c>
-      <c r="BU13"/>
-      <c r="BV13">
+      <c r="BW13"/>
+      <c r="BX13">
         <v>10175.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>175.0</v>
       </c>
-      <c r="BX13">
-[...2 lines deleted...]
-      <c r="BY13"/>
       <c r="BZ13">
         <v>23810.0</v>
       </c>
-      <c r="CA13">
-[...1 lines deleted...]
-      </c>
+      <c r="CA13"/>
       <c r="CB13">
         <v>23810.0</v>
       </c>
-      <c r="CC13"/>
+      <c r="CC13">
+        <v>23810.0</v>
+      </c>
       <c r="CD13">
         <v>23810.0</v>
       </c>
-      <c r="CE13">
-[...1 lines deleted...]
-      </c>
+      <c r="CE13"/>
       <c r="CF13">
         <v>23810.0</v>
       </c>
       <c r="CG13">
         <v>23810.0</v>
       </c>
       <c r="CH13">
         <v>23810.0</v>
       </c>
       <c r="CI13">
         <v>23810.0</v>
       </c>
       <c r="CJ13">
         <v>23810.0</v>
       </c>
       <c r="CK13">
         <v>23810.0</v>
       </c>
       <c r="CL13">
         <v>23810.0</v>
       </c>
       <c r="CM13">
         <v>23810.0</v>
       </c>
+      <c r="CN13">
+        <v>23810.0</v>
+      </c>
+      <c r="CO13">
+        <v>23810.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>49054135.0</v>
+      </c>
+      <c r="C14">
+        <v>49527521.0</v>
+      </c>
+      <c r="D14">
         <v>49470677.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>49470677.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>48850666.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>47929872.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>48223788.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>47978491.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>47854839.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>47523077.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>46920607.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>46778299.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>46954687.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>46575699.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>46152536.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>46023015.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>45994868.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>45900000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>46273640.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>45828802.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>43566189.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>37248148.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>37551740.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>37285585.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>37439099.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>36717834.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>37040000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>37962555.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>38074174.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>38074174.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>38387700.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>32841170.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>32652295.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>97200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6052518.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6033518.0</v>
       </c>
       <c r="AK14">
         <v>6033518.0</v>
       </c>
       <c r="AL14">
         <v>6033518.0</v>
       </c>
       <c r="AM14">
+        <v>6033518.0</v>
+      </c>
+      <c r="AN14">
+        <v>6033518.0</v>
+      </c>
+      <c r="AO14">
         <v>5998518.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>5998518.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5463389.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4863389.0</v>
       </c>
       <c r="AR14">
         <v>4863389.0</v>
       </c>
       <c r="AS14">
+        <v>4863389.0</v>
+      </c>
+      <c r="AT14">
+        <v>4863389.0</v>
+      </c>
+      <c r="AU14">
         <v>4863454.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4913454.0</v>
       </c>
       <c r="AV14">
         <v>4913454.0</v>
       </c>
       <c r="AW14">
         <v>4913454.0</v>
       </c>
       <c r="AX14">
+        <v>4913454.0</v>
+      </c>
+      <c r="AY14">
+        <v>4913454.0</v>
+      </c>
+      <c r="AZ14">
         <v>3797760.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3591844.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3484344.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3344054.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>3476844.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>3105177.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>3063577.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2933197.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2933197.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>2898577.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>2864813.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2763577.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>2763577.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>2745219.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>2722965.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>2680549.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>2680549.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2609630.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2587022.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2573417.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>2573417.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>2333710.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>2093349.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1024528.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>137072.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>2093349.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17507.0</v>
       </c>
       <c r="BZ14">
         <v>17507.0</v>
       </c>
       <c r="CA14">
         <v>17507.0</v>
       </c>
       <c r="CB14">
         <v>17507.0</v>
       </c>
       <c r="CC14">
         <v>17507.0</v>
       </c>
       <c r="CD14">
         <v>17507.0</v>
       </c>
       <c r="CE14">
         <v>17507.0</v>
       </c>
       <c r="CF14">
         <v>17507.0</v>
       </c>
       <c r="CG14">
         <v>17507.0</v>
       </c>
       <c r="CH14">
         <v>17507.0</v>
       </c>
       <c r="CI14">
         <v>17507.0</v>
       </c>
       <c r="CJ14">
         <v>17507.0</v>
       </c>
       <c r="CK14">
         <v>17507.0</v>
       </c>
       <c r="CL14">
         <v>17507.0</v>
       </c>
       <c r="CM14">
+        <v>17507.0</v>
+      </c>
+      <c r="CN14">
+        <v>17507.0</v>
+      </c>
+      <c r="CO14">
         <v>23810000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>47000.0</v>
       </c>
       <c r="N15">
-        <v>45000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="O15">
-        <v>45000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="P15">
         <v>45000.0</v>
       </c>
       <c r="Q15">
         <v>45000.0</v>
       </c>
       <c r="R15">
+        <v>45000.0</v>
+      </c>
+      <c r="S15">
+        <v>45000.0</v>
+      </c>
+      <c r="T15">
         <v>44000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>44000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>43000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>42000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>37000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>36000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>36000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>35908.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>34823.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>34639.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>34504.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>34578.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>33025.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>32841.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>32305.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>32305.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>6053.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6033.0</v>
       </c>
       <c r="AK15">
         <v>6033.0</v>
       </c>
       <c r="AL15">
         <v>6033.0</v>
       </c>
       <c r="AM15">
+        <v>6033.0</v>
+      </c>
+      <c r="AN15">
+        <v>6033.0</v>
+      </c>
+      <c r="AO15">
         <v>5998.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5876.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5463.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4863.0</v>
       </c>
       <c r="AR15">
         <v>4863.0</v>
       </c>
       <c r="AS15">
+        <v>4863.0</v>
+      </c>
+      <c r="AT15">
+        <v>4863.0</v>
+      </c>
+      <c r="AU15">
         <v>48635.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>49135.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>49135.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>46953.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>37978.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>37978.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>35919.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>34844.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>35269.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>35269.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>31052.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29336.0</v>
       </c>
       <c r="BF15">
         <v>29336.0</v>
       </c>
       <c r="BG15">
+        <v>29336.0</v>
+      </c>
+      <c r="BH15">
+        <v>29336.0</v>
+      </c>
+      <c r="BI15">
         <v>28986.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27636.0</v>
       </c>
       <c r="BJ15">
         <v>27636.0</v>
       </c>
       <c r="BK15">
         <v>27636.0</v>
       </c>
       <c r="BL15">
+        <v>27636.0</v>
+      </c>
+      <c r="BM15">
+        <v>27636.0</v>
+      </c>
+      <c r="BN15">
         <v>27041.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>26964.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>26964.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>26137.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>25870.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>25859.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>25859.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>25540.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>10197.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>10197.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>10175.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>175.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23810.0</v>
       </c>
       <c r="BZ15">
         <v>23810.0</v>
       </c>
       <c r="CA15">
         <v>23810.0</v>
       </c>
       <c r="CB15">
         <v>23810.0</v>
       </c>
       <c r="CC15">
         <v>23810.0</v>
       </c>
       <c r="CD15">
         <v>23810.0</v>
       </c>
       <c r="CE15">
         <v>23810.0</v>
       </c>
       <c r="CF15">
         <v>23810.0</v>
       </c>
       <c r="CG15">
         <v>23810.0</v>
       </c>
       <c r="CH15">
         <v>23810.0</v>
       </c>
       <c r="CI15">
         <v>23810.0</v>
       </c>
       <c r="CJ15">
         <v>23810.0</v>
       </c>
       <c r="CK15">
         <v>23810.0</v>
       </c>
       <c r="CL15">
         <v>23810.0</v>
       </c>
       <c r="CM15">
         <v>23810.0</v>
       </c>
+      <c r="CN15">
+        <v>23810.0</v>
+      </c>
+      <c r="CO15">
+        <v>23810.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
         <v>686000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1606000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2246000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2618000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3017000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>744000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>822000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>647000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1695000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>531000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>544000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>20030000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>20028000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>16798000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>17259000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>29594000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>19275000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12988000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>12252000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3061000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>664000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8892000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>16978405.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15471349.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>33292123.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>9024235.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>250000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>708591.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>710106.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>4876892.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4133776.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>4314362.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>5375032.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3523070.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2524605.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2535692.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1756894.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2163713.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1974387.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>1630954.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2335848.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>797043.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>620024.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>515931.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>577022.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>555736.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>435774.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>78901.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>66172.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16">
         <v>78521.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>24598.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7733,245 +7936,249 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>12335000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3695000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3042000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>4701000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>9257000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>9686000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>9127000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>19592000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>21242000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>10038000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>10959000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>11659000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>13654000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>16332000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>18269448.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>30199423.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>26651678.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>16992790.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>19615935.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>34651670.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>27758780.0</v>
       </c>
-      <c r="AF18">
-[...4 lines deleted...]
-      </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>767170.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>799129.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>831085.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>857827.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>2340632.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>2794829.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>3583467.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>2949633.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AR18"/>
+      <c r="AS18">
         <v>174280.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>2315711.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>2638173.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>2840271.0</v>
       </c>
-      <c r="AU18">
-[...2 lines deleted...]
-      <c r="AV18">
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
         <v>366286.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>2638173.0</v>
       </c>
-      <c r="AX18">
-[...4 lines deleted...]
-      </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
         <v>454585.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>105000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>120000.0</v>
       </c>
-      <c r="BF18">
-[...6 lines deleted...]
-      <c r="BI18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8019,1435 +8226,1471 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
+        <v>874799000.0</v>
+      </c>
+      <c r="C20">
+        <v>863944000.0</v>
+      </c>
+      <c r="D20">
         <v>863266000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>416917000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>416386000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>419253000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>409711000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>409581000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>410267000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>278831000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>275528000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>274029000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>276028000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>269053000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>257482000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>253310000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>252379000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>246416000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>243353000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>239053000.0</v>
       </c>
       <c r="U20">
         <v>239053000.0</v>
       </c>
       <c r="V20">
         <v>239053000.0</v>
       </c>
       <c r="W20">
         <v>239053000.0</v>
       </c>
       <c r="X20">
+        <v>239053000.0</v>
+      </c>
+      <c r="Y20">
+        <v>239053000.0</v>
+      </c>
+      <c r="Z20">
         <v>238539000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>238505000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>237134772.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>209313824.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>185805880.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>185805880.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>189604746.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>189604746.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>188933191.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>189800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1622483.0</v>
       </c>
       <c r="AJ20">
         <v>1622483.0</v>
       </c>
       <c r="AK20">
         <v>1622483.0</v>
       </c>
       <c r="AL20">
         <v>1622483.0</v>
       </c>
       <c r="AM20">
         <v>1622483.0</v>
       </c>
       <c r="AN20">
         <v>1622483.0</v>
       </c>
       <c r="AO20">
-        <v>2168833.0</v>
+        <v>1622483.0</v>
       </c>
       <c r="AP20">
-        <v>2168833.0</v>
+        <v>1622483.0</v>
       </c>
       <c r="AQ20">
         <v>2168833.0</v>
       </c>
       <c r="AR20">
         <v>2168833.0</v>
       </c>
       <c r="AS20">
+        <v>2168833.0</v>
+      </c>
+      <c r="AT20">
+        <v>2168833.0</v>
+      </c>
+      <c r="AU20">
         <v>1386480.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>439694.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>278135.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>494700.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>494700.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>258200.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>33200.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>33200.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="BC20">
         <v>32000.0</v>
       </c>
       <c r="BD20">
         <v>32000.0</v>
       </c>
       <c r="BE20">
+        <v>32000.0</v>
+      </c>
+      <c r="BF20">
+        <v>32000.0</v>
+      </c>
+      <c r="BG20">
         <v>50000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>50000.0</v>
       </c>
-      <c r="BG20">
-[...3 lines deleted...]
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>257118000.0</v>
+      </c>
+      <c r="C21">
+        <v>270968000.0</v>
+      </c>
+      <c r="D21">
         <v>285060000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>105737000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>111916000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>118179000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>109108000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>116231000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>119707000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>71648000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>74209000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>74421000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>77675000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>76861000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>73231000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>76651000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>80148000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>82807000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>83594000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>80227000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>83199000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>86985000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>90781000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>94790000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>98840000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>103012000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>114166305.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>109069858.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>83056658.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>86875883.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>90762980.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>94927036.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>99138657.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>103500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1732984.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1822542.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1904269.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>2067737.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2162895.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2258054.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2353212.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1236622.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1283163.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1377257.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1377257.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1911832.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1206319.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>211427.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>62427.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>62427.0</v>
       </c>
-      <c r="AX21">
-[...4 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
         <v>39200.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>39200.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>38000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>38000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>597500.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>597500.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>577500.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>577500.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
         <v>345000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
+      <c r="AM22"/>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>350078.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AR22"/>
+      <c r="AS22">
         <v>278922.0</v>
       </c>
-      <c r="AR22">
-[...2 lines deleted...]
-      <c r="AS22"/>
       <c r="AT22">
         <v>0.0</v>
       </c>
-      <c r="AU22">
-[...1 lines deleted...]
-      </c>
+      <c r="AU22"/>
       <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
         <v>53543.0</v>
       </c>
-      <c r="AW22">
-[...2 lines deleted...]
-      <c r="AX22">
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>35388.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>33571.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>72628.0</v>
       </c>
-      <c r="BA22">
-[...4 lines deleted...]
-      </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
         <v>83101.0</v>
       </c>
-      <c r="BE22"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BG22"/>
       <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
         <v>29138.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22"/>
       <c r="BK22"/>
-      <c r="BL22">
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22">
         <v>67666.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22"/>
       <c r="BO22"/>
-      <c r="BP22">
-[...1 lines deleted...]
-      </c>
+      <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22">
+        <v>25025.0</v>
+      </c>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>25333.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>2358827000.0</v>
+      </c>
+      <c r="C23">
+        <v>2218661000.0</v>
+      </c>
+      <c r="D23">
         <v>2237186000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1442350000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1331256000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1354894000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1285376000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1252471000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1226277000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>933361000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1073261000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1027176000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>992628000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>966213000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>943406000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>951064000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>912331000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>867361000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>871294000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>894430000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>843280000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>817486000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>814273000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>833217000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>724415000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>728713000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>750244382.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>568329965.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>520858996.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>512999049.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>551898869.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>510977108.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>521593913.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>490600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>41173169.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>43298794.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>20644557.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>16784560.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>14952911.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>17319617.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>19566533.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>14567599.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>13649572.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>14995063.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>13167574.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>15022972.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>16057989.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>8805255.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3959782.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4223683.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3246326.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3136702.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3223085.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2167364.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2167364.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1467677.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1364048.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1917160.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1917160.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1746548.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1258139.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1297300.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1297300.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1302455.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1305441.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1459147.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1459147.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>463728.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>414232.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>395879.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>395879.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>91549.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23"/>
       <c r="BV23"/>
-      <c r="BW23">
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23">
         <v>-6.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12.0</v>
       </c>
       <c r="BZ23">
         <v>12.0</v>
       </c>
-      <c r="CA23"/>
+      <c r="CA23">
+        <v>12.0</v>
+      </c>
       <c r="CB23">
+        <v>12.0</v>
+      </c>
+      <c r="CC23"/>
+      <c r="CD23">
         <v>9.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>9.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>24.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>39.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>269.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>124.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>91.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>226.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>317.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>347.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>347.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-334.0</v>
       </c>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24">
+        <v>979764000.0</v>
+      </c>
+      <c r="C24">
+        <v>990904000.0</v>
+      </c>
+      <c r="D24">
         <v>1002026000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>401057000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>403894000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>425299000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>423119000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>425006000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>368448000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>258939000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>206213000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>205136000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>204944000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>203389000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>199150000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>199068000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>183101000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>182917000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>182813000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>182705000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>226937000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>230211000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>226051000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>230455000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>230105000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>232172134.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>234149063.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>44600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AD24">
         <v>13000000.0</v>
       </c>
       <c r="AE24">
         <v>13000000.0</v>
       </c>
       <c r="AF24">
+        <v>13000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>13000000.0</v>
+      </c>
+      <c r="AH24">
         <v>594000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>619000.0</v>
       </c>
-      <c r="AH24">
-[...4 lines deleted...]
-      </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
-      <c r="AK24"/>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
+      <c r="AM24"/>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>1432378.0</v>
       </c>
-      <c r="AP24"/>
-[...1 lines deleted...]
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24">
         <v>7691824.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>7040348.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>7297231.0</v>
       </c>
-      <c r="AU24">
-[...2 lines deleted...]
-      <c r="AV24">
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
         <v>6430077.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1100522.0</v>
       </c>
-      <c r="AX24">
-[...2 lines deleted...]
-      <c r="AY24">
+      <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>2163171.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>2035828.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1909714.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1036288.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="BE24">
         <v>150000.0</v>
       </c>
       <c r="BF24">
+        <v>150000.0</v>
+      </c>
+      <c r="BG24">
+        <v>150000.0</v>
+      </c>
+      <c r="BH24">
         <v>1399191.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1248990.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>205136000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>204944000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>203389000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>199150000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>199068000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>183101000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>182917000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>182813000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>182705000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>226937000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>230211000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>226051000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>230455000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>230105000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>232172134.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>234149063.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>45066770.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>13492110.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>517261.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>13542982.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>13568512.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25">
         <v>7691824.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>7040348.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>7297231.0</v>
       </c>
-      <c r="AU25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25">
+        <v>1100522.0</v>
+      </c>
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>2163171.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2035828.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1909714.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1036288.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="BE25">
         <v>150000.0</v>
       </c>
       <c r="BF25">
+        <v>150000.0</v>
+      </c>
+      <c r="BG25">
+        <v>150000.0</v>
+      </c>
+      <c r="BH25">
         <v>1399191.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1248990.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26">
+        <v>27257000.0</v>
+      </c>
+      <c r="C26">
+        <v>28533000.0</v>
+      </c>
+      <c r="D26">
         <v>27358000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>47350000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>46901000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>48215000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>43525000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>42172000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>42289000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>32170000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>47324000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>48727000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>43108000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>40299000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>41597000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>46484000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>45279000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>42611000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>45630000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>38268000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>47224000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>47917000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>27220000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>26817000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>30781000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>28427455.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>48340105.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>53403041.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>51527323.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>52376980.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>36622895.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>41045361.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>36875500.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>36903524.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>34831067.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>26152997.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>7160868.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9495,401 +9738,413 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>586809000.0</v>
+      </c>
+      <c r="C28">
+        <v>648656000.0</v>
+      </c>
+      <c r="D28">
         <v>625016000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>107887000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>192833000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>183384000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>127825000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>150142000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>98776000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>27207000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-38353000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-63607000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-45935000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-58663000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>39087000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11012000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-36440000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-32114000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4903000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>23326000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>51708000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>67085000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>89814000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>108739000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>177907000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>153364000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>27400167.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6694967.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-70974860.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-93232244.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-105975629.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-87185480.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-97643646.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-93600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-20242440.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-21298828.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1227289.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-3360034.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3592238.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-6333325.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-9081246.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-3462010.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5907002.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4042541.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4042541.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2160979.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4199654.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>894265.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2827808.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2827808.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2224014.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1505526.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1327752.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1054065.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1054065.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1102930.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>582005.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1149538.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1149538.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>905840.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>851487.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>746547.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>746547.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>713653.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>581846.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>409964.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>409964.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>196522.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>221839.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>119901.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>119901.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>29493.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>67323.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>67323.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>64823.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>62379.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>55211.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>55211.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>43998.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>39260.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>39251.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>39251.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>36388.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>36373.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-269.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-124.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-91.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-226.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-317.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-347.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-347.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>334.0</v>
       </c>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>1827897000.0</v>
+      </c>
+      <c r="C29">
+        <v>1818060000.0</v>
+      </c>
+      <c r="D29">
         <v>1825434000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1179018000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1161762000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1147394000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1142735000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1120880000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1042688000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>892657000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>802918000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>773779000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>765609000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>756830000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>712750000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>681447000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>658589000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>638247000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>618917000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>584270000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>588106000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>571924000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>463955000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>446978000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>436685000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9911,550 +10166,564 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>500070000.0</v>
+      </c>
+      <c r="C30">
+        <v>407575000.0</v>
+      </c>
+      <c r="D30">
         <v>397019000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>365278000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>328645000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>324802000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>226136000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>225239000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>184243000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>147752000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>185314000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>151921000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>153784000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>119733000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>214617000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>174655000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>148950000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>99309000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>82152000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>93869000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>87838000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>60615000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>70188000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>99260000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>108210000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>98950000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>79391887.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>100090172.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>74776858.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>57459089.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>70084171.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>34541815.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>52805123.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>22100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5229470.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6229766.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5988871.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6317724.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4889107.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4334817.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3994659.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4189574.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4324831.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4046269.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4046269.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3530562.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>8801774.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1570043.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1511188.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1511188.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1480730.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1426022.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1588153.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1351017.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1351017.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1007055.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>999622.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>889886.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>889886.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>738186.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>733744.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>655623.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>655623.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>650048.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>483850.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>419436.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>419436.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>333030.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>257715.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>150943.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>150943.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>231407000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>221070000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>213968000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>219545000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>190002000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>193609000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>118704000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>200450000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>82080000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>141686000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>119023000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>97301000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>84160000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>17140000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>18756482.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>15662965.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>86598395.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>124540074.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>132981098.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>124723316.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>81004481.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>68248761.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>38697012.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-21662161.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-18149671.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-14843152.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-10866425.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-3869680.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-2892469.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-2052089.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-943436.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AR31"/>
+      <c r="AS31">
         <v>-8724259.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-6363763.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-5252204.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-375773.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-3244663.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-2959747.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1428817.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1037410.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-1032508.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-934691.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-388076.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-130984.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-3816208.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-664358.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-729321.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-862369.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-952906.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>258731000.0</v>
+      </c>
+      <c r="C32">
+        <v>248040000.0</v>
+      </c>
+      <c r="D32">
         <v>253699000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>269406000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>252002000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>272888000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>284062000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>260524000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>183538000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>242833000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>273272000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>279996000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>292734000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>287809000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>287425000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>275800000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>283980000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>283411000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>310453000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>342462000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>243928000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>223585000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>235237000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>228038000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>211458000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10476,2236 +10745,2286 @@
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
     </row>
-    <row r="33" spans="1:91">
+    <row r="33" spans="1:93">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>1354727000.0</v>
+      </c>
+      <c r="C33">
+        <v>1355348000.0</v>
+      </c>
+      <c r="D33">
         <v>1353557000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>713198000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>717986000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>716398000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>688386000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>683322000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>689067000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>471854000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>597032000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>562113000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>534940000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>538088000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>499790000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>490026000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>467915000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>462901000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>444082000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>423880000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>473005000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>478909000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>447575000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>452672000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>406352000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>399645000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>428883675.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>400704255.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>343946933.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>340136257.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>349065416.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>358214167.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>340978525.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>346476231.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>5441449.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>5579801.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>5722307.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>5979121.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>5840024.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>5966201.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>6008036.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>5374990.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>4989806.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>5141984.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>264708.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>4364664.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2698799.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>965443.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>845838.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>825837.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>602022.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>384674.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>350963.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>162031.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>162031.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>115636.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>114824.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>702405.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>702405.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>613532.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>60656.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>93803.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>93803.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>105508.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>88190.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>17032.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>17032.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>26654.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>47330.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>69454.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>69454.0</v>
       </c>
-      <c r="BS33"/>
-      <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
     </row>
-    <row r="34" spans="1:91">
+    <row r="34" spans="1:93">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34">
+        <v>18833000.0</v>
+      </c>
+      <c r="C34">
+        <v>17107000.0</v>
+      </c>
+      <c r="D34">
         <v>15906000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>12294000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>14685000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>14003000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>7460000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>7723000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>7652000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>3586000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>14105000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>21383000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>41106000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>41450000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>30038000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>31659000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>13706000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>14777000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>20309000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1195000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>15424000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>16176000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>16953000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>17773000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>15973000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>11788116.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>12296630.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>44600000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>20654280.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>14185025.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>1185025.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>9802235.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>49834696.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>44720624.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AJ34">
         <v>5000000.0</v>
       </c>
-      <c r="AK34"/>
-      <c r="AL34"/>
+      <c r="AK34">
+        <v>5000000.0</v>
+      </c>
+      <c r="AL34">
+        <v>5000000.0</v>
+      </c>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
-      <c r="AS34">
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34">
         <v>487630.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>547784.0</v>
       </c>
-      <c r="AU34"/>
-[...1 lines deleted...]
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34">
         <v>487630.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
     </row>
-    <row r="35" spans="1:91">
+    <row r="35" spans="1:93">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>1036002000.0</v>
+      </c>
+      <c r="C35">
+        <v>1045054000.0</v>
+      </c>
+      <c r="D35">
         <v>1052532000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>444658000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>452282000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>475118000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>465341000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>463950000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>418587000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>303919000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>254664000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>257784000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>249745000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>259056000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>233889000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>239984000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>220223000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>242000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>222714000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>219904000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>252399000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>257346000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>254663000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>261882000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>262410000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>262229000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>276645116.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>84320224.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>37647070.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>34318221.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>49379677.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>51129527.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>49834696.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>44720624.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>5767170.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>5799129.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>5831085.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>857827.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2340632.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>2794829.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>3583467.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>2949633.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>177344.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>10007535.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>10007535.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>10166151.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>10685286.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>8649053.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1100522.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1100522.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2198561.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>2163171.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1909714.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1036288.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1036288.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>604585.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>270000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1399191.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1399191.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>1248990.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>1248588.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1248186.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>1248186.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>1247985.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>1247582.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>1240358.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>1240358.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>207570.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>231218.0</v>
       </c>
-      <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>293313.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>154368.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>96393.0</v>
       </c>
-      <c r="BU35"/>
-      <c r="BV35">
+      <c r="BW35"/>
+      <c r="BX35">
         <v>88294.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>84876.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>-1.0</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35">
+      <c r="CA35"/>
+      <c r="CB35">
         <v>54343.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>51162.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>43828.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35">
+      <c r="CE35"/>
+      <c r="CF35">
         <v>41381.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>38046.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>36442.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>34052.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>33789.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>32587.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>28587.0</v>
       </c>
-      <c r="CK35"/>
-      <c r="CL35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>147.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>3413.0</v>
       </c>
     </row>
-    <row r="36" spans="1:91">
+    <row r="36" spans="1:93">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>48092000.0</v>
+      </c>
+      <c r="C36">
+        <v>100368000.0</v>
+      </c>
+      <c r="D36">
         <v>37200000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>94763000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>95236000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>95992000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>80751000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>26032000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-98497000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2222000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>8931000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>23172000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>5441000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>4556000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>8740000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>8565000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4973000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>22440000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>5779000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>8666000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>23716000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>24040000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>23219000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>23233000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>7221000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2427000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>14879257.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>19591788.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>19791571.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>19451432.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>14586749.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>19761016.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>17331143.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2400000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>964350.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>967096.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>990416.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>986987.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>751979.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>743680.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>784368.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>749646.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>960109.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1013424.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>748716.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>505414.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>432750.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>376659.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>203026.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>183026.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>281387.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>284597.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>249621.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48896.0</v>
       </c>
       <c r="BC36">
         <v>1450.0</v>
       </c>
       <c r="BD36">
+        <v>48896.0</v>
+      </c>
+      <c r="BE36">
+        <v>1450.0</v>
+      </c>
+      <c r="BF36">
         <v>39563.0</v>
       </c>
-      <c r="BE36"/>
-      <c r="BF36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>10937.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>20312.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>39063.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>39063.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>85938.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>95312.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>76563.0</v>
       </c>
-      <c r="BM36"/>
-[...1 lines deleted...]
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36">
         <v>1.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>1.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>9940.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>9940.0</v>
       </c>
-      <c r="BS36"/>
-      <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
     </row>
-    <row r="37" spans="1:91">
+    <row r="37" spans="1:93">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>3741000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>3156000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>2191000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>3068000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>5879000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>5536000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>5940000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>4424000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>3222000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>596000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>87000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>1014000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>825000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>881000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>786199.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>1439996.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>689935.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>1408548.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>998320.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>5182884.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>5193212.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>4821846.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>4235398.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>52621.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>403003.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>624245.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>1911292.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>1996469.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>2708814.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>2742935.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>2321554.0</v>
       </c>
-      <c r="AP37"/>
-      <c r="AQ37">
+      <c r="AR37"/>
+      <c r="AS37">
         <v>1483933.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>1827489.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>482151.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>-128252.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>-237860.0</v>
       </c>
-      <c r="AV37"/>
-      <c r="AW37">
+      <c r="AX37"/>
+      <c r="AY37">
         <v>-263901.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>-267028.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>-270153.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>-33428.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>-36503.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>-18803.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>138101.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>138101.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>238101.0</v>
       </c>
-      <c r="BF37">
+      <c r="BH37">
         <v>238101.0</v>
       </c>
-      <c r="BG37">
+      <c r="BI37">
         <v>228115.0</v>
       </c>
-      <c r="BH37"/>
-      <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
     </row>
-    <row r="38" spans="1:91">
+    <row r="38" spans="1:93">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
-[...1 lines deleted...]
-      </c>
+      <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
+        <v>322840000.0</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38">
         <v>-20657000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>20072000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>5441000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>6056000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>4973000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6497000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5779000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>23716000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>55286000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>23219000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>23233000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>7221000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2426793.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>14879257.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>19591788.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2291570.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>19451432.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>14586749.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>19761016.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>17331143.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>332662000.0</v>
       </c>
-      <c r="AH38">
-[...4 lines deleted...]
-      </c>
       <c r="AJ38">
         <v>0.0</v>
       </c>
       <c r="AK38">
+        <v>0.0</v>
+      </c>
+      <c r="AL38">
+        <v>0.0</v>
+      </c>
+      <c r="AM38">
         <v>258470000.0</v>
       </c>
-      <c r="AL38">
-[...4 lines deleted...]
-      </c>
       <c r="AN38">
         <v>0.0</v>
       </c>
       <c r="AO38">
+        <v>0.0</v>
+      </c>
+      <c r="AP38">
+        <v>0.0</v>
+      </c>
+      <c r="AQ38">
         <v>9047514.0</v>
       </c>
-      <c r="AP38"/>
-[...4 lines deleted...]
-      <c r="AS38">
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38">
+        <v>0.0</v>
+      </c>
+      <c r="AU38">
         <v>2000747.0</v>
       </c>
-      <c r="AT38">
-[...4 lines deleted...]
-      </c>
       <c r="AV38">
+        <v>0.0</v>
+      </c>
+      <c r="AW38">
+        <v>0.0</v>
+      </c>
+      <c r="AX38">
         <v>1.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1.0</v>
       </c>
-      <c r="AX38">
-[...4 lines deleted...]
-      </c>
       <c r="AZ38">
+        <v>0.0</v>
+      </c>
+      <c r="BA38">
+        <v>0.0</v>
+      </c>
+      <c r="BB38">
         <v>1.0</v>
       </c>
-      <c r="BA38">
-[...4 lines deleted...]
-      </c>
       <c r="BC38">
-        <v>1450.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD38">
         <v>1450.0</v>
       </c>
-      <c r="BE38"/>
+      <c r="BE38">
+        <v>1450.0</v>
+      </c>
       <c r="BF38">
-        <v>0.0</v>
-[...5 lines deleted...]
-      <c r="BI38"/>
+        <v>1450.0</v>
+      </c>
+      <c r="BG38"/>
+      <c r="BH38">
+        <v>0.0</v>
+      </c>
+      <c r="BI38">
+        <v>0.0</v>
+      </c>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38"/>
     </row>
-    <row r="39" spans="1:91">
+    <row r="39" spans="1:93">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>25647000.0</v>
+      </c>
+      <c r="C39">
+        <v>26264000.0</v>
+      </c>
+      <c r="D39">
         <v>23162000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>21754000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>23711000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>22861000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>20506000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>16217000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>15681000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>17450000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>13953000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>15432000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>21467000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>14798000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>11702000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>12670000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>14631000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>18637000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>11734000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>12188000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9630000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>16747000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>12119000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>11188000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>11886000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>10390093.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>10516088.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>13659405.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>7984419.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>8388231.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>11827893.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>15957922.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>22940027.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>23149964.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>298477.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>282732.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>269168.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>499150.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>430278.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>509010.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>293828.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>8235.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>410013.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>513646.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>792568.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>175983.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>185110.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>99664.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>97806.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>171349.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>115896.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>40025.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>34614.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>107242.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>153352.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>85891.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>2140.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>83101.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>75216.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>51680.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>37500.0</v>
       </c>
-      <c r="BI39"/>
-      <c r="BJ39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>46235.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>12567.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>-1.0</v>
       </c>
-      <c r="BM39"/>
-      <c r="BN39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>159285.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>13307.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1.0</v>
       </c>
-      <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>2050.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>1042.0</v>
       </c>
-      <c r="BT39"/>
-      <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
     </row>
-    <row r="40" spans="1:91">
+    <row r="40" spans="1:93">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>466051000.0</v>
+      </c>
+      <c r="C40">
+        <v>556075000.0</v>
+      </c>
+      <c r="D40">
         <v>365137000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>427598000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>327721000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>333555000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>252979000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>246511000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>235473000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>184102000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>155640000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>148606000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>144938000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>128542000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>123331000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>147738000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>120975000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>88513000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>69450000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>81941000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>75443000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>68640000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>92762000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>124216000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>83766000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>74998000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>69691813.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>53361114.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>45709509.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>56833272.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>79029022.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>78000002.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>84769242.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>87489755.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>35571065.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>23851911.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>6082593.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>7156240.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>5592462.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>5036646.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>5206401.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>3696075.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>4816746.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>3234936.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1260549.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>3812744.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>4115168.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1934438.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>905649.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>905362.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>603681.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1231056.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>715070.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>159334.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>498774.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>3215287.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>809198.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>90000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>471116.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>614024.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>56930.0</v>
       </c>
-      <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>92467.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>114457.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>71792.0</v>
       </c>
-      <c r="BM40"/>
-      <c r="BN40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>80520.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>237851.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>318542.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BS40"/>
+      <c r="BT40">
         <v>25962.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>19507.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>21348.0</v>
       </c>
-      <c r="BU40"/>
-      <c r="BV40">
+      <c r="BW40"/>
+      <c r="BX40">
         <v>19545.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>17861.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>14879.0</v>
       </c>
-      <c r="BY40"/>
-      <c r="BZ40">
+      <c r="CA40"/>
+      <c r="CB40">
         <v>19773.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>15733.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>10787.0</v>
       </c>
-      <c r="CC40"/>
-      <c r="CD40">
+      <c r="CE40"/>
+      <c r="CF40">
         <v>9993.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>9076.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>8197.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>7339.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>6595.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>5780.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>5015.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>15712.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>15712.0</v>
       </c>
-      <c r="CM40"/>
+      <c r="CO40"/>
     </row>
-    <row r="41" spans="1:91">
+    <row r="41" spans="1:93">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>33718000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>25501000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>23302000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>17665000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>22963000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>22892000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>9127000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>25824000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>21242000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>10038000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>10959000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>11659000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>13654000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>16332000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>18269448.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>31384448.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>27836703.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>18177815.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>20800960.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>35836695.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>37561015.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>49240844.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>19185000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>131960091.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>133152297.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>5000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1998000.0</v>
       </c>
-      <c r="AL41"/>
-[...1 lines deleted...]
-      <c r="AN41">
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41">
         <v>2811111.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>127280692.0</v>
       </c>
-      <c r="AP41"/>
-[...1 lines deleted...]
-      <c r="AR41">
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41">
         <v>2144496.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>33115583.0</v>
       </c>
-      <c r="AT41"/>
-[...1 lines deleted...]
-      <c r="AV41">
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41">
         <v>2359578.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
     </row>
-    <row r="42" spans="1:91">
+    <row r="42" spans="1:93">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>477508000.0</v>
+      </c>
+      <c r="C42">
+        <v>470863000.0</v>
+      </c>
+      <c r="D42">
         <v>473008000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>463203000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>452439000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>426389000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>411334000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>401686000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>395473000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>371037000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>362889000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>357246000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>352697000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>360097000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>315115000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>310629000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>316047000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>310876000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>305994000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>305736000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>266126000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>261011000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>168653000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>163986000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>161087000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>159608000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>165521888.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>163891843.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>163005851.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>162723051.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>162810695.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>162027547.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>160736190.0</v>
       </c>
-      <c r="AG42"/>
-      <c r="AH42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>26836238.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>26555514.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>26331948.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>25908699.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>24190118.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>23904114.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>23524517.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>19418643.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>16670718.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>16517985.0</v>
       </c>
-      <c r="AR42"/>
-      <c r="AS42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>16338075.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>16191023.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>15202504.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>14147634.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>14105376.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>13600962.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>12368277.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>10632552.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-616014.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>10104237.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>1700629.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>1429051.0</v>
       </c>
-      <c r="BE42"/>
-      <c r="BF42">
+      <c r="BG42"/>
+      <c r="BH42">
         <v>1446717.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>1344734.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>1058418.0</v>
       </c>
-      <c r="BI42"/>
-      <c r="BJ42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>986266.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>986266.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>939483.0</v>
       </c>
-      <c r="BM42"/>
-      <c r="BN42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>942061.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>749791.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>550057.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BS42"/>
+      <c r="BT42">
         <v>557562.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>471460.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>598306.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42">
+      <c r="BW42"/>
+      <c r="BX42">
         <v>598328.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>607328.0</v>
       </c>
-      <c r="BX42">
-[...2 lines deleted...]
-      <c r="BY42"/>
       <c r="BZ42">
         <v>583693.0</v>
       </c>
-      <c r="CA42">
-[...1 lines deleted...]
-      </c>
+      <c r="CA42"/>
       <c r="CB42">
         <v>583693.0</v>
       </c>
-      <c r="CC42"/>
+      <c r="CC42">
+        <v>583693.0</v>
+      </c>
       <c r="CD42">
         <v>583693.0</v>
       </c>
-      <c r="CE42">
-[...1 lines deleted...]
-      </c>
+      <c r="CE42"/>
       <c r="CF42">
         <v>583693.0</v>
       </c>
       <c r="CG42">
-        <v>583693.0</v>
+        <v>583708.0</v>
       </c>
       <c r="CH42">
         <v>583693.0</v>
       </c>
       <c r="CI42">
         <v>583693.0</v>
       </c>
       <c r="CJ42">
         <v>583693.0</v>
       </c>
       <c r="CK42">
         <v>583693.0</v>
       </c>
       <c r="CL42">
         <v>583693.0</v>
       </c>
       <c r="CM42">
+        <v>583693.0</v>
+      </c>
+      <c r="CN42">
+        <v>583693.0</v>
+      </c>
+      <c r="CO42">
         <v>-38110.0</v>
       </c>
     </row>
-    <row r="43" spans="1:91">
+    <row r="43" spans="1:93">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12753,4140 +13072,4225 @@
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
     </row>
-    <row r="44" spans="1:91">
+    <row r="44" spans="1:93">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
-        <v>10962523.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI44">
-        <v>10962523.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>10962523.0</v>
       </c>
       <c r="AK44">
         <v>10962523.0</v>
       </c>
       <c r="AL44">
-        <v>3884745.0</v>
+        <v>10962523.0</v>
       </c>
       <c r="AM44">
-        <v>3884745.0</v>
+        <v>10962523.0</v>
       </c>
       <c r="AN44">
         <v>3884745.0</v>
       </c>
-      <c r="AO44"/>
-      <c r="AP44"/>
+      <c r="AO44">
+        <v>3884745.0</v>
+      </c>
+      <c r="AP44">
+        <v>3884745.0</v>
+      </c>
       <c r="AQ44"/>
-      <c r="AR44">
-[...1 lines deleted...]
-      </c>
+      <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44">
         <v>0.0</v>
       </c>
-      <c r="AU44">
-[...2 lines deleted...]
-      <c r="AV44"/>
+      <c r="AU44"/>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
-      <c r="AX44">
-[...1 lines deleted...]
-      </c>
+      <c r="AX44"/>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
         <v>-78587.0</v>
       </c>
-      <c r="BC44">
+      <c r="BE44">
         <v>-3608107.0</v>
       </c>
-      <c r="BD44">
+      <c r="BF44">
         <v>-456257.0</v>
       </c>
-      <c r="BE44"/>
-      <c r="BF44">
+      <c r="BG44"/>
+      <c r="BH44">
         <v>23232.0</v>
       </c>
-      <c r="BG44">
+      <c r="BI44">
         <v>-147291.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
     </row>
-    <row r="45" spans="1:91">
+    <row r="45" spans="1:93">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>93479000.0</v>
+      </c>
+      <c r="C45">
+        <v>122744000.0</v>
+      </c>
+      <c r="D45">
         <v>90100000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>48431000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>47547000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>71563000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>45291000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>39097000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>47137000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>67443000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>150057000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>141764000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>131792000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>128980000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>120487000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>57666000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>47347000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>48464000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>30227000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>31704000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>30075000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>26377628.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>25967236.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>26420744.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>20860501.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>12721082.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>12909206.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>13297168.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>13800000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>13800000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1121632.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1167680.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1205139.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1301914.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>1302667.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1341984.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>1247973.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>1219889.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>577701.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>582470.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>582470.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>560938.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>620036.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>94948.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>85684.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>62435.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>62435.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>66877.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>68141.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>41935.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>41935.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>44186.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>43261.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>43968.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>43968.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>15720.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>21593.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>7865.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>7865.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>10196.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>11627.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>17032.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>17032.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>26654.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>47330.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>59514.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>59514.0</v>
       </c>
-      <c r="BS45"/>
-      <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
     </row>
-    <row r="46" spans="1:91">
+    <row r="46" spans="1:93">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>93479000.0</v>
+      </c>
+      <c r="C46">
+        <v>94431000.0</v>
+      </c>
+      <c r="D46">
         <v>90100000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>48431000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>47547000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>46875000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>45291000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>39097000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>47137000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>44567000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>150057000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>141764000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>131792000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>128980000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>120487000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>106784000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>85136000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>68627000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>65414000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>57666000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>47347000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>48464000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>30227000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>31704000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>30075000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>26378000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>25967236.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>26420744.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>20860501.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>12721082.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>12909206.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>13297168.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>13700034.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>1121632.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1167680.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1205139.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1301914.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1302667.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1341984.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1247973.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1219889.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>577701.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>582470.0</v>
       </c>
-      <c r="AR46"/>
-      <c r="AS46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>560938.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>620036.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>99222.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>85685.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>85684.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>62435.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>66877.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>68142.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>41935.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>44186.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>43261.0</v>
       </c>
-      <c r="BE46"/>
-      <c r="BF46">
+      <c r="BG46"/>
+      <c r="BH46">
         <v>43968.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>15720.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>21593.0</v>
       </c>
-      <c r="BI46"/>
-      <c r="BJ46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>7865.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>10196.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>11627.0</v>
       </c>
-      <c r="BM46"/>
-      <c r="BN46">
+      <c r="BO46"/>
+      <c r="BP46">
         <v>17032.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>26654.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>47330.0</v>
       </c>
-      <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BS46"/>
+      <c r="BT46">
         <v>59514.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
     </row>
-    <row r="47" spans="1:91">
+    <row r="47" spans="1:93">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>141764000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>131792000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>128980000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>120487000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>106784000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>85136000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>68627000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>65414000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>57666000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>47347000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>48464000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>30227000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>31704000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>30075000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>26377628.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>12427107.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>12101373.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>12332342.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>12721082.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>12909206.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>13297168.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>13700034.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>13814306.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1121632.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1167680.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1205139.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1301914.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1302667.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1341984.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1247973.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1219889.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AR47"/>
+      <c r="AS47">
         <v>577273.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>582470.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>560938.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>620036.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>99222.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>94948.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>85685.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>62435.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>66877.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>64689.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>68142.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>41935.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>44186.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>47740.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>43261.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>43968.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>15720.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
     </row>
-    <row r="48" spans="1:91">
+    <row r="48" spans="1:93">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>322711000.0</v>
+      </c>
+      <c r="C48">
+        <v>308379000.0</v>
+      </c>
+      <c r="D48">
         <v>302486000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>302209000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>292880000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>286283000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>293234000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>277140000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>257969000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>243134000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>230778000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>208719000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>207300000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>182417000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>195278000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>169292000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>157893000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>137246000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>129859000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>95580000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>82922000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>69771000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>59714000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>43001000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>35957000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>31905000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>25177257.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>21473083.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>17927867.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>17788203.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>17100065.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>7561556.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>4897454.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1700000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-45148985.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-41266193.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-37654381.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-33090937.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-31358231.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-29999822.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-28684565.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-24039865.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-22354252.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-19340521.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-19340521.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-18340602.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-16649019.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-18025329.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-16771478.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-15581146.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-14418150.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-13403504.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-11022272.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-10199290.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-10199290.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-5477889.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-2117708.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-1690922.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-1690922.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-1749126.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-1397363.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-1343019.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-1343019.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-1302004.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-1241031.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-1231036.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-1231036.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-1148950.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-1044951.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-905829.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-905829.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-579326.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-726244.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-726244.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-716342.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-710246.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-689593.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-689593.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-681607.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-674398.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-662109.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-662109.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-658853.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-655733.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-651873.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-648770.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-647796.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-645644.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-640788.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-625013.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-623015.0</v>
       </c>
-      <c r="CM48"/>
+      <c r="CO48"/>
     </row>
-    <row r="49" spans="1:91">
+    <row r="49" spans="1:93">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>208719000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>207300000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>192678000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>195278000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>169292000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>157893000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>143629000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>129859000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>95580000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>82922000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>69771000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>59714000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>43001000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>35957000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>31904748.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>25177257.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>21473083.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>17927867.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>17788203.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>17100065.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>7561556.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>4897454.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>1734531.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-45148985.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-41266193.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-37654381.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-33090937.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-31358231.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-29999822.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-28684565.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-24039865.0</v>
       </c>
-      <c r="AP49"/>
-      <c r="AQ49">
+      <c r="AR49"/>
+      <c r="AS49">
         <v>-21822887.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-19340521.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-18340602.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-16649019.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-18025329.0</v>
       </c>
-      <c r="AV49"/>
-      <c r="AW49">
+      <c r="AX49"/>
+      <c r="AY49">
         <v>-15581146.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-14418150.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-13403504.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-11871387.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-11022272.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-10199290.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-5477889.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-2275064.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-2117708.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-1690922.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-1749126.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
     </row>
-    <row r="50" spans="1:91">
+    <row r="50" spans="1:93">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50">
         <v>47865000.0</v>
       </c>
       <c r="C50">
+        <v>47865000.0</v>
+      </c>
+      <c r="D50">
+        <v>47865000.0</v>
+      </c>
+      <c r="E50">
         <v>12500000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>12500000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>9375000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>15000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>17000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>20750000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>19500000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>2991000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>2630000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>621000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>619000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>3162000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>2413000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1503000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>780000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>207000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>205000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>12078000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>10889000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9500000.0</v>
       </c>
       <c r="X50">
         <v>9500000.0</v>
       </c>
       <c r="Y50">
         <v>9500000.0</v>
       </c>
       <c r="Z50">
         <v>9500000.0</v>
       </c>
-      <c r="AA50"/>
+      <c r="AA50">
+        <v>9500000.0</v>
+      </c>
       <c r="AB50">
+        <v>9500000.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>2461924.0</v>
       </c>
-      <c r="AC50"/>
-[...1 lines deleted...]
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>13946757.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>6088115.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>6253130.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>24005.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>47793.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>4891500.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>102348.0</v>
       </c>
-      <c r="AL50"/>
-[...1 lines deleted...]
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50">
         <v>188764.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>45183.0</v>
       </c>
-      <c r="AP50"/>
-[...1 lines deleted...]
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50">
         <v>1364959.0</v>
       </c>
-      <c r="AS50">
+      <c r="AU50">
         <v>45183.0</v>
       </c>
-      <c r="AT50"/>
-[...1 lines deleted...]
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50">
         <v>6752307.0</v>
       </c>
-      <c r="AW50"/>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
     </row>
-    <row r="51" spans="1:91">
+    <row r="51" spans="1:93">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>1065192000.0</v>
+      </c>
+      <c r="C51">
+        <v>1078130000.0</v>
+      </c>
+      <c r="D51">
         <v>1087243000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>447590000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>451350000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>471839000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>475819000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>475452000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>433572000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>321014000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>235588000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>230314000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>228678000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>229364000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>223103000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>223211000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>201502000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>200983000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>199865000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>200613000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>257584000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>260555000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>255896000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>261180000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>258799000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>256553000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>257698419.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>59421272.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>22032920.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>13659259.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>13803870.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>13946757.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>6088115.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>6100000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>9961333.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>9907667.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>9891500.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>628531.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>201264.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>176264.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>188764.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1182712.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>9831924.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>9056783.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>9056783.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>9112742.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>8149779.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>6656688.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>4279215.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>4279215.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>3236304.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>2757936.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>2630593.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>2428455.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1555029.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>1362025.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>746366.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>1399191.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>1399191.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>1248990.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>1248588.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>1248186.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>1248186.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>1247985.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>1247582.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>1273358.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>1273358.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>287259.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>306000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>268000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>268000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>120000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>67323.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>67323.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>64823.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>62373.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>55223.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>55223.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>44010.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39260.0</v>
       </c>
       <c r="CC51">
         <v>39260.0</v>
       </c>
       <c r="CD51">
+        <v>39260.0</v>
+      </c>
+      <c r="CE51">
+        <v>39260.0</v>
+      </c>
+      <c r="CF51">
         <v>36412.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>36412.0</v>
       </c>
-      <c r="CF51"/>
-      <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
     </row>
-    <row r="52" spans="1:91">
+    <row r="52" spans="1:93">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>55422000.0</v>
+      </c>
+      <c r="C52">
+        <v>55674000.0</v>
+      </c>
+      <c r="D52">
         <v>55046000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>17819000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>17950000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>15279000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>20795000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>22475000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>26393000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>24753000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>7174000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>6248000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4434000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4785000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>6879000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>6190000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4671000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3895000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2975000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3146000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>15223000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>14168000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>12892000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>12952000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>12721000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>12593000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>12437751.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>2937751.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2563665.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>141998.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>260888.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>378245.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>5494263.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>5500000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>4961333.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>4907667.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>4891500.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>628531.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>201264.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>176264.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>188764.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1182712.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>9831924.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1364959.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1364959.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>1584764.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>304764.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>392264.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>3178693.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>3178693.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>1037743.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>594765.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>594765.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>518741.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>518741.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>1212025.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>596366.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>596366.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>33000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>33000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>79689.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>74782.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>268000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>268000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>120000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>67323.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>67323.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>64823.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>62373.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>55223.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>55223.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>44010.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39260.0</v>
       </c>
       <c r="CC52">
         <v>39260.0</v>
       </c>
       <c r="CD52">
+        <v>39260.0</v>
+      </c>
+      <c r="CE52">
+        <v>39260.0</v>
+      </c>
+      <c r="CF52">
         <v>36412.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>36412.0</v>
       </c>
-      <c r="CF52"/>
-      <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
     </row>
-    <row r="53" spans="1:91">
+    <row r="53" spans="1:93">
       <c r="A53" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>76</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53">
         <v>1221000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>2417000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>2397000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>2378000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>2354000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>2383000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>2490000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>2498000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>3021000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>3789000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>4114000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>5567000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>33281000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>39490000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>42893000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>53417000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>128558000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>187206000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>66931000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>67695000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>118309000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>117656000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>117075000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>116539000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>1154480.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1149828.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>1143006.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>1127102.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>1141890.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1130967.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1138477.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1100000.0</v>
       </c>
-      <c r="AH53">
-[...4 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
         <v>1153000.0</v>
       </c>
-      <c r="AL53">
-[...4 lines deleted...]
-      </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
         <v>1041360.0</v>
       </c>
-      <c r="AP53"/>
-[...4 lines deleted...]
-      <c r="AS53">
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
         <v>1034620.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>422181.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>407682.0</v>
       </c>
-      <c r="AV53"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AX53"/>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
-      <c r="BE53"/>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
-      <c r="BG53">
-[...3 lines deleted...]
-      <c r="BI53"/>
+      <c r="BG53"/>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
     </row>
-    <row r="54" spans="1:91">
+    <row r="54" spans="1:93">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AK54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54">
-[...1 lines deleted...]
-      </c>
+      <c r="AM54"/>
       <c r="AN54">
         <v>0.0</v>
       </c>
-      <c r="AO54"/>
-      <c r="AP54"/>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
       <c r="AQ54"/>
-      <c r="AR54">
-[...1 lines deleted...]
-      </c>
+      <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54">
         <v>0.0</v>
       </c>
-      <c r="AU54">
-[...2 lines deleted...]
-      <c r="AV54"/>
+      <c r="AU54"/>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54">
-[...1 lines deleted...]
-      </c>
+      <c r="AX54"/>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
         <v>-78587.0</v>
       </c>
-      <c r="BC54">
+      <c r="BE54">
         <v>-3608107.0</v>
       </c>
-      <c r="BD54">
+      <c r="BF54">
         <v>-456257.0</v>
       </c>
-      <c r="BE54"/>
-      <c r="BF54">
+      <c r="BG54"/>
+      <c r="BH54">
         <v>23232.0</v>
       </c>
-      <c r="BG54">
+      <c r="BI54">
         <v>-147291.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
     </row>
-    <row r="55" spans="1:91">
+    <row r="55" spans="1:93">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>2358827000.0</v>
+      </c>
+      <c r="C55">
+        <v>2218661000.0</v>
+      </c>
+      <c r="D55">
         <v>2237186000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1442350000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1331256000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1354894000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1285376000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1252471000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1226277000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>933361000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1073261000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1027176000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>992628000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>966213000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>943406000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>951064000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>912331000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>867361000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>871294000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>894430000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>843280000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>817486000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>814273000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>833217000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>724415000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>728713000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>750244382.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>568329965.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>520858996.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>512999049.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>551898869.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>510977108.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>521593913.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>490600000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>41173169.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>43298794.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>20644557.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>16784560.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>14952911.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>17319617.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>19566533.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>14567599.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>13649572.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>14995063.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>14995063.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>15022972.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>16057989.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>8805255.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>3959782.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>3959782.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>3246326.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>3136702.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>3223085.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2167364.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>2167364.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1467677.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1364048.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1917160.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1917160.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1746548.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1258139.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1297300.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1297300.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1302455.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1305441.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1459147.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1459147.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>463728.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>414232.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>395879.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>395879.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>91549.0</v>
       </c>
-      <c r="BT55"/>
-      <c r="BU55"/>
       <c r="BV55"/>
-      <c r="BW55">
+      <c r="BW55"/>
+      <c r="BX55"/>
+      <c r="BY55">
         <v>-6.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12.0</v>
       </c>
       <c r="BZ55">
         <v>12.0</v>
       </c>
-      <c r="CA55"/>
+      <c r="CA55">
+        <v>12.0</v>
+      </c>
       <c r="CB55">
+        <v>12.0</v>
+      </c>
+      <c r="CC55"/>
+      <c r="CD55">
         <v>9.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>9.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>24.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>39.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>269.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>124.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>91.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>226.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>317.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>347.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>347.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>-334.0</v>
       </c>
     </row>
-    <row r="56" spans="1:91">
+    <row r="56" spans="1:93">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>1004100000.0</v>
+      </c>
+      <c r="C56">
+        <v>863313000.0</v>
+      </c>
+      <c r="D56">
         <v>883629000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>729152000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>613270000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>638496000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>596990000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>569149000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>537210000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>461507000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>476229000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>465063000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>454681000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>428125000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>443616000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>461038000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>444416000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>404460000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>427212000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>470550000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>370275000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>338577000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>366698000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>380545000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>318063000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>329068000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>321360707.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>167625710.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>176912063.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>172862792.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>202833453.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>152762941.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>180615388.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>144200000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>35731720.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>37718993.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>14922250.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>10805439.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>9112887.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>11353416.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>13558497.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>9192609.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>8659766.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>9853079.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>9853079.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>10658308.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>13359190.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>7839812.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>3113944.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>3133944.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>2644304.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>2752028.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>2872122.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>2005333.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>2005333.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1352041.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1249224.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>1214755.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>1214755.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>1133016.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>1197483.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>1203497.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>1203497.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>1196947.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>1217251.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>1442115.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>1442115.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>437074.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>366902.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>326425.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>326425.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>91549.0</v>
       </c>
-      <c r="BT56"/>
-      <c r="BU56"/>
       <c r="BV56"/>
-      <c r="BW56">
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56">
         <v>-6.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12.0</v>
       </c>
       <c r="BZ56">
         <v>12.0</v>
       </c>
-      <c r="CA56"/>
+      <c r="CA56">
+        <v>12.0</v>
+      </c>
       <c r="CB56">
+        <v>12.0</v>
+      </c>
+      <c r="CC56"/>
+      <c r="CD56">
         <v>9.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>9.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>24.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>39.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>269.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>124.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>91.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>226.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>317.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>347.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>347.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>-334.0</v>
       </c>
     </row>
-    <row r="57" spans="1:91">
+    <row r="57" spans="1:93">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>745369000.0</v>
+      </c>
+      <c r="C57">
+        <v>615273000.0</v>
+      </c>
+      <c r="D57">
         <v>629930000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>459746000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>361268000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>365608000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>312928000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>309825000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>355272000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>218674000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>202957000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>185794000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>164954000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>148610000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>156191000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>185238000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>160436000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>114719000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>116759000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>128088000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>126347000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>114992000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>131461000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>152507000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>106605000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>105424000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>105195228.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>78337729.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>88400766.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>72019647.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>92245266.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>89118106.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>110616762.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>109600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>42697549.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>40838785.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>14543104.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>10229123.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>6815367.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>6943161.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>7431780.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>6834393.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>17429427.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>5977712.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>5977712.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>6328562.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>5876728.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>3149163.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>4551978.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>4551978.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>2094003.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>2242992.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1704750.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1209663.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1209663.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>4471199.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1515268.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>494737.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>494737.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>644849.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>92745.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>150116.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>150116.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>114457.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>104252.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>146598.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>146598.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>348139.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>423923.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>319275.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>319275.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>173875.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>117741.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>117741.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>107839.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>102737.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>82102.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>82102.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>74116.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>66895.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>54615.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>54615.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>51374.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>47122.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>44639.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>41391.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>40384.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>38367.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>33602.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>17857.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>15859.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>3413.0</v>
       </c>
     </row>
-    <row r="58" spans="1:91">
+    <row r="58" spans="1:93">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>1781371000.0</v>
+      </c>
+      <c r="C58">
+        <v>1660327000.0</v>
+      </c>
+      <c r="D58">
         <v>1682462000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>904404000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>813550000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>840726000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>778269000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>773775000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>773859000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>522593000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>457621000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>443578000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>414699000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>407666000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>390080000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>425222000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>380659000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>356719000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>339473000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>347992000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>378746000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>372338000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>386124000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>414389000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>369015000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>367653000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>381840344.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>162657953.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>126047836.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>106337868.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>141624943.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>140247633.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>160451458.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>330700000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>48464719.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>46637914.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>20374189.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>11086950.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>9155999.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>9737990.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>11015247.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>9784026.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>17606771.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>15985247.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>15985247.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>16494713.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>16562014.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>11798216.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>5652500.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>5652500.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>4292564.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>4406163.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3614464.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>2245951.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>2245951.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>5075784.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1785268.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1893928.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1893928.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1893839.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1341333.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1398302.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1398302.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1362442.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1351834.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1386956.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1386956.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>555709.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>655141.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>319275.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>319275.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>173875.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>117741.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>117741.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>107839.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>102737.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>82102.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>82102.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>74116.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>66895.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>54615.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>54615.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>51374.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>47122.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>44639.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>41391.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>40384.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>38367.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>33602.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>17857.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>347.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>3413.0</v>
       </c>
     </row>
-    <row r="59" spans="1:91">
+    <row r="59" spans="1:93">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
-      <c r="AK59"/>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
+      <c r="AM59"/>
       <c r="AN59">
         <v>0.0</v>
       </c>
-      <c r="AO59"/>
-      <c r="AP59"/>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
       <c r="AQ59"/>
-      <c r="AR59">
-[...1 lines deleted...]
-      </c>
+      <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59">
         <v>0.0</v>
       </c>
-      <c r="AU59">
-[...2 lines deleted...]
-      <c r="AV59"/>
+      <c r="AU59"/>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59">
-[...1 lines deleted...]
-      </c>
+      <c r="AX59"/>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
         <v>-78587.0</v>
       </c>
-      <c r="BC59">
+      <c r="BE59">
         <v>-3608107.0</v>
       </c>
-      <c r="BD59">
+      <c r="BF59">
         <v>-456257.0</v>
       </c>
-      <c r="BE59"/>
-      <c r="BF59">
+      <c r="BG59"/>
+      <c r="BH59">
         <v>23232.0</v>
       </c>
-      <c r="BG59">
+      <c r="BI59">
         <v>-147291.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
     </row>
-    <row r="60" spans="1:91">
+    <row r="60" spans="1:93">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>800268000.0</v>
+      </c>
+      <c r="C60">
+        <v>779291000.0</v>
+      </c>
+      <c r="D60">
         <v>775543000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>765461000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>745368000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>712720000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>704616000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>678874000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>653490000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>614218000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>593714000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>566012000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>560044000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>542561000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>510438000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>479966000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>473985000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>448167000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>435897000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>401360000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>349091000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>330824000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>228404000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>207023000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>197080000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>191549000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>190733968.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>185399565.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>180968222.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>180545832.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>179943785.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>169621944.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>165666297.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>159948028.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-7344171.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-3742123.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-353877.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>3786318.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>3800443.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>4872813.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>5808351.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>2462019.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-5678671.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-2817673.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-2817673.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-1953892.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-375773.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-2755101.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-2619149.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-1428817.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-779210.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-999308.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>-354876.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-354876.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-59784.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>-3746208.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-659321.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-659321.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>-214869.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>-375406.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>-311309.0</v>
       </c>
-      <c r="BI60"/>
-      <c r="BJ60">
+      <c r="BK60"/>
+      <c r="BL60">
         <v>-329117.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>-288102.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>-274507.0</v>
       </c>
-      <c r="BM60"/>
-      <c r="BN60">
+      <c r="BO60"/>
+      <c r="BP60">
         <v>-262011.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>-373022.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>-469024.0</v>
       </c>
-      <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BS60"/>
+      <c r="BT60">
         <v>-84908.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>-82326.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>-117741.0</v>
       </c>
-      <c r="BU60"/>
-      <c r="BV60">
+      <c r="BW60"/>
+      <c r="BX60">
         <v>-107839.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>-102743.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>-82090.0</v>
       </c>
-      <c r="BY60"/>
-      <c r="BZ60">
+      <c r="CA60"/>
+      <c r="CB60">
         <v>-74104.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>-66895.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>-54606.0</v>
       </c>
-      <c r="CC60"/>
-      <c r="CD60">
+      <c r="CE60"/>
+      <c r="CF60">
         <v>-51350.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>-47083.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>-44370.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>-41267.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>-40293.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>-38141.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>-33285.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>-17510.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>-15512.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>-14300.0</v>
       </c>
     </row>
-    <row r="61" spans="1:91">
+    <row r="61" spans="1:93">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
-      <c r="AK61"/>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61">
-[...1 lines deleted...]
-      </c>
+      <c r="AM61"/>
       <c r="AN61">
         <v>0.0</v>
       </c>
-      <c r="AO61"/>
-      <c r="AP61"/>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
       <c r="AQ61"/>
-      <c r="AR61">
-[...1 lines deleted...]
-      </c>
+      <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61">
         <v>0.0</v>
       </c>
-      <c r="AU61">
-[...2 lines deleted...]
-      <c r="AV61"/>
+      <c r="AU61"/>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61">
-[...1 lines deleted...]
-      </c>
+      <c r="AX61"/>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
         <v>-78587.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-3608107.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-456257.0</v>
       </c>
-      <c r="BE61"/>
-      <c r="BF61">
+      <c r="BG61"/>
+      <c r="BH61">
         <v>-23232.0</v>
       </c>
-      <c r="BG61">
+      <c r="BI61">
         <v>-147291.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
     </row>
-    <row r="62" spans="1:91">
+    <row r="62" spans="1:93">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
-      <c r="K62">
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62">
         <v>13845000.0</v>
       </c>
-      <c r="L62">
+      <c r="N62">
         <v>14729000.0</v>
       </c>
-      <c r="M62">
+      <c r="O62">
         <v>13682000.0</v>
       </c>
-      <c r="N62">
+      <c r="P62">
         <v>39820000.0</v>
       </c>
-      <c r="O62">
+      <c r="Q62">
         <v>39997000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>52151000.0</v>
       </c>
-      <c r="Q62">
+      <c r="S62">
         <v>55510000.0</v>
       </c>
-      <c r="R62">
+      <c r="T62">
         <v>91500000.0</v>
       </c>
-      <c r="S62">
+      <c r="U62">
         <v>141856000.0</v>
       </c>
-      <c r="T62">
+      <c r="V62">
         <v>114847000.0</v>
       </c>
-      <c r="U62">
+      <c r="W62">
         <v>114237000.0</v>
       </c>
-      <c r="V62">
+      <c r="X62">
         <v>198731000.0</v>
       </c>
-      <c r="W62">
+      <c r="Y62">
         <v>210980000.0</v>
       </c>
-      <c r="X62">
+      <c r="Z62">
         <v>157439000.0</v>
       </c>
-      <c r="Y62">
+      <c r="AA62">
         <v>168724586.0</v>
       </c>
-      <c r="Z62">
+      <c r="AB62">
         <v>176230074.0</v>
       </c>
-      <c r="AA62">
+      <c r="AC62">
         <v>219582512.0</v>
       </c>
-      <c r="AB62">
+      <c r="AD62">
         <v>212434390.0</v>
       </c>
-      <c r="AC62">
+      <c r="AE62">
         <v>225117029.0</v>
       </c>
-      <c r="AD62">
+      <c r="AF62">
         <v>225147257.0</v>
       </c>
-      <c r="AE62">
+      <c r="AG62">
         <v>195914319.0</v>
       </c>
-      <c r="AF62">
+      <c r="AH62">
         <v>190654312.0</v>
       </c>
-      <c r="AG62">
+      <c r="AI62">
         <v>172129744.0</v>
       </c>
-      <c r="AH62"/>
-      <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
-      <c r="AL62">
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62">
         <v>7077778.0</v>
       </c>
-      <c r="AM62">
+      <c r="AO62">
         <v>7077778.0</v>
       </c>
-      <c r="AN62"/>
-      <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16915,4606 +17319,4746 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>2885988000.0</v>
+      </c>
+      <c r="C2">
         <v>1763152000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1171703000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>944685000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>596142000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>348543000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>467805000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>380435290.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>293732050.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>48735537.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34352182.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22067421.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9076213.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6316164.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4132399.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3314722.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1813944.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1046103.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>100000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>45749000.0</v>
+      </c>
+      <c r="C3">
         <v>27927000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>17748000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17543000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17517000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18350000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18280000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19303179.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19075353.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>645742.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>351396.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>334434.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31361.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20918.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12589.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11198.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>35703.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19780.0</v>
       </c>
-      <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>78525000.0</v>
+      </c>
+      <c r="C5">
         <v>113915000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>105940000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>94536000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>83142000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11394000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>30573000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>83187645.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>49790800.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10522249.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7702132.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-694334.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3860177.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2115733.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-410493.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4015.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-102514.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-835815.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-36651.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-27484.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13339.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-10089.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-7804.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4959.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>124274000.0</v>
+      </c>
+      <c r="C6">
         <v>141842000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>123688000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>112079000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>100659000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29744000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>48853000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>102490824.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>68866153.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9876507.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7350736.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-359900.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3828816.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2094815.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-397904.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15213.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-66811.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-816035.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-36651.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-27484.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13339.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-10089.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7804.0</v>
       </c>
-      <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>9700000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>295781000.0</v>
+      </c>
+      <c r="C9">
         <v>271388000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>214958000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>199478000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>177773000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21705000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>92813000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>139472461.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>64015360.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8692164.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>9696558.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10922321.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1408092.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1459967.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>978407.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>581862.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>627508.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11251.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>39606000.0</v>
+      </c>
+      <c r="C10">
         <v>80818000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>89838000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>86616000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>77748000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8868000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25840000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>82627131.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49711113.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8729410.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-8244426.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1184165.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4539361.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8899764.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-714527.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-154731.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-195280.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-891015.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-36651.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-27484.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-13339.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10089.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7804.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4959.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>15530000.0</v>
+      </c>
+      <c r="C11">
         <v>30886000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>31989000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>40875000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>31693000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9182000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8167000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>22359640.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3886785.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-47495.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-71037.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>163792.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>19513.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4800.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5819.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800.0</v>
       </c>
       <c r="R11">
         <v>800.0</v>
       </c>
       <c r="S11">
+        <v>800.0</v>
+      </c>
+      <c r="T11">
         <v>36651.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>27484.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13339.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10089.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7804.0</v>
       </c>
-      <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>49928000.0</v>
+      </c>
+      <c r="C12">
         <v>33097000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16102000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7920000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5394000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2526000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4733256.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>560515.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>79689.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>82905.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>542296.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>679184.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>930176.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>304034.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>126431.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>53128.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55200.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>36651.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27484.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13339.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10089.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7804.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B13">
+        <v>12157000.0</v>
+      </c>
+      <c r="C13">
         <v>14508000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>14208000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1976000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1571000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2813000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2023873.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1258638.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1015204.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1550420.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>950990.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>-1589000.0</v>
+      </c>
+      <c r="C14">
         <v>-6783000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2868000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1482000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24564000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>84454000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3556772.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>49432489.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20022486.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>287901.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1170655.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>454644.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>22487000.0</v>
+      </c>
+      <c r="C15">
         <v>43149000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>60717000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>45171000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>68923000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23752000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14116000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10835002.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25801842.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8969816.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-9344044.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1802601.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-5020298.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-8904564.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-720346.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-156331.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-196080.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-891815.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-36651.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-27484.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-13339.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-10089.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7804.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4959.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>49049000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>73858000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37866000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14116545.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10835002.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>25801842.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-8969820.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-9344040.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-1802601.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4558874.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-8904564.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-720346.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B17">
+        <v>24076000.0</v>
+      </c>
+      <c r="C17">
         <v>49932000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>57849000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>50531000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>49294000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>122320000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>17673317.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>60267491.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>45824328.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8681915.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-8173389.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1347957.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4558874.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-8904564.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-720346.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>-37771000.0</v>
+      </c>
+      <c r="C18">
         <v>-18589000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1894000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5944000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3823000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6686000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2709383.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>698123.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>935515.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-82905.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-9729000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15037000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>107423000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1846783.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5244516.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>14644835.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1890445.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-436001.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>836576.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>49702.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5891101.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-169658.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>630637.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>7686513.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2431791.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>78525000.0</v>
+      </c>
+      <c r="C21">
         <v>89350000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>84613000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>104265000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>98179000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6086000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>32420000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>92231030.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>37577760.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10536950.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6582100.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-694334.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3909879.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2078487.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-413335.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4015.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-102515.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-835816.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-36651.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-27484.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13339.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-10089.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7804.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-4959.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>3103244000.0</v>
+      </c>
+      <c r="C23">
         <v>1945190000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1302048000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1039898000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>675736000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>364162000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>528198000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>427676724.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>320169652.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>67964651.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50630839.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33684076.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14394184.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9854618.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5524141.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3892569.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2543967.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1893170.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>36651.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>27484.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13339.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10089.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7804.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4959.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>45749000.0</v>
+      </c>
+      <c r="C25">
         <v>27927000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17748000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17543000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17517000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18350000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18753270.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19303179.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19075353.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>217256000.0</v>
+      </c>
+      <c r="C28">
         <v>154111000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>112597000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>77670000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62077000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15593000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>41482000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43354000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>26249532.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18583372.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11282221.0</v>
       </c>
       <c r="L28">
         <v>11282221.0</v>
       </c>
       <c r="M28">
+        <v>11282221.0</v>
+      </c>
+      <c r="N28">
         <v>5286610.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3517536.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1379153.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>566649.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>694319.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>827287.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36651.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>27484.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13339.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10089.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7804.0</v>
       </c>
-      <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>15530000.0</v>
+      </c>
+      <c r="C29">
         <v>30886000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>31989000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36085000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28454000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>56107000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8166632.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22359640.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3886785.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-47495.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-71040.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>217256000.0</v>
+      </c>
+      <c r="C30">
         <v>182038000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>130345000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>95213000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>79594000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15619000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>60393000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47241434.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26437602.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19229114.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16278656.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11616655.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5317971.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3538454.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1391742.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>577847.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>730023.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>847067.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>36651.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27484.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13339.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10089.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7804.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4959.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>-38919000.0</v>
+      </c>
+      <c r="C31">
         <v>-8532000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5225000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-17649000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-20431000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2782000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6580000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-9603897.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>12133353.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1890445.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1662326.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>836576.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>49702.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5891101.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2842.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-32315.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-39637.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-46250.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>36651.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>27484.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>13339.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>10089.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>7804.0</v>
       </c>
-      <c r="X31"/>
+      <c r="Y31"/>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>3181769000.0</v>
+      </c>
+      <c r="C32">
         <v>2034540000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1386661000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1144163000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>773915000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>370248000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>560618000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>519907751.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>357747410.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>57427701.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>44048740.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>32989742.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>10484305.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7776131.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5110806.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3896584.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2441452.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1057354.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>100000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM32"/>
+  <dimension ref="A1:CO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CI1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
-        <v>23</v>
+        <v>152</v>
       </c>
       <c r="CM1" t="s">
-        <v>152</v>
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>874835000.0</v>
+      </c>
+      <c r="C2">
+        <v>871884000.0</v>
+      </c>
+      <c r="D2">
         <v>874451000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>576839000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>549061000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>602193000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>405218000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>420246000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>335495000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>314055000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>275375000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>292876000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>289397000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>253119000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>240768000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>230070000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>220730000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>171839000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>147473000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>136214000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>140616000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>137105000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>121823000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>136079000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>144204000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>151879511.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>131130000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>101363000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>83432000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>79410425.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>96828245.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>99464892.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>84670608.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>180400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>39096618.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>40239642.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>13715485.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12715864.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12171183.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>10133005.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>9705188.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>8463541.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>8264189.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6555592.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6555592.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6090345.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>6161645.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3259839.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2708712.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2708712.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2140615.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2366393.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1982875.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1798957.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1798957.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1205673.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1139379.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1097132.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1097132.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>939337.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>907198.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>868119.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>868119.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>864719.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>551514.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>455183.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>455183.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>387692.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>640802.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>362495.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>488605.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>15620.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2"/>
       <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2">
         <v>18875.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>15479000.0</v>
+      </c>
+      <c r="C3">
+        <v>16401000.0</v>
+      </c>
+      <c r="D3">
         <v>15595000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6904000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6849000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>8126000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7264000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7441000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5096000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4902000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4305000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4248000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4292000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4063000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4755000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4351000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4374000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4412000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4671000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4237000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4197000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4346000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4674000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4628000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4702000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4960689.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4921000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4454000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4418000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4483552.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4843037.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4918078.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>5058512.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>18770000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>155937.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>155267.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>161595.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>148934.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>170555.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>164658.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>64367.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>145594.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>77684.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>-64806.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>-64806.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>194060.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>193281.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>11899.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>11795.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>11795.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>6528.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>6386.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>6133.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>5048.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>5048.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>4946.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2775.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3941.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>3941.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>2580.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2868.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>2330.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2331.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>2993.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>5405.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>9622.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>9623.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>10337.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>9784.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>9784.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>9996.0</v>
       </c>
-      <c r="BS3"/>
-      <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
-      <c r="AP4"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4"/>
+      <c r="AS4"/>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>28528000.0</v>
+      </c>
+      <c r="C5">
+        <v>18395000.0</v>
+      </c>
+      <c r="D5">
         <v>23389000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>24207000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>16912000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>6174000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>35668000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>40484000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>31589000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>6346000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>41794000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>35123000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>22678000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>13027000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>43685000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>18483000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>19341000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-21379000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4538000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>86303000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>22757000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>26111000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>38641000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>15885000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>7450000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3786978.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>17243000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>15185000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3647000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2733633.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>53389700.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>9500083.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>23031496.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>48600000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4060316.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3669956.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4922938.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1674966.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-2163851.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1760494.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3395564.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1559816.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-507999.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>116613.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>165318.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1418881.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>1800025.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1219065.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-982637.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-982637.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-804011.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1361311.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-562329.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1437225.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1437018.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-62571.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-269555.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>126202.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>126202.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-83339.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-14069.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-3384.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-3384.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-18533.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-74660.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>12613.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>12613.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>60808.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-159028.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-112778.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-297647.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-349846.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5">
         <v>-1998.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-4959.0</v>
       </c>
-      <c r="CM5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>44007000.0</v>
+      </c>
+      <c r="C6">
+        <v>34796000.0</v>
+      </c>
+      <c r="D6">
         <v>38984000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>31111000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>23761000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>14300000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>42932000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>47925000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>36685000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>11248000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>46099000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>39371000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>26970000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>17090000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>48440000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>22834000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>23715000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-16967000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>133000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>90540000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>26954000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>30457000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>43315000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>20513000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>12152000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>8747667.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>22164000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>19639000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>771000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1749919.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>58232737.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>14418161.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>28090008.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>67370000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-3904379.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-3514689.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4761343.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1526032.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1993296.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1595836.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3331197.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1414222.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-430315.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>51807.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>100512.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1224821.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>1993306.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1207166.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-970842.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-970842.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-797483.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1354925.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-556196.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1432177.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1431970.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-57625.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-266780.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>130143.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>130143.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-80759.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-11201.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-1054.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-1053.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-15540.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-69255.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>22235.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>22236.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>71145.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-149244.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-287651.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-287651.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-336805.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-9902.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-9902.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-6096.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-59368.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-7986.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-7986.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-7209.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-7458.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-3256.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-3256.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-4267.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-2713.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-3103.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-974.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-2152.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-4856.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-2107.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-1998.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-4959.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-1341.0</v>
       </c>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
-      <c r="AP7"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7"/>
+      <c r="AS7"/>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
-      <c r="BE7"/>
-      <c r="BF7"/>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
-      <c r="AP8"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8"/>
+      <c r="AS8"/>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>90265000.0</v>
+      </c>
+      <c r="C9">
+        <v>78642000.0</v>
+      </c>
+      <c r="D9">
         <v>81597000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>77969000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>71329000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>63016000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>73492000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>66019000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>68861000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>38981000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>72798000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>55333000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>47847000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>41089000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>76233000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>39627000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>42528000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>23261000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>79644000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>39424000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>35442000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>39678000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>58300000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>29090000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>20901000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>26871625.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>24930000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>28687000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>12326000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>26045644.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>70452165.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>23539654.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>39496119.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>79100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1386728.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1335838.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1043011.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2959012.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2451473.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2238668.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2110111.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2196167.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>3105418.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3031896.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>3031896.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1552129.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>5503649.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>834647.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>130750.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>130750.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>464616.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>226653.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>546808.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>166196.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>166196.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>443778.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>406061.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>334833.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>334833.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>154371.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>127728.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>150959.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>150959.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>174976.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>190838.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>161792.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>161792.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>193250.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-83051.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>117313.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-8797.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-5825.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>10000.0</v>
       </c>
-      <c r="BU9"/>
-[...1 lines deleted...]
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9">
         <v>7625.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>19709000.0</v>
+      </c>
+      <c r="C10">
+        <v>7506000.0</v>
+      </c>
+      <c r="D10">
         <v>5671000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>16825000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9604000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1895000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>26812000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>31897000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>24004000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>924000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>38015000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>31491000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>19409000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10455000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>41263000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>16629000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>18268000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-22430000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-5505000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>84450000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>21234000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>24811000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>36175000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>112859000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4582000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>403655.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14421000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>14873000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3858000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2920146.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>53211382.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>9389400.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>22946495.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>62600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-4259978.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-3862945.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-4747726.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1384959.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-1655794.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-940931.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-4129881.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1496767.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-479965.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>112243.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>112243.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1423383.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1622907.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1495932.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1184843.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1184843.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-982690.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1532117.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-822981.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-4721401.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-4721401.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-3202026.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-423368.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>58204.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>58204.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-122833.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-54343.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-40215.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-40215.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-60130.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-116882.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-28125.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-28125.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>55849.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-139122.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-326503.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-326503.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-353055.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-73134.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>-6096.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-59368.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-7986.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>-7209.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-7458.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-3256.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>-4267.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-2713.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-2107.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-974.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-2152.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-4856.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-2107.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-1998.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-4959.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-1341.0</v>
       </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>6578000.0</v>
+      </c>
+      <c r="C11">
+        <v>944000.0</v>
+      </c>
+      <c r="D11">
         <v>4594000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>6609000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3383000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>5882000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>7831000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>10031000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>7142000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1018000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>10042000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>14009000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6921000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>9984000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>17366000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5352000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6818000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3121000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-120000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>24920000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>6776000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>11903000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>10751000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>31858000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1595000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1683002.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3682000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4209000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1408000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-978949.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>14585942.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1523807.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>7228840.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>13600000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-26858.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-29891.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>79582.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>99516.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-185040.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-41553.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-13786.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>36196.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-186138.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>97145.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>97145.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-31944.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>86989.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>11602.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-21847.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-21847.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>31956.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>169882.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>222749.0</v>
       </c>
-      <c r="BA11">
-[...2 lines deleted...]
-      <c r="BB11">
+      <c r="BC11">
+        <v>0.0</v>
+      </c>
+      <c r="BD11">
         <v>221446.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>800.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>3419.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>3419.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>68047.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>40978.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>41070.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>800.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>800.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>31465.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-800.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>800.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>800.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>1.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-46250.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>-36356.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>800.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>9902.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>6096.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>8955.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>7986.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>7209.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>7458.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>3256.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>4267.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>2713.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>3103.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>974.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>2152.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>4856.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>2107.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>16101000.0</v>
+      </c>
+      <c r="C12">
+        <v>17520000.0</v>
+      </c>
+      <c r="D12">
         <v>17718000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>7382000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>7308000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8069000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8856000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>8587000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>7585000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5422000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3779000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3632000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3269000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2572000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2422000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1854000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1073000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1051000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>967000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1853000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1523000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1492000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2466000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2673000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2868000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3383323.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>828000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>311000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>211000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>186513.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>178318.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>110683.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>85001.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>312962.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>199662.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>192989.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>67199.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>9993.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3054.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2659.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>12093.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>100983.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>68818.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>357347.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>357347.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>362935.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>329258.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>276867.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>202206.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>202206.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>178679.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>170806.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>259995.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>221239.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>221239.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>224906.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>18440.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>68047.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>68047.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>40978.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>41070.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>41123.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>31748.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>31465.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>67520.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>15738.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>40738.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>4958.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>4849.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>28856.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>5356.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>16250.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>9902.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>6096.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>8955.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>7986.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>7209.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>7458.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>3256.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>4267.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>2713.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>3103.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>974.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>2152.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>4856.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>2107.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B13">
+        <v>3816000.0</v>
+      </c>
+      <c r="C13">
+        <v>3987000.0</v>
+      </c>
+      <c r="D13">
         <v>3522000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2336000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2312000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3221000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3778000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3513000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3996000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4591000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3281000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3327000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3009000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1286000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>223000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>421000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>46000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>240000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>420000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>563000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>349000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>269000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>752000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>863000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>929000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>718345.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>508856.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>473664.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>737630.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -21532,1012 +22076,1038 @@
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>1305000.0</v>
+      </c>
+      <c r="C14">
+        <v>-563000.0</v>
+      </c>
+      <c r="D14">
         <v>-704000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-793000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>471000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>826000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2887000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2695000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-2027000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>12450000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-5914000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-4312000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-315000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3071000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1410000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-808000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2191000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>33079000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-39664000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>145078000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1307000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2851000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>8711000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>73957000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-1065000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-8006838.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>7034688.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>7118715.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-2589793.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1154755.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>29519043.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5201491.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>13557200.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>20345879.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-350382.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-221242.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-263864.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>248231.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>-112345.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>415879.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>528606.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>152648.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>251862.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>-175315.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>300144.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>159608.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>170207.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>782265.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>300144.0</v>
       </c>
-      <c r="AX14">
-[...4 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14"/>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>14436000.0</v>
+      </c>
+      <c r="C15">
+        <v>5999000.0</v>
+      </c>
+      <c r="D15">
         <v>373000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>9423000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>6692000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-6951000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>16094000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>19171000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>14835000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>12356000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>22059000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>13170000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>13132000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2600000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>23185000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>11950000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>13764000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>13770000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>34279000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>12658000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>13151000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>10057000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>16713000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>7044000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4052000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>6727491.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3704000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3545000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>140000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3095952.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>9106397.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2664102.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2160455.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>37900000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-3882738.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-3611812.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-4563444.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1732706.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-1358409.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1315257.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-4644700.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-1685611.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-531366.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>190413.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>190413.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-1691583.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1376310.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-1677741.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-1162996.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-1162996.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-1014646.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-1532117.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-822981.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-4721401.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-4721401.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-3202826.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-426787.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>58204.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>58204.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-122833.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-54343.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-41015.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-41015.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-60130.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-9996.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-82086.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-28925.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>55849.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-139122.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-326503.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-284791.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-353055.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-9902.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-9902.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-6096.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-59368.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-7986.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-7986.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-7209.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-7458.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-3256.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-3256.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-4267.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-2713.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-3103.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-974.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-2152.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-4856.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-2107.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-1998.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-4959.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-1341.0</v>
       </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>13170000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>14622000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-2600000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>25986000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11399000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14264000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>13770000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>34279000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>12658000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13151000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10057000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>16713000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7044000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4052000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6727491.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3704174.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3545216.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>139664.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-3095952.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>9106397.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2664102.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2160455.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>35029098.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-3882738.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-3611812.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-4563444.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-1732706.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-1358409.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-1315257.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-4644701.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-1685611.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-2482366.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>190413.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-1691583.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1376310.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-1677741.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-4598652.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-1162996.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-1014646.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-1532117.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-849115.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-822981.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-4721401.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-3202826.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-157356.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>58204.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>-122834.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B17">
+        <v>13131000.0</v>
+      </c>
+      <c r="C17">
+        <v>6562000.0</v>
+      </c>
+      <c r="D17">
         <v>1077000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>10216000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>6221000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-7777000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>18981000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>21866000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>16862000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-94000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>27973000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>17482000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>14307000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>471000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>27396000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>10591000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>12073000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-19309000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-5385000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>59530000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>14458000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>12908000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>25424000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>81001000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2987000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-1279347.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>10738862.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>10663931.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-2450129.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-1941197.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>38625440.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>7865593.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>15717655.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>55374977.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-4233120.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-3833054.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-4827308.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-1484475.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-1470754.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-899378.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-4116095.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-1532963.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>-2230504.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>15098.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-1391439.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>1535918.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-1507534.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-4263648.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-1162996.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-1014646.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-1532117.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-849115.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-822981.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-4721401.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-3202826.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-157356.0</v>
       </c>
-      <c r="BE17"/>
-      <c r="BF17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>58204.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-122834.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>-12285000.0</v>
+      </c>
+      <c r="C18">
+        <v>-13533000.0</v>
+      </c>
+      <c r="D18">
         <v>-14196000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5046000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4996000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4848000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5078000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5074000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3589000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-831000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-498000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-305000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-260000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1286000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2199000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1433000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1027000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-811000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-547000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1290000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1174000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1223000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1714000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1810000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1939000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2664978.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-319049.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>162615.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>112029.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -22555,1091 +23125,1111 @@
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>8094000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>305000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>446000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-6406000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3101000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6870000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-23630000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-57698000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>65315000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>976000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>427000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1285000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>102626000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>3085000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-7145932.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>5183071.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>455611.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-339533.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-4737235.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-3187404.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>2350336.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>329787.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>14250655.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>54635.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>38657.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>243693.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>300888.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>521671.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>824193.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-388735.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>63688.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-112714.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>304272.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>471081.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>93704.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-32481.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>41396.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>9476.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-924.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-246.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>23768.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-3083713.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-2933779.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>102623.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-34326.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>-7891.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>-2314377.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>1994000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>951014.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>7686513.0</v>
       </c>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>2431791.0</v>
       </c>
-      <c r="AH20">
-[...4 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
-      <c r="AP20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20"/>
+      <c r="AS20"/>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20"/>
-      <c r="BF20"/>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>28528000.0</v>
+      </c>
+      <c r="C21">
+        <v>18395000.0</v>
+      </c>
+      <c r="D21">
         <v>19210000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>20340000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>20583000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>720000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>28425000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>30066000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>30139000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-3870000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>39083000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>27029000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>22373000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12580000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>50091000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>15382000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>26211000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2248000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>53160000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>20988000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>21781000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25876000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>37356000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>12906000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4365000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10932910.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>10066000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>14728000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3307000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2003602.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>56577104.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>7149747.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>22701709.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>48600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-4114951.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3708613.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-4924220.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1675854.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-2174411.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-1762465.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-3729052.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1459472.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-412907.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>165318.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>165318.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1531529.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1858461.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1186584.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1024033.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1024033.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-813487.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1360387.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-525083.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1437225.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-1437225.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-63026.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-269555.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>126202.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>126202.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-83339.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-14069.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-3384.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-3384.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-18533.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-74663.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>12613.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>12613.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>60807.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-112778.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-297647.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-297647.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-336805.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-9902.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-9902.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-6096.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-59368.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-7986.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-7986.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-7209.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-7458.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-3256.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-3256.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-4267.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-2713.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-3103.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-974.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-2152.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-4856.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-2107.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>-1998.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-4959.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-1341.0</v>
       </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
-      <c r="AP22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22"/>
+      <c r="AS22"/>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-      <c r="BE22"/>
-      <c r="BF22"/>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>936572000.0</v>
+      </c>
+      <c r="C23">
+        <v>932131000.0</v>
+      </c>
+      <c r="D23">
         <v>936838000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>634468000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>599807000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>664489000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>450285000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>456199000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>374217000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>356906000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>309090000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>321180000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>314871000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>281628000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>266910000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>254315000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>237047000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>192852000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>173957000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>154650000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>154277000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>150907000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>142767000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>152263000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>160740000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>167818226.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>144000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>115322000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>99065000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>99653601.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>110703306.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>115854799.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>101465018.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>211000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>44598297.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>45284093.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>19682716.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>17350730.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>16797067.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>14134138.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>15544351.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>12119180.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>11782514.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>9422170.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>9422170.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>9174003.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>9806833.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>5281070.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3863495.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3863495.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3418718.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3953433.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3054766.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3402378.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3402378.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1712477.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1814995.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1305763.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1305763.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1177047.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1048995.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1022462.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1022462.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1058228.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>817015.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>604362.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>604362.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>520135.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>670529.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>777455.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>777455.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>346600.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>9902.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>9902.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>6096.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>85868.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>7986.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>7986.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>7209.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>7458.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>3256.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>3256.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>4267.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>2713.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>3103.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>974.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>2152.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>4856.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>2107.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1998.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>4959.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1341.0</v>
       </c>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23687,446 +24277,456 @@
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>15479000.0</v>
+      </c>
+      <c r="C25">
+        <v>16401000.0</v>
+      </c>
+      <c r="D25">
         <v>15596000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6903000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6849000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8126000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7264000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7441000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5096000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4902000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4305000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4248000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4292000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4063000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4754000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4351000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4374000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4412000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4671000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4237000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4197000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4346000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4674000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4320000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5010000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4960689.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4920429.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4454571.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4417581.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4483552.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4843037.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4918078.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5058512.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>18770000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>155937.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>155267.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>161595.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>148934.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>170555.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>164658.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>64367.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>145594.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>77684.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-64806.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-64806.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>194060.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>193281.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>11899.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>11795.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>6528.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>6528.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>6386.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>6133.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>5048.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>5048.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>4946.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2775.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3941.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>3941.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2580.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>2868.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>2330.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>2331.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>2993.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>5405.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>9622.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>9623.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>10337.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>9784.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>9784.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
-      <c r="AP26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-      <c r="BE26"/>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26">
-[...3 lines deleted...]
-      <c r="BI26"/>
+      <c r="BG26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>21209000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
@@ -24166,410 +24766,422 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>61737000.0</v>
+      </c>
+      <c r="C28">
+        <v>9522000.0</v>
+      </c>
+      <c r="D28">
         <v>113112000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>50725000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>43897000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>41633000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>37803000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>35953000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>38722000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>37949000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>29410000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>24056000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>21182000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>24446000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>21388000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19894000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11943000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16601000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>21813000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>14199000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9464000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9456000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>16270000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>11556000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>11834000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11451046.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>7950000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11818000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>10264000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11871977.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>9032024.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>11471829.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>11735898.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>10200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5345742.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4889184.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5805636.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4485932.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4455329.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3836475.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5774796.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3510045.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3440641.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2931384.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2931384.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2889598.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3451907.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2009332.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1142988.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1142988.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1271575.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1580654.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1291393.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1598373.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1598373.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>501858.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>672841.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>204690.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>204690.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>235130.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>138929.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>152013.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>152013.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>190516.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>260094.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>139557.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>139557.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>122105.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>172562.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>404964.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>404964.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>355681.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>83134.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>9902.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>6096.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>8955.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>7986.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>7986.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>7209.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>7458.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>3256.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>3256.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>4267.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>2713.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>3103.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>974.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2152.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>4856.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2107.0</v>
       </c>
-      <c r="CK28"/>
-      <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>6578000.0</v>
+      </c>
+      <c r="C29">
+        <v>944000.0</v>
+      </c>
+      <c r="D29">
         <v>4594000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6609000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3383000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5882000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7831000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>10031000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7142000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1018000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10042000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>14009000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5102000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9984000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13867000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6038000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6195000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-3121000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-120000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>24920000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6776000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>11903000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>10751000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>31858000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1595000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1683002.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3682472.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4209399.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1408240.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-978950.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24586,884 +25198,905 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>61737000.0</v>
+      </c>
+      <c r="C30">
+        <v>60247000.0</v>
+      </c>
+      <c r="D30">
         <v>62387000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>57629000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>50746000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>62296000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>45067000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35953000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>38722000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>42851000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33715000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>28304000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>25474000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>28509000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>26142000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>24245000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>16317000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>21013000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>26484000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>18436000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13661000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>13802000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>20944000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>16184000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>16536000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>15938715.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12870000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>13959000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>15633000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>20243176.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>13875061.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>16389907.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>16794410.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>30600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5501679.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5044451.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5967231.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4634866.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4625884.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4001133.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5839163.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3655639.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3518325.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2866578.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2866578.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3083658.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3645188.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2021231.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1154783.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1154783.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1278103.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1587040.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1071891.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1603421.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1603421.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>506804.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>675616.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>208631.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>208631.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>237710.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>141797.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>154343.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>154343.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>193509.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>265501.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>149179.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>149179.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>132443.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>29727.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>414960.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>288850.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>330980.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>9902.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>9902.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>6096.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>66993.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>7986.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>7986.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>7209.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>7458.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>3256.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>3256.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>4267.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>2713.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>3103.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>974.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>2152.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>4856.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>2107.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-1998.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-4959.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-1341.0</v>
       </c>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>-8819000.0</v>
+      </c>
+      <c r="C31">
+        <v>-10889000.0</v>
+      </c>
+      <c r="D31">
         <v>-13539000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3515000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-10979000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2615000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1613000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1831000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-6135000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4794000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1068000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>4462000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2964000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2125000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-8828000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1247000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-7943000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-24678000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-58665000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>63462000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>627000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>158000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>533000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>101763000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2156000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-7864277.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2680000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-18000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-663000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-8841736.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-3530773.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2010520.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>59969.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>54635.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>38657.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>243693.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>300888.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>521671.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>824193.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-388736.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>63688.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1760.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>304272.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>304272.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>471081.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>93704.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-32481.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>41396.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-160810.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>9476.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-924.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-37903.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-3062937.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-3062937.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-2914094.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-172253.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>49.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>49.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>1484.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>796.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>4292.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-5083.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-10132.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>25300.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-25000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-25000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-4958.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-26344.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-46250.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-23500.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-16250.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>9902.0</v>
       </c>
-      <c r="BU31"/>
-      <c r="BV31">
+      <c r="BW31"/>
+      <c r="BX31">
         <v>6096.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>8955.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>7986.0</v>
       </c>
-      <c r="BY31"/>
-      <c r="BZ31">
+      <c r="CA31"/>
+      <c r="CB31">
         <v>7209.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>7458.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>3256.0</v>
       </c>
-      <c r="CC31"/>
-      <c r="CD31">
+      <c r="CE31"/>
+      <c r="CF31">
         <v>4267.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>2713.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>996.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>974.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>2152.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>4856.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>2107.0</v>
       </c>
-      <c r="CK31"/>
-      <c r="CL31"/>
       <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>965100000.0</v>
+      </c>
+      <c r="C32">
+        <v>950526000.0</v>
+      </c>
+      <c r="D32">
         <v>956048000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>654808000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>620390000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>665209000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>478710000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>486265000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>404356000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>353036000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>348173000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>348209000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>337244000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>294208000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>317001000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>269697000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>263258000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>195100000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>227117000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>175638000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>176058000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>176783000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>180123000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>165169000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>165105000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>178751136.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>156060000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>130050000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>95758000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>105456069.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>167280410.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>123004546.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>124166727.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>259500000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>40483346.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>41575480.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>14758496.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>15674876.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>14622656.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>12371673.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>11815299.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>10659708.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>11369607.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>9587488.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>9587488.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>7642474.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>11665294.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>4094486.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>2839462.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>2839462.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>2605231.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>2593046.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>2529683.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1965153.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1965153.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>1649451.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>1545440.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1431965.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>1431965.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>1093708.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>1034926.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>1019078.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>1019078.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>1039695.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>742352.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>616975.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>616975.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>580942.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>557751.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>479808.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>479808.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>9795.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>10000.0</v>
       </c>
-      <c r="BU32"/>
-[...1 lines deleted...]
-      <c r="BW32">
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32">
         <v>26500.0</v>
       </c>
-      <c r="BX32"/>
-      <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -25492,2569 +26125,2651 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>289101000.0</v>
+      </c>
+      <c r="C2">
         <v>294152000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>288027000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>233097000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>193970000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104010000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>107636973.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>119772297.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9270010.0</v>
       </c>
       <c r="J2">
         <v>9270010.0</v>
       </c>
       <c r="K2">
+        <v>9270010.0</v>
+      </c>
+      <c r="L2">
         <v>5014242.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6831478.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1176727.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>164361.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>397101.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>665737.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>84161.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44352.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>124.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>352.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>347.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>740.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>10106000</v>
+      </c>
+      <c r="C3">
         <v>8031000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28529000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22940000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19223000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1164000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1041670</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1170064</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2084769</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>297561</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>262108</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>44509</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22931</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>45799</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7205</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21165</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>54930000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>39127000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>89960000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-3626541.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-10863122.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>44924619.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-605799.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>4255768.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-1817236.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>274680.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1012366.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-232740.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>26796000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4920000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11610000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5341461.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-24311118.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3012950.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>34440.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>439222.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-224564.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8616.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-16646.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14832.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>144944000.0</v>
+      </c>
+      <c r="C6">
         <v>-5051000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6125000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>54930000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>39127000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>89960000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3626541.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12880794.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>110502287.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-605799.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4255768.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1817236.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>274680.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1012366.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-232740.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-268636.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>581576.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>39809.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-115.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-228.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-138.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-393.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>-3098000.0</v>
+      </c>
+      <c r="C7">
         <v>-63613000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-23388000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9583000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-20121000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10814000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-22771523.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-63049072.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15982676.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>120545.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2633128.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2106448.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>524087.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>191767.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-345812.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-263343.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-480300.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>123964.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>23539.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11524.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7176.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9861.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1666.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-26612.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-28767000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-26796000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>15600000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-5800849.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-28626299.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>10702753.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-2664628.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>272401.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-1045083.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>76965.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-543395.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-393875.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9">
+        <v>-9424000.0</v>
+      </c>
+      <c r="C9">
         <v>-11095000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-20568000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-36963000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-21634000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3011000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9278497.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-28626299.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10702753.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2780122.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>272401.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-912205.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>72916.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-548899.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-407224.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-290363.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-316208.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>25183.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>12155000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31371000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1025000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5811000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-29562909.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-11756000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8871489.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-806058.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1322.0</v>
       </c>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
       <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
         <v>23133.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-30562.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-70731.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11507.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>44889.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-108087.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
+      <c r="Y10"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>18795000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3217000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6824000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-13879213.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-10111655.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2362429.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2750733.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2435151.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1100887.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>455738.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>751808.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>70731.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-3709000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1997000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-106668000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2268319.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8974441.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-29048434.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-268256.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2771166.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>388401.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2133074.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7989976.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>629810.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>36128000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-18199000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1220000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-21509089.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-48540017.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15172590.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7892191.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10645710.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>11464472.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>45749000.0</v>
+      </c>
+      <c r="C14">
         <v>27927000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17748000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17543000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17517000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18350000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18753270.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19303179.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19075353.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>645742.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>351396.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>334434.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31361.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20918.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12589.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11198.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>35703.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19780.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15">
-        <v>4036000.0</v>
+        <v>-7885000.0</v>
       </c>
       <c r="C15">
-        <v>62074000.0</v>
+        <v>-4036000.0</v>
       </c>
       <c r="D15">
+        <v>-62074000.0</v>
+      </c>
+      <c r="E15">
         <v>14030000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>31089000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51319000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>61717367.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>17758808.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10447923.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="L15">
         <v>600000.0</v>
       </c>
       <c r="M15">
+        <v>600000.0</v>
+      </c>
+      <c r="N15">
         <v>240000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>400000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>154290.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>434045000.0</v>
+      </c>
+      <c r="C16">
         <v>289101000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>294152000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>288027000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>233097000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>193970000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>104010432.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>106891503.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>119772297.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8664211.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>9270010.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5014242.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1451407.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1176727.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>164361.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>397101.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>665737.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>84161.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12.0</v>
       </c>
       <c r="T16">
         <v>12.0</v>
       </c>
       <c r="U16">
+        <v>12.0</v>
+      </c>
+      <c r="V16">
         <v>9.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>124.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>209.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>347.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>104491000.0</v>
+      </c>
+      <c r="C18">
         <v>44167000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>39698000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>59188000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>51112000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>44999000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12631713.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>24933386.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>50989154.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8436639.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2101233.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-316419.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1501136.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>12157.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-392660.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-266196.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-338141.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-635582.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-13112.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15960.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6163.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-228.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6138.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-393.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>203</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-192395000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-65523000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>34284000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>32365000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>107961000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-129695452.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-23607754.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8540283.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1391289.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-20578437.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>438884.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>164210.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>1000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>40134000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>-2.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>754998.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>200000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>624011000.0</v>
+      </c>
+      <c r="C21">
         <v>152705000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>79171000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-828000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-57965000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-105000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>281351815.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7406131.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4897652.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9952500.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-7903500.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1530271.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-568151.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1370345.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>150000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>24076000.0</v>
+      </c>
+      <c r="C22">
         <v>49932000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>57849000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>50531000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>49294000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>122320000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>17673317.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10835002.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25801842.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8681915.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-9344044.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1802601.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4558874.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8904564.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-720346.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-156331.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-196080.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-891815.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-36651.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-27484.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-13339.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-10089.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7804.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4959.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>-12146000.0</v>
+      </c>
+      <c r="C23">
         <v>-12586000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3484000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7621000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>187480000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1037000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>286979765.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3996357.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8410178.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9474568.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14045501.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>191632.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2773727.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1386095.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>150000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-21165.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1215717.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>571097.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13100.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15963.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6048.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>6000.0</v>
       </c>
-      <c r="X23"/>
+      <c r="Y23"/>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>4611000.0</v>
+      </c>
+      <c r="C24">
         <v>-25744000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-23797000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-18457000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>56000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-11304000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-49893514.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>26795842.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1093730.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>15000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3594750.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-250000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14114.0</v>
       </c>
-      <c r="O24">
-[...2 lines deleted...]
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>13556000.0</v>
+      </c>
+      <c r="C25">
         <v>7665000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6422000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15217000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22852000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-102084000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5272377.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>157261463.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>42146479.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1370092.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4053531.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>521972.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>367364.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6688107.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>638781.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>163445.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>302536.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>112489.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>2.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>31178.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26">
+        <v>-15429000.0</v>
+      </c>
+      <c r="C26">
         <v>-937000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-10192000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-9250000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5739000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-537000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-7569685.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5047643.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3175836.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>172070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500.0</v>
       </c>
       <c r="L26">
         <v>-500.0</v>
       </c>
       <c r="M26">
+        <v>-500.0</v>
+      </c>
+      <c r="N26">
         <v>3031878.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-384250.0</v>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>180000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27">
+        <v>38601000.0</v>
+      </c>
+      <c r="C27">
         <v>34536000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22040000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16101000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6745000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3383000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1546861.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1441000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2743116.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1106454.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1258848.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>2157857.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2061728.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>29333.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>569346000.0</v>
+      </c>
+      <c r="C28">
         <v>135146000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3421000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-20085000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-47748000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-51696000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>163330712.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11203643.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14975549.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8924568.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6342000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1655049.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2025816.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>986095.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4290.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2440.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>919717.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>656097.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13100.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15963.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6048.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>6000.0</v>
       </c>
-      <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>114597000.0</v>
+      </c>
+      <c r="C29">
         <v>52198000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>68227000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>82128000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70335000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46163000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13673383.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26103450.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53073923.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8139078.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1839125.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-271910.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1478205.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>57956.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-385455.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-245031.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-338141.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-635582.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-13112.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15960.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6163.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-228.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6138.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-393.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-538999000.0</v>
+      </c>
+      <c r="C30">
         <v>-192395000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-65523000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7113000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16540000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>95493000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-180630636.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-25762929.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6730789.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1391290.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-247108.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3200375.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-272931.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-31685.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>157005.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL30"/>
+  <dimension ref="A1:CN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CI1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
-        <v>23</v>
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>429474000.0</v>
+      </c>
+      <c r="C2">
+        <v>464326000.0</v>
+      </c>
+      <c r="D2">
         <v>339703000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>258517000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>289101000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>348640000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>325956000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>335441000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>293807000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>274286000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>294266000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>274613000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>288027000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>184016000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>234223000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>237942000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>233097000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>204768000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>177287000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>205876000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>193970000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>166828000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>153187000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>81713000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>104010000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>231064506.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>57004000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>93748000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>107637000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>124743087.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>109918459.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>122505170.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>118500095.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>30200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>31206495.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>8664211.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3988565.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3793502.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>6509589.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>9270010.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4644722.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3924922.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3890477.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6951763.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6951763.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3950125.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5762423.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>6831478.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1012290.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1012290.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1252410.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1575500.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>500964.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>259095.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>259094.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>193931.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>249653.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>343150.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>343150.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>281869.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>501639.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>534332.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>534332.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>504540.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>863394.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>90737.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>90737.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>59220.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>148099.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>90507.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>90507.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>277871.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>44352.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>2172.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>114600.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12.0</v>
       </c>
       <c r="BY2">
         <v>12.0</v>
       </c>
-      <c r="BZ2"/>
+      <c r="BZ2">
+        <v>12.0</v>
+      </c>
       <c r="CA2">
+        <v>12.0</v>
+      </c>
+      <c r="CB2"/>
+      <c r="CC2">
         <v>9.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>24.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>24.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>39.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>269.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>124.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>91.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>226.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>317.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>352.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>347.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>406.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>4000000</v>
+      </c>
+      <c r="C3">
+        <v>3064000</v>
+      </c>
+      <c r="D3">
         <v>2552000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1420000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3070000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2531000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2295000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2836000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>369000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7057000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4105000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2516000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>14851000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>886000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3209000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1356000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>17489000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2803000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>9056000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7266000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>98000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>611000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>102000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>182000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>269000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>235080</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>429000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>274000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>104000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>302332</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>185020</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>197591</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>485121</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2028358</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>20331</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>36081</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>38010</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>53776</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>42264</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>163511</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>96128</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>123408</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>42572</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>7299</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>7299</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>21627</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3610</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>11973</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>9072</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>9072</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2086</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>8574</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>32340</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2798</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2797</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1392</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2069</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>2069</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>5136</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>16597</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>16597</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4568</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>4568</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
@@ -28084,2788 +28799,2840 @@
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
+      <c r="CM3">
+        <v>0</v>
+      </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-13414000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-13414000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>104011000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-50207000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-3719000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>4845000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>28329000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>27481000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-28589000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>11906000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>27142000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>13641000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>71474000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-22297000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-127054074.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>174060519.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-36744005.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-13888981.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-17106114.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>14824628.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-12586711.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>4005075.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>23189994.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-1002722.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>22542284.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>4675646.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>195063.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-2716087.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-2760421.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>4625288.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>719800.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>-1123765.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-1937521.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>3001638.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-1812298.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-1069055.0</v>
       </c>
-      <c r="AV4"/>
-      <c r="AW4">
+      <c r="AX4"/>
+      <c r="AY4">
         <v>439117.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-240120.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-323090.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>398773.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>675763.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>241869.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>65164.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>29570.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>5151000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>5151000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2572000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6902000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>552000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>16770000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>23724000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-22939000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2815000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>6950000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-5207000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-868000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>373000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5908000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>259758.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2671888.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1789523.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1139808.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-7193585.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2252124.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-12311642.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-7058015.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3154014.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-44957.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-22200.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>159836.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-73907.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>127347.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-178836.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-15192.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>65289.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>540615.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-124615.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-85435.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-12202.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-2312.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-21356.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-16317.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>41650.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-12593.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>75594.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-76274.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-5553.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-10413.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>48909000.0</v>
+      </c>
+      <c r="C6">
+        <v>-30281000.0</v>
+      </c>
+      <c r="D6">
         <v>122524000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>81186000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-29937000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-59539000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>22684000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-9485000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>40989000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>19866000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-19980000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>19653000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-13414000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>104011000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-50207000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3719000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4845000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>28329000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>27481000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-28589000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>11906000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>27142000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>13641000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>71474000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-22297000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-127054074.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>174061000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-36744000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-13889000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-17106114.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>14824628.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-12586711.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4005075.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>23380000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1002722.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>22542284.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>4675646.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>195063.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-2716087.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2760421.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>4625288.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>719800.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>34445.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1937521.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1937521.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>3001638.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1812298.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1069055.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>439117.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>439117.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-240120.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-323090.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>675763.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>241869.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>241870.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>65163.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-85292.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-93497.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-93497.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>61281.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-104538.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-32693.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-32693.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>29792.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-197657.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>772657.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>772657.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>31517.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-63938.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>57592.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>57592.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-187364.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>233519.0</v>
       </c>
-      <c r="BU6"/>
-      <c r="BV6">
+      <c r="BW6"/>
+      <c r="BX6">
         <v>-112428.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>114588.0</v>
       </c>
-      <c r="BX6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6">
-        <v>-15.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12.0</v>
+      </c>
+      <c r="CC6"/>
       <c r="CD6">
         <v>-15.0</v>
       </c>
       <c r="CE6">
+        <v>-15.0</v>
+      </c>
+      <c r="CF6">
+        <v>-15.0</v>
+      </c>
+      <c r="CG6">
         <v>-230.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>145.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>33.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-135.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-91.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-35.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-59.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-59.0</v>
       </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>26488000.0</v>
+      </c>
+      <c r="C7">
+        <v>-39223000.0</v>
+      </c>
+      <c r="D7">
         <v>-15446000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>59581000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-8010000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-29530000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>36109000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-12951000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-23158000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>11385000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-25071000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>9557000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-19259000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>77442000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-72928000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-10028000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-4787000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-23611000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-4682000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7935000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-10147000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-20024000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>7166000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>37889000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-14217000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2078389.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>18050000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-33294000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-5450000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-6886302.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-35859180.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-543075.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-19760515.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>41565829.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>2677041.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>26009777.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>372063.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1392965.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-481874.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-1162609.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>1064701.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-211041.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>587216.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-724659.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-454379.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>4064803.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-3649263.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>140359.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>386065.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>386065.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-96708.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>66126.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>94714.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>154798.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>209797.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>85814.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-145844.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-358390.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-357590.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>164626.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-198645.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>8329.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>7280.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>54586.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-225824.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-200683.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-199883.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-37950.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>333055.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-211738.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-211738.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>14092.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>15402.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-9902.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>8372.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-8283.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-3227.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-7986.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>2471.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>7458.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>393.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-3256.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>4252.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>283.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>2248.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>6882.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>1517.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-610.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>2072.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-33632.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>1500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-36197000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-36197000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>82477000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-39311000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-16782000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-55151000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-10455000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>13219000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-2335000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-27225000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>3037000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>29072000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-7213000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-9296000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>149252.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>18024833.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-5706151.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-18268783.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>9740568.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-35542356.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>18263308.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-21087819.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>11553007.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>916900.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-247537.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-180930.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-1519617.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-456427.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-507654.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>208926.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>342037.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>-26072.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-262127.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>5550952.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-6317699.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-16209.0</v>
       </c>
-      <c r="AV8"/>
-      <c r="AW8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>-30458.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-54708.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-105935.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>268066.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-284869.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-251093.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>147396.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-154829.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
+        <v>9755000.0</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9">
         <v>-9755000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>54672000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>50687000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-34324000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-30905000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>47494000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-33093000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1134000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-36103000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>43194000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-11804000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-16782000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-55151000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-10455000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>13219000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-2524000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-27002000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3346000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>17140000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-7658000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-9817000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1509369.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>19845000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-5053000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-7024000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>9740568.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-35542356.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>18263308.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-21087819.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>10143454.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>483087.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>76212.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-26527.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-1498789.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-480719.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-774087.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>21924.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>165012.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-322958.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-61382.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-61382.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>142846.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-997942.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4273.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-33609.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-33609.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-49958.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-105935.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-296144.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-248618.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-248618.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>148267.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-221780.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-181795.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-181795.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-16217.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-181002.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-8711.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-8711.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>34860.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-150334.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-88307.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-88307.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-63522.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-14045.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-174457.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>1093000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1135000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4246000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>16443000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-46880000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>15257000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>42574000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-24871000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-28719000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>40681000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7098000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5315998.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-3756000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-9566000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-21556000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>37714350.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-32778518.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-19247932.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2556111.0</v>
       </c>
-      <c r="AG10">
-[...2 lines deleted...]
-      <c r="AH10">
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
         <v>11396911.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>17615970.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>24413.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-377892.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-347924.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-104655.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>901615.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>831454.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>108221.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-903766.0</v>
       </c>
-      <c r="AR10">
-[...2 lines deleted...]
-      <c r="AS10">
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>5588071.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-4823555.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>137928.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-15005.0</v>
       </c>
-      <c r="AW10">
-[...2 lines deleted...]
-      <c r="AX10">
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>-6567.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>51629.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-6924.0</v>
       </c>
-      <c r="BA10">
-[...4 lines deleted...]
-      </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-5324.0</v>
       </c>
-      <c r="BE10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BG10"/>
       <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>11507.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>44889.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10"/>
       <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-133270.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>19868000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>17542000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-3995000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-29111000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>8180000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>43721000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-11145000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-17788000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>13069000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>10128000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-17854000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-21038000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>44729000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>987000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2487399.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>448240.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-25799506.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>13959452.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-9433285.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-2568948.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-6494741.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>8385319.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-28708672.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1805098.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>26279514.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>393157.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2986489.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-152794.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-476119.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1384613.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-618367.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>677709.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-337917.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1400714.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2680638.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>158880.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>3728160.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>437879.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-25683.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>130411.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-86869.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>303989.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>482165.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-56029.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>21683.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1881000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2388000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-885000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-6730000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1892000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2014000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-17323000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>79302000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-3886000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1093000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-174000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1421000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-102000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-3073000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1985609.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>642418.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>125359.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-485067.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-2024894.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>10840191.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-3560563.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3719707.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-29699549.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>278639.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>230208.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>353233.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>142268.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-356748.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-407009.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2433849.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>61589.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>300631.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-291287.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-233149.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>763693.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>149144.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>587850.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>106392.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>357969.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1045487.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>623226.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>366327.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4647874.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2995479.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-19704.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-12562000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-12562000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>51038000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-56126000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>9735000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>31481000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-7929000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3058000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>5295000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-12507000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-14725000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>18187000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1176000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-3506000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-4271811.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>13812932.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-1325130.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-29725080.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-955589.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-31095788.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-14569133.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-1919507.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>15172590.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-2856750.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>1042155.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>34440.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>7892191.0</v>
       </c>
-      <c r="AL13"/>
-[...1 lines deleted...]
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13">
         <v>-74424.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>10645710.0</v>
       </c>
-      <c r="AP13"/>
-[...1 lines deleted...]
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-224564.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>11464472.0</v>
       </c>
-      <c r="AT13"/>
-[...1 lines deleted...]
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-84312.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>15479000.0</v>
+      </c>
+      <c r="C14">
+        <v>16401000.0</v>
+      </c>
+      <c r="D14">
         <v>15595000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>6904000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>6849000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>8126000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7264000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7441000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5096000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4902000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4305000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4249000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4292000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4063000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4755000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4351000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4374000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4412000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4671000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4237000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4197000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4346000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4674000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4628000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4702000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4960689.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4921000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>4454000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>4418000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4483552.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4843037.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>4918078.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>5058512.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>18770000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>155937.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>155267.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>161595.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>148934.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>170555.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>164658.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>64367.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>145594.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>77684.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>-64806.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>-64806.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>194060.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>193281.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>11899.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>11795.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>11795.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6528.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6386.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>6133.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>5048.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>5048.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>4946.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2775.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>3941.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>3941.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>2580.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>2868.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2331.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>2331.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>2993.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>5405.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>9623.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>9623.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>10337.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>9784.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>9784.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>9996.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15">
-        <v>96000.0</v>
+        <v>-104000.0</v>
       </c>
       <c r="C15">
-        <v>778000.0</v>
+        <v>-1556000.0</v>
       </c>
       <c r="D15">
+        <v>-96000.0</v>
+      </c>
+      <c r="E15">
+        <v>-778000.0</v>
+      </c>
+      <c r="F15">
         <v>5455000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1922000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>218000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1801000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>95000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>59808000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1424000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>722000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1354000.0</v>
       </c>
       <c r="N15">
         <v>120000.0</v>
       </c>
       <c r="O15">
+        <v>1354000.0</v>
+      </c>
+      <c r="P15">
+        <v>120000.0</v>
+      </c>
+      <c r="Q15">
         <v>11378000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1178000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>31089000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>9979000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>21106000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>4000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1186000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>19946000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>20253000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>9934000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1047058.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>49728000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>942000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>10000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1033009.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>4725799.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1240000.0</v>
       </c>
-      <c r="AH15">
-[...4 lines deleted...]
-      </c>
       <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>1200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>150000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>600000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>450000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>595418.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>3798154.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>595418.0</v>
       </c>
-      <c r="AR15">
-[...2 lines deleted...]
-      <c r="AS15">
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>6682287.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>240000.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>240000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
+        <v>240000.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>30000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>270000.0</v>
       </c>
-      <c r="BC15">
-[...2 lines deleted...]
-      <c r="BD15">
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
         <v>100000.0</v>
       </c>
-      <c r="BE15"/>
-[...7 lines deleted...]
-      <c r="BI15"/>
+      <c r="BG15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>478383000.0</v>
+      </c>
+      <c r="C16">
+        <v>434045000.0</v>
+      </c>
+      <c r="D16">
         <v>462227000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>339703000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>259164000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>289101000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>348640000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>325956000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>334796000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>294152000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>274286000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>294266000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>274613000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>288027000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>184016000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>234223000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>237942000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>233097000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>204768000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>177287000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>205876000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>193970000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>166828000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>153187000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>81713000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>104010432.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>231065000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>57004000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>93748000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>107636973.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>124743087.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>109918459.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>122505170.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>53580000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>30203773.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>31206495.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>8664211.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>3988565.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3793502.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>6509589.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>9270010.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>4644722.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>3924922.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5014242.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5014242.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>6951763.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3950125.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>5762423.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1451407.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1451407.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1012290.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1252410.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1176727.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>500964.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>500964.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>259094.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>164361.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>249653.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>249653.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>343150.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>397101.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>501639.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>501639.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>534332.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>665737.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>863394.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>863394.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>90737.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>84161.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>148099.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>148099.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>90507.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>277871.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>44352.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>2172.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>114600.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12.0</v>
       </c>
       <c r="BZ16">
         <v>12.0</v>
       </c>
-      <c r="CA16"/>
+      <c r="CA16">
+        <v>12.0</v>
+      </c>
       <c r="CB16">
+        <v>12.0</v>
+      </c>
+      <c r="CC16"/>
+      <c r="CD16">
         <v>9.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>9.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>24.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>39.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>269.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>124.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>91.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>226.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>317.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>347.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>347.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -30912,526 +31679,536 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>64056000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5950000.0</v>
+      </c>
+      <c r="D18">
         <v>7404000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>89480000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>13557000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-13479000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>31686000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>20352000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5608000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>12243000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>11300000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>23286000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-7131000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>84053000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-39079000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>7665000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>6549000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-14993000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>42183000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>14068000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>9854000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3212000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>36087000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>21686000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-9562000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3353482.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>31673000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-18324000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-4071000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-6671173.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>18264468.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>8482442.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>4250238.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>28360000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1088222.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>22579784.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-3972694.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>147063.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2181085.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-2429923.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-106483.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1623348.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>156945.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-931524.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-931524.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>2752945.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1027424.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1110416.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-558532.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-558532.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-632487.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-319890.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-180332.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>267755.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>322756.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>65163.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-85292.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-254217.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-253417.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>61281.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-102937.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-32443.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-33494.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>29582.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-150015.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-201356.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-200556.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>30694.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-192742.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-88808.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-19298.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-338964.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>5500.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>5500.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>50972.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-65934.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-11213.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-11213.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-4738.0</v>
       </c>
-      <c r="CA18"/>
-      <c r="CB18">
+      <c r="CC18"/>
+      <c r="CD18">
         <v>-2863.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-2863.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-15.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-2430.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-855.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>5908.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-635.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-5466.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-35.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-93.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-59.0</v>
       </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>203</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-534471000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1077000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2394000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-33324000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-8107000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-79925000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-71039000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-11427000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-34875000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>816000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>816000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>25145000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-21000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>10397000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1237000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>39277000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-5678000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-6448000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>790000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>41011000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-651000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>68275000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-674000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-119540357.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1803918.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-8343000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-8177.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-4632311.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>202329.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-19173840.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-3932.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-8540283.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-403982.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>400000.0</v>
       </c>
-      <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-7450447.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-20578437.0</v>
       </c>
-      <c r="AP19"/>
-[...1 lines deleted...]
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19">
         <v>438884.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>438884.0</v>
       </c>
-      <c r="AT19"/>
-[...1 lines deleted...]
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19">
         <v>438884.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>438884.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...7 lines deleted...]
-      <c r="Q20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>1000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -31458,2358 +32235,2420 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>-11967000.0</v>
+      </c>
+      <c r="C21">
+        <v>-11966000.0</v>
+      </c>
+      <c r="D21">
         <v>655334000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2978000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-16379000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3886000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2195000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>1310000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1310000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>900000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2765000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>367000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>670000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>370000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-46000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-55801000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2434000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7020000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-4750000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-35000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2375000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>50089923.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>199752639.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>31574661.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-65408.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-144609.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-142887.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>7858642.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-165015.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>4502152.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-23788.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-37500.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>9507000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>433000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>25000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-12500.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-376000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-7405000.0</v>
       </c>
-      <c r="AP21"/>
-[...1 lines deleted...]
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-636147.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2912500.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-571082.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-175000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>23003220.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-144440.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-619511.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>106800.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>89000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>870345.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>230000.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>270000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>14436000.0</v>
+      </c>
+      <c r="C22">
+        <v>6562000.0</v>
+      </c>
+      <c r="D22">
         <v>373000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9423000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>6221000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7777000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>23703000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>21866000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>16862000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-94000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>22059000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>15663000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14307000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>471000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>27396000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11277000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>11450000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>13770000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-5385000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>59530000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>14458000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>12908000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>25424000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>81001000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2987000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1279347.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>10739000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10664000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-2450000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1941197.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>38625440.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>7865593.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>15717655.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>37900000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-4233174.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-3833054.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-4827308.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1484475.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1470754.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-899378.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-4116095.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-1532963.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-293827.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>15098.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>190413.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-1391439.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1535918.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-1507534.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1162996.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1162996.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-1014646.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1532117.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-822981.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-4721401.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-4721401.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-3202826.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-157356.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>58204.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>58204.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-122834.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-228930.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-41015.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-41015.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-60130.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-116082.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-82086.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-28926.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>55849.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-139122.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-326503.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-326503.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-353056.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-9902.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-9902.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>42600.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-57651.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-7986.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-7986.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-7209.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-7458.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-3256.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-3256.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-4267.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-2713.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-3103.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-974.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-2152.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-4856.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-2107.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-1998.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-4959.0</v>
       </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>-983000.0</v>
+      </c>
+      <c r="C23">
+        <v>-12815000.0</v>
+      </c>
+      <c r="D23">
         <v>-23479000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-5925000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-21020000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-9239000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>112000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-3946000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-70914000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-4684000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1415000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>67000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2867000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7122000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2315000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>166000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1411000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>75000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1795000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-17000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4069000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3213000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3689000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2163000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>601266.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>245880000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>40358000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>280000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-4625012.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1226517.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8451045.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1923784.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-33567451.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-20331.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-36081.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>9957068.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>470500.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>114998.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>132002.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5192771.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>9748148.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-42572.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-374479.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-374479.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1026111.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2530000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>204388.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1885560.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1885560.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>192367.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>106800.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>856095.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-270000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>175000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-1392.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-2069.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>159874.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>159074.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-800.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-15547.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-250.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>800.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>211.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-5368.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1228271.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>12087.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>88805.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-1600.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-69510.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>121600.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-6500.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-9000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-163400.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>6500.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>11213.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>11213.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>4750.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>2848.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>2848.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>2200.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-5875.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>500.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>5375.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>1156000.0</v>
+      </c>
+      <c r="C24">
+        <v>2058000.0</v>
+      </c>
+      <c r="D24">
         <v>1534000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>419000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>700000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-10000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-968000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-750000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-19994000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-997000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-24943000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-8824000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-8824000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-11058000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-4856000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4211000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>219000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2620000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>10000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11304000.0</v>
       </c>
       <c r="V24">
         <v>16000.0</v>
       </c>
       <c r="W24">
+        <v>-11304000.0</v>
+      </c>
+      <c r="X24">
+        <v>16000.0</v>
+      </c>
+      <c r="Y24">
         <v>16500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>16500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-491000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-7884430.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-41518084.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-8180.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-4599999.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>207410.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-405000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-2500000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>18830842.0</v>
       </c>
-      <c r="AH24">
-[...4 lines deleted...]
-      </c>
       <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>-858728.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-235000.0</v>
       </c>
-      <c r="AL24">
-[...4 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>15000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-4300376.0</v>
       </c>
-      <c r="AP24"/>
-[...1 lines deleted...]
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-518517.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-1128802.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-2163792.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>216361.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-510000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-150000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-100000.0</v>
       </c>
-      <c r="AY24">
-[...4 lines deleted...]
-      </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
         <v>14114.0</v>
       </c>
-      <c r="BC24">
-[...5 lines deleted...]
-      <c r="BE24"/>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
-      <c r="BG24">
-[...3 lines deleted...]
-      <c r="BI24"/>
+      <c r="BG24"/>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>9746000.0</v>
+      </c>
+      <c r="C25">
+        <v>1355000.0</v>
+      </c>
+      <c r="D25">
         <v>12397000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>16595000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4114000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-349000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-38921000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-547000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>8677000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2939000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>237000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-3344000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4145000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2690000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6441000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1681000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7767000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-7585000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>58651000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-63128000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1019000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-173000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-59000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-99944000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1908000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>16119732.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-4602000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-4558000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3586000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>26506736.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>8418428.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-3324702.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>156712.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-8990000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>137061.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>60309.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>56597.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-207100.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-602789.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-616800.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2188915.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>68849.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-243505.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-211548.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>141429.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-203116.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>39731.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>137694.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-641230.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-641230.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>204206.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>347444.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>574142.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>7970564.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>4404669.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3157367.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>59846.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>95792.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>105368.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-105925.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>109437.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-113652.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-43105.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>32133.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>186486.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>113797.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>18630.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>2458.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-396459.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-235428.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>518943.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-3210.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-65272.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25">
         <v>35630.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>3400.0</v>
       </c>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26">
+        <v>-2906000.0</v>
+      </c>
+      <c r="C26">
+        <v>-15429000.0</v>
+      </c>
+      <c r="D26">
         <v>-509000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1316000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-1316000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-220000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-717000.0</v>
       </c>
-      <c r="G26">
-[...4 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-503000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-150000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1250000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-9539000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>398000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-168000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-9250000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-230000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>5739000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-2758000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-2639000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-342000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1022000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-771000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-362000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-426000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-7529685.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2052226.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>808128.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-40000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-4625012.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1226517.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>651045.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-520000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-520000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>85500.0</v>
       </c>
-      <c r="AI26">
-[...2 lines deleted...]
-      <c r="AJ26">
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>1027932.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-1200000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-560002.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-317998.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-4104587.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>9152730.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>9500.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>9500.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-573889.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>550000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>2000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AY26">
         <v>-240000.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
+        <v>-240000.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-384250.0</v>
       </c>
-      <c r="BB26">
-[...4 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-      <c r="BE26"/>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26">
-[...3 lines deleted...]
-      <c r="BI26"/>
+      <c r="BG26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27">
+        <v>9895000.0</v>
+      </c>
+      <c r="C27">
+        <v>11382000.0</v>
+      </c>
+      <c r="D27">
         <v>7700000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>11708000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7811000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>15235000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6163000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7390000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5748000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8676000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5706000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4213000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3445000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5624000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3502000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3920000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3055000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2423000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1420000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1556000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1346000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>825000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>648000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>852000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1058000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>540963.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>330000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>331000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>345000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>202381.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>202382.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>202382.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>833944.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>195244.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>223566.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>262181.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>350515.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>246041.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>247717.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>924686.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>26557.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>68885.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>126638.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>156552.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>856519.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>119139.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>856906.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>856906.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>270219.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>800845.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>229887.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>427440.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>21254.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>61254.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-15960000.0</v>
+      </c>
+      <c r="C28">
+        <v>-26337000.0</v>
+      </c>
+      <c r="D28">
         <v>648491000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-8666000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-44170000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-15267000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-3190000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>47252000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>106226000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11993000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-510000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-963000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-7099000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5871000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-6251000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-20237000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>532000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2906000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-11016000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-39429000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1262000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>647000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-21795000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-18487000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-12061000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-10376199.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>152076000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>31441000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-9810000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-5802630.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3642169.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1490313.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-241231.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-15030000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>85500.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-37500.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>9507068.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>283000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-535002.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-330498.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4716771.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2343148.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-122500.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-487480.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-487480.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>938611.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1378918.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-175000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1147649.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1147649.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>492367.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-3200.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>856095.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-40000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-95000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>170000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>170000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-4290.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-4290.0</v>
       </c>
-      <c r="BG28">
-[...2 lines deleted...]
-      <c r="BH28">
+      <c r="BI28">
+        <v>0.0</v>
+      </c>
+      <c r="BJ28">
         <v>-2651.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-2651.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>211.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>211.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-47641.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>974013.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>974012.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>823.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>40000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>146400.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>146400.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>151600.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-5500.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-5500.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-163400.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>178350.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>11213.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>11213.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>4750.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>2848.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2848.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>2200.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-5875.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>500.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>5375.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>68056000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2886000.0</v>
+      </c>
+      <c r="D29">
         <v>9956000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>90900000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>16627000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-10948000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>33981000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>23188000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5977000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>19300000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>15405000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>25802000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7720000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>84939000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-35870000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9021000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>24038000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-12190000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>51239000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>21334000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9952000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2601000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>36189000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>21868000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-9293000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3588562.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>32102000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-18050000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3967000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-6368841.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>18449488.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>8680033.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>4735359.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>30380000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1067891.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>22615865.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-3934684.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>200839.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-2138821.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-2266412.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-10355.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1499940.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>199517.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-924225.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-924225.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>2774572.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1023814.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1098443.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-549460.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-549460.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-630401.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-311316.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-147992.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>270553.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>325553.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>66555.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-83223.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-249081.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-248281.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>61281.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-86340.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-32443.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-33494.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>29582.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-150015.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-201356.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-200556.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>30694.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-192742.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-19298.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-19298.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-338964.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>5500.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>5500.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>50972.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-65934.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-11213.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-11213.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-4738.0</v>
       </c>
-      <c r="CA29"/>
-      <c r="CB29">
+      <c r="CC29"/>
+      <c r="CD29">
         <v>-2863.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-2863.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-15.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-2430.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-855.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>5908.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-635.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-5466.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-35.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-93.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-59.0</v>
       </c>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-2844000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1057000.0</v>
+      </c>
+      <c r="D30">
         <v>-534471000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1049000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2394000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-33324000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-8107000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-79925000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-70914000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-11427000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-34875000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-14035000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-14035000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13201000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-8086000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7497000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-19725000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>37613000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-12742000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-10494000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>692000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29096000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-753000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>68093000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-943000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-120266437.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-10118519.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-50133887.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-111793.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-4934643.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>17309.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-19776431.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-489053.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>8315977.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-20331.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-36081.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-896738.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-288776.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-42264.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-163511.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-81128.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-123408.0</v>
       </c>
-      <c r="AP30"/>
-[...1 lines deleted...]
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-525816.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-711545.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-2167402.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>204388.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-73368.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-159072.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-102086.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-8574.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-3199.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-32340.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>11317.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-1392.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-9270.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>159074.0</v>
       </c>
-      <c r="BG30">
-[...3 lines deleted...]
-      <c r="BI30"/>
+      <c r="BI30">
+        <v>0.0</v>
+      </c>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>