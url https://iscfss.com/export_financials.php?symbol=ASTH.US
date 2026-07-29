--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1148,51 +1148,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
-        <v>3524000.0</v>
+        <v>44842000.0</v>
       </c>
       <c r="C2">
         <v>15168000.0</v>
       </c>
       <c r="D2">
         <v>9075000.0</v>
       </c>
       <c r="E2">
         <v>10473000.0</v>
       </c>
       <c r="F2">
         <v>5513000.0</v>
       </c>
       <c r="G2">
         <v>9554000.0</v>
       </c>
       <c r="H2">
         <v>6914000.0</v>
       </c>
       <c r="I2">
         <v>4481544.0</v>
       </c>
       <c r="J2">
         <v>27182064.0</v>
       </c>
@@ -1923,51 +1923,53 @@
         <v>25870.0</v>
       </c>
       <c r="T15">
         <v>10197.0</v>
       </c>
       <c r="U15">
         <v>23810.0</v>
       </c>
       <c r="V15">
         <v>23810.0</v>
       </c>
       <c r="W15">
         <v>23810.0</v>
       </c>
       <c r="X15">
         <v>23810.0</v>
       </c>
       <c r="Y15">
         <v>23810.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>39</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>2659000.0</v>
+      </c>
       <c r="C16">
         <v>1606000.0</v>
       </c>
       <c r="D16">
         <v>744000.0</v>
       </c>
       <c r="E16">
         <v>531000.0</v>
       </c>
       <c r="F16">
         <v>16798000.0</v>
       </c>
       <c r="G16">
         <v>12988000.0</v>
       </c>
       <c r="H16">
         <v>8892000.0</v>
       </c>
       <c r="I16">
         <v>9024235.0</v>
       </c>
       <c r="J16">
         <v>250000.0</v>
       </c>
       <c r="K16">
@@ -3244,51 +3246,51 @@
       </c>
       <c r="P39">
         <v>2140.0</v>
       </c>
       <c r="Q39">
         <v>37500.0</v>
       </c>
       <c r="R39">
         <v>-1.0</v>
       </c>
       <c r="S39">
         <v>1.0</v>
       </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>556075000.0</v>
+        <v>512098000.0</v>
       </c>
       <c r="C40">
         <v>322514000.0</v>
       </c>
       <c r="D40">
         <v>184102000.0</v>
       </c>
       <c r="E40">
         <v>128542000.0</v>
       </c>
       <c r="F40">
         <v>88513000.0</v>
       </c>
       <c r="G40">
         <v>74058000.0</v>
       </c>
       <c r="H40">
         <v>72496000.0</v>
       </c>
       <c r="I40">
         <v>46750009.0</v>
       </c>
       <c r="J40">
         <v>73337311.0</v>
       </c>
@@ -4932,57 +4934,57 @@
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
         <v>153</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:93">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
-        <v>221389000.0</v>
+        <v>54328000.0</v>
       </c>
       <c r="C2">
-        <v>3524000.0</v>
+        <v>44842000.0</v>
       </c>
       <c r="D2">
-        <v>209747000.0</v>
+        <v>58499000.0</v>
       </c>
       <c r="E2">
         <v>14329000.0</v>
       </c>
       <c r="F2">
         <v>14911000.0</v>
       </c>
       <c r="G2">
         <v>15168000.0</v>
       </c>
       <c r="H2">
         <v>36908000.0</v>
       </c>
       <c r="I2">
         <v>38221000.0</v>
       </c>
       <c r="J2">
         <v>84867000.0</v>
       </c>
       <c r="K2">
         <v>9075000.0</v>
       </c>
       <c r="L2">
         <v>9209000.0</v>
       </c>
@@ -7648,51 +7650,53 @@
       </c>
       <c r="CJ15">
         <v>23810.0</v>
       </c>
       <c r="CK15">
         <v>23810.0</v>
       </c>
       <c r="CL15">
         <v>23810.0</v>
       </c>
       <c r="CM15">
         <v>23810.0</v>
       </c>
       <c r="CN15">
         <v>23810.0</v>
       </c>
       <c r="CO15">
         <v>23810.0</v>
       </c>
     </row>
     <row r="16" spans="1:93">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>2659000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>686000.0</v>
       </c>
       <c r="G16">
         <v>1606000.0</v>
       </c>
       <c r="H16">
         <v>2246000.0</v>
       </c>
       <c r="I16">
         <v>2618000.0</v>
       </c>
       <c r="J16">
         <v>3017000.0</v>
       </c>
       <c r="K16">
         <v>744000.0</v>
       </c>
       <c r="L16">
         <v>822000.0</v>
       </c>
       <c r="M16">
         <v>647000.0</v>
@@ -12292,57 +12296,57 @@
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
     </row>
     <row r="40" spans="1:93">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>466051000.0</v>
+        <v>633112000.0</v>
       </c>
       <c r="C40">
-        <v>556075000.0</v>
+        <v>512098000.0</v>
       </c>
       <c r="D40">
-        <v>365137000.0</v>
+        <v>516385000.0</v>
       </c>
       <c r="E40">
         <v>427598000.0</v>
       </c>
       <c r="F40">
         <v>327721000.0</v>
       </c>
       <c r="G40">
         <v>333555000.0</v>
       </c>
       <c r="H40">
         <v>252979000.0</v>
       </c>
       <c r="I40">
         <v>246511000.0</v>
       </c>
       <c r="J40">
         <v>235473000.0</v>
       </c>
       <c r="K40">
         <v>184102000.0</v>
       </c>
       <c r="L40">
         <v>155640000.0</v>
       </c>
@@ -17489,51 +17493,51 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>158</v>
       </c>
       <c r="B5">
-        <v>78525000.0</v>
+        <v>89534000.0</v>
       </c>
       <c r="C5">
         <v>113915000.0</v>
       </c>
       <c r="D5">
         <v>105940000.0</v>
       </c>
       <c r="E5">
         <v>94536000.0</v>
       </c>
       <c r="F5">
         <v>83142000.0</v>
       </c>
       <c r="G5">
         <v>11394000.0</v>
       </c>
       <c r="H5">
         <v>30573000.0</v>
       </c>
       <c r="I5">
         <v>83187645.0</v>
       </c>
       <c r="J5">
         <v>49790800.0</v>
       </c>
@@ -17566,51 +17570,51 @@
       </c>
       <c r="T5">
         <v>-36651.0</v>
       </c>
       <c r="U5">
         <v>-27484.0</v>
       </c>
       <c r="V5">
         <v>-13339.0</v>
       </c>
       <c r="W5">
         <v>-10089.0</v>
       </c>
       <c r="X5">
         <v>-7804.0</v>
       </c>
       <c r="Y5">
         <v>-4959.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>159</v>
       </c>
       <c r="B6">
-        <v>124274000.0</v>
+        <v>135283000.0</v>
       </c>
       <c r="C6">
         <v>141842000.0</v>
       </c>
       <c r="D6">
         <v>123688000.0</v>
       </c>
       <c r="E6">
         <v>112079000.0</v>
       </c>
       <c r="F6">
         <v>100659000.0</v>
       </c>
       <c r="G6">
         <v>29744000.0</v>
       </c>
       <c r="H6">
         <v>48853000.0</v>
       </c>
       <c r="I6">
         <v>102490824.0</v>
       </c>
       <c r="J6">
         <v>68866153.0</v>
       </c>
@@ -20049,54 +20053,54 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
     </row>
     <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>158</v>
       </c>
       <c r="B5">
-        <v>28528000.0</v>
+        <v>35810000.0</v>
       </c>
       <c r="C5">
-        <v>18395000.0</v>
+        <v>25026000.0</v>
       </c>
       <c r="D5">
         <v>23389000.0</v>
       </c>
       <c r="E5">
         <v>24207000.0</v>
       </c>
       <c r="F5">
         <v>16912000.0</v>
       </c>
       <c r="G5">
         <v>6174000.0</v>
       </c>
       <c r="H5">
         <v>35668000.0</v>
       </c>
       <c r="I5">
         <v>40484000.0</v>
       </c>
       <c r="J5">
         <v>31589000.0</v>
       </c>
       <c r="K5">
         <v>6346000.0</v>
       </c>
@@ -20294,54 +20298,54 @@
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5">
         <v>-1998.0</v>
       </c>
       <c r="CN5">
         <v>-4959.0</v>
       </c>
       <c r="CO5"/>
     </row>
     <row r="6" spans="1:93">
       <c r="A6" t="s">
         <v>159</v>
       </c>
       <c r="B6">
-        <v>44007000.0</v>
+        <v>51289000.0</v>
       </c>
       <c r="C6">
-        <v>34796000.0</v>
+        <v>41427000.0</v>
       </c>
       <c r="D6">
         <v>38984000.0</v>
       </c>
       <c r="E6">
         <v>31111000.0</v>
       </c>
       <c r="F6">
         <v>23761000.0</v>
       </c>
       <c r="G6">
         <v>14300000.0</v>
       </c>
       <c r="H6">
         <v>42932000.0</v>
       </c>
       <c r="I6">
         <v>47925000.0</v>
       </c>
       <c r="J6">
         <v>36685000.0</v>
       </c>
       <c r="K6">
         <v>11248000.0</v>
       </c>
@@ -26601,51 +26605,51 @@
       </c>
       <c r="N8">
         <v>76965.0</v>
       </c>
       <c r="O8">
         <v>-543395.0</v>
       </c>
       <c r="P8">
         <v>-393875.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>193</v>
       </c>
       <c r="B9">
-        <v>-9424000.0</v>
+        <v>-7163000.0</v>
       </c>
       <c r="C9">
         <v>-11095000.0</v>
       </c>
       <c r="D9">
         <v>-20568000.0</v>
       </c>
       <c r="E9">
         <v>-36963000.0</v>
       </c>
       <c r="F9">
         <v>-21634000.0</v>
       </c>
       <c r="G9">
         <v>3011000.0</v>
       </c>
       <c r="H9">
         <v>9278497.0</v>
       </c>
       <c r="I9">
         <v>-28626299.0</v>
       </c>
       <c r="J9">
         <v>10702753.0</v>
       </c>
@@ -26945,57 +26949,57 @@
       </c>
       <c r="P14">
         <v>12589.0</v>
       </c>
       <c r="Q14">
         <v>11198.0</v>
       </c>
       <c r="R14">
         <v>35703.0</v>
       </c>
       <c r="S14">
         <v>19780.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>199</v>
       </c>
       <c r="B15">
-        <v>-7885000.0</v>
+        <v>7885000.0</v>
       </c>
       <c r="C15">
-        <v>-4036000.0</v>
+        <v>4036000.0</v>
       </c>
       <c r="D15">
-        <v>-62074000.0</v>
+        <v>62074000.0</v>
       </c>
       <c r="E15">
         <v>14030000.0</v>
       </c>
       <c r="F15">
         <v>31089000.0</v>
       </c>
       <c r="G15">
         <v>51319000.0</v>
       </c>
       <c r="H15">
         <v>61717367.0</v>
       </c>
       <c r="I15">
         <v>17758808.0</v>
       </c>
       <c r="J15">
         <v>10447923.0</v>
       </c>
       <c r="K15">
         <v>1200000.0</v>
       </c>
       <c r="L15">
         <v>600000.0</v>
       </c>
@@ -29458,93 +29462,93 @@
       </c>
       <c r="CL6">
         <v>-35.0</v>
       </c>
       <c r="CM6">
         <v>-59.0</v>
       </c>
       <c r="CN6">
         <v>-59.0</v>
       </c>
     </row>
     <row r="7" spans="1:92">
       <c r="A7" t="s">
         <v>191</v>
       </c>
       <c r="B7">
         <v>26488000.0</v>
       </c>
       <c r="C7">
         <v>-39223000.0</v>
       </c>
       <c r="D7">
         <v>-15446000.0</v>
       </c>
       <c r="E7">
-        <v>59581000.0</v>
+        <v>58852000.0</v>
       </c>
       <c r="F7">
         <v>-8010000.0</v>
       </c>
       <c r="G7">
         <v>-29530000.0</v>
       </c>
       <c r="H7">
         <v>36109000.0</v>
       </c>
       <c r="I7">
         <v>-12951000.0</v>
       </c>
       <c r="J7">
         <v>-23158000.0</v>
       </c>
       <c r="K7">
         <v>11385000.0</v>
       </c>
       <c r="L7">
         <v>-25071000.0</v>
       </c>
       <c r="M7">
         <v>9557000.0</v>
       </c>
       <c r="N7">
         <v>-19259000.0</v>
       </c>
       <c r="O7">
         <v>77442000.0</v>
       </c>
       <c r="P7">
         <v>-72928000.0</v>
       </c>
       <c r="Q7">
         <v>-10028000.0</v>
       </c>
       <c r="R7">
         <v>-4787000.0</v>
       </c>
       <c r="S7">
-        <v>-23611000.0</v>
+        <v>-13227000.0</v>
       </c>
       <c r="T7">
         <v>-4682000.0</v>
       </c>
       <c r="U7">
         <v>7935000.0</v>
       </c>
       <c r="V7">
         <v>-10147000.0</v>
       </c>
       <c r="W7">
         <v>-20024000.0</v>
       </c>
       <c r="X7">
         <v>7166000.0</v>
       </c>
       <c r="Y7">
         <v>37889000.0</v>
       </c>
       <c r="Z7">
         <v>-14217000.0</v>
       </c>
       <c r="AA7">
         <v>-2078389.0</v>
       </c>
@@ -30871,54 +30875,54 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
     </row>
     <row r="14" spans="1:92">
       <c r="A14" t="s">
         <v>198</v>
       </c>
       <c r="B14">
         <v>15479000.0</v>
       </c>
       <c r="C14">
         <v>16401000.0</v>
       </c>
       <c r="D14">
-        <v>15595000.0</v>
+        <v>15596000.0</v>
       </c>
       <c r="E14">
-        <v>6904000.0</v>
+        <v>6903000.0</v>
       </c>
       <c r="F14">
         <v>6849000.0</v>
       </c>
       <c r="G14">
         <v>8126000.0</v>
       </c>
       <c r="H14">
         <v>7264000.0</v>
       </c>
       <c r="I14">
         <v>7441000.0</v>
       </c>
       <c r="J14">
         <v>5096000.0</v>
       </c>
       <c r="K14">
         <v>4902000.0</v>
       </c>
       <c r="L14">
         <v>4305000.0</v>
       </c>
       <c r="M14">
         <v>4249000.0</v>
       </c>
@@ -31103,60 +31107,60 @@
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
     </row>
     <row r="15" spans="1:92">
       <c r="A15" t="s">
         <v>199</v>
       </c>
       <c r="B15">
-        <v>-104000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C15">
-        <v>-1556000.0</v>
+        <v>1556000.0</v>
       </c>
       <c r="D15">
-        <v>-96000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="E15">
-        <v>-778000.0</v>
+        <v>778000.0</v>
       </c>
       <c r="F15">
         <v>5455000.0</v>
       </c>
       <c r="G15">
         <v>1922000.0</v>
       </c>
       <c r="H15">
         <v>218000.0</v>
       </c>
       <c r="I15">
         <v>1801000.0</v>
       </c>
       <c r="J15">
         <v>95000.0</v>
       </c>
       <c r="K15">
         <v>59808000.0</v>
       </c>
       <c r="L15">
         <v>1424000.0</v>
       </c>
       <c r="M15">
         <v>722000.0</v>
       </c>
@@ -32445,96 +32449,96 @@
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
     </row>
     <row r="22" spans="1:92">
       <c r="A22" t="s">
         <v>168</v>
       </c>
       <c r="B22">
         <v>14436000.0</v>
       </c>
       <c r="C22">
         <v>6562000.0</v>
       </c>
       <c r="D22">
-        <v>373000.0</v>
+        <v>1077000.0</v>
       </c>
       <c r="E22">
-        <v>9423000.0</v>
+        <v>10216000.0</v>
       </c>
       <c r="F22">
         <v>6221000.0</v>
       </c>
       <c r="G22">
         <v>-7777000.0</v>
       </c>
       <c r="H22">
         <v>23703000.0</v>
       </c>
       <c r="I22">
         <v>21866000.0</v>
       </c>
       <c r="J22">
         <v>16862000.0</v>
       </c>
       <c r="K22">
         <v>-94000.0</v>
       </c>
       <c r="L22">
         <v>22059000.0</v>
       </c>
       <c r="M22">
         <v>15663000.0</v>
       </c>
       <c r="N22">
         <v>14307000.0</v>
       </c>
       <c r="O22">
         <v>471000.0</v>
       </c>
       <c r="P22">
         <v>27396000.0</v>
       </c>
       <c r="Q22">
         <v>11277000.0</v>
       </c>
       <c r="R22">
         <v>11450000.0</v>
       </c>
       <c r="S22">
-        <v>13770000.0</v>
+        <v>-19309000.0</v>
       </c>
       <c r="T22">
         <v>-5385000.0</v>
       </c>
       <c r="U22">
         <v>59530000.0</v>
       </c>
       <c r="V22">
         <v>14458000.0</v>
       </c>
       <c r="W22">
         <v>12908000.0</v>
       </c>
       <c r="X22">
         <v>25424000.0</v>
       </c>
       <c r="Y22">
         <v>81001000.0</v>
       </c>
       <c r="Z22">
         <v>2987000.0</v>
       </c>
       <c r="AA22">
         <v>-1279347.0</v>
       </c>
@@ -32720,72 +32724,72 @@
       </c>
       <c r="CJ22">
         <v>-2152.0</v>
       </c>
       <c r="CK22">
         <v>-4856.0</v>
       </c>
       <c r="CL22">
         <v>-2107.0</v>
       </c>
       <c r="CM22">
         <v>-1998.0</v>
       </c>
       <c r="CN22">
         <v>-4959.0</v>
       </c>
     </row>
     <row r="23" spans="1:92">
       <c r="A23" t="s">
         <v>206</v>
       </c>
       <c r="B23">
         <v>-983000.0</v>
       </c>
       <c r="C23">
-        <v>-12815000.0</v>
+        <v>2614000.0</v>
       </c>
       <c r="D23">
         <v>-23479000.0</v>
       </c>
       <c r="E23">
         <v>-5925000.0</v>
       </c>
       <c r="F23">
         <v>-21020000.0</v>
       </c>
       <c r="G23">
-        <v>-9239000.0</v>
+        <v>-9762000.0</v>
       </c>
       <c r="H23">
         <v>112000.0</v>
       </c>
       <c r="I23">
-        <v>-3946000.0</v>
+        <v>-2163000.0</v>
       </c>
       <c r="J23">
-        <v>-70914000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="K23">
         <v>-4684000.0</v>
       </c>
       <c r="L23">
         <v>1415000.0</v>
       </c>
       <c r="M23">
         <v>67000.0</v>
       </c>
       <c r="N23">
         <v>2867000.0</v>
       </c>
       <c r="O23">
         <v>7122000.0</v>
       </c>
       <c r="P23">
         <v>-2315000.0</v>
       </c>
       <c r="Q23">
         <v>166000.0</v>
       </c>
       <c r="R23">
         <v>1411000.0</v>
       </c>
@@ -33195,102 +33199,102 @@
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
     </row>
     <row r="25" spans="1:92">
       <c r="A25" t="s">
         <v>208</v>
       </c>
       <c r="B25">
-        <v>9746000.0</v>
+        <v>-149000.0</v>
       </c>
       <c r="C25">
         <v>1355000.0</v>
       </c>
       <c r="D25">
-        <v>12397000.0</v>
+        <v>3992000.0</v>
       </c>
       <c r="E25">
-        <v>16595000.0</v>
+        <v>4824000.0</v>
       </c>
       <c r="F25">
         <v>4114000.0</v>
       </c>
       <c r="G25">
         <v>-349000.0</v>
       </c>
       <c r="H25">
         <v>-38921000.0</v>
       </c>
       <c r="I25">
         <v>-547000.0</v>
       </c>
       <c r="J25">
         <v>8677000.0</v>
       </c>
       <c r="K25">
         <v>2939000.0</v>
       </c>
       <c r="L25">
         <v>237000.0</v>
       </c>
       <c r="M25">
         <v>-3344000.0</v>
       </c>
       <c r="N25">
         <v>4145000.0</v>
       </c>
       <c r="O25">
         <v>2690000.0</v>
       </c>
       <c r="P25">
         <v>6441000.0</v>
       </c>
       <c r="Q25">
         <v>-1681000.0</v>
       </c>
       <c r="R25">
         <v>7767000.0</v>
       </c>
       <c r="S25">
-        <v>-7585000.0</v>
+        <v>26310000.0</v>
       </c>
       <c r="T25">
         <v>58651000.0</v>
       </c>
       <c r="U25">
         <v>-63128000.0</v>
       </c>
       <c r="V25">
         <v>1019000.0</v>
       </c>
       <c r="W25">
         <v>-173000.0</v>
       </c>
       <c r="X25">
         <v>-59000.0</v>
       </c>
       <c r="Y25">
         <v>-99944000.0</v>
       </c>
       <c r="Z25">
         <v>-1908000.0</v>
       </c>
       <c r="AA25">
         <v>16119732.0</v>
       </c>
@@ -33462,51 +33466,51 @@
       <c r="A26" t="s">
         <v>209</v>
       </c>
       <c r="B26">
         <v>-2906000.0</v>
       </c>
       <c r="C26">
         <v>-15429000.0</v>
       </c>
       <c r="D26">
         <v>-509000.0</v>
       </c>
       <c r="E26">
         <v>1316000.0</v>
       </c>
       <c r="F26">
         <v>-1316000.0</v>
       </c>
       <c r="G26">
         <v>-220000.0</v>
       </c>
       <c r="H26">
         <v>-717000.0</v>
       </c>
       <c r="I26">
-        <v>0.0</v>
+        <v>-3584000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>-503000.0</v>
       </c>
       <c r="L26">
         <v>-150000.0</v>
       </c>
       <c r="M26">
         <v>1250000.0</v>
       </c>
       <c r="N26">
         <v>-9539000.0</v>
       </c>
       <c r="O26">
         <v>398000.0</v>
       </c>
       <c r="P26">
         <v>-168000.0</v>
       </c>
       <c r="Q26">
         <v>-9250000.0</v>
       </c>