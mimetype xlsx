--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2387,51 +2387,51 @@
       <c r="L35">
         <v>1413300198967.0</v>
       </c>
       <c r="M35">
         <v>1132149219873.0</v>
       </c>
       <c r="N35">
         <v>937133679805.0</v>
       </c>
       <c r="O35">
         <v>979358140242.0</v>
       </c>
       <c r="P35">
         <v>912936717645.0</v>
       </c>
       <c r="Q35">
         <v>633045213039.0</v>
       </c>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>143434788000.0</v>
+        <v>143434789000.0</v>
       </c>
       <c r="C36">
         <v>232911753000.0</v>
       </c>
       <c r="D36">
         <v>98461596924.0</v>
       </c>
       <c r="E36">
         <v>103339495409.0</v>
       </c>
       <c r="F36">
         <v>19967688873.0</v>
       </c>
       <c r="G36">
         <v>9462666741.0</v>
       </c>
       <c r="H36">
         <v>23968103553.0</v>
       </c>
       <c r="I36">
         <v>13171892456.0</v>
       </c>
       <c r="J36">
         <v>9102265513.0</v>
       </c>
@@ -2519,51 +2519,51 @@
       </c>
       <c r="M38">
         <v>2057247876000.0</v>
       </c>
       <c r="N38">
         <v>1797640953000.0</v>
       </c>
       <c r="O38">
         <v>1522103727000.0</v>
       </c>
       <c r="P38">
         <v>1178878357000.0</v>
       </c>
       <c r="Q38">
         <v>26420079000.0</v>
       </c>
       <c r="R38">
         <v>586600760000.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
-        <v>33409589000.0</v>
+        <v>33409590000.0</v>
       </c>
       <c r="C39">
         <v>43525643000.0</v>
       </c>
       <c r="D39">
         <v>71761816861.0</v>
       </c>
       <c r="E39">
         <v>55996996629.0</v>
       </c>
       <c r="F39">
         <v>42084915790.0</v>
       </c>
       <c r="G39">
         <v>35610647482.0</v>
       </c>
       <c r="H39">
         <v>65091494737.0</v>
       </c>
       <c r="I39">
         <v>36633893658.0</v>
       </c>
       <c r="J39">
         <v>2489170194.0</v>
       </c>
@@ -5436,59 +5436,65 @@
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>32</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>107827422000.0</v>
+      </c>
       <c r="C16">
         <v>48607986000.0</v>
       </c>
       <c r="D16">
         <v>116991938000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>105960728023.0</v>
+      </c>
+      <c r="F16">
+        <v>125658385710.0</v>
+      </c>
       <c r="G16">
         <v>47973177000.0</v>
       </c>
       <c r="H16">
         <v>100314486000.0</v>
       </c>
       <c r="I16">
         <v>144476408289.0</v>
       </c>
       <c r="J16">
         <v>118360684276.0</v>
       </c>
       <c r="K16">
         <v>41781939955.0</v>
       </c>
       <c r="L16">
         <v>98290831599.0</v>
       </c>
       <c r="M16">
         <v>140549342803.0</v>
       </c>
       <c r="N16">
         <v>135616337275.0</v>
       </c>
       <c r="O16">
@@ -8489,63 +8495,63 @@
         <v>142832908382.0</v>
       </c>
       <c r="BC39">
         <v>118362106067.0</v>
       </c>
       <c r="BD39"/>
       <c r="BE39">
         <v>37834231200.0</v>
       </c>
       <c r="BF39"/>
       <c r="BG39">
         <v>21373732100.0</v>
       </c>
       <c r="BH39">
         <v>22850535500.0</v>
       </c>
       <c r="BI39">
         <v>13950049800.0</v>
       </c>
     </row>
     <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
-        <v>617398306000.0</v>
+        <v>489544439000.0</v>
       </c>
       <c r="C40">
         <v>530032524000.0</v>
       </c>
       <c r="D40">
         <v>463961427000.0</v>
       </c>
       <c r="E40">
-        <v>684634552000.0</v>
+        <v>711560136403.0</v>
       </c>
       <c r="F40">
-        <v>630253423000.0</v>
+        <v>633014264575.0</v>
       </c>
       <c r="G40">
         <v>431364313000.0</v>
       </c>
       <c r="H40">
         <v>292336135000.0</v>
       </c>
       <c r="I40">
         <v>423236610794.0</v>
       </c>
       <c r="J40">
         <v>422773851642.0</v>
       </c>
       <c r="K40">
         <v>402863358412.0</v>
       </c>
       <c r="L40">
         <v>308999354528.0</v>
       </c>
       <c r="M40">
         <v>483612205851.0</v>
       </c>
       <c r="N40">
         <v>330281912750.0</v>
       </c>
@@ -8828,105 +8834,105 @@
         <v>11547251000.0</v>
       </c>
       <c r="BD41"/>
       <c r="BE41">
         <v>1031437840500.0</v>
       </c>
       <c r="BF41"/>
       <c r="BG41">
         <v>7899094200.0</v>
       </c>
       <c r="BH41">
         <v>5977208200.0</v>
       </c>
       <c r="BI41">
         <v>3266936200.0</v>
       </c>
     </row>
     <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
         <v>571579650000.0</v>
       </c>
       <c r="C42">
-        <v>710752434000.0</v>
+        <v>572551423952.0</v>
       </c>
       <c r="D42">
-        <v>710752434000.0</v>
+        <v>710752433999.0</v>
       </c>
       <c r="E42">
         <v>569886737000.0</v>
       </c>
       <c r="F42">
         <v>566684311000.0</v>
       </c>
       <c r="G42">
         <v>567028194000.0</v>
       </c>
       <c r="H42">
         <v>559217641000.0</v>
       </c>
       <c r="I42">
         <v>874287227061.0</v>
       </c>
       <c r="J42">
         <v>873287227062.0</v>
       </c>
       <c r="K42">
         <v>873287227062.0</v>
       </c>
       <c r="L42">
         <v>565380813980.0</v>
       </c>
       <c r="M42">
         <v>433119645847.0</v>
       </c>
       <c r="N42">
         <v>433111480181.0</v>
       </c>
       <c r="O42">
         <v>443111392056.0</v>
       </c>
       <c r="P42">
         <v>707394639183.0</v>
       </c>
       <c r="Q42">
         <v>454619369677.0</v>
       </c>
       <c r="R42">
         <v>705771585817.0</v>
       </c>
       <c r="S42">
         <v>448945750234.0</v>
       </c>
       <c r="T42">
         <v>890047798397.0</v>
       </c>
       <c r="U42">
-        <v>374948865468.0</v>
+        <v>382948865468.0</v>
       </c>
       <c r="V42">
         <v>382948865468.0</v>
       </c>
       <c r="W42">
         <v>382948865468.0</v>
       </c>
       <c r="X42">
         <v>382948865468.0</v>
       </c>
       <c r="Y42">
         <v>381948865468.0</v>
       </c>
       <c r="Z42">
         <v>381871102592.0</v>
       </c>
       <c r="AA42">
         <v>381948865468.0</v>
       </c>
       <c r="AB42">
         <v>381948865468.0</v>
       </c>
       <c r="AC42">
         <v>381948865468.0</v>
       </c>
@@ -10099,54 +10105,54 @@
       </c>
       <c r="AZ51">
         <v>1170108288231.0</v>
       </c>
       <c r="BA51">
         <v>1055799395454.0</v>
       </c>
       <c r="BB51">
         <v>1049207780030.0</v>
       </c>
       <c r="BC51">
         <v>1208663235146.0</v>
       </c>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
-        <v>1500211885000.0</v>
+        <v>1520238330000.0</v>
       </c>
       <c r="C52">
-        <v>1372152671000.0</v>
+        <v>1394485107975.0</v>
       </c>
       <c r="D52">
         <v>1246154914000.0</v>
       </c>
       <c r="E52">
         <v>1203215576000.0</v>
       </c>
       <c r="F52">
         <v>1275700742000.0</v>
       </c>
       <c r="G52">
         <v>1183442923000.0</v>
       </c>
       <c r="H52">
         <v>1120518187000.0</v>
       </c>
       <c r="I52">
         <v>1163019700658.0</v>
       </c>
       <c r="J52">
         <v>1207471571622.0</v>
       </c>
       <c r="K52">
         <v>1151119672796.0</v>
       </c>
@@ -12694,102 +12700,104 @@
       <c r="A26" t="s">
         <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>147</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>28300240000.0</v>
+      </c>
       <c r="C27">
         <v>27918976000.0</v>
       </c>
       <c r="D27">
         <v>19210673227.0</v>
       </c>
       <c r="E27">
         <v>36289327093.0</v>
       </c>
       <c r="F27">
         <v>27951412850.0</v>
       </c>
       <c r="G27">
         <v>16953097925.0</v>
       </c>
       <c r="H27">
         <v>12349560096.0</v>
       </c>
       <c r="I27">
         <v>9315198918.0</v>
       </c>
       <c r="J27">
         <v>7289845896.0</v>
       </c>
       <c r="K27">
         <v>8721053557.0</v>
       </c>
       <c r="L27">
         <v>8276826546.0</v>
       </c>
       <c r="M27">
         <v>7634128157.0</v>
       </c>
       <c r="N27">
         <v>6351496752.0</v>
       </c>
       <c r="O27">
         <v>4100672531.0</v>
       </c>
       <c r="P27">
         <v>4078880347.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>148</v>
       </c>
       <c r="B28">
-        <v>279834093997.0</v>
+        <v>272701691000.0</v>
       </c>
       <c r="C28">
         <v>220504441000.0</v>
       </c>
       <c r="D28">
         <v>262757636545.0</v>
       </c>
       <c r="E28">
         <v>323778742485.0</v>
       </c>
       <c r="F28">
         <v>204621099236.0</v>
       </c>
       <c r="G28">
         <v>135961820853.0</v>
       </c>
       <c r="H28">
         <v>123246554484.0</v>
       </c>
       <c r="I28">
         <v>70224227509.0</v>
       </c>
       <c r="J28">
         <v>56441172421.0</v>
       </c>
@@ -16394,51 +16402,53 @@
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
     </row>
     <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>147</v>
       </c>
       <c r="B27">
         <v>6406959000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>9952338658.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>5800832000.0</v>
       </c>
       <c r="F27">
         <v>4049835000.0</v>
       </c>
       <c r="G27">
         <v>9582772000.0</v>
       </c>
       <c r="H27">
         <v>4243398000.0</v>
       </c>
       <c r="I27">
         <v>9970070824.0</v>
       </c>
       <c r="J27">
         <v>4122735447.0</v>
       </c>
       <c r="K27">
         <v>4012356317.0</v>
       </c>
       <c r="L27">
         <v>5723320700.0</v>
       </c>
@@ -16567,51 +16577,51 @@
       </c>
       <c r="BB27">
         <v>774746193.0</v>
       </c>
       <c r="BC27">
         <v>201692297.0</v>
       </c>
       <c r="BD27">
         <v>1592006019.0</v>
       </c>
       <c r="BE27">
         <v>970304332.0</v>
       </c>
       <c r="BF27">
         <v>1336669883.0</v>
       </c>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>148</v>
       </c>
       <c r="B28">
         <v>57301203000.0</v>
       </c>
       <c r="C28">
-        <v>88297047898.0</v>
+        <v>99512546802.0</v>
       </c>
       <c r="D28">
         <v>201770528470.0</v>
       </c>
       <c r="E28">
         <v>56652337000.0</v>
       </c>
       <c r="F28">
         <v>53697297000.0</v>
       </c>
       <c r="G28">
         <v>55348357000.0</v>
       </c>
       <c r="H28">
         <v>57748916000.0</v>
       </c>
       <c r="I28">
         <v>52604597695.0</v>
       </c>
       <c r="J28">
         <v>59040772705.0</v>
       </c>
       <c r="K28">
         <v>206378227256.0</v>
       </c>
@@ -18337,51 +18347,51 @@
       <c r="L23">
         <v>-168263652233.0</v>
       </c>
       <c r="M23">
         <v>-136051555132.0</v>
       </c>
       <c r="N23">
         <v>-111743184894.0</v>
       </c>
       <c r="O23">
         <v>-130717741063.0</v>
       </c>
       <c r="P23">
         <v>441034761500.0</v>
       </c>
       <c r="Q23">
         <v>229558409000.0</v>
       </c>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>174</v>
       </c>
       <c r="B24">
-        <v>19839772810.0</v>
+        <v>-8696430820.0</v>
       </c>
       <c r="C24">
         <v>-1875883000.0</v>
       </c>
       <c r="D24">
         <v>-175849893794.0</v>
       </c>
       <c r="E24">
         <v>7127758838.0</v>
       </c>
       <c r="F24">
         <v>6970814207.0</v>
       </c>
       <c r="G24">
         <v>-7186657601.0</v>
       </c>
       <c r="H24">
         <v>-36607667528.0</v>
       </c>
       <c r="I24">
         <v>7014347625.0</v>
       </c>
       <c r="J24">
         <v>7118377163.0</v>
       </c>
@@ -18389,51 +18399,51 @@
         <v>5976321327.0</v>
       </c>
       <c r="L24">
         <v>5116397571.0</v>
       </c>
       <c r="M24">
         <v>4662286870.0</v>
       </c>
       <c r="N24">
         <v>3943359185.0</v>
       </c>
       <c r="O24">
         <v>2744984430.0</v>
       </c>
       <c r="P24">
         <v>3727410477.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>175</v>
       </c>
       <c r="B25">
-        <v>-688184090000.0</v>
+        <v>-688184089000.0</v>
       </c>
       <c r="C25">
         <v>-432052337000.0</v>
       </c>
       <c r="D25">
         <v>-536597283631.0</v>
       </c>
       <c r="E25">
         <v>-862391767919.0</v>
       </c>
       <c r="F25">
         <v>-741154108225.0</v>
       </c>
       <c r="G25">
         <v>-394836810848.0</v>
       </c>
       <c r="H25">
         <v>-780418461631.0</v>
       </c>
       <c r="I25">
         <v>238579405888.0</v>
       </c>
       <c r="J25">
         <v>302976906996.0</v>
       </c>
@@ -20116,59 +20126,65 @@
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
     </row>
     <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>165</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>241782900000.0</v>
+      </c>
       <c r="C14">
         <v>244671979000.0</v>
       </c>
       <c r="D14">
         <v>241178080000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>242110324331.0</v>
+      </c>
+      <c r="F14">
+        <v>231883923890.0</v>
+      </c>
       <c r="G14">
         <v>240900780000.0</v>
       </c>
       <c r="H14">
         <v>231981120000.0</v>
       </c>
       <c r="I14">
         <v>231921840736.0</v>
       </c>
       <c r="J14">
         <v>231754302135.0</v>
       </c>
       <c r="K14">
         <v>244487594474.0</v>
       </c>
       <c r="L14">
         <v>214567894282.0</v>
       </c>
       <c r="M14">
         <v>228722848318.0</v>
       </c>
       <c r="N14">
         <v>222042760891.0</v>
       </c>
       <c r="O14">
@@ -21157,51 +21173,51 @@
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
     </row>
     <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>135</v>
       </c>
       <c r="B22">
-        <v>98475511320.0</v>
+        <v>98475511000.0</v>
       </c>
       <c r="C22">
         <v>69149906000.0</v>
       </c>
       <c r="D22">
         <v>143352680000.0</v>
       </c>
       <c r="E22">
         <v>103494724854.0</v>
       </c>
       <c r="F22">
         <v>101752108963.0</v>
       </c>
       <c r="G22">
         <v>31067904000.0</v>
       </c>
       <c r="H22">
         <v>84249108000.0</v>
       </c>
       <c r="I22">
         <v>57419134033.0</v>
       </c>
       <c r="J22">
         <v>71008641987.0</v>
       </c>
@@ -21336,51 +21352,51 @@
       </c>
       <c r="BB22">
         <v>21307939621.0</v>
       </c>
       <c r="BC22">
         <v>16564074748.0</v>
       </c>
       <c r="BD22">
         <v>2298900194.0</v>
       </c>
       <c r="BE22">
         <v>5872178088.0</v>
       </c>
       <c r="BF22">
         <v>4717619673.0</v>
       </c>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
     </row>
     <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>173</v>
       </c>
       <c r="B23">
-        <v>-72966364000.0</v>
+        <v>-72966365000.0</v>
       </c>
       <c r="C23">
         <v>-3652042000.0</v>
       </c>
       <c r="D23">
         <v>-21969992000.0</v>
       </c>
       <c r="E23">
         <v>-94626258000.0</v>
       </c>
       <c r="F23">
         <v>-77555873000.0</v>
       </c>
       <c r="G23">
         <v>-15922100000.0</v>
       </c>
       <c r="H23">
         <v>-92424337000.0</v>
       </c>
       <c r="I23">
         <v>-88838453369.0</v>
       </c>
       <c r="J23">
         <v>-77411816682.0</v>
       </c>
@@ -21515,54 +21531,54 @@
       </c>
       <c r="BB23">
         <v>-27369491444.0</v>
       </c>
       <c r="BC23">
         <v>-32111080558.0</v>
       </c>
       <c r="BD23">
         <v>-34560322965.0</v>
       </c>
       <c r="BE23">
         <v>-32416708674.0</v>
       </c>
       <c r="BF23">
         <v>-31628628866.0</v>
       </c>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
     </row>
     <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>174</v>
       </c>
       <c r="B24">
-        <v>-2191490000.0</v>
+        <v>-916722000.0</v>
       </c>
       <c r="C24">
-        <v>19839772810.0</v>
+        <v>-35138639420.0</v>
       </c>
       <c r="D24">
         <v>52806459420.0</v>
       </c>
       <c r="E24">
         <v>252197369000.0</v>
       </c>
       <c r="F24">
         <v>-65138899000.0</v>
       </c>
       <c r="G24">
         <v>-151660705000.0</v>
       </c>
       <c r="H24">
         <v>301823000.0</v>
       </c>
       <c r="I24">
         <v>3176709421.0</v>
       </c>
       <c r="J24">
         <v>-127429923607.0</v>
       </c>
       <c r="K24">
         <v>13904693687.0</v>
       </c>
@@ -21694,51 +21710,51 @@
       </c>
       <c r="BB24">
         <v>140800000.0</v>
       </c>
       <c r="BC24">
         <v>1093233981.0</v>
       </c>
       <c r="BD24">
         <v>-377800000.0</v>
       </c>
       <c r="BE24">
         <v>491900000.0</v>
       </c>
       <c r="BF24">
         <v>1537650449.0</v>
       </c>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
     </row>
     <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>175</v>
       </c>
       <c r="B25">
-        <v>283322380000.0</v>
+        <v>-56936032000.0</v>
       </c>
       <c r="C25">
         <v>-218384165000.0</v>
       </c>
       <c r="D25">
         <v>-96314139000.0</v>
       </c>
       <c r="E25">
         <v>249292657000.0</v>
       </c>
       <c r="F25">
         <v>201133854000.0</v>
       </c>
       <c r="G25">
         <v>-223183826000.0</v>
       </c>
       <c r="H25">
         <v>-9311390000.0</v>
       </c>
       <c r="I25">
         <v>-158054047660.0</v>
       </c>
       <c r="J25">
         <v>280442892363.0</v>
       </c>