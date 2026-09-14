--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3575,427 +3578,433 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:61">
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>82740086000.0</v>
+      </c>
+      <c r="C2">
         <v>81957534000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>80398285000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>73333440000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>73987882000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100637684000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40063576000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42990798000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44838476507.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>77467662786.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60556263387.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31394059831.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>86777824890.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>132614808069.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>96441656121.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>80889777789.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46367450604.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>71949818440.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>102713988271.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>114710258927.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>132362894417.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>93074333071.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>95022410302.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>75683364107.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>75260449384.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>91606777389.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>63601065288.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>137070477464.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>136885730273.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>125402763428.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>41776117456.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>90221213955.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36523126729.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36764786557.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>27888292521.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>47422698335.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>58307860671.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>26455917595.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39066358097.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26502915126.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>60508697804.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41475251906.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>44331984670.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>46010301179.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>54292982778.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>39669167802.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>56510997989.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29164434928.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>44033671744.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>24579593767.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>35870795341.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>30577482166.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>36491509372.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>48027191644.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>37039227589.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>30726309500.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20904856000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>21910188600.0</v>
       </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4015,52 +4024,53 @@
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
-    </row>
-    <row r="4" spans="1:61">
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4080,161 +4090,165 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
+        <v>10344292000.0</v>
+      </c>
+      <c r="C5">
         <v>10970914000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13333783000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11820205000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10669096000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7466671000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7810554000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11053676000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7839568654.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8729735214.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9439533762.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7411266732.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11000000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>10000000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16672036902.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>36674431174.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-103033364957.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>36496833742.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000000.0</v>
       </c>
       <c r="T5">
         <v>9000000000.0</v>
       </c>
       <c r="U5">
-        <v>8000000000.0</v>
+        <v>9000000000.0</v>
       </c>
       <c r="V5">
         <v>8000000000.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>8000000000.0</v>
+      </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>1914371150.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-    </row>
-    <row r="6" spans="1:61">
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4254,866 +4268,881 @@
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
-    </row>
-    <row r="7" spans="1:61">
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7">
+        <v>41692568606.0</v>
+      </c>
+      <c r="C7">
         <v>54118709903.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>57221336507.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>71146062480.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>68567736474.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>70546195929.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>44161417338.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>61020318681.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>72592428557.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>82338625633.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>91346743879.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>98975251631.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>94876550277.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>127764012480.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>131298624434.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>130696106143.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>137757021298.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>59077772263.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>52425000319.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>58258497710.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>222162646733.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>20772132186.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>27824158148.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5268075769.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>69665952745.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>667485000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-    </row>
-    <row r="8" spans="1:61">
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
         <v>369113751700.0</v>
       </c>
       <c r="C8">
         <v>369113751700.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>369113751700.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>369113751700.0</v>
       </c>
       <c r="G8">
         <v>369113751700.0</v>
       </c>
       <c r="H8">
         <v>369113751700.0</v>
       </c>
       <c r="I8">
         <v>369113751700.0</v>
       </c>
       <c r="J8">
         <v>369113751700.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="K8">
         <v>369113751700.0</v>
       </c>
+      <c r="L8"/>
       <c r="M8">
+        <v>369113751700.0</v>
+      </c>
+      <c r="N8">
         <v>356640514000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>356639464800.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>356639456000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>356636080700.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>356633118700.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>356578506200.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>356173172000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>355661472600.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>339750000000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>710752433730.0</v>
       </c>
       <c r="E9">
         <v>710752433730.0</v>
       </c>
       <c r="F9">
         <v>710752433730.0</v>
       </c>
       <c r="G9">
         <v>710752433730.0</v>
       </c>
       <c r="H9">
         <v>710752433730.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>710752433730.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>687251507020.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>557732764280.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>557721410160.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>557721314930.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>557684788480.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>557652734630.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>557061735110.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>552675334240.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>881047798400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374948865470.0</v>
       </c>
       <c r="V9">
         <v>374948865470.0</v>
       </c>
       <c r="W9">
         <v>374948865470.0</v>
       </c>
       <c r="X9">
         <v>374948865470.0</v>
       </c>
       <c r="Y9">
         <v>374948865470.0</v>
       </c>
       <c r="Z9">
         <v>374948865470.0</v>
       </c>
       <c r="AA9">
         <v>374948865470.0</v>
       </c>
       <c r="AB9">
         <v>374948865470.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>374948865470.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-    </row>
-    <row r="10" spans="1:61">
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>1124492276000.0</v>
+      </c>
+      <c r="C10">
         <v>1045273948000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1085237783000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1070486909000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>920815461000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>758779006000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>593116437000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>804497694000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>772171455148.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>839589517700.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>760177608533.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>688277998974.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>727388696314.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>811290839234.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>932179305327.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>844109069736.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>932833361339.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1126540761531.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>446907759076.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>519293852689.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>462546943487.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>472375209559.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>191818184928.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>190410735536.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>247542981121.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>305830072661.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>254557421382.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>279751381464.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>306145804916.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>220772642265.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>227575695805.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>182998938599.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>64690002676.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>71631782626.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>84903045576.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>42753078225.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>44084224469.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>71713788761.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40289931246.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>32047846726.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>25720874542.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>30233434196.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>27904713808.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19655641761.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18451440844.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>18750224948.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21673903385.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>25848086402.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19357090787.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19110177897.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>25994696729.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21320516719.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12352396796.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>94386162375.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>315567715027.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
-    </row>
-    <row r="11" spans="1:61">
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>282320000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>403320000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>320820000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>199320000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>163055022380.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>162408850520.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>844109069740.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-    </row>
-    <row r="12" spans="1:61">
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>1203537562000.0</v>
+      </c>
+      <c r="C12">
         <v>1116415396000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1158307166000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1145459805000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1034402468000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>884837836000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>719618416000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>935178954000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>898710824548.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>968564668750.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>895030411428.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>849401778112.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>825612116355.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>937190839234.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>932179305327.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>885739697236.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>932833361339.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1126540761531.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>446907759076.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>519293852689.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>462546943487.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>472375209559.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>191818184928.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>190410735536.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>247542981121.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>305830072661.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>254557421382.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>279751381464.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>306145804916.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>220772642265.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>227575695805.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>182998938599.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>64690002676.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>71631782626.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>84903045576.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>43253078225.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>44084224469.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>71713788761.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>40289931246.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>32047846726.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>25720874542.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>30233434196.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>27904713808.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>19655641761.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18451440844.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>18750224948.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>21673903385.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>25848086402.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19357090787.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19110177897.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>25994696729.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>21320516719.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>12352396796.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>94386162375.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>315567715027.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-    </row>
-    <row r="13" spans="1:61">
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
         <v>369113752000.0</v>
       </c>
       <c r="C13">
         <v>369113752000.0</v>
       </c>
       <c r="D13">
         <v>369113752000.0</v>
       </c>
       <c r="E13">
         <v>369113752000.0</v>
       </c>
       <c r="F13">
         <v>369113752000.0</v>
       </c>
       <c r="G13">
         <v>369113752000.0</v>
       </c>
       <c r="H13">
         <v>369113752000.0</v>
       </c>
       <c r="I13">
-        <v>369113751700.0</v>
+        <v>369113752000.0</v>
       </c>
       <c r="J13">
         <v>369113751700.0</v>
       </c>
       <c r="K13">
         <v>369113751700.0</v>
       </c>
       <c r="L13">
         <v>369113751700.0</v>
       </c>
       <c r="M13">
+        <v>369113751700.0</v>
+      </c>
+      <c r="N13">
         <v>356640514000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>356639464800.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>356639456000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>356636080700.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>356633118700.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>356578506200.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>356173172000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>355661472600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339750000000.0</v>
       </c>
       <c r="V13">
         <v>339750000000.0</v>
       </c>
       <c r="W13">
         <v>339750000000.0</v>
       </c>
       <c r="X13">
         <v>339750000000.0</v>
       </c>
       <c r="Y13">
         <v>339750000000.0</v>
       </c>
       <c r="Z13">
         <v>339750000000.0</v>
       </c>
       <c r="AA13">
         <v>339750000000.0</v>
       </c>
       <c r="AB13">
         <v>339750000000.0</v>
       </c>
       <c r="AC13">
         <v>339750000000.0</v>
       </c>
@@ -5173,134 +5202,137 @@
       </c>
       <c r="AV13">
         <v>339750000000.0</v>
       </c>
       <c r="AW13">
         <v>339750000000.0</v>
       </c>
       <c r="AX13">
         <v>339750000000.0</v>
       </c>
       <c r="AY13">
         <v>339750000000.0</v>
       </c>
       <c r="AZ13">
         <v>339750000000.0</v>
       </c>
       <c r="BA13">
         <v>339750000000.0</v>
       </c>
       <c r="BB13">
         <v>339750000000.0</v>
       </c>
       <c r="BC13">
         <v>339750000000.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BD13">
+        <v>339750000000.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13">
         <v>203750000000.0</v>
       </c>
-      <c r="BF13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG13"/>
       <c r="BH13">
         <v>153750000000.0</v>
       </c>
       <c r="BI13">
+        <v>153750000000.0</v>
+      </c>
+      <c r="BJ13">
         <v>102500000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:61">
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
         <v>3691138000.0</v>
       </c>
       <c r="C14">
         <v>3691138000.0</v>
       </c>
       <c r="D14">
         <v>3691138000.0</v>
       </c>
       <c r="E14">
         <v>3691138000.0</v>
       </c>
       <c r="F14">
         <v>3691138000.0</v>
       </c>
       <c r="G14">
         <v>3691138000.0</v>
       </c>
       <c r="H14">
         <v>3691138000.0</v>
       </c>
       <c r="I14">
-        <v>3691137517.0</v>
+        <v>3691138000.0</v>
       </c>
       <c r="J14">
         <v>3691137517.0</v>
       </c>
       <c r="K14">
         <v>3691137517.0</v>
       </c>
       <c r="L14">
+        <v>3691137517.0</v>
+      </c>
+      <c r="M14">
         <v>3801189717.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6190797688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3566394560.0</v>
       </c>
       <c r="O14">
         <v>3566394560.0</v>
       </c>
       <c r="P14">
-        <v>3699296407.0</v>
+        <v>3566394560.0</v>
       </c>
       <c r="Q14">
         <v>3699296407.0</v>
       </c>
       <c r="R14">
         <v>3699296407.0</v>
       </c>
       <c r="S14">
+        <v>3699296407.0</v>
+      </c>
+      <c r="T14">
         <v>3561731720.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3887700915.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3681626130.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3398490451.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3681626130.0</v>
       </c>
       <c r="X14">
         <v>3681626130.0</v>
       </c>
       <c r="Y14">
         <v>3681626130.0</v>
       </c>
       <c r="Z14">
         <v>3681626130.0</v>
       </c>
       <c r="AA14">
         <v>3681626130.0</v>
       </c>
       <c r="AB14">
         <v>3681626130.0</v>
       </c>
       <c r="AC14">
         <v>3681626130.0</v>
       </c>
       <c r="AD14">
         <v>3681626130.0</v>
       </c>
       <c r="AE14">
         <v>3681626130.0</v>
       </c>
@@ -5358,60 +5390,63 @@
       <c r="AW14">
         <v>3681626130.0</v>
       </c>
       <c r="AX14">
         <v>3681626130.0</v>
       </c>
       <c r="AY14">
         <v>3681626130.0</v>
       </c>
       <c r="AZ14">
         <v>3681626130.0</v>
       </c>
       <c r="BA14">
         <v>3681626130.0</v>
       </c>
       <c r="BB14">
         <v>3681626130.0</v>
       </c>
       <c r="BC14">
         <v>3681626130.0</v>
       </c>
       <c r="BD14">
         <v>3681626130.0</v>
       </c>
       <c r="BE14">
+        <v>3681626130.0</v>
+      </c>
+      <c r="BF14">
         <v>2272909730.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1666078050.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
-    </row>
-    <row r="15" spans="1:61">
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5431,173 +5466,177 @@
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-    </row>
-    <row r="16" spans="1:61">
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16">
+        <v>135471670000.0</v>
+      </c>
+      <c r="C16">
         <v>107827422000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>48607986000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>116991938000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>105960728023.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>125658385710.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47973177000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>100314486000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>144476408289.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>118360684276.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>41781939955.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>98290831599.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>140549342803.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>135616337275.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>36489112158.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>74538969770.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>103698872182.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>121586039081.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>31519205515.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>64971475450.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>90488318313.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>110541439822.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>133858206778.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>50400754513.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>77291017655.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>47012274442.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>36853038861.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>26971642073.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>56384882530.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-    </row>
-    <row r="17" spans="1:61">
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5617,52 +5656,53 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5682,52 +5722,53 @@
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-    </row>
-    <row r="19" spans="1:61">
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5747,1047 +5788,1065 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20">
         <v>32649457000.0</v>
       </c>
       <c r="C20">
         <v>32649457000.0</v>
       </c>
       <c r="D20">
         <v>32649457000.0</v>
       </c>
       <c r="E20">
         <v>32649457000.0</v>
       </c>
       <c r="F20">
         <v>32649457000.0</v>
       </c>
       <c r="G20">
         <v>32649457000.0</v>
       </c>
       <c r="H20">
         <v>32649457000.0</v>
       </c>
       <c r="I20">
-        <v>32649457327.0</v>
+        <v>32649457000.0</v>
       </c>
       <c r="J20">
         <v>32649457327.0</v>
       </c>
       <c r="K20">
         <v>32649457327.0</v>
       </c>
       <c r="L20">
         <v>32649457327.0</v>
       </c>
       <c r="M20">
         <v>32649457327.0</v>
       </c>
       <c r="N20">
         <v>32649457327.0</v>
       </c>
       <c r="O20">
         <v>32649457327.0</v>
       </c>
       <c r="P20">
-        <v>46443556973.0</v>
+        <v>32649457327.0</v>
       </c>
       <c r="Q20">
         <v>46443556973.0</v>
       </c>
       <c r="R20">
-        <v>32649457327.0</v>
+        <v>46443556973.0</v>
       </c>
       <c r="S20">
         <v>32649457327.0</v>
       </c>
       <c r="T20">
         <v>32649457327.0</v>
       </c>
       <c r="U20">
         <v>32649457327.0</v>
       </c>
       <c r="V20">
         <v>32649457327.0</v>
       </c>
       <c r="W20">
         <v>32649457327.0</v>
       </c>
       <c r="X20">
         <v>32649457327.0</v>
       </c>
       <c r="Y20">
         <v>32649457327.0</v>
       </c>
       <c r="Z20">
         <v>32649457327.0</v>
       </c>
       <c r="AA20">
         <v>32649457327.0</v>
       </c>
       <c r="AB20">
-        <v>71877090000.0</v>
+        <v>32649457327.0</v>
       </c>
       <c r="AC20">
         <v>71877090000.0</v>
       </c>
       <c r="AD20">
         <v>71877090000.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>71877090000.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>110125489000.0</v>
+      </c>
+      <c r="C21">
         <v>115924090000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>121376320000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>127002371000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>126958714000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>131195844000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>133360552000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>136552164000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>139600548512.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>145869015838.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>150823163349.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>156965329085.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>157264938488.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>153484773786.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>151710042127.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>143834770558.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>139565763980.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>121810333667.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>114882068664.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>111157240422.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>108505892513.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>104767442481.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>102917709949.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>101349410094.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>101857030753.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>100540107301.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>101534266653.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14727013874.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14058959373.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14224024798.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8766960657.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7621715948.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8292022505.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5697217162.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5650919297.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5925447251.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4674458424.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4983647162.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5557577177.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6036967427.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6616852759.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7190434990.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5687525700.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6165116566.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6642707431.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7103505721.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7570159382.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7470578982.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7399954019.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7074669228.0</v>
       </c>
       <c r="AY21">
         <v>7074669228.0</v>
       </c>
-      <c r="AZ21"/>
+      <c r="AZ21">
+        <v>7074669228.0</v>
+      </c>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-    </row>
-    <row r="22" spans="1:61">
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
+        <v>158359246000.0</v>
+      </c>
+      <c r="C22">
         <v>82567071000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>69678401000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>95893091000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>110952867000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>117829342000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64203778000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>87055501000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>86395611008.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>101392377454.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>63285672019.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>87957054659.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>80349368746.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>89177384171.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>57503423794.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>85371426721.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>78889728735.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>60192712672.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31506364775.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>35078754888.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17203678483.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12579877791.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5668136643.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>23415969078.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>41814230062.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>23053511704.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>24554089990.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>30104701000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>34730286694.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>58376102159.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>41555654253.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>55607954362.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>36027483109.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>30185835939.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>26730885159.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>37791213461.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>16192402582.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23513410376.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>31392221008.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>32240291789.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>32184602956.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>27182177113.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>19736592920.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>38630470477.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>21720219413.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>20368620409.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>25528764347.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>35081317933.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>38042096539.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>29808948673.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>32483447621.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>432055228.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>394509813.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>460385239.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1731356454.0</v>
       </c>
-      <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>14280844300.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22">
         <v>13165485900.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1730680600.0</v>
       </c>
-      <c r="BI22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:61">
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>9015923837000.0</v>
+      </c>
+      <c r="C23">
         <v>8855120771000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8473094348000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8384621461000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8318703805000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8226429883000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7724162675000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7598227185000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7689779864745.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7662319596701.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7335797636072.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7249800968627.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7398882252284.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7300219022349.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7268436910723.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7443318926000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7311158789126.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7230467509913.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6031946733670.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5888311145825.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5658263406100.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5595444820742.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5170895098267.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4812254233792.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4979786041364.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5111130398037.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4849223630042.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4691742120287.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4552121772634.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4410223264405.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4062536132739.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3702641316394.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3424256235015.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3353194560915.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3307396918555.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3251470132596.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3172393193009.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3083284281402.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3029807463353.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2983144953681.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2967182894691.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2930685950241.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2892967196853.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2798441193474.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2727721333609.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2646661229030.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2507311194506.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2424674242262.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2363232614134.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2283894708019.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2172241158275.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2140858165045.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2002275147818.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1964545533071.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2108998307963.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
-    </row>
-    <row r="24" spans="1:61">
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24">
+        <v>2781641176521.0</v>
+      </c>
+      <c r="C24">
         <v>2825611299717.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2874664576042.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2979949460870.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3013856299220.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2904307480840.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2877679184280.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2883996536890.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2833153375322.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2819628387128.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>2690145376480.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2771141537850.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2710141831810.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2706838625260.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2787950669280.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2679436049834.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2705110589920.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2768224306330.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2160002503533.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2321694221471.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2319521950640.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2077125863240.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2024507531700.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2103652350699.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2167104382048.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2063557270342.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1968622132056.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1902626920114.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1829635436146.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1603571854840.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1434207721484.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1276461243400.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1272708019200.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1364688475800.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1371528669400.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1355320985800.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1326410428000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1386632436900.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1386784815300.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1392054436100.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1352496581700.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1299670539500.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1188767951200.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1144743684400.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1133811203700.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1045903155200.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1028805518100.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>960291624100.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>896702167400.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>866619040600.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>795544106700.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>790642004100.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>803707813700.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>926818510700.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>876006176400.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>611486977700.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>414435581600.0</v>
       </c>
     </row>
-    <row r="25" spans="1:61">
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2909553475570.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3006167039610.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3047288720060.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2934131820840.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2904055651800.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2918868810790.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2744848903830.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2826755291120.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2766360154560.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2753914318220.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2862083545700.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2753850514890.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2780695196870.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2843858808400.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2199673746020.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2352842597180.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2346166787910.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2086948958910.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2028933030170.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2109310666820.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2170582027310.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2063557270340.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1968622132060.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-    </row>
-    <row r="26" spans="1:61">
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>480000000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-    </row>
-    <row r="27" spans="1:61">
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6807,904 +6866,921 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>3260895258000.0</v>
+      </c>
+      <c r="C28">
         <v>3314641501000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3196468364000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3183167496000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3331806989000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3451053558000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3498041558000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3234889304000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3260853234497.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3223109543523.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3182749652933.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3196933128173.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3199964634884.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3129221454983.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3128530978302.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3177727441910.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2818573559364.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2105932382271.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3138468841753.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2238896759334.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2782137098163.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2763403925572.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2795031717748.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2681433863601.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2737092818371.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2741183039748.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2655597052549.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2602461057462.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2433716460287.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2430776456958.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2122833511610.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2033656359071.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1982244324897.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1892877748935.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1917080301767.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1937006775398.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1883479878156.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1780359484003.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1788073193515.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1819672458627.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1796097863273.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1768875344942.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1756550506318.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1692335185668.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1585095636157.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1517436034540.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1433874090036.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1395121145195.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1324981203425.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1212270843711.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1134723258044.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1148787771512.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1043446998658.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>954821617655.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>893095520119.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
-    </row>
-    <row r="29" spans="1:61">
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>6604573157058.0</v>
+      </c>
+      <c r="C29">
         <v>6595186619514.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6417260681225.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>6218094184822.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6196995788989.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5974464445087.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5991212346523.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5954836266452.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5917938847242.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>5665670316792.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5521304560617.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5509682280604.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5583439096647.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5573504966282.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5289652984983.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5202956175292.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4986895265525.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4597447230247.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4563201081622.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4500005004122.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4233826208918.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4095588288843.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4211080211991.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4268676379613.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-    </row>
-    <row r="30" spans="1:61">
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>916303002000.0</v>
+      </c>
+      <c r="C30">
         <v>878849734000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>747256312000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>811604144000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>775252184000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>809650322000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>623053302000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>573637505000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>543698637515.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>578012329559.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>461250606679.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>487743743765.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>559075313358.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>620443950993.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>499555377095.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>724266868793.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>629737468537.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>642219877061.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>541289822226.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>533654236862.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>473253688356.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>424005852836.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394591195635.0</v>
       </c>
       <c r="X30">
         <v>394591195635.0</v>
       </c>
       <c r="Y30">
+        <v>394591195635.0</v>
+      </c>
+      <c r="Z30">
         <v>392149320969.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>374579056110.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>308303411815.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>310256224281.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>301533632375.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>310901004874.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>230995584416.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>218179290624.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>247914662029.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>224608226074.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>211794065243.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>221169264139.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>230610018174.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>193108079591.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>199547748062.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>225181381465.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>224200556789.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>199844954561.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>188033419105.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>169519588621.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>168944394006.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>147931830875.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>134125684932.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>148169713750.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>155619399982.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>163301985290.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>111045140668.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>121671635739.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>115299525355.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>107617187780.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>104620047963.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>77075170900.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>76513288600.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>66552711700.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>56138866600.0</v>
       </c>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1495383577483.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1433245863841.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1458672939159.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1449058898186.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1441503390649.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1372679100875.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1749508859401.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1218587665075.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1180657721464.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147999335119.0</v>
       </c>
       <c r="X31">
         <v>1147999335119.0</v>
       </c>
       <c r="Y31">
+        <v>1147999335119.0</v>
+      </c>
+      <c r="Z31">
         <v>1109993942845.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1091951347833.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1057611705749.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1085559451824.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1059680023821.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1029737999300.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1077483207139.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1042239510582.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
-    </row>
-    <row r="32" spans="1:61">
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>-34267808820.0</v>
+      </c>
+      <c r="C32">
         <v>-22010689012.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-22539996818.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>49727000752.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-173604375821.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-280294103564.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>98812939884.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-103804200467.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-33857668090.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>-63181407653.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-191776399466.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-125853023376.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-247032460503.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>101457962325.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>166746652262.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>340925672859.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-120943948145.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>86225359667.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-327080550083.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-362683850476.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-809244199340.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-562017125085.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-484396401571.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-484584021244.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
-    </row>
-    <row r="33" spans="1:61">
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>6593794243000.0</v>
+      </c>
+      <c r="C33">
         <v>6626346340000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6464442879000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6233783848000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6270255289000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6338827656000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6273761536000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5909305528000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6008657007979.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5850527716010.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5869716416819.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5733935907001.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5779121238127.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5653406847930.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5723201807878.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5577779089085.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5421525259873.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5180275191623.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4970157871803.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4696522021484.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4552319369367.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4532434553039.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4543206933579.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4196465489813.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4202762781119.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4271133805878.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4196717212118.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3945301334396.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3762520375409.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3688533964821.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3525775304607.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3162874644671.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2987674597011.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2943198829278.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2963719938698.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2888011747000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2765438250131.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2731814159277.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2737596413545.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2638628855882.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2598815743133.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2591185113881.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2627298035000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2493509643793.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2419354390102.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2357688579973.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2291616320496.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2153095363469.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2076760922974.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1990720168046.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1971544475540.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1949023221908.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1820270389167.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1726866077075.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1673337130415.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
-    </row>
-    <row r="34" spans="1:61">
+      <c r="BJ33"/>
+    </row>
+    <row r="34" spans="1:62">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7724,398 +7800,405 @@
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
-    </row>
-    <row r="35" spans="1:61">
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>3164256131000.0</v>
+      </c>
+      <c r="C35">
         <v>3217239761000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3248299107000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3326923602000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3361517820000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3238884907000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3210882755000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3213908153000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3155711004239.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3133851182981.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3070017231481.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3014497974108.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3084869335519.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3020079292665.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3005312084961.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3135470431581.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3013532307799.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3028072328034.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3083705933614.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2604682473831.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2567973368365.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2556476940828.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2294642818540.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2230851920817.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2307289592871.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2377836227828.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2270833680960.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2157011361520.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2082841480934.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2004989727649.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1773883093606.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1598481983036.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1436045077621.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1428069368104.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1519181468376.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1526272771503.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1504675678485.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1471008046893.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1529390696098.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1517481696931.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1516515419973.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1469597621640.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1413300198967.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1286900244209.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1241315449797.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1226327532364.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1132149219873.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1111998184156.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1040295462086.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>973928866570.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>937133679805.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>871233891065.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>859952049565.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>864451295120.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>979358140242.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
-    </row>
-    <row r="36" spans="1:61">
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
+        <v>120856237000.0</v>
+      </c>
+      <c r="C36">
         <v>158050179000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>143434788000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>97504733000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>135219689000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>115749233000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>232911753000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>74378209000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>110973330484.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>100966674684.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>98461596924.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>256092010640.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>187602809288.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>226975733400.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>103339495409.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>136497894386.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>75245783187.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>82743513910.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>19967688873.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>15881281185.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2458872148.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6794219805.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>9462666741.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5144716040.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4720106467.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4320516608.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>23968103553.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4029480108.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8978876944.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>8892024548.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>13171892456.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3315186483.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2920792631.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2644210131.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>9102265513.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6606208487.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>6984112204.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>6954112204.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>4760466270.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>83904373458.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4054638819.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>57240613573.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>57479296067.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>61470980517.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>59142553087.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>58927553087.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>62717023136.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1402491725.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>44104308075.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1270961725.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1290961725.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>38705754354.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>38458319261.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>28612673524.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>29467452274.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
-    </row>
-    <row r="37" spans="1:61">
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8135,915 +8218,927 @@
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
-    </row>
-    <row r="38" spans="1:61">
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>182424473220.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>134265822620.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>365967884970.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>197728557580.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>209386294360.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>194017803870.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>248244011100.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>225885268940.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>41.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4472783623395.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4343515993491.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4158640533481.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4006872889971.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3820136524585.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3649894486657.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3646177329197.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3690437747194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3733148593453.0</v>
       </c>
       <c r="X38">
         <v>3733148593453.0</v>
       </c>
       <c r="Y38">
+        <v>3733148593453.0</v>
+      </c>
+      <c r="Z38">
         <v>3427644358203.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3521902501993.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3494878978809.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3323793675309.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3144243979720.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3109822677474.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3037979072500.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2702863052386.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2638947913100.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2605972111800.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2667319861100.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2590644222500.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2471850048900.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2441574396700.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2453388056400.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>91797355400.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2315480422100.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2311522381100.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2348342212400.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2226198796400.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2166490354500.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2112830794400.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2065112479000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1979118689900.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1907622683400.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1822735424400.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1805395224500.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1781086968100.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1656555342700.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1576478458300.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1524761361800.0</v>
       </c>
-      <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>45782184700.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>1181709574500.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>908769815400.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>587592569800.0</v>
       </c>
     </row>
-    <row r="39" spans="1:61">
+    <row r="39" spans="1:62">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>143929784000.0</v>
+      </c>
+      <c r="C39">
         <v>150942230000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>33409589000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>97880573000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>127840996000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>75284727000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>43525643000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>93049696000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>152317783695.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>163822504928.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>71761816861.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>90762485090.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>154724215698.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-20.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>55996996629.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>191110649609.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>877910439179.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>221238967026.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7604989130.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2045181593.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>152939726407.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>578055180353.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>430201843117.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>401962039365.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>487666049062.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>511113007794.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>65091494737.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>436584703427.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>147191673240.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>131639550286.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>36633893658.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>82980488138.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>87949490190.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>83569886998.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>20248983879.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>61244829772.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>116068297653.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>43347017385.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>18501614004.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>75423023259.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>86261117271.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>82240270490.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>29994436020.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>77125848822.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>99250889244.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>101921972825.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>34366521346.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>62479760708.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>77999151624.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>85480112937.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>31173397717.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>54793810306.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>169257852042.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>142832908382.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>118362106067.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>37834231200.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>21373732100.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>22850535500.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>13950049800.0</v>
       </c>
     </row>
-    <row r="40" spans="1:61">
+    <row r="40" spans="1:62">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
+        <v>663011187000.0</v>
+      </c>
+      <c r="C40">
         <v>489544439000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>530032524000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>463961427000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>711560136403.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>633014264575.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>431364313000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>292336135000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>423236610794.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>422773851642.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>402863358412.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>308999354528.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>483612205851.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>330281912750.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>352540829657.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>419242092854.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>575264148390.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>533724370799.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>338501029307.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>432336639741.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>292064021828.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>443007437886.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>442009009956.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>259210935986.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>310834079758.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>356542750910.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>303366990362.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>164989668915.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>164385594223.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>216300836262.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>339463915478.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>94171801409.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>127651577905.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>140804525430.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>121108311708.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>92630524717.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>85766775905.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-16553034113.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>107795557052.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>91646860018.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>90454149253.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>100818636184.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>92854241544.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>78087608678.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>120179789593.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>117969829061.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>69552575328.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>58897271454.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>67616926682.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>25447901291.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>77776498650.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>21433593865.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>62610178202.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>50345210042.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>74811623285.0</v>
       </c>
-      <c r="BD40"/>
-      <c r="BE40">
+      <c r="BE40"/>
+      <c r="BF40">
         <v>337695776000.0</v>
       </c>
-      <c r="BF40"/>
-      <c r="BG40">
+      <c r="BG40"/>
+      <c r="BH40">
         <v>56404157000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>63359177000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>32985613000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:61">
+    <row r="41" spans="1:62">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>251397766744.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>273386885880.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>259681792911.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>247377131163.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>239847125219.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>405008727814.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>215130771183.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>210310152919.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207693859634.0</v>
       </c>
       <c r="X41">
         <v>207693859634.0</v>
       </c>
       <c r="Y41">
+        <v>207693859634.0</v>
+      </c>
+      <c r="Z41">
         <v>197978926053.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>207254200523.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>207276410618.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>188389229464.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>180214560820.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>175354291503.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>170311238766.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>164274261552.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>40075950500.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>37268211800.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>34460473000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>38746824000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>36423143300.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>33877419900.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>31775782000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>32135113100.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>30045541400.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>27955969700.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>25866398000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>20982539000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>22433973000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>21167973000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>19901973000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>19406580000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>18216580000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>17026580000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>15836580000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>14334582500.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>13544082500.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>12545666800.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>11547251000.0</v>
       </c>
-      <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>1031437840500.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>7899094200.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>5977208200.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>3266936200.0</v>
       </c>
     </row>
-    <row r="42" spans="1:61">
+    <row r="42" spans="1:62">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>710752434000.0</v>
+      </c>
+      <c r="C42">
         <v>571579650000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>572551423952.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>710752433999.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>569886737000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>566684311000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>567028194000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>559217641000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>874287227061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>873287227062.0</v>
       </c>
       <c r="K42">
         <v>873287227062.0</v>
       </c>
       <c r="L42">
+        <v>873287227062.0</v>
+      </c>
+      <c r="M42">
         <v>565380813980.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>433119645847.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>433111480181.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>443111392056.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>707394639183.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>454619369677.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>705771585817.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>448945750234.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>890047798397.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>382948865468.0</v>
       </c>
       <c r="V42">
         <v>382948865468.0</v>
       </c>
       <c r="W42">
         <v>382948865468.0</v>
       </c>
       <c r="X42">
         <v>382948865468.0</v>
       </c>
       <c r="Y42">
+        <v>382948865468.0</v>
+      </c>
+      <c r="Z42">
         <v>381948865468.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>381871102592.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381948865468.0</v>
       </c>
       <c r="AB42">
         <v>381948865468.0</v>
       </c>
       <c r="AC42">
         <v>381948865468.0</v>
       </c>
       <c r="AD42">
-        <v>380948865468.0</v>
+        <v>381948865468.0</v>
       </c>
       <c r="AE42">
         <v>380948865468.0</v>
       </c>
       <c r="AF42">
+        <v>380948865468.0</v>
+      </c>
+      <c r="AG42">
         <v>381433592018.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>380948865468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>379948865468.0</v>
       </c>
       <c r="AI42">
         <v>379948865468.0</v>
       </c>
       <c r="AJ42">
         <v>379948865468.0</v>
       </c>
       <c r="AK42">
         <v>379948865468.0</v>
       </c>
       <c r="AL42">
-        <v>378948865468.0</v>
+        <v>379948865468.0</v>
       </c>
       <c r="AM42">
         <v>378948865468.0</v>
       </c>
       <c r="AN42">
+        <v>378948865468.0</v>
+      </c>
+      <c r="AO42">
         <v>374948865468.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>378948865468.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>377948865468.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>374948865468.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>379863236618.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374948865468.0</v>
       </c>
       <c r="AT42">
         <v>374948865468.0</v>
       </c>
       <c r="AU42">
         <v>374948865468.0</v>
       </c>
       <c r="AV42">
         <v>374948865468.0</v>
       </c>
       <c r="AW42">
+        <v>374948865468.0</v>
+      </c>
+      <c r="AX42">
         <v>376948865468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375948865468.0</v>
       </c>
       <c r="AY42">
         <v>375948865468.0</v>
       </c>
       <c r="AZ42">
+        <v>375948865468.0</v>
+      </c>
+      <c r="BA42">
         <v>374948865468.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>375948865468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374948865468.0</v>
       </c>
       <c r="BC42">
         <v>374948865468.0</v>
       </c>
-      <c r="BD42"/>
+      <c r="BD42">
+        <v>374948865468.0</v>
+      </c>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
-    </row>
-    <row r="43" spans="1:61">
+      <c r="BJ42"/>
+    </row>
+    <row r="43" spans="1:62">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9063,52 +9158,53 @@
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
-    </row>
-    <row r="44" spans="1:61">
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9128,662 +9224,673 @@
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
-    </row>
-    <row r="45" spans="1:61">
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>8710013816700.0</v>
+      </c>
+      <c r="C45">
         <v>8693924550663.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8469047615869.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>8081247567958.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8111862315816.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8121420900442.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7669860972837.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>7663458286101.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7553635102334.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>7329767701416.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>7310303483999.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>7110792310399.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7170042740296.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>6954238062653.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
-    </row>
-    <row r="46" spans="1:61">
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>6041481177000.0</v>
+      </c>
+      <c r="C46">
         <v>6072137227000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5899047528000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5712767922000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5686612629000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5749297081000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5713619811000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5354289994000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5396701487916.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5388209768495.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5401277850312.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5245752454069.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5309834946503.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5184707322777.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5282843019188.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5176839831772.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5015172303561.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4858687983527.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4643866243216.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4379101317634.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4244919648578.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4237261547342.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4248854537784.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3903175671114.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3937177169110.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4006859345491.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3916631569383.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3786228847983.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3598112098682.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3531270992472.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3446527265325.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3095854353656.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2922030067123.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2878310509258.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2881402837436.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2809328843029.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2685827224929.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2644615555311.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2655214272614.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2546831500458.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2532861624980.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2524780170310.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2562176123414.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2423843981661.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2351612452913.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2291120586567.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2220831870096.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2100277344675.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1996749448294.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1939479946661.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1919644249593.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1910190261748.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1781694046354.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1698144195876.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1643770606000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
-    </row>
-    <row r="47" spans="1:61">
+      <c r="BJ46"/>
+    </row>
+    <row r="47" spans="1:62">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>5899047528240.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5712767922050.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5518241171310.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5749297081090.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5713619810540.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5354289994070.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>5245752454070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5289546300505.0</v>
       </c>
       <c r="N47">
         <v>5289546300505.0</v>
       </c>
       <c r="O47">
+        <v>5289546300505.0</v>
+      </c>
+      <c r="P47">
         <v>1027032510621.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1017550914386.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>994305722095.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>980126802766.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>960092179854.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>874076305023.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>732236193600.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>669268980629.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>638134743417.0</v>
       </c>
       <c r="X47">
         <v>638134743417.0</v>
       </c>
       <c r="Y47">
+        <v>638134743417.0</v>
+      </c>
+      <c r="Z47">
         <v>611972520460.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>585929595940.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>537542366012.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>534423555213.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>532340346316.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>492610172549.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>479029271450.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>452389876337.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>348726683900.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>337226717500.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>296400077600.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>297367524500.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>293588201200.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>290239762600.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>284208357100.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2546831500500.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>283335321100.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>279662732800.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>278955822600.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>267310847400.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>252864035600.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>244857785600.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>226503841500.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>173976673600.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>169138239600.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>167984743600.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>166149251000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>167936253800.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>163715046500.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>150387618700.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>148575768600.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>1387375050600.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>119279777300.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>71367961200.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>56969017400.0</v>
       </c>
     </row>
-    <row r="48" spans="1:61">
+    <row r="48" spans="1:62">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>1170667714000.0</v>
+      </c>
+      <c r="C48">
         <v>1348696479000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1099575902000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1101751678000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1097617309000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1119932899000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1017710701000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1056601698000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>895126141406.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>839236293934.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>768484020740.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>928303249598.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>884537813451.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>868394293037.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>817854515239.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>837665817037.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>823815730762.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>785535957291.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>715091704632.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>647606286153.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>637044149447.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>595375755804.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>560867636927.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>519432298424.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>522801565457.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>503519809869.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>470096564261.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>450464690230.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>423917207726.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>395140248630.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>365551302328.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>328677634512.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>298533672051.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>306367194430.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>265885467889.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>231997027577.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>206149644445.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>207465572399.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>184816937923.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>164992780185.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>144189108713.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>150459819346.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>139763354754.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>145072475166.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>135849500462.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>143146447925.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>122667025209.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>146043547635.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>106597162974.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>130116416828.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>109310571043.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>77321391360.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>60435588693.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>39578960428.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>18271020807.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-    </row>
-    <row r="49" spans="1:61">
+      <c r="BJ48"/>
+    </row>
+    <row r="49" spans="1:62">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9803,642 +9910,655 @@
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
-    </row>
-    <row r="50" spans="1:61">
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50">
+        <v>1562053789314.0</v>
+      </c>
+      <c r="C50">
         <v>1480185439857.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1349820234120.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>1165501934376.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1236957346397.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1139273195368.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1111229044174.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1138850995642.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1170478245538.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>1112727125032.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1064865049467.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1131395210773.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1258995108095.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1136603030318.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>975148716010.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>901882403729.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>698460332329.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>544129169564.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>881763845236.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>862408432210.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>873133843288.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>828949593247.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>862927430367.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>876431085104.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>846597203589.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>913590306870.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>837235345089.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>821913663077.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>726703811056.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>665816813660.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
-    </row>
-    <row r="51" spans="1:61">
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>4385387534000.0</v>
+      </c>
+      <c r="C51">
         <v>4359915449000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4281706147000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4253654405000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4252622450000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4209832564000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4091157995000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4039386998000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4033024689645.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4062699061223.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3942927261466.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3885211127151.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3927353331199.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3940512294220.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4060710283632.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4021836511646.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3751406920705.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3232473143802.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3585376600834.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2758190612026.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3244684041650.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3235779135132.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2986849902680.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2871844599141.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2984635799494.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3047013112414.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2910154473931.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2882212438930.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2739862265203.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2651549099223.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2350409207415.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2216655297670.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2046934327573.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1964509531561.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2001983347343.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1979759853623.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1927564102625.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1852073272764.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1828363124761.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1851720305353.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1821818737815.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1799108779138.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1784455220126.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1711990827429.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1603547077000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1536186259488.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1455547993421.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1420969231597.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1344338294212.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1231381021608.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1160717954773.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1170108288231.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1055799395454.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1049207780030.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1208663235146.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
-    </row>
-    <row r="52" spans="1:61">
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
+        <v>1575174461000.0</v>
+      </c>
+      <c r="C52">
         <v>1520238330000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1394485107975.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1246154914000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1203215576000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1275700742000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1183442923000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1120518187000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1163019700658.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1207471571622.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1151119672796.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1140362223321.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1100598040079.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1174152139660.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1306795965412.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1159752965945.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>997556405815.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>938651142179.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>741517792434.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>558516866006.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>891841444468.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>889612347222.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>899900943770.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>842911568971.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>875325132674.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>876431085104.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>846597203589.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>913590306870.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>837235345089.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>821913663077.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>746837352575.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>782447576186.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>770473084153.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>691801512392.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>637294871557.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>608231184226.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>572243116860.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>391804637957.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>441730687884.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>464935490006.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>429764301731.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>446612197456.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>484784680639.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>523222876226.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>458803392643.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>402375055756.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>409644838177.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>392163713465.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>384046670122.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>257387836537.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>294098914207.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>327551907134.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>265157391342.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>245499966360.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>281844724400.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-    </row>
-    <row r="53" spans="1:61">
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53">
+        <v>79045286000.0</v>
+      </c>
+      <c r="C53">
         <v>71141448000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>73069383000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>74972895000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>113587008000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>126058831000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>126501979000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>130681260000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>126539369400.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>128975151050.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>134852802895.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>161123779138.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>98223420041.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>125900000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>310917857710.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>41630627500.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-2803157455.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>295468881040.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-66856639683.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-70402791353.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-81987147274.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-67476024430.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>-68144858814.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-74414878548.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>-55723128649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62271021072.0</v>
       </c>
       <c r="AA53">
         <v>-62271021072.0</v>
       </c>
       <c r="AB53">
+        <v>-62271021072.0</v>
+      </c>
+      <c r="AC53">
         <v>-47087071884.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>500000000.0</v>
       </c>
-      <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
-    </row>
-    <row r="54" spans="1:61">
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10458,768 +10578,781 @@
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
-    </row>
-    <row r="55" spans="1:61">
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>9015923837000.0</v>
+      </c>
+      <c r="C55">
         <v>8855120771000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8473094348000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8384621461000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8318703805000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8226429883000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7724162675000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7598227185000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7689779864745.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7662319596701.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7335797636072.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7249800968627.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7398882252284.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7300219022349.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7268436910723.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7443318926000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7311158789126.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7230467509913.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6031946733670.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5888311145825.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5658263406100.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5595444820742.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5170895098267.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4812254233792.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4979786041364.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5111130398037.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4849223630042.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4691742120287.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4552121772634.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4410223264405.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4062536132739.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3702641316394.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3424256235015.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3353194560915.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3307396918555.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3251470132596.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3172393193009.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3083284281402.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3029807463353.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2983144953681.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2967182894691.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2930685950241.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2892967196853.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2798441193474.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2727721333609.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2646661229030.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2507311194506.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2424674242262.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2363232614134.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2283894708019.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2172241158275.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2140858165045.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2002275147818.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1964545533071.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2108998307963.0</v>
       </c>
-      <c r="BD55"/>
-      <c r="BE55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>1572273087700.0</v>
       </c>
-      <c r="BF55"/>
-      <c r="BG55">
+      <c r="BG55"/>
+      <c r="BH55">
         <v>1421780986300.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1079175328000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>719416233100.0</v>
       </c>
     </row>
-    <row r="56" spans="1:61">
+    <row r="56" spans="1:62">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>2422129594000.0</v>
+      </c>
+      <c r="C56">
         <v>2228774431000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2008651469000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2150837613000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2048448515000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1887602227000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1450401139000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1688921657000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1681122856766.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1811791880691.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1466081219253.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1515865061626.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1619761014157.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1646812174378.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1545235102845.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1865539836915.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1889633529253.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2050192318290.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1061788861867.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1191789124341.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1105944036733.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1063010267703.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>627688164688.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>615788743979.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>777023260245.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>839996592159.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>652506417924.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>746440785891.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>789601397225.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>721689299584.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>536760828132.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>539766671723.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>436581638004.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>409995731637.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>343676979857.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>363458385597.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>406954942878.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>351470122125.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>292211049808.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>344516097799.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>368367151558.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>339500836360.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>265669161853.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>304931549681.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>308366943507.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>288972649057.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>215694874010.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>271578878793.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>286471691160.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>293174539973.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>200696682735.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>191834943137.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>182004758651.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>237679455996.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>435661177548.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
-    </row>
-    <row r="57" spans="1:61">
+      <c r="BJ56"/>
+    </row>
+    <row r="57" spans="1:62">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>2456397403000.0</v>
+      </c>
+      <c r="C57">
         <v>2250785120000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2031191466000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1900441719000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1998721515000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2061206603000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1730695243000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1590108717000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1784927057233.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1845649548781.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1663304123364.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1579046469279.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1811537413623.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1772665197754.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1792267563348.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1764081874590.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1722886876991.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1709266645431.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1182732810012.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1105563764674.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1433024586816.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1425694118179.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1436932364028.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1177805869064.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1261419661816.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1324580613403.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1240237695433.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1215650453249.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1177768828152.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1186016264221.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1150241108007.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1001597978841.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>968668861771.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>898790454644.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>802405786738.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>773339524263.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>741726427466.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>685976969109.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>596788731977.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>585868214419.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>587692007532.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>595841384102.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>625123073152.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>649787845126.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>635791374230.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>562423197928.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>537744820888.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>482467854699.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>501602113646.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>464112915096.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>410110600279.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>476618812347.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>366203808697.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>345831900623.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>396686090694.0</v>
       </c>
-      <c r="BD57"/>
-      <c r="BE57">
+      <c r="BE57"/>
+      <c r="BF57">
         <v>337695775500.0</v>
       </c>
-      <c r="BF57"/>
-      <c r="BG57">
+      <c r="BG57"/>
+      <c r="BH57">
         <v>316293318100.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>313973737200.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>195166854500.0</v>
       </c>
     </row>
-    <row r="58" spans="1:61">
+    <row r="58" spans="1:62">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>5620653534000.0</v>
+      </c>
+      <c r="C58">
         <v>5468024882000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5279490572000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5227365321000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5360239335000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5300091510000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4941577997000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4804016871000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4940638061473.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4979500731762.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4733321354845.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4593544443387.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4896406749142.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4792744490419.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4797579648309.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4899552306171.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4736419184790.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4737338973465.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4266438743626.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3710246238505.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4000997955181.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3982171059007.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3731575182568.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3408657789881.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3568709254687.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3702416841231.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3511071376393.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3372661814769.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3260610309086.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3191005991870.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2924124201613.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2600079961877.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2404713939392.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2326859822748.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2321587255114.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2299612295766.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2246402105951.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2156985016002.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2126179428075.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2103349911350.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2104207427505.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2065439005742.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2038423272119.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1936688089335.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1877106824027.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1788750730292.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1669894040761.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1594466038855.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1541897575732.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1438041781666.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1347244280084.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1347852703412.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1226155858262.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1210283195743.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1376044230936.0</v>
       </c>
-      <c r="BD58"/>
-      <c r="BE58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>1369133616000.0</v>
       </c>
-      <c r="BF58"/>
-      <c r="BG58">
+      <c r="BG58"/>
+      <c r="BH58">
         <v>1229230036000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>946489038000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>625489021000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:61">
+    <row r="59" spans="1:62">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11239,235 +11372,239 @@
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
-    </row>
-    <row r="60" spans="1:61">
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>2260878191000.0</v>
+      </c>
+      <c r="C60">
         <v>2289389880000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2192775871000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2193438068000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2036617797000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2055730962000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1953852646000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1995986765000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1982831895488.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1927832214576.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1857789739930.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1862797815278.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1685297973298.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1668145238018.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1617605363295.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1648951266685.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1635068219139.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1595963181643.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1520210626866.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1893315557150.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1359743014915.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1318074621272.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1283566502395.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1242131163892.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1244500430925.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1225140912461.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1191795429729.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1172163555698.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1145616073194.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1115839114098.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1086250167796.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1049861226530.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1019232537519.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1026066059898.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>985584333357.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>951695893045.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>925848509913.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>926164437867.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>903515803391.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>879691645653.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>862887974181.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>865158684814.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>854462220222.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>861685711784.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>850548365930.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>857845313393.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>837365890677.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>830164913103.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>821296028442.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>845815282296.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>825009436511.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>793020256828.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>776134454161.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>754277825896.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>732969886275.0</v>
       </c>
-      <c r="BD60"/>
-      <c r="BE60">
+      <c r="BE60"/>
+      <c r="BF60">
         <v>203158045900.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>192550950500.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>192568248100.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>132692572900.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>93933420800.0</v>
       </c>
     </row>
-    <row r="61" spans="1:61">
+    <row r="61" spans="1:62">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11487,52 +11624,53 @@
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
-    </row>
-    <row r="62" spans="1:61">
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11552,50 +11690,51 @@
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
+      <c r="BJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11660,51 +11799,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>4178041611000.0</v>
       </c>
       <c r="C2">
         <v>3450699374000.0</v>
       </c>
       <c r="D2">
         <v>3208739124349.0</v>
       </c>
       <c r="E2">
         <v>4788143796631.0</v>
       </c>
       <c r="F2">
         <v>4031392553632.0</v>
       </c>
       <c r="G2">
         <v>2247248906374.0</v>
       </c>
       <c r="H2">
         <v>1589736602344.0</v>
       </c>
       <c r="I2">
         <v>1264245086837.0</v>
       </c>
@@ -11716,51 +11855,51 @@
       </c>
       <c r="L2">
         <v>977644483868.0</v>
       </c>
       <c r="M2">
         <v>791063756938.0</v>
       </c>
       <c r="N2">
         <v>673181045421.0</v>
       </c>
       <c r="O2">
         <v>528148603557.0</v>
       </c>
       <c r="P2">
         <v>347271587290.0</v>
       </c>
       <c r="Q2">
         <v>234999271000.0</v>
       </c>
       <c r="R2">
         <v>104534884000.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>959839182000.0</v>
       </c>
       <c r="C3">
         <v>86981166000.0</v>
       </c>
       <c r="D3">
         <v>767951157980.0</v>
       </c>
       <c r="E3">
         <v>862391767919.0</v>
       </c>
       <c r="F3">
         <v>706639440662.0</v>
       </c>
       <c r="G3">
         <v>608708677528.0</v>
       </c>
       <c r="H3">
         <v>523731853509.0</v>
       </c>
       <c r="I3">
         <v>434149388897.0</v>
       </c>
@@ -11768,73 +11907,73 @@
         <v>400276240289.0</v>
       </c>
       <c r="K3">
         <v>369602803624.0</v>
       </c>
       <c r="L3">
         <v>9174304972.0</v>
       </c>
       <c r="M3">
         <v>8766718793.0</v>
       </c>
       <c r="N3">
         <v>6151919515.0</v>
       </c>
       <c r="O3">
         <v>2065517448.0</v>
       </c>
       <c r="P3">
         <v>-961612096.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5">
         <v>979772780000.0</v>
       </c>
       <c r="C5">
         <v>723599070000.0</v>
       </c>
       <c r="D5">
         <v>328810979547.0</v>
       </c>
       <c r="E5">
         <v>271527078859.0</v>
       </c>
       <c r="F5">
         <v>464358676155.0</v>
       </c>
       <c r="G5">
         <v>323623208741.0</v>
       </c>
       <c r="H5">
         <v>364608731413.0</v>
       </c>
       <c r="I5">
         <v>362822592780.0</v>
       </c>
@@ -11842,51 +11981,51 @@
         <v>314644836643.0</v>
       </c>
       <c r="K5">
         <v>274852453725.0</v>
       </c>
       <c r="L5">
         <v>219401379779.0</v>
       </c>
       <c r="M5">
         <v>196334050668.0</v>
       </c>
       <c r="N5">
         <v>222002351407.0</v>
       </c>
       <c r="O5">
         <v>182200282849.0</v>
       </c>
       <c r="P5">
         <v>145459914179.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>1939611962000.0</v>
       </c>
       <c r="C6">
         <v>810580236000.0</v>
       </c>
       <c r="D6">
         <v>1096762137527.0</v>
       </c>
       <c r="E6">
         <v>1133918846778.0</v>
       </c>
       <c r="F6">
         <v>1170998116817.0</v>
       </c>
       <c r="G6">
         <v>932331886269.0</v>
       </c>
       <c r="H6">
         <v>888340584922.0</v>
       </c>
       <c r="I6">
         <v>796971981677.0</v>
       </c>
@@ -11894,95 +12033,95 @@
         <v>714921076932.0</v>
       </c>
       <c r="K6">
         <v>644455257349.0</v>
       </c>
       <c r="L6">
         <v>228575684751.0</v>
       </c>
       <c r="M6">
         <v>205100769461.0</v>
       </c>
       <c r="N6">
         <v>228154270922.0</v>
       </c>
       <c r="O6">
         <v>184265800297.0</v>
       </c>
       <c r="P6">
         <v>144498302083.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>1811444272000.0</v>
       </c>
       <c r="C9">
         <v>1505192147000.0</v>
       </c>
       <c r="D9">
         <v>1229783182145.0</v>
       </c>
       <c r="E9">
         <v>1081950085375.0</v>
       </c>
       <c r="F9">
         <v>1056701625742.0</v>
       </c>
       <c r="G9">
         <v>790110461593.0</v>
       </c>
       <c r="H9">
         <v>739829190198.0</v>
       </c>
       <c r="I9">
         <v>598700551502.0</v>
       </c>
@@ -11990,51 +12129,51 @@
         <v>516842234474.0</v>
       </c>
       <c r="K9">
         <v>456077358879.0</v>
       </c>
       <c r="L9">
         <v>414952362366.0</v>
       </c>
       <c r="M9">
         <v>349196722511.0</v>
       </c>
       <c r="N9">
         <v>345702220054.0</v>
       </c>
       <c r="O9">
         <v>265713543758.0</v>
       </c>
       <c r="P9">
         <v>220141005609.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>761980590000.0</v>
       </c>
       <c r="C10">
         <v>429566608000.0</v>
       </c>
       <c r="D10">
         <v>64820162403.0</v>
       </c>
       <c r="E10">
         <v>7219932153.0</v>
       </c>
       <c r="F10">
         <v>223127584945.0</v>
       </c>
       <c r="G10">
         <v>68495021017.0</v>
       </c>
       <c r="H10">
         <v>117377160073.0</v>
       </c>
       <c r="I10">
         <v>182337295412.0</v>
       </c>
@@ -12046,51 +12185,51 @@
       </c>
       <c r="L10">
         <v>56854925672.0</v>
       </c>
       <c r="M10">
         <v>56321582826.0</v>
       </c>
       <c r="N10">
         <v>106423635309.0</v>
       </c>
       <c r="O10">
         <v>42968468292.0</v>
       </c>
       <c r="P10">
         <v>29206544451.0</v>
       </c>
       <c r="Q10">
         <v>11941493000.0</v>
       </c>
       <c r="R10">
         <v>9403773000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
         <v>165398947000.0</v>
       </c>
       <c r="C11">
         <v>99455400000.0</v>
       </c>
       <c r="D11">
         <v>45389988427.0</v>
       </c>
       <c r="E11">
         <v>3515603510.0</v>
       </c>
       <c r="F11">
         <v>63546552949.0</v>
       </c>
       <c r="G11">
         <v>4598599037.0</v>
       </c>
       <c r="H11">
         <v>25762219193.0</v>
       </c>
       <c r="I11">
         <v>40094884477.0</v>
       </c>
@@ -12102,51 +12241,51 @@
       </c>
       <c r="L11">
         <v>22678586033.0</v>
       </c>
       <c r="M11">
         <v>13373807272.0</v>
       </c>
       <c r="N11">
         <v>14380834145.0</v>
       </c>
       <c r="O11">
         <v>13515207266.0</v>
       </c>
       <c r="P11">
         <v>19341884227.0</v>
       </c>
       <c r="Q11">
         <v>2390571000.0</v>
       </c>
       <c r="R11">
         <v>13954470000.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
         <v>295596239000.0</v>
       </c>
       <c r="C12">
         <v>294032462000.0</v>
       </c>
       <c r="D12">
         <v>272430716452.0</v>
       </c>
       <c r="E12">
         <v>264307146703.0</v>
       </c>
       <c r="F12">
         <v>241231091211.0</v>
       </c>
       <c r="G12">
         <v>255128187727.0</v>
       </c>
       <c r="H12">
         <v>247231571344.0</v>
       </c>
       <c r="I12">
         <v>180485297369.0</v>
       </c>
@@ -12158,145 +12297,145 @@
       </c>
       <c r="L12">
         <v>171720759079.0</v>
       </c>
       <c r="M12">
         <v>139958338842.0</v>
       </c>
       <c r="N12">
         <v>115578716098.0</v>
       </c>
       <c r="O12">
         <v>135124053291.0</v>
       </c>
       <c r="P12">
         <v>115741402979.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
         <v>36964314446.0</v>
       </c>
       <c r="C13">
         <v>270740725160.0</v>
       </c>
       <c r="D13">
         <v>35540420810.0</v>
       </c>
       <c r="E13">
         <v>249092825200.0</v>
       </c>
       <c r="F13">
         <v>241221329560.0</v>
       </c>
       <c r="G13">
         <v>241677878300.0</v>
       </c>
       <c r="H13">
         <v>229084751260.0</v>
       </c>
       <c r="I13">
         <v>173220222580.0</v>
       </c>
       <c r="J13">
         <v>174584738310.0</v>
       </c>
       <c r="K13">
         <v>183980204270.0</v>
       </c>
       <c r="L13">
         <v>171099149550.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>-178832221925.0</v>
       </c>
       <c r="C14">
         <v>-86366420182.0</v>
       </c>
       <c r="D14">
         <v>89453835483.0</v>
       </c>
       <c r="E14">
         <v>99316158700.0</v>
       </c>
       <c r="F14">
         <v>-16953169492.0</v>
       </c>
       <c r="G14">
         <v>155753413304.0</v>
       </c>
       <c r="H14">
         <v>146356823920.0</v>
       </c>
       <c r="I14">
         <v>52161763330.0</v>
       </c>
       <c r="J14">
         <v>225330084.0</v>
       </c>
       <c r="K14">
         <v>112231887.0</v>
       </c>
       <c r="L14">
         <v>81704512.0</v>
       </c>
       <c r="M14">
         <v>13821000.0</v>
       </c>
       <c r="N14">
         <v>3251000.0</v>
       </c>
       <c r="O14">
         <v>488000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>417749420000.0</v>
       </c>
       <c r="C15">
         <v>243744788000.0</v>
       </c>
       <c r="D15">
         <v>103766668366.0</v>
       </c>
       <c r="E15">
         <v>3704328643.0</v>
       </c>
       <c r="F15">
         <v>142627862504.0</v>
       </c>
       <c r="G15">
         <v>63896421980.0</v>
       </c>
       <c r="H15">
         <v>110402454046.0</v>
       </c>
       <c r="I15">
         <v>143508652753.0</v>
       </c>
@@ -12304,231 +12443,231 @@
         <v>103198205263.0</v>
       </c>
       <c r="K15">
         <v>62150984694.0</v>
       </c>
       <c r="L15">
         <v>34145839640.0</v>
       </c>
       <c r="M15">
         <v>42933954166.0</v>
       </c>
       <c r="N15">
         <v>92039550236.0</v>
       </c>
       <c r="O15">
         <v>29452772703.0</v>
       </c>
       <c r="P15">
         <v>9875675182.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>417749420340.0</v>
       </c>
       <c r="C16">
         <v>243744788060.0</v>
       </c>
       <c r="D16">
         <v>103766668370.0</v>
       </c>
       <c r="E16">
         <v>103020487343.0</v>
       </c>
       <c r="F16">
         <v>142627862504.0</v>
       </c>
       <c r="G16">
         <v>87147720192.0</v>
       </c>
       <c r="H16">
         <v>110402454046.0</v>
       </c>
       <c r="I16">
         <v>143508652753.0</v>
       </c>
       <c r="J16">
         <v>103198205263.0</v>
       </c>
       <c r="K16">
         <v>62116191761.0</v>
       </c>
       <c r="L16">
         <v>34145839640.0</v>
       </c>
       <c r="M16">
         <v>42933954000.0</v>
       </c>
       <c r="N16">
         <v>92039550000.0</v>
       </c>
       <c r="O16">
         <v>29452773000.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
         <v>596581642267.0</v>
       </c>
       <c r="C17">
         <v>330111208246.0</v>
       </c>
       <c r="D17">
         <v>556949422.0</v>
       </c>
       <c r="E17">
         <v>3704328643.0</v>
       </c>
       <c r="F17">
         <v>159581031996.0</v>
       </c>
       <c r="G17">
         <v>63896421980.0</v>
       </c>
       <c r="H17">
         <v>91614940880.0</v>
       </c>
       <c r="I17">
         <v>142242410935.0</v>
       </c>
       <c r="J17">
         <v>103308394513.0</v>
       </c>
       <c r="K17">
         <v>62150984694.0</v>
       </c>
       <c r="L17">
         <v>34176339639.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-258631925018.0</v>
       </c>
       <c r="C18">
         <v>-264001870291.0</v>
       </c>
       <c r="D18">
         <v>-265763451153.0</v>
       </c>
       <c r="E18">
         <v>-235587727363.0</v>
       </c>
       <c r="F18">
         <v>-231875315746.0</v>
       </c>
       <c r="G18">
         <v>-243251761603.0</v>
       </c>
       <c r="H18">
         <v>-232198253398.0</v>
       </c>
       <c r="I18">
         <v>-175288499183.0</v>
       </c>
       <c r="J18">
         <v>-175147133449.0</v>
       </c>
       <c r="K18">
         <v>-183980204266.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>979772780000.0</v>
       </c>
       <c r="C21">
         <v>705298920000.0</v>
       </c>
       <c r="D21">
         <v>326081060288.0</v>
       </c>
       <c r="E21">
         <v>267788674425.0</v>
       </c>
       <c r="F21">
         <v>466220069594.0</v>
       </c>
       <c r="G21">
         <v>312548180015.0</v>
       </c>
       <c r="H21">
         <v>349468567650.0</v>
       </c>
       <c r="I21">
         <v>356552064930.0</v>
       </c>
@@ -12540,73 +12679,73 @@
       </c>
       <c r="L21">
         <v>227954075219.0</v>
       </c>
       <c r="M21">
         <v>195648404617.0</v>
       </c>
       <c r="N21">
         <v>218856170463.0</v>
       </c>
       <c r="O21">
         <v>175300762727.0</v>
       </c>
       <c r="P21">
         <v>144958962388.0</v>
       </c>
       <c r="Q21">
         <v>98325445000.0</v>
       </c>
       <c r="R21">
         <v>81323500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>5009713103000.0</v>
       </c>
       <c r="C23">
         <v>4250592601000.0</v>
       </c>
       <c r="D23">
         <v>4112441246206.0</v>
       </c>
       <c r="E23">
         <v>5604414347158.0</v>
       </c>
       <c r="F23">
         <v>4622796230925.0</v>
       </c>
       <c r="G23">
         <v>2722767415812.0</v>
       </c>
       <c r="H23">
         <v>1982907775316.0</v>
       </c>
       <c r="I23">
         <v>1505270312452.0</v>
       </c>
@@ -12614,135 +12753,135 @@
         <v>1382489611664.0</v>
       </c>
       <c r="K23">
         <v>1299044645054.0</v>
       </c>
       <c r="L23">
         <v>1166557271178.0</v>
       </c>
       <c r="M23">
         <v>945437699529.0</v>
       </c>
       <c r="N23">
         <v>799236031482.0</v>
       </c>
       <c r="O23">
         <v>617528507154.0</v>
       </c>
       <c r="P23">
         <v>422914290816.0</v>
       </c>
       <c r="Q23"/>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>91237149646.0</v>
       </c>
       <c r="C25">
         <v>86981166056.0</v>
       </c>
       <c r="D25">
         <v>74507680787.0</v>
       </c>
       <c r="E25">
         <v>69655618434.0</v>
       </c>
       <c r="F25">
         <v>58019062709.0</v>
       </c>
       <c r="G25">
         <v>52935153277.0</v>
       </c>
       <c r="H25">
         <v>23910950091.0</v>
       </c>
       <c r="I25">
         <v>16505766489.0</v>
       </c>
       <c r="J25">
         <v>12847313853.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>28300240000.0</v>
       </c>
       <c r="C27">
         <v>27918976000.0</v>
       </c>
       <c r="D27">
         <v>19210673227.0</v>
       </c>
       <c r="E27">
         <v>36289327093.0</v>
       </c>
       <c r="F27">
         <v>27951412850.0</v>
       </c>
       <c r="G27">
         <v>16953097925.0</v>
       </c>
       <c r="H27">
         <v>12349560096.0</v>
       </c>
       <c r="I27">
         <v>9315198918.0</v>
       </c>
@@ -12750,51 +12889,51 @@
         <v>7289845896.0</v>
       </c>
       <c r="K27">
         <v>8721053557.0</v>
       </c>
       <c r="L27">
         <v>8276826546.0</v>
       </c>
       <c r="M27">
         <v>7634128157.0</v>
       </c>
       <c r="N27">
         <v>6351496752.0</v>
       </c>
       <c r="O27">
         <v>4100672531.0</v>
       </c>
       <c r="P27">
         <v>4078880347.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>272701691000.0</v>
       </c>
       <c r="C28">
         <v>220504441000.0</v>
       </c>
       <c r="D28">
         <v>262757636545.0</v>
       </c>
       <c r="E28">
         <v>323778742485.0</v>
       </c>
       <c r="F28">
         <v>204621099236.0</v>
       </c>
       <c r="G28">
         <v>135961820853.0</v>
       </c>
       <c r="H28">
         <v>123246554484.0</v>
       </c>
       <c r="I28">
         <v>70224227509.0</v>
       </c>
@@ -12806,95 +12945,95 @@
       </c>
       <c r="L28">
         <v>194015071851.0</v>
       </c>
       <c r="M28">
         <v>157288540458.0</v>
       </c>
       <c r="N28">
         <v>35598976555.0</v>
       </c>
       <c r="O28">
         <v>95049224287.0</v>
       </c>
       <c r="P28">
         <v>77001607135.0</v>
       </c>
       <c r="Q28">
         <v>59052808000.0</v>
       </c>
       <c r="R28">
         <v>52061048000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>165398947431.0</v>
       </c>
       <c r="C29">
         <v>99455399700.0</v>
       </c>
       <c r="D29">
         <v>2204713584.0</v>
       </c>
       <c r="E29">
         <v>3515603510.0</v>
       </c>
       <c r="F29">
         <v>63546552950.0</v>
       </c>
       <c r="G29">
         <v>4598599040.0</v>
       </c>
       <c r="H29">
         <v>25762219190.0</v>
       </c>
       <c r="I29">
         <v>40094884480.0</v>
       </c>
       <c r="J29">
         <v>34888681330.0</v>
       </c>
       <c r="K29">
         <v>26663978490.0</v>
       </c>
       <c r="L29">
         <v>22678586030.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>831671492000.0</v>
       </c>
       <c r="C30">
         <v>799893227000.0</v>
       </c>
       <c r="D30">
         <v>903702121857.0</v>
       </c>
       <c r="E30">
         <v>816270550527.0</v>
       </c>
       <c r="F30">
         <v>591403677293.0</v>
       </c>
       <c r="G30">
         <v>475518509438.0</v>
       </c>
       <c r="H30">
         <v>393171172972.0</v>
       </c>
       <c r="I30">
         <v>241025225615.0</v>
       </c>
@@ -12902,51 +13041,51 @@
         <v>209485652107.0</v>
       </c>
       <c r="K30">
         <v>184733676016.0</v>
       </c>
       <c r="L30">
         <v>188912787310.0</v>
       </c>
       <c r="M30">
         <v>154373942591.0</v>
       </c>
       <c r="N30">
         <v>126054986061.0</v>
       </c>
       <c r="O30">
         <v>89379903597.0</v>
       </c>
       <c r="P30">
         <v>75642703526.0</v>
       </c>
       <c r="Q30"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
         <v>-217792190000.0</v>
       </c>
       <c r="C31">
         <v>-275732312000.0</v>
       </c>
       <c r="D31">
         <v>-261260897885.0</v>
       </c>
       <c r="E31">
         <v>-260568742272.0</v>
       </c>
       <c r="F31">
         <v>-243092484649.0</v>
       </c>
       <c r="G31">
         <v>-247408872882.0</v>
       </c>
       <c r="H31">
         <v>-232091407577.0</v>
       </c>
       <c r="I31">
         <v>-174214769518.0</v>
       </c>
@@ -12954,51 +13093,51 @@
         <v>-174826888648.0</v>
       </c>
       <c r="K31">
         <v>-184199174341.0</v>
       </c>
       <c r="L31">
         <v>-171099149547.0</v>
       </c>
       <c r="M31">
         <v>-139326821791.0</v>
       </c>
       <c r="N31">
         <v>-112432535154.0</v>
       </c>
       <c r="O31">
         <v>-133365171869.0</v>
       </c>
       <c r="P31">
         <v>-115752417937.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
         <v>5989485883000.0</v>
       </c>
       <c r="C32">
         <v>4955891521000.0</v>
       </c>
       <c r="D32">
         <v>4438522306494.0</v>
       </c>
       <c r="E32">
         <v>5870093882006.0</v>
       </c>
       <c r="F32">
         <v>5088094179374.0</v>
       </c>
       <c r="G32">
         <v>3037359367967.0</v>
       </c>
       <c r="H32">
         <v>2329565792542.0</v>
       </c>
       <c r="I32">
         <v>1862945638339.0</v>
       </c>
@@ -13029,593 +13168,602 @@
       <c r="R32">
         <v>305562903000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>1092920884000.0</v>
+      </c>
+      <c r="C2">
         <v>1076575663000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1093781359000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1076770529000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>996691784000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>967212980000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>885795212000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>873645928000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>870725226062.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>863016368942.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>745281978174.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>800044088799.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>971485455785.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>848704965284.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1016236539025.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1224371473381.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1357859799627.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1189675984598.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1230713026169.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1157725803491.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>900511557488.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>742442166484.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>659070152282.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>574495842412.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>514597806894.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>499085104786.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>458182357425.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>391830171275.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>390669647882.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>349054425762.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>344563465849.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>322799162589.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>291415369820.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>305467088579.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>311616706730.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>290915438411.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>280646540039.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>289825274377.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>297921038989.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>280090440255.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>271375019593.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>264924470201.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>274125009271.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>235599485983.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>229053853974.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>238866134640.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>220470804742.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>207186294190.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>187414729133.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>175991928873.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>170498417194.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>172922385211.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>171053615016.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>158706628000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>146845295939.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>151003153263.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>128561844779.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>101738309576.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>245703299000.0</v>
+      </c>
+      <c r="C3">
         <v>22795708000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>244671979000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>241178080000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22493561000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21091399000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23040466000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>231981120000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>231921840736.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>231754302135.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>244487594474.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>214567894282.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>228722848318.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>222042760891.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>239566374399.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>217745082137.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>204111054744.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>200969256639.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>195203395012.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>184301138380.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>176055781502.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>151079125768.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14032237679.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13547117117.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>13106565223.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12249233258.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9080883588.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5405628715.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5048387682.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4376050106.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4726043955.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4359479186.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3854817394.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3565425954.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3610901598.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>222020601.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>215031198.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2848353205.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2525628455.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2908160091.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3043250944.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2593271823.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2737367407.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2112637970.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2134626619.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2189672976.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2352696785.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2218635073.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2496308226.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1699078709.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1748627445.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1539877874.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1499962119.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1363452077.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>592163761.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1394299398.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2198770944.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1103559137.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13630,406 +13778,413 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5">
+        <v>224355048000.0</v>
+      </c>
+      <c r="C5">
         <v>246871700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>203842064000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>320581296000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>258533586000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>257310464000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>165777566000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>223918890000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>160296194659.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>178285735254.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>52801584420.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>78698421916.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>83573509005.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>121843755022.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>17677397210.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-179588393500.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>72700027120.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>164543092207.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>198438626387.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>51838878874.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>111971336872.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>102109834027.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>100571142601.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>66326171484.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>58741033505.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>91189617669.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>84101962175.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>97351736266.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>92595368022.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>87446162823.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>95589625190.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>85970440059.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>86232948721.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>92961302214.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>87125145155.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>83410197690.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>77158193247.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>72339912661.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>79715094979.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>68199598227.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>63030176734.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>60303142760.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>53039896700.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>56389177330.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>54136935226.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>63642132495.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>49681191186.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>48636252666.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>40789251474.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>57173226342.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>56372370188.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>52482368433.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>56297938685.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>56849674101.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>55399948554.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>38985806143.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>42502743138.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>38852978565.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>470058347000.0</v>
+      </c>
+      <c r="C6">
         <v>269667408000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>448514043000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>561759376000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>281027147000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>278401863000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>188818032000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>455900010000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>392218035395.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>410040037389.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>297289178894.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>293266316198.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>312296357323.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>343886515913.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>257243771609.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>38156688637.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>276811081864.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>365512348846.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>393642021399.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>236140017254.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>288027118374.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>253188959795.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>114603380280.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>79873288601.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>71847598728.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>103438850927.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>93182845763.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>102757364981.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>97643755704.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>91822212929.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>100315669145.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>90329919245.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>90087766115.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>96526728168.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>90736046753.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>83632218291.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>77373224445.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>75188265866.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>82240723434.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>71107758318.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>66073427678.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>62896414583.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>55777264107.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>58501815300.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>56271561845.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>65831805471.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>52033887971.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>50854887739.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>43285559700.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>58872305051.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>58120997633.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>54022246307.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>57797900804.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>58213126178.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>55992112315.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>40380105541.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>44701514082.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>39956537702.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14044,54 +14199,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14106,1572 +14262,1601 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>432748816000.0</v>
+      </c>
+      <c r="C9">
         <v>461936459000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>480949915000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>502212431000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>453844148000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>418022736000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>428597250000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>399924667000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>315345092062.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>318841777368.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>233232439452.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>271143534340.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>271020431871.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>297609412789.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>224110380280.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>234879219251.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>276333630729.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>346626855115.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>381896447957.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>207658958109.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>246417259248.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>220728960428.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>228322698919.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>172409247612.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>186846285664.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>202532229398.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>200489794907.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>198365990940.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>181354684984.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>159618719367.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>163044883796.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>147786117789.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>142496780000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>145372769917.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>144573764461.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>130323258328.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>120848020320.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>121097191365.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>139373509269.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>108040767987.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>108312225368.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>100350856255.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>122110623756.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>97941415267.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>92858681681.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>102041641662.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>90896628932.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>90351508203.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>75533303214.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>92415282162.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>96046624893.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>84738224281.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>84191809195.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>80725561685.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>75879060353.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>66521485811.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>64749215305.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>58563782289.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>168213494000.0</v>
+      </c>
+      <c r="C10">
         <v>179649990000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>144272345000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>246540535000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>185302101000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>185865609000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>87223258000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>147902819000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>89029164811.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>105411365885.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-17144924109.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28880902806.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5500429047.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47583754659.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-79203423506.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-40289136213.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16484575403.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>110227916469.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>133247004910.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4670811329.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>52554151264.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>41997240100.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>44722015975.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3316379912.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6944156594.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27400781724.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18915171370.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>33591368947.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>32678028427.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>32192591329.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>45311473757.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>40104755395.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>44571357479.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52349708781.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>42876328471.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>34647674124.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>31205707297.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>29467365952.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>36853292529.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>22068542213.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17119247408.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12773881038.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7019133422.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>11508456137.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12511340940.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>25815995173.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10967280879.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11284094170.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7703014637.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>26367193140.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>25474247472.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>22698478919.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>29607912189.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28642996729.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>22722313618.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3768074377.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9746782826.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6731297471.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>38426937000.0</v>
+      </c>
+      <c r="C11">
         <v>38198350000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>36276836000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>48764424000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>38256836000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>42100852000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>25305673000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>32535089000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17645782575.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>23968855054.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>29326555061.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2223464866.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4797975147.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9041993353.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-13858719782.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-12086617431.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4062583994.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25398356729.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>43079077898.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1357770966.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10229423054.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8880281031.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1639694681.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>182174581.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1428160551.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1348569224.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7016396066.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5346263933.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7736199369.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5663359825.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9527863041.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9370277820.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9983454793.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>11213288823.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12757748125.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8388420147.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>7218693829.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6523819230.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>14355097272.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4978409788.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5530167441.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1800303993.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11957392974.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2578712783.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2819830096.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>5322650180.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3758330541.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2410929165.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1643402588.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5561144978.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-6517169087.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5812306843.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>7750959961.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7334736428.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6157078675.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1468569498.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3875881295.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2013677798.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>75059848000.0</v>
+      </c>
+      <c r="C12">
         <v>67221710000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>73354810000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>74040761000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>75470186000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>72730483000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73874992000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76016072000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>71267029846.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72874369370.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>69946508530.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>49817519113.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>78073079962.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>74260000368.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>96880820716.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>56895698529.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>56215451717.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>54315175741.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>65191621477.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>56509690200.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>59417185611.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>60112593923.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>60196895763.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>63009791572.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>66786148256.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>64794816695.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>65991880760.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>64424581661.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>61108349538.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>55253571494.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>51492172875.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>45865684664.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>41661591242.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>40611593433.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>44248816684.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>45746099575.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>43017902690.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>42872546709.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>46007700815.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>46283954620.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>46711064456.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>46729126592.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>45312435357.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>122069798951.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>41625594286.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>39193680322.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>38713910307.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>37352158496.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>33086236837.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>30806033202.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30898122716.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>29783889514.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>26690026496.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>28206677372.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>32441008389.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>35217731766.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>32755960312.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>32121681094.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
+        <v>14518823020.0</v>
+      </c>
+      <c r="C13">
         <v>9570748113.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4559719850.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>55849600890.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>66154454420.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>64531474930.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>72119617080.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>68171831310.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6939881123.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7443919996.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>43937028760.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>72098556390.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>67610529950.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>91586902910.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>56923608400.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8128116738.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4134734986.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>64096527100.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3296022925.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3486403466.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>57482896270.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>58314871740.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>60041012640.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>61950248600.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>61371745320.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>61167475080.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>59150394840.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3544138410.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2422126966.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>-27344264781.0</v>
+      </c>
+      <c r="C14">
         <v>-42976128714.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-38845602409.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-43550539948.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-42012648387.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-30849681353.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-31118621782.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-13964248203.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-10433868844.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>22035802347.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17038694337.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13293183855.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37086154944.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44692491389.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29379954004.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-11842441637.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-27757033098.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13616787440.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>297522436004.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>295199140463.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155753413304.0</v>
       </c>
       <c r="X14">
         <v>155753413304.0</v>
       </c>
       <c r="Y14">
+        <v>155753413304.0</v>
+      </c>
+      <c r="Z14">
         <v>166576355752.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>183572644345.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>146356823920.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>146916749820.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>145895390354.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>103378158437.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>52161763330.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>52700127987.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>39540900.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>42809300.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56611600.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>20655200.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3523000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>29399400.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12864300.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>14700800.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>593800.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6634000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>14370700.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1248700.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>958300.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>13922300.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7972800.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4280300.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1365900.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>202400.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2236900.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>369400.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>324000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>320700.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1160200.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>604700.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>102442293000.0</v>
+      </c>
+      <c r="C15">
         <v>98475511000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>69149906000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>143352680000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>103494725000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>101752109000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>31067904000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>84249108000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>57419134033.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>71008641987.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-14502665319.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>48693240287.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17741148237.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>38541761306.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-65344703724.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-28202518782.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12421991409.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>72987118103.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>90167927012.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6028582295.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>39969270213.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>32659493232.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>35952887259.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8193430314.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8203308344.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>34798094275.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>22600658758.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>27224708624.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>29192096421.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>31384990243.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>37114670437.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>30752009866.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>34548361765.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>41093610685.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>30008391096.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>26259253977.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>24016412913.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>22914147277.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>22520123889.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>17075431631.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>11588486124.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10966943050.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-4968759551.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>8944623938.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>9690552537.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20479422716.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>7200977574.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8868884661.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>6058246146.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>20805845785.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>31989179684.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>16885802666.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>21856628265.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>21307939621.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16564074748.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2298900194.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5872178088.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4717619673.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>69149906410.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>143352680120.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>103494724850.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>101752108960.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>31067904130.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>84249107910.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>48693240290.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17741148240.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>51834945160.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-28258548780.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16489972607.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>41801945413.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>72987118103.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>62410893914.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7588205145.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>39969270213.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>32659493232.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>22073158786.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8193430314.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8203308344.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34798094275.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22600658758.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27224708624.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29192096421.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>31384990243.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>37114670437.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>30752009866.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>129786557489.0</v>
+      </c>
+      <c r="C17">
         <v>141451640034.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>107995508819.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>147045264802.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>143764757350.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>61917585485.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>115367729694.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>71383382236.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>81442510831.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>26657437940.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>702453900.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>38541761306.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-65344703724.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-28202518782.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>12421991409.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>84829559740.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>90167927012.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6028582295.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>42324728210.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>33116959069.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>43082321294.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3134205331.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-8372317145.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>26052212500.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>11898775304.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>28245105014.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>24941829058.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>26529231504.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>35783610716.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>30734477575.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-60541024484.0</v>
+      </c>
+      <c r="C18">
         <v>-59057608435.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-68795089982.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-62941890055.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-65405742912.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-66510406083.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-67189959118.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-64871055716.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-65430449374.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-42564108673.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-71469216475.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-65705152208.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-86024973797.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-51294977832.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-48087334979.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-50180440755.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-64599716454.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-53213667275.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-55930782145.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-58131149872.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-58447261457.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-60381548080.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-63051206755.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-61371745311.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-61972565033.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-59376844819.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-56373201185.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-52831444528.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15686,54 +15871,55 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15748,230 +15934,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>224355047000.0</v>
+      </c>
+      <c r="C21">
         <v>238910570000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>203842063000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>300750632000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>252736431000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>251682713000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>160514251000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>217316102000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>147875803030.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>164156531880.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>57523057910.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>75536462004.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>80137849276.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>118247258056.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14248362485.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17526212903.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>71723062365.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>164291036672.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>209118486016.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>48438227570.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>108786953246.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>99876402762.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>103386814841.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>63951148660.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>55888239158.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>89321977356.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>81105927423.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>93271277596.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>89742672010.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>85348690621.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>93149933304.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>85379727759.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>85692147968.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>92330255899.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>86786962351.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>80171753098.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>74008578789.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>72056670254.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>81985077758.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>68040092536.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>62867964333.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>60121002902.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>52868275959.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>56220031108.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>53998675937.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>64867092215.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>49510581579.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>48477459242.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>40667853790.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>56992510006.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>56313775480.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>51764051578.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>55870428345.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>54907915060.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>55162161812.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>38938350326.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>42423251618.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>38776998971.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15986,230 +16176,234 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>1301314653000.0</v>
+      </c>
+      <c r="C23">
         <v>1299601552000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1370889211000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1278232329000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1197799501000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1133553003000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1153878211000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1056254493000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1038194515099.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1017701614431.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>920991359721.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>995953386359.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1164357889024.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1029615051646.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1227866032428.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1439240322926.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1564974876388.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1372333115416.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1405594884823.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1313871383350.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1035811538830.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>867518423922.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>780386917176.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>684931179242.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>640857959453.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>616591359941.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>582045250423.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>496650864382.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>481318410794.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>422893249717.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>413190681751.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>385391029879.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>348251369286.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>358437231536.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>374279889605.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>445231917081.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>224097723872.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>338880081106.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>356117467656.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>320562338104.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>316700744661.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>305664094633.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>344792436533.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>277396703550.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>268232151862.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>276135979233.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>261972581468.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>249314714234.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>222698722657.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>211451681170.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>209232112737.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>205560564379.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>199634644438.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>184808709928.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>167482746787.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>177002258670.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>151277015199.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>121766486498.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16224,162 +16418,166 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>22061705025.0</v>
+      </c>
+      <c r="C25">
         <v>22795707853.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25053979737.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>22493560637.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21091398828.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23040465866.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21463339360.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21842145781.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20635215049.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>21249375891.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17674472887.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17798494368.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17785337641.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19097064931.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17244986290.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15528229572.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15698595054.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16849516442.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12668218238.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12802732975.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14032237679.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13547117117.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13106565223.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12249233258.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16394,1044 +16592,1063 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>4158342000.0</v>
+      </c>
+      <c r="C27">
         <v>6406959000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9952338658.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>5800832000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4049835000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9582772000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4243398000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9970070824.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4122735447.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4012356317.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5723320700.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4874170519.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4600825691.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6259866656.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>15293770797.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10761251874.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3974437766.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8943538482.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6452949315.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6524543566.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6030381487.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4009936173.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4899727499.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3270079576.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4773354677.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5121006137.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2549783769.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2678942234.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1999827956.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2435015563.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2919794920.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2797034491.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1163353944.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2078020098.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2066826093.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2158856146.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>986143559.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2554752363.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2160906920.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2564555676.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1440838598.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1579966609.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2381442573.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2731158225.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1584259139.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1360538919.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3020468886.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1937101844.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1316018508.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2754740648.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1451784209.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1370225702.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>774746193.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>201692297.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1592006019.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>970304332.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1336669883.0</v>
       </c>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>65021796000.0</v>
+      </c>
+      <c r="C28">
         <v>57301203000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>99512546802.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>201770528470.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>56652337000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>53697297000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>55348357000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57748916000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>52604597695.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>59040772705.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>206378227256.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>63442113079.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>62107038818.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>62281564666.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>83430020472.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>85837546511.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>85239701894.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>69271473608.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>62134368306.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>49637836258.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>49978843865.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42870050807.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26653532287.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>33232841342.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>34845326950.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>41230120274.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>29944506212.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>34972645160.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>31136607825.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>27192795287.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>19135120751.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17345588169.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16447851541.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17295667048.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13790752987.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>58101133802.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>50196974014.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>15852710202.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>60012555513.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>104785338746.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17634015126.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>43964865640.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>74129872457.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>42989471581.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>39058879823.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>37836847990.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>42798182369.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>42415631331.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>61183168946.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10891557812.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10518387766.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7921953121.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9143404135.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8015231533.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>77411488599.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6329164309.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6411359578.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4897211801.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>38426936631.0</v>
+      </c>
+      <c r="C29">
         <v>38198349786.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>36276835726.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48764423520.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>38256836040.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>42100852140.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25305672770.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32535089300.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17645782575.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23968855054.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>2223464870.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4797975150.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9041993350.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13858719780.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-12086617430.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4062583994.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25398356729.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>43079077900.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1357770966.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10229423054.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8880281030.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1639694680.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>182174580.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1428160550.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1348569220.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7016396070.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7086173340.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7736199369.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5663359825.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>208393769000.0</v>
+      </c>
+      <c r="C30">
         <v>223025889000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>277107851000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>201461800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>201107718000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>166340023000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>268082999000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>182608565000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>167469289034.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>154685245488.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>175709381544.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>195909297560.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>192872433239.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>180910086362.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>211629493403.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>214868849545.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>207115076761.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>182657130818.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>174881858654.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>156145579859.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>135299981342.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>125076257438.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>121316764894.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>110435336830.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>126260152559.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>117506255155.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>123862892998.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>104820693107.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>90648762912.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>73838823955.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>68627215902.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>62591867290.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>56835999466.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>52970142957.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>62663182875.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>154316478670.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-56548816167.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>49054806729.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>58196428667.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>40471897849.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>45325725068.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>40739624432.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>70667427262.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>41797217567.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>39178297888.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>37269844593.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>41501776726.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>42128420044.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>35283993524.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>35459752297.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>38733695543.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32638179168.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>28581029422.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>26102081928.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>20637450848.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25999105407.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>22715170420.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>20028176922.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>-56141553000.0</v>
+      </c>
+      <c r="C31">
         <v>-59260580000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-59569719000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-54210097000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-67434330000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-65817104000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-73290992000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-69413283000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-66362093692.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-66665943075.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-74667982014.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-46655559198.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-74637420229.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-70663503397.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-93451785991.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-57815349116.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-55238486962.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-54063120203.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-75871481106.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-53109038899.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-56232801982.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-58924666689.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-62020512750.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-60634768748.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-62832395752.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-61921195632.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-62190756053.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-59679908649.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-46103375146.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-53156099292.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-47838459547.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-45274972364.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-41120790489.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-39980547118.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-43910633880.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-45524078974.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-42802871492.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-42589304302.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-45131785229.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-45971550323.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-45748716925.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-47347121864.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-45849142537.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-44711574971.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-41487334997.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-39050097042.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-38543300700.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-37472043322.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-32964839153.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-30625316866.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-30839528008.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-29065572659.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-26054780022.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-25889192045.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-32439848194.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-36745512694.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-32676468792.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-32045701500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>1525669700000.0</v>
+      </c>
+      <c r="C32">
         <v>1538512122000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1574731274000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1578982960000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1450535932000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1385235716000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1314392462000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1273570595000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1186070318124.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1181858146310.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>978514417626.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1071187623139.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1242505887656.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1146314378073.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1240346919305.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1459250692632.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1634193430356.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1536302839713.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1612609474126.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1365384761600.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1146928816736.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>963171126912.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>887392851201.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>746905090024.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>701444092558.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>701617334184.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>658672152332.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>590196162215.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>572024332866.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>508673145129.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>507608349645.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>470585280378.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>433912149820.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>450839858496.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>456190471191.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>421238696739.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>401494560359.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>410922465742.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>437294548258.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>388131208242.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>379687244961.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>365275326456.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>396235633027.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>333540901250.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>321912535655.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>340907776302.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>311367433674.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>297537802393.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>262948032347.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>268407211035.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>266545042087.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>257660609492.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>255245424211.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>239432189685.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>222724356292.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>217524639074.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>193311060084.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>160302091865.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -17498,51 +17715,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>593116437000.0</v>
       </c>
       <c r="C2">
         <v>760177609000.0</v>
       </c>
       <c r="D2">
         <v>932179305327.0</v>
       </c>
       <c r="E2">
         <v>446907759076.0</v>
       </c>
       <c r="F2">
         <v>191818184928.0</v>
       </c>
       <c r="G2">
         <v>254557421382.0</v>
       </c>
       <c r="H2">
         <v>227575695805.0</v>
       </c>
       <c r="I2">
         <v>84903045576.0</v>
       </c>
@@ -17550,51 +17767,51 @@
         <v>40289931246.0</v>
       </c>
       <c r="K2">
         <v>27904713808.0</v>
       </c>
       <c r="L2">
         <v>21673903385.0</v>
       </c>
       <c r="M2">
         <v>25994696729.0</v>
       </c>
       <c r="N2">
         <v>315567715027.0</v>
       </c>
       <c r="O2">
         <v>9739127940.0</v>
       </c>
       <c r="P2">
         <v>7903623663.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>162237096000</v>
       </c>
       <c r="C3">
         <v>423030930000</v>
       </c>
       <c r="D3">
         <v>191991678718</v>
       </c>
       <c r="E3">
         <v>253409528308</v>
       </c>
       <c r="F3">
         <v>120381982049</v>
       </c>
       <c r="G3">
         <v>148622139687</v>
       </c>
       <c r="H3">
         <v>115880868191</v>
       </c>
       <c r="I3">
         <v>120256325201</v>
       </c>
@@ -17606,95 +17823,95 @@
       </c>
       <c r="L3">
         <v>50385223394</v>
       </c>
       <c r="M3">
         <v>61713033107</v>
       </c>
       <c r="N3">
         <v>30803403113</v>
       </c>
       <c r="O3">
         <v>30983280667</v>
       </c>
       <c r="P3">
         <v>52840138471</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>3745905000</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>492121346000.0</v>
       </c>
       <c r="C6">
         <v>-167061172000.0</v>
       </c>
       <c r="D6">
         <v>-172001696794.0</v>
       </c>
       <c r="E6">
         <v>485271546251.0</v>
       </c>
       <c r="F6">
         <v>255089574148.0</v>
       </c>
       <c r="G6">
         <v>-62739236454.0</v>
       </c>
       <c r="H6">
         <v>26981725577.0</v>
       </c>
       <c r="I6">
         <v>142672650229.0</v>
       </c>
@@ -17702,351 +17919,351 @@
         <v>44613114330.0</v>
       </c>
       <c r="K6">
         <v>12385217438.0</v>
       </c>
       <c r="L6">
         <v>6230810423.0</v>
       </c>
       <c r="M6">
         <v>-4320793344.0</v>
       </c>
       <c r="N6">
         <v>-289573018298.0</v>
       </c>
       <c r="O6">
         <v>305828587087.0</v>
       </c>
       <c r="P6">
         <v>1835504277.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
         <v>-2286851763200.0</v>
       </c>
       <c r="C7">
         <v>-1890914573300.0</v>
       </c>
       <c r="D7">
         <v>-2028816650450.0</v>
       </c>
       <c r="E7">
         <v>-3472449322280.0</v>
       </c>
       <c r="F7">
         <v>-2840163069060.0</v>
       </c>
       <c r="G7">
         <v>-1629771203710.0</v>
       </c>
       <c r="H7">
         <v>-1856617561530.0</v>
       </c>
       <c r="I7">
         <v>-1366263159470.0</v>
       </c>
       <c r="J7">
         <v>-1060794325030.0</v>
       </c>
       <c r="K7">
         <v>-708907977650.0</v>
       </c>
       <c r="L7">
         <v>-1018308304540.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1111663548262.0</v>
       </c>
       <c r="F12">
         <v>-741154108217.0</v>
       </c>
       <c r="G12">
         <v>-382204310848.0</v>
       </c>
       <c r="H12">
         <v>-781810133650.0</v>
       </c>
       <c r="I12">
         <v>-454744056797.0</v>
       </c>
       <c r="J12">
         <v>-325033957797.0</v>
       </c>
       <c r="K12">
         <v>-254552777834.0</v>
       </c>
       <c r="L12">
         <v>-463264345980.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
         <v>959839182000.0</v>
       </c>
       <c r="C14">
         <v>936558042000.0</v>
       </c>
       <c r="D14">
         <v>909821097965.0</v>
       </c>
       <c r="E14">
         <v>862391767919.0</v>
       </c>
       <c r="F14">
         <v>706639440662.0</v>
       </c>
       <c r="G14">
         <v>608708677528.0</v>
       </c>
       <c r="H14">
         <v>523731853509.0</v>
       </c>
       <c r="I14">
         <v>434149388897.0</v>
       </c>
       <c r="J14">
         <v>400276240289.0</v>
       </c>
       <c r="K14">
         <v>369602803624.0</v>
       </c>
       <c r="L14">
         <v>335627571875.0</v>
       </c>
       <c r="M14">
         <v>284755168462.0</v>
       </c>
       <c r="N14">
         <v>6151919515.0</v>
       </c>
       <c r="O14">
         <v>194209217070.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>191382214000.0</v>
       </c>
       <c r="C15">
         <v>149595501000.0</v>
       </c>
       <c r="D15">
         <v>4680000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>12632500000.0</v>
       </c>
       <c r="H15">
         <v>12632500000.0</v>
       </c>
       <c r="I15">
         <v>40770000000.0</v>
       </c>
       <c r="J15">
         <v>23782500000.0</v>
       </c>
       <c r="K15">
         <v>13590000000.0</v>
       </c>
       <c r="L15">
         <v>16987500000.0</v>
       </c>
       <c r="M15">
         <v>30577500000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
         <v>1085237783000.0</v>
       </c>
       <c r="C16">
         <v>593116437000.0</v>
       </c>
       <c r="D16">
         <v>760177608533.0</v>
       </c>
       <c r="E16">
         <v>932179305327.0</v>
       </c>
       <c r="F16">
         <v>446907759076.0</v>
       </c>
       <c r="G16">
         <v>191818184928.0</v>
       </c>
       <c r="H16">
         <v>254557421382.0</v>
       </c>
       <c r="I16">
         <v>227575695805.0</v>
       </c>
@@ -18056,73 +18273,73 @@
       <c r="K16">
         <v>40289931246.0</v>
       </c>
       <c r="L16">
         <v>27904713808.0</v>
       </c>
       <c r="M16">
         <v>21673903385.0</v>
       </c>
       <c r="N16">
         <v>25994696729.0</v>
       </c>
       <c r="O16">
         <v>315567715027.0</v>
       </c>
       <c r="P16">
         <v>9739127940.0</v>
       </c>
       <c r="Q16">
         <v>7903623663.0</v>
       </c>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
         <v>527167417000.0</v>
       </c>
       <c r="C18">
         <v>325219563000.0</v>
       </c>
       <c r="D18">
         <v>284998803981.0</v>
       </c>
       <c r="E18">
         <v>-249705199665.0</v>
       </c>
       <c r="F18">
         <v>-12268787108.0</v>
       </c>
       <c r="G18">
         <v>152397447185.0</v>
       </c>
       <c r="H18">
         <v>-262165022267.0</v>
       </c>
       <c r="I18">
         <v>2657659652.0</v>
       </c>
@@ -18130,159 +18347,159 @@
         <v>60701791292.0</v>
       </c>
       <c r="K18">
         <v>158775205671.0</v>
       </c>
       <c r="L18">
         <v>-143876157859.0</v>
       </c>
       <c r="M18">
         <v>-160111174338.0</v>
       </c>
       <c r="N18">
         <v>-24651483598.0</v>
       </c>
       <c r="O18">
         <v>-197656807004.0</v>
       </c>
       <c r="P18">
         <v>-203057114528.0</v>
       </c>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19">
         <v>58601095650.0</v>
       </c>
       <c r="C19">
         <v>-582139791800.0</v>
       </c>
       <c r="D19">
         <v>429420036077.0</v>
       </c>
       <c r="E19">
         <v>-38124743073.0</v>
       </c>
       <c r="F19">
         <v>440519687.0</v>
       </c>
       <c r="G19">
         <v>440519687.0</v>
       </c>
       <c r="H19">
         <v>-30181000000.0</v>
       </c>
       <c r="I19">
         <v>-30181000000.0</v>
       </c>
       <c r="J19">
         <v>-30181000000.0</v>
       </c>
       <c r="K19">
         <v>-30181000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>203919287969.0</v>
       </c>
       <c r="C21">
         <v>156321092022.0</v>
       </c>
       <c r="D21">
         <v>31216876942.0</v>
       </c>
       <c r="E21">
         <v>442402991982.0</v>
       </c>
       <c r="F21">
         <v>692191139450.0</v>
       </c>
       <c r="G21">
         <v>26621427117.0</v>
       </c>
       <c r="H21">
         <v>561477958197.0</v>
       </c>
       <c r="I21">
         <v>348986205718.0</v>
       </c>
       <c r="J21">
         <v>173124228778.0</v>
       </c>
       <c r="K21">
         <v>43916788404.0</v>
       </c>
       <c r="L21">
         <v>330289227511.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
         <v>417749420000.0</v>
       </c>
       <c r="C22">
         <v>243744788000.0</v>
       </c>
       <c r="D22">
         <v>103766668366.0</v>
       </c>
       <c r="E22">
         <v>3704328643.0</v>
       </c>
       <c r="F22">
         <v>142627862504.0</v>
       </c>
       <c r="G22">
         <v>87147720192.0</v>
       </c>
       <c r="H22">
         <v>110402454046.0</v>
       </c>
       <c r="I22">
         <v>143508652753.0</v>
       </c>
@@ -18290,51 +18507,51 @@
         <v>103198205263.0</v>
       </c>
       <c r="K22">
         <v>62150984694.0</v>
       </c>
       <c r="L22">
         <v>34145839640.0</v>
       </c>
       <c r="M22">
         <v>42933954166.0</v>
       </c>
       <c r="N22">
         <v>92039550236.0</v>
       </c>
       <c r="O22">
         <v>29452772703.0</v>
       </c>
       <c r="P22">
         <v>9875675182.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
         <v>-53127826000.0</v>
       </c>
       <c r="C23">
         <v>-57168552000.0</v>
       </c>
       <c r="D23">
         <v>-214528360493.0</v>
       </c>
       <c r="E23">
         <v>-292951147532.0</v>
       </c>
       <c r="F23">
         <v>436073261697.0</v>
       </c>
       <c r="G23">
         <v>-12916234215.0</v>
       </c>
       <c r="H23">
         <v>-238154425180.0</v>
       </c>
       <c r="I23">
         <v>-174975315109.0</v>
       </c>
@@ -18344,51 +18561,51 @@
       <c r="K23">
         <v>-182703242879.0</v>
       </c>
       <c r="L23">
         <v>-168263652233.0</v>
       </c>
       <c r="M23">
         <v>-136051555132.0</v>
       </c>
       <c r="N23">
         <v>-111743184894.0</v>
       </c>
       <c r="O23">
         <v>-130717741063.0</v>
       </c>
       <c r="P23">
         <v>441034761500.0</v>
       </c>
       <c r="Q23">
         <v>229558409000.0</v>
       </c>
       <c r="R23"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24">
         <v>-8696430820.0</v>
       </c>
       <c r="C24">
         <v>-1875883000.0</v>
       </c>
       <c r="D24">
         <v>-175849893794.0</v>
       </c>
       <c r="E24">
         <v>7127758838.0</v>
       </c>
       <c r="F24">
         <v>6970814207.0</v>
       </c>
       <c r="G24">
         <v>-7186657601.0</v>
       </c>
       <c r="H24">
         <v>-36607667528.0</v>
       </c>
       <c r="I24">
         <v>7014347625.0</v>
       </c>
@@ -18396,51 +18613,51 @@
         <v>7118377163.0</v>
       </c>
       <c r="K24">
         <v>5976321327.0</v>
       </c>
       <c r="L24">
         <v>5116397571.0</v>
       </c>
       <c r="M24">
         <v>4662286870.0</v>
       </c>
       <c r="N24">
         <v>3943359185.0</v>
       </c>
       <c r="O24">
         <v>2744984430.0</v>
       </c>
       <c r="P24">
         <v>3727410477.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>-688184089000.0</v>
       </c>
       <c r="C25">
         <v>-432052337000.0</v>
       </c>
       <c r="D25">
         <v>-536597283631.0</v>
       </c>
       <c r="E25">
         <v>-862391767919.0</v>
       </c>
       <c r="F25">
         <v>-741154108225.0</v>
       </c>
       <c r="G25">
         <v>-394836810848.0</v>
       </c>
       <c r="H25">
         <v>-780418461631.0</v>
       </c>
       <c r="I25">
         <v>238579405888.0</v>
       </c>
@@ -18448,95 +18665,95 @@
         <v>302976906996.0</v>
       </c>
       <c r="K25">
         <v>-62150984694.0</v>
       </c>
       <c r="L25">
         <v>-34145839640.0</v>
       </c>
       <c r="M25">
         <v>-42933954166.0</v>
       </c>
       <c r="N25">
         <v>-98191469751.0</v>
       </c>
       <c r="O25">
         <v>-29452772703.0</v>
       </c>
       <c r="P25">
         <v>-9875675182.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>-40590752000.0</v>
       </c>
       <c r="C28">
         <v>-50442960000.0</v>
       </c>
       <c r="D28">
         <v>-284853328714.0</v>
       </c>
       <c r="E28">
         <v>192645103504.0</v>
       </c>
       <c r="F28">
         <v>465891748708.0</v>
       </c>
       <c r="G28">
         <v>-223537966789.0</v>
       </c>
       <c r="H28">
         <v>323323533017.0</v>
       </c>
       <c r="I28">
         <v>133240890609.0</v>
       </c>
@@ -18548,51 +18765,51 @@
       </c>
       <c r="L28">
         <v>145038075278.0</v>
       </c>
       <c r="M28">
         <v>151088114328.0</v>
       </c>
       <c r="N28">
         <v>-162192696486.0</v>
       </c>
       <c r="O28">
         <v>500743628505.0</v>
       </c>
       <c r="P28">
         <v>201208517948.0</v>
       </c>
       <c r="Q28">
         <v>229558409000.0</v>
       </c>
       <c r="R28">
         <v>84227600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>689404513000.0</v>
       </c>
       <c r="C29">
         <v>748250493000.0</v>
       </c>
       <c r="D29">
         <v>476990482700.0</v>
       </c>
       <c r="E29">
         <v>3704328643.0</v>
       </c>
       <c r="F29">
         <v>108113194941.0</v>
       </c>
       <c r="G29">
         <v>301019586872.0</v>
       </c>
       <c r="H29">
         <v>-146284154076.0</v>
       </c>
       <c r="I29">
         <v>122913984853.0</v>
       </c>
@@ -18600,51 +18817,51 @@
         <v>178440487755.0</v>
       </c>
       <c r="K29">
         <v>177166217551.0</v>
       </c>
       <c r="L29">
         <v>-93490934465.0</v>
       </c>
       <c r="M29">
         <v>-98398141231.0</v>
       </c>
       <c r="N29">
         <v>6151919515.0</v>
       </c>
       <c r="O29">
         <v>-166673526337.0</v>
       </c>
       <c r="P29">
         <v>-150216976057.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>-156424289000.0</v>
       </c>
       <c r="C30">
         <v>-582139792000.0</v>
       </c>
       <c r="D30">
         <v>-365509433530.0</v>
       </c>
       <c r="E30">
         <v>438489324840.0</v>
       </c>
       <c r="F30">
         <v>-320107067842.0</v>
       </c>
       <c r="G30">
         <v>-140937712015.0</v>
       </c>
       <c r="H30">
         <v>-149008421230.0</v>
       </c>
       <c r="I30">
         <v>-113241977576.0</v>
       </c>
@@ -18671,614 +18888,623 @@
       </c>
       <c r="Q30"/>
       <c r="R30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI30"/>
+  <dimension ref="A1:BJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:61">
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>1045273948000.0</v>
+      </c>
+      <c r="C2">
         <v>1085237783000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1070486909000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>920815461000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>758779006000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>593116437000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>804497694000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>772171455000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>839589517700.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>760177608533.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>688277998974.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>727388696314.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>811290839214.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>932179305327.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>844109069736.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>932833361339.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1126540761531.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>446907759076.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>519293852689.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>462546943487.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>472375209559.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>191818184928.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>190410735536.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>247542981121.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>305830072661.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>254557421382.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>279751381464.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>306145804916.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>220772642265.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>227575695805.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>182998938599.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>64690002676.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>71631782626.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>84903045576.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>42753078225.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>44084224469.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>71713788761.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>40289931246.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>32047846726.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>25720874542.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>30233434196.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>27904713808.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>19655641761.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18451440844.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18750224948.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21673903385.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>25848086402.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19357090787.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19110177897.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>25994696729.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>21320516719.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12352396796.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>94386162375.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>315567715027.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>16533561601.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9925606027.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19600947250.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9739127940.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
-    </row>
-    <row r="3" spans="1:61">
+      <c r="BJ2"/>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>37894927000</v>
+      </c>
+      <c r="C3">
         <v>328465023000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>41971400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29372030000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>164034833000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17402213000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>211667181000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>132769028000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>164507830376</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>34176630803</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>134954027500</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10762491901</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>29134146232</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>39920570200</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>67729770147</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>73853825805</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>68685697327</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>43140235029</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25187741417</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>45609102911</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>29183554208</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20401583513</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>55010642466</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>68265663659</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10928538017</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14417295545</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>91807483677</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8250248412</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2877607067</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17947808493</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17137666969</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14007873627</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>33165353155</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>55945431450</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>95727891296</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7484963433</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6217599241</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>8308242493</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4807318405</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2629185652</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6147081573</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4807426250</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2878444842</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4509392636</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>21252544584</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21744841332</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6003922174</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>35340438707</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18055427830</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2313244396</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>21710067780</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>13110594713</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18886839325</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13441367627</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16042676000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>27882837008</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>12139564919</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7003554740</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>52840138500</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13315890800</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3745904800</v>
       </c>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19296,54 +19522,55 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19361,344 +19588,349 @@
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-    </row>
-    <row r="6" spans="1:61">
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>79218328000.0</v>
+      </c>
+      <c r="C6">
         <v>-39963835000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14750874000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>149671449000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>162036455000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>165662569000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-211381257000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>32326239000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-67418062552.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>79411909167.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>71899609559.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-39110697340.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-83902142900.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-120888466113.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>88070235591.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-88724291603.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-193707400192.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>679633002455.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-72386093613.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>56746909202.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-9828266072.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>280557024631.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1407449392.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-57132245585.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-58287091540.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>51272651279.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-25193960082.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-26394423452.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>85373162651.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6803053540.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>44576757206.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>118308935923.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6941779950.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13271262950.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>42149967351.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1331146244.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-27629564292.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>31423857515.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8242084520.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6326972184.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4512559654.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2328720388.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8249072047.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1204200917.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-298784104.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2923678437.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4174183017.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6490995615.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>246912890.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-6884518832.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4674180010.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8968119923.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-82033765579.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-221181552652.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>299034153426.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6607955574.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-9675341223.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9861819310.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
-    </row>
-    <row r="7" spans="1:61">
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-2286851763200.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1827510273980.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1311967320510.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-712304219840.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1890914573300.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1713694070230.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-1911114404570.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1379173477220.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-544458155250.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3472449322280.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2699281754520.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1789145448590.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-922528053330.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2840163069060.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1734486976920.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-981854560710.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-450380902330.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1629771203710.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1102560267730.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-793140759420.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-423787789450.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1856617561530.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1443332631180.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-    </row>
-    <row r="8" spans="1:61">
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19716,54 +19948,55 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -19781,54 +20014,55 @@
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-    </row>
-    <row r="10" spans="1:61">
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19846,69 +20080,68 @@
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
-    </row>
-    <row r="11" spans="1:61">
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -19922,188 +20155,192 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-    </row>
-    <row r="12" spans="1:61">
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>56845124762.0</v>
       </c>
       <c r="O12">
+        <v>56845124762.0</v>
+      </c>
+      <c r="P12">
         <v>-4534989855.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-426667009324.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-391335051937.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-289126497146.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-488145236802.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-42040660655.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-147486782962.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-63481427806.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-72952478086.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>46500054581.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-110001817442.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-138930037234.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-87297403307.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-261552333361.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-104067569194.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-327501155769.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-179126740095.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-137007626746.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-    </row>
-    <row r="13" spans="1:61">
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20121,535 +20358,545 @@
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-    </row>
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>245703299000.0</v>
+      </c>
+      <c r="C14">
         <v>241782900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>244671979000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>241178080000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>242110324331.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>231883923890.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>240900780000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>231981120000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>231921840736.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>231754302135.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>244487594474.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>214567894282.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>228722848318.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>222042760891.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>239566374399.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19097064931.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17244986290.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15528229572.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>195203395012.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>184301138380.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12668218238.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12802732975.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14032237679.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13547117117.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13106565223.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12249233258.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9080883588.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5405628715.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5048387682.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4376050106.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4726043955.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4359479186.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3854817394.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3565425954.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3610901598.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>100702929369.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>98509122683.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2848353205.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>93383769250.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>93600262173.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>91402285568.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>88923811710.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>90522414234.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>84861151902.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>79988564849.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>78361557208.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>75820409146.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>76668526502.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>68744300873.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1699078709.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1748627445.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1539877874.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1499962119.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1363452077.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>54230928384.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1394299398.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2198770944.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1103559137.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
-    </row>
-    <row r="15" spans="1:61">
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>167</v>
+      </c>
+      <c r="B15">
+        <v>123423995000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>74992750000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>7091017000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>123480480000.0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>73822750000.0</v>
       </c>
       <c r="I15">
+        <v>73822750000.0</v>
+      </c>
+      <c r="J15">
         <v>1950000000.0</v>
       </c>
-      <c r="J15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>4680000000.0</v>
       </c>
       <c r="M15">
         <v>4680000000.0</v>
       </c>
       <c r="N15">
-        <v>2340000000.0</v>
+        <v>4680000000.0</v>
       </c>
       <c r="O15">
         <v>2340000000.0</v>
       </c>
       <c r="P15">
         <v>2340000000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>2340000000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>12250000000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>71877090000.0</v>
       </c>
-      <c r="AE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>40770000000.0</v>
       </c>
-      <c r="AH15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH15">
+        <v>40770000000.0</v>
+      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>23782500000.0</v>
       </c>
       <c r="AK15">
         <v>23782500000.0</v>
       </c>
-      <c r="AL15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL15">
+        <v>23782500000.0</v>
+      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>13590000000.0</v>
       </c>
       <c r="AO15">
         <v>13590000000.0</v>
       </c>
-      <c r="AP15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP15">
+        <v>13590000000.0</v>
+      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>16987500000.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>16987500000.0</v>
+      </c>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>4143959865.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>679887630.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>27113427765.0</v>
       </c>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-    </row>
-    <row r="16" spans="1:61">
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>1124492276000.0</v>
+      </c>
+      <c r="C16">
         <v>1045273948000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1085237783000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1070486909000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>920815461000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>758779006000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>593116437000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>804497694000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>772171455148.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>839589517700.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>760177608533.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>688277998974.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>727388696314.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>811290839214.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>932179305327.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>844109069736.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>932833361339.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1126540761531.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>446907759076.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>519293852689.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>462546943487.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>472375209559.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>191818184928.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>190410735536.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>247542981121.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>305830072661.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>254557421382.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>279751381464.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>306145804916.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>220772642265.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>227575695805.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>182998938599.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>64690002676.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>71631782626.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>84903045576.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>42753078225.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>44084224469.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>71713788761.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>40289931246.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>32047846726.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>25720874542.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>30233434196.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>27904713808.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>19655641761.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>18451440844.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>18750224948.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>21673903385.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>25848086402.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19357090787.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>19110177897.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>25994696729.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>21320516719.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>12352396796.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>94386162375.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>315567715027.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>16533561601.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>9925606027.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>19600947250.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>9739127940.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
-    </row>
-    <row r="17" spans="1:61">
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20667,1359 +20914,1383 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>182734774000.0</v>
+      </c>
+      <c r="C18">
         <v>-45142643000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>137409121000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>258844591000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>85257824000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>183731641000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-162882324000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>366074173000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-33809343646.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>85520601412.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>379202079934.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-293527584190.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>28455051994.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1378808894.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-133074473871.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-82959279656.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-51440711037.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-27612005457.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-260439908400.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>108960799066.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16515335970.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7598850538.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-40978404787.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-54718546542.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2178027206.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2168062287.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-82726600089.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2844619697.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7925994749.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-13571758387.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-12411623014.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-9648394441.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-29310535761.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-52380005496.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-92116989698.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5230615927.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-39009033311.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-5459889288.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>74556102361.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>20303286227.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>30993014879.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>32922802204.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-21585174838.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-47827165907.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-27521737929.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-46942079185.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-19761664393.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-37596102278.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-16663139795.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-614165687.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>23458695225.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-11570716839.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-17386877206.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-12077915550.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-72801869193.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-26488537610.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-9940793975.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-5899995603.0</v>
       </c>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-    </row>
-    <row r="19" spans="1:61">
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19">
+        <v>2096162450.0</v>
+      </c>
+      <c r="C19">
         <v>-3072065050.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>7057512100.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>90556415922.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-78334412469.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-236838192402.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-23815982282.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-161331120955.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-160154496161.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-180709726555.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-27232090845.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-38517392969.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3505884428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41630627501.0</v>
       </c>
       <c r="Q19">
         <v>-41630627501.0</v>
       </c>
       <c r="R19">
         <v>-41630627501.0</v>
       </c>
       <c r="S19">
-        <v>440519687.0</v>
+        <v>-41630627501.0</v>
       </c>
       <c r="T19">
         <v>440519687.0</v>
       </c>
       <c r="U19">
         <v>440519687.0</v>
       </c>
       <c r="V19">
         <v>440519687.0</v>
       </c>
       <c r="W19">
+        <v>440519687.0</v>
+      </c>
+      <c r="X19">
         <v>-52999426025.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-65673952324.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9407757040.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-12856576626.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30181000000.0</v>
       </c>
       <c r="AB19">
         <v>-30181000000.0</v>
       </c>
       <c r="AC19">
+        <v>-30181000000.0</v>
+      </c>
+      <c r="AD19">
         <v>3999302601.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-7438121137.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="G20">
         <v>0.0</v>
       </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>2000000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>16728464.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>73024635110.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>652613376000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>38040016037.0</v>
+      </c>
+      <c r="C21">
         <v>82494564534.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8852525123.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>40162525964.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>120587996992.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>133655951985.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-85000000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-18389851387.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-85193903438.0</v>
       </c>
       <c r="O21">
+        <v>-85193903438.0</v>
+      </c>
+      <c r="P21">
         <v>27452829911.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>260957795748.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>20136123982.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>133856242341.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>446386263060.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2300833096.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>20496289103.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>223007754199.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11768811239.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-115761879981.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-30218913471.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>80377963067.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>29674726686.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>142350173723.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>88313165980.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>301139891808.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>134550021712.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>170351173288.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-    </row>
-    <row r="22" spans="1:61">
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>102442293000.0</v>
+      </c>
+      <c r="C22">
         <v>98475511000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>69149906000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>143352680000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>103494724854.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>101752108963.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31067904000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>84249108000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>57419134033.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>71008641987.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-14502665319.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>48693240287.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>17741148237.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>38541761306.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-65344703724.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-28202518782.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>41801945413.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>72987118103.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>62410893914.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7588205145.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>39969270213.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>32659493232.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>35952887259.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8193430314.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8203308344.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>34798094275.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>22600658758.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>27224708624.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>29192096421.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31384990243.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>37114670437.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>30752009866.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>34548361765.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>41093610685.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>30061968735.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>26238598756.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23983490495.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>22914147277.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>22520123889.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>17075431631.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>11588486124.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10966943050.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-4968759551.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>8944623938.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>9690552537.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>20479422716.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7200977574.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8868884661.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6058246146.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>20805845785.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>31989179684.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>16885802666.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>21856628265.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>21307939621.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16564074748.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2298900194.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5872178088.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4717619673.0</v>
       </c>
-      <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
-    </row>
-    <row r="23" spans="1:61">
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>-22373120000.0</v>
+      </c>
+      <c r="C23">
         <v>-72966365000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3652042000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-21969992000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-94626258000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-77555873000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-15922100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-92424337000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-88838453369.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-77411816682.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-91226703724.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-49868813775.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-84487545203.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-80487142954.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-96987842028.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-59511785417.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-76914663556.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-59536856531.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-83184220166.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-74119798954.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-58870348227.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-67752370948.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7481937066.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-64465567048.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-18363023473.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>18743378878.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9415356166.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>79440148749.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-59331235763.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-53451430609.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-48818520391.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-44694115225.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3574218243.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7274985515.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-42975744596.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-45290348066.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-28788396500.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-24104327010.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-44288769620.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-45799698150.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-30173087409.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-47262801400.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-44326088743.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-33412061877.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-41445080907.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-38625783782.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-37488557201.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-35607530952.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>19352362267.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-28637133004.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-28142492502.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>81594343461.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-26100190144.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-27369491444.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-32111080558.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-34560322965.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-32416708674.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-31628628866.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
-    </row>
-    <row r="24" spans="1:61">
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>175</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-916722000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-35138639420.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>52806459420.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>252197369000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-65138899000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-151660705000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>301823000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3176709421.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-127429923607.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13904693687.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-169947234654.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>384909202.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-5601782801.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>44257922283.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-54530061613.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-21287289848.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1968392671.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-202743194553.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>440519687.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1034375993.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1543213080.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2011216441.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2591711335.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1520780977.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1560718919.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-47249506800.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1737636195.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1121695534.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10509687356.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2837169313.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1927723384.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1167495426.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1081959502.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1651246609.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2679259716.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1848808338.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>939062500.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1348468069.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1635446134.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>812821030.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2179586094.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>328257342.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1450922500.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1308978044.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2028239685.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>768449870.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1273495250.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2279241750.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>341100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-4362978475.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-376028269.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1466896701.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>140800000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1093233981.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-377800000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>491900000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1537650449.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>-127515891000.0</v>
+      </c>
+      <c r="C25">
         <v>-56936032000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-218384165000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-96314139000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>249292657000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>201133854000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-223183826000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-9311390000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-158054047660.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>280442892363.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>773146367227.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-546026226858.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-188874798329.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-222042760891.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-239566374399.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9105453851.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-59046931703.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-88515347675.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-157925507291.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>277468453196.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-52637488451.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-45462226207.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-49985124938.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-21740547431.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-21309873567.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-47047327533.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-31681542346.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-32630337339.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-34240484103.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-35761040349.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-41840714392.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-35111489052.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-38403179159.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-44659036639.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-33672870333.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-26238598756.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-23983490495.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-25762500482.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-22520123889.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-17075431631.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-11588486124.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-10966943050.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4968759551.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-8944623938.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-9690552537.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-20479422716.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-7200977574.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-8868884661.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-6058246146.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-22504924494.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-33737807129.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-18425680540.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-23356590384.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-22671391698.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-16564074748.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-3693199592.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-8070949032.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-5821178810.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-    </row>
-    <row r="26" spans="1:61">
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
+        <v>3006065000.0</v>
+      </c>
+      <c r="C26">
         <v>-3006065000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-5000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14675000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-725654739574.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>725654739570.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-652613376000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-72357090000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-484726550.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-50000000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-50000000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-    </row>
-    <row r="27" spans="1:61">
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22037,593 +22308,603 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>-105193831000.0</v>
+      </c>
+      <c r="C28">
         <v>6522135000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-87497318000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>37142315000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-177944212000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>43032124000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43909102000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-251247087000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-107228304756.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>120109116157.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-303221239540.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>424615610447.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-114273017234.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-209641557754.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-786590565954.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>205989764924.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>39454311807.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>733791592727.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>390920421654.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-51954068607.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-37577963969.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>164503359630.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>45878668184.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-190358250408.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-95647511687.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16589127122.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>39090082852.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>79440148749.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>28981930217.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>175811371199.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>85246774771.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>125657058063.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>455704768.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-78118646993.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-15292475045.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1226974935.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9532665767.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-18667052664.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-67664838025.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-15611576786.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-36325662145.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-32774377519.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>29520304760.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>47589551628.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>25915736605.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>42012482285.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>14800436173.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>42798718380.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14616261192.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>78872698583.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-38410033199.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>83932386533.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-19605753404.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-188109296416.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>370746700377.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>77825176538.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>27464675903.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>24707075687.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>201208517900.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>229558409100.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>84227599900.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>220629701000.0</v>
+      </c>
+      <c r="C29">
         <v>283322380000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>95437721000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>288216621000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>249292657000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>201133854000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>48784857000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>306918837000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>201385624919.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>119697232215.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>514156107434.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-282765092289.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>57589198226.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>38541761306.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-65344703724.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9105453851.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17244986290.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15528229572.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-235252166983.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>154569901977.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12668218238.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12802732975.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14032237679.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13547117117.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13106565223.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12249233258.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9080883588.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5405628715.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5048387682.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4376050106.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4726043955.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4359479186.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>3854817394.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3565425954.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>3610901598.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2254347506.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-32791434070.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>2848353205.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>79363420766.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>22932471879.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>37140096452.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>37730228454.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-18706729996.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-43317773271.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-6269193345.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-25197237853.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-13757742219.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-2255663571.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1392288035.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1699078709.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1748627445.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1539877874.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1499962119.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1363452077.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-88844545193.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1394299398.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>2198770944.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1103559137.0</v>
       </c>
-      <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-    </row>
-    <row r="30" spans="1:61">
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>-35749184000.0</v>
+      </c>
+      <c r="C30">
         <v>-329739792000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6832761000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-175479054000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>90556416000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-78334412000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-236838192000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-23815982000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-161331120955.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-160154496161.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-139050223160.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-180709726555.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-27232090845.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-38517392969.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>675879246446.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-128383887418.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-67834191830.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-41171842358.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-227930935970.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-45168583224.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-28149178215.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-18858370433.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-52999426025.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-65673952324.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9407757040.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12856576626.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-139056990477.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-6512612217.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3999302601.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-7438121137.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-14300497656.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-12080150243.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-31997857729.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-54863471948.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-94076644687.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4805703717.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4368790903.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-7369179993.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3458850336.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-993739518.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5334260543.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2627840156.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2550187500.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3058470136.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-19943566540.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-19716601647.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-5235472304.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-34066943457.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-15776186080.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1972144396.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17347089305.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-13486622982.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-17419942624.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-13300567627.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>17135909981.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-28260637008.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-11647664919.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5465904291.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
+      <c r="BJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>