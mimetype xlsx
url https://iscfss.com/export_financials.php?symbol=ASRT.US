--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2815,51 +2815,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
-        <v>28895000.0</v>
+        <v>29780000.0</v>
       </c>
       <c r="C28">
         <v>-10322000.0</v>
       </c>
       <c r="D28">
         <v>-33765000.0</v>
       </c>
       <c r="E28">
         <v>1932000.0</v>
       </c>
       <c r="F28">
         <v>39058000.0</v>
       </c>
       <c r="G28">
         <v>68814000.0</v>
       </c>
       <c r="H28">
         <v>316065000.0</v>
       </c>
       <c r="I28">
         <v>455158000.0</v>
       </c>
       <c r="J28">
         <v>498641000.0</v>
       </c>
@@ -4548,51 +4548,51 @@
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
     </row>
     <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
-        <v>39124000.0</v>
+        <v>40009000.0</v>
       </c>
       <c r="C51">
         <v>40266000.0</v>
       </c>
       <c r="D51">
         <v>39676000.0</v>
       </c>
       <c r="E51">
         <v>66873000.0</v>
       </c>
       <c r="F51">
         <v>75868000.0</v>
       </c>
       <c r="G51">
         <v>89600000.0</v>
       </c>
       <c r="H51">
         <v>358172000.0</v>
       </c>
       <c r="I51">
         <v>566107000.0</v>
       </c>
       <c r="J51">
         <v>626730000.0</v>
       </c>
@@ -11738,54 +11738,54 @@
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
     </row>
     <row r="28" spans="1:118">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
         <v>6600000.0</v>
       </c>
       <c r="C28">
-        <v>28895000.0</v>
+        <v>29780000.0</v>
       </c>
       <c r="D28">
-        <v>666000.0</v>
+        <v>1428000.0</v>
       </c>
       <c r="E28">
         <v>-7213000.0</v>
       </c>
       <c r="F28">
         <v>5282000.0</v>
       </c>
       <c r="G28">
         <v>-10322000.0</v>
       </c>
       <c r="H28">
         <v>1733000.0</v>
       </c>
       <c r="I28">
         <v>-4087000.0</v>
       </c>
       <c r="J28">
         <v>-41080000.0</v>
       </c>
       <c r="K28">
         <v>-33765000.0</v>
       </c>
       <c r="L28">
         <v>-35373000.0</v>
       </c>
@@ -18102,54 +18102,54 @@
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
     </row>
     <row r="51" spans="1:118">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
         <v>40313000.0</v>
       </c>
       <c r="C51">
-        <v>39124000.0</v>
+        <v>40009000.0</v>
       </c>
       <c r="D51">
-        <v>39166000.0</v>
+        <v>39928000.0</v>
       </c>
       <c r="E51">
         <v>39873000.0</v>
       </c>
       <c r="F51">
         <v>40286000.0</v>
       </c>
       <c r="G51">
         <v>40266000.0</v>
       </c>
       <c r="H51">
         <v>39714000.0</v>
       </c>
       <c r="I51">
         <v>40648000.0</v>
       </c>
       <c r="J51">
         <v>39663000.0</v>
       </c>
       <c r="K51">
         <v>39676000.0</v>
       </c>
       <c r="L51">
         <v>41515000.0</v>
       </c>
@@ -21815,51 +21815,51 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>183</v>
       </c>
       <c r="B5">
-        <v>-17223000.0</v>
+        <v>-26865000.0</v>
       </c>
       <c r="C5">
         <v>-20683000.0</v>
       </c>
       <c r="D5">
         <v>24941000.0</v>
       </c>
       <c r="E5">
         <v>56774000.0</v>
       </c>
       <c r="F5">
         <v>9667000.0</v>
       </c>
       <c r="G5">
         <v>-42708000.0</v>
       </c>
       <c r="H5">
         <v>-5112000.0</v>
       </c>
       <c r="I5">
         <v>106732000.0</v>
       </c>
       <c r="J5">
         <v>-31452000.0</v>
       </c>
@@ -21910,51 +21910,51 @@
       </c>
       <c r="Z5">
         <v>-14321427.0</v>
       </c>
       <c r="AA5">
         <v>-7738197.0</v>
       </c>
       <c r="AB5">
         <v>-5490465.0</v>
       </c>
       <c r="AC5">
         <v>-3300000.0</v>
       </c>
       <c r="AD5">
         <v>-1200000.0</v>
       </c>
       <c r="AE5">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>184</v>
       </c>
       <c r="B6">
-        <v>12782000.0</v>
+        <v>3140000.0</v>
       </c>
       <c r="C6">
         <v>5146000.0</v>
       </c>
       <c r="D6">
         <v>53170000.0</v>
       </c>
       <c r="E6">
         <v>90170000.0</v>
       </c>
       <c r="F6">
         <v>38781000.0</v>
       </c>
       <c r="G6">
         <v>-16277000.0</v>
       </c>
       <c r="H6">
         <v>97834000.0</v>
       </c>
       <c r="I6">
         <v>213158000.0</v>
       </c>
       <c r="J6">
         <v>74050000.0</v>
       </c>
@@ -24874,51 +24874,51 @@
       <c r="CZ3">
         <v>148294.0</v>
       </c>
       <c r="DA3">
         <v>140648.0</v>
       </c>
       <c r="DB3">
         <v>179984.0</v>
       </c>
       <c r="DC3">
         <v>143491.0</v>
       </c>
       <c r="DD3">
         <v>200000.0</v>
       </c>
       <c r="DE3">
         <v>100000.0</v>
       </c>
       <c r="DF3">
         <v>200000.0</v>
       </c>
       <c r="DG3">
         <v>300000.0</v>
       </c>
       <c r="DH3">
-        <v>-100000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DI3">
         <v>100000.0</v>
       </c>
       <c r="DJ3">
         <v>100000.0</v>
       </c>
       <c r="DK3">
         <v>100000.0</v>
       </c>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
     </row>
     <row r="4" spans="1:118">
       <c r="A4" t="s">
         <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -25168,63 +25168,63 @@
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
     </row>
     <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>183</v>
       </c>
       <c r="B5">
-        <v>-18470000.0</v>
+        <v>-18036000.0</v>
       </c>
       <c r="C5">
-        <v>-9149000.0</v>
+        <v>-10975000.0</v>
       </c>
       <c r="D5">
-        <v>12902000.0</v>
+        <v>12168000.0</v>
       </c>
       <c r="E5">
-        <v>-8035000.0</v>
+        <v>-15528000.0</v>
       </c>
       <c r="F5">
-        <v>-12944000.0</v>
+        <v>-12531000.0</v>
       </c>
       <c r="G5">
         <v>-8801000.0</v>
       </c>
       <c r="H5">
         <v>-2227000.0</v>
       </c>
       <c r="I5">
         <v>-2767000.0</v>
       </c>
       <c r="J5">
         <v>-3617000.0</v>
       </c>
       <c r="K5">
         <v>-6093000.0</v>
       </c>
       <c r="L5">
         <v>-1238000.0</v>
       </c>
       <c r="M5">
         <v>16061000.0</v>
       </c>
       <c r="N5">
         <v>13811000.0</v>
       </c>
@@ -25518,63 +25518,63 @@
       </c>
       <c r="DG5">
         <v>-1300000.0</v>
       </c>
       <c r="DH5">
         <v>-800000.0</v>
       </c>
       <c r="DI5">
         <v>-700000.0</v>
       </c>
       <c r="DJ5">
         <v>-600000.0</v>
       </c>
       <c r="DK5">
         <v>-600000.0</v>
       </c>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
     </row>
     <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>184</v>
       </c>
       <c r="B6">
-        <v>-12630000.0</v>
+        <v>-12196000.0</v>
       </c>
       <c r="C6">
-        <v>-3310000.0</v>
+        <v>-5136000.0</v>
       </c>
       <c r="D6">
-        <v>18532000.0</v>
+        <v>17798000.0</v>
       </c>
       <c r="E6">
-        <v>1233000.0</v>
+        <v>-6260000.0</v>
       </c>
       <c r="F6">
-        <v>-3675000.0</v>
+        <v>-3262000.0</v>
       </c>
       <c r="G6">
         <v>-2089999.0</v>
       </c>
       <c r="H6">
         <v>4484000.0</v>
       </c>
       <c r="I6">
         <v>3944000.0</v>
       </c>
       <c r="J6">
         <v>2079000.0</v>
       </c>
       <c r="K6">
         <v>-1185000.0</v>
       </c>
       <c r="L6">
         <v>9119000.0</v>
       </c>
       <c r="M6">
         <v>22541000.0</v>
       </c>
       <c r="N6">
         <v>20295000.0</v>
       </c>
@@ -25848,51 +25848,51 @@
       <c r="CZ6">
         <v>-1737609.0</v>
       </c>
       <c r="DA6">
         <v>-1483889.0</v>
       </c>
       <c r="DB6">
         <v>-1218952.0</v>
       </c>
       <c r="DC6">
         <v>-1446974.0</v>
       </c>
       <c r="DD6">
         <v>-1300000.0</v>
       </c>
       <c r="DE6">
         <v>-1100000.0</v>
       </c>
       <c r="DF6">
         <v>-927514.0</v>
       </c>
       <c r="DG6">
         <v>-1000000.0</v>
       </c>
       <c r="DH6">
-        <v>-900000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="DI6">
         <v>-600000.0</v>
       </c>
       <c r="DJ6">
         <v>-500000.0</v>
       </c>
       <c r="DK6">
         <v>-500000.0</v>
       </c>
       <c r="DL6">
         <v>-300000.0</v>
       </c>
       <c r="DM6">
         <v>200000.0</v>
       </c>
       <c r="DN6">
         <v>200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:118">
       <c r="A7" t="s">
         <v>185</v>
       </c>
       <c r="B7"/>
@@ -37525,84 +37525,84 @@
       </c>
       <c r="DH6">
         <v>-100000.0</v>
       </c>
       <c r="DI6">
         <v>-2300000.0</v>
       </c>
       <c r="DJ6">
         <v>6900000.0</v>
       </c>
       <c r="DK6">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>216</v>
       </c>
       <c r="B7">
         <v>20321000.0</v>
       </c>
       <c r="C7">
         <v>-24844000.0</v>
       </c>
       <c r="D7">
-        <v>-14606000.0</v>
+        <v>-24957000.0</v>
       </c>
       <c r="E7">
         <v>14567000.0</v>
       </c>
       <c r="F7">
         <v>-10099000.0</v>
       </c>
       <c r="G7">
         <v>7307000.0</v>
       </c>
       <c r="H7">
         <v>-6391000.0</v>
       </c>
       <c r="I7">
         <v>708000.0</v>
       </c>
       <c r="J7">
         <v>3580000.0</v>
       </c>
       <c r="K7">
         <v>2330000.0</v>
       </c>
       <c r="L7">
         <v>-1328000.0</v>
       </c>
       <c r="M7">
         <v>804000.0</v>
       </c>
       <c r="N7">
         <v>-1666000.0</v>
       </c>
       <c r="O7">
-        <v>-2973000.0</v>
+        <v>-5893000.0</v>
       </c>
       <c r="P7">
         <v>-2300000.0</v>
       </c>
       <c r="Q7">
         <v>-4850000.0</v>
       </c>
       <c r="R7">
         <v>6977000.0</v>
       </c>
       <c r="S7">
         <v>-12303000.0</v>
       </c>
       <c r="T7">
         <v>-7478000.0</v>
       </c>
       <c r="U7">
         <v>4470000.0</v>
       </c>
       <c r="V7">
         <v>-15982000.0</v>
       </c>
       <c r="W7">
         <v>-4040000.0</v>
       </c>
@@ -39280,84 +39280,84 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
     </row>
     <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>223</v>
       </c>
       <c r="B14">
         <v>5840000.0</v>
       </c>
       <c r="C14">
         <v>5839000.0</v>
       </c>
       <c r="D14">
-        <v>5750000.0</v>
+        <v>5630000.0</v>
       </c>
       <c r="E14">
         <v>9267000.0</v>
       </c>
       <c r="F14">
         <v>9269000.0</v>
       </c>
       <c r="G14">
         <v>6711000.0</v>
       </c>
       <c r="H14">
         <v>6711000.0</v>
       </c>
       <c r="I14">
         <v>6711000.0</v>
       </c>
       <c r="J14">
         <v>5696000.0</v>
       </c>
       <c r="K14">
         <v>4907000.0</v>
       </c>
       <c r="L14">
-        <v>10384000.0</v>
+        <v>10357000.0</v>
       </c>
       <c r="M14">
-        <v>6484000.0</v>
+        <v>6480000.0</v>
       </c>
       <c r="N14">
         <v>6484000.0</v>
       </c>
       <c r="O14">
-        <v>8539000.0</v>
+        <v>8363000.0</v>
       </c>
       <c r="P14">
         <v>8250000.0</v>
       </c>
       <c r="Q14">
         <v>8164000.0</v>
       </c>
       <c r="R14">
         <v>8699000.0</v>
       </c>
       <c r="S14">
         <v>7379000.0</v>
       </c>
       <c r="T14">
         <v>7294000.0</v>
       </c>
       <c r="U14">
         <v>7592000.0</v>
       </c>
       <c r="V14">
         <v>6812000.0</v>
       </c>
       <c r="W14">
         <v>6963000.0</v>
       </c>
@@ -42117,84 +42117,84 @@
       </c>
       <c r="DD24"/>
       <c r="DE24">
         <v>-100000.0</v>
       </c>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24">
         <v>-1800000.0</v>
       </c>
       <c r="DJ24"/>
       <c r="DK24"/>
     </row>
     <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>233</v>
       </c>
       <c r="B25">
         <v>533000.0</v>
       </c>
       <c r="C25">
         <v>867000.0</v>
       </c>
       <c r="D25">
-        <v>-7356000.0</v>
+        <v>2048000.0</v>
       </c>
       <c r="E25">
         <v>10420000.0</v>
       </c>
       <c r="F25">
         <v>732000.0</v>
       </c>
       <c r="G25">
         <v>6908000.0</v>
       </c>
       <c r="H25">
         <v>1270000.0</v>
       </c>
       <c r="I25">
         <v>2234000.0</v>
       </c>
       <c r="J25">
         <v>1535000.0</v>
       </c>
       <c r="K25">
         <v>24203000.0</v>
       </c>
       <c r="L25">
-        <v>224490000.0</v>
+        <v>222652000.0</v>
       </c>
       <c r="M25">
-        <v>2861000.0</v>
+        <v>660000.0</v>
       </c>
       <c r="N25">
         <v>20304000.0</v>
       </c>
       <c r="O25">
-        <v>-69810000.0</v>
+        <v>-66714000.0</v>
       </c>
       <c r="P25">
         <v>-2479000.0</v>
       </c>
       <c r="Q25">
         <v>1548000.0</v>
       </c>
       <c r="R25">
         <v>1704000.0</v>
       </c>
       <c r="S25">
         <v>3500000.0</v>
       </c>
       <c r="T25">
         <v>233000.0</v>
       </c>
       <c r="U25">
         <v>2114000.0</v>
       </c>
       <c r="V25">
         <v>-372000.0</v>
       </c>
       <c r="W25">
         <v>19986000.0</v>
       </c>