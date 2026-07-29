--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5041,736 +5044,743 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-        <v>164</v>
+      <c r="DA1" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>614712000.0</v>
+      </c>
+      <c r="C2">
         <v>715703000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>624412000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>272582000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>254022000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>238496000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>325701000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>281342000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>260626000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>247710000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>306548000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14961705.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16483659.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15809093.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>307068000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15042894.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17892420.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21861799.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>290687000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14082941.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20363577.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>353886000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>353885000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>268195000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15004284.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245100000.0</v>
       </c>
       <c r="AA2">
         <v>245100000.0</v>
       </c>
       <c r="AB2">
+        <v>245100000.0</v>
+      </c>
+      <c r="AC2">
         <v>247117000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>264269000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>360480000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>313574000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>303615000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>302141000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>532608000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>428881000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>129004000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>120514000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>26662000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11401000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>22083000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28455000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24349000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21068000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>19766000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18963000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21865000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13060000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20659000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11557000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11499000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9997000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14019000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11425000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11362000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>142939000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>17031000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14244000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>18440000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>191429000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>15818000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>13381000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14987000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>108410000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>10907000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20906000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9248000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8145000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12993000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9404000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9843000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10022000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15394000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11789000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14402000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10022000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>15942719.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19349966.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15460146.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6479000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4916441.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8477025.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7592595.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>21945000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5079099.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6586824.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5490116.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>10923660.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3671605.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4601667.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3741950.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>10063257.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4690725.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2053528.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2377980.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1610488.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1687867.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>517140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283590.0</v>
       </c>
       <c r="CU2">
         <v>1283590.0</v>
       </c>
-      <c r="CV2"/>
+      <c r="CV2">
+        <v>1283590.0</v>
+      </c>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>11958000.0</v>
       </c>
-      <c r="CZ2"/>
+      <c r="DA2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -5797,104 +5807,105 @@
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -5921,382 +5932,386 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>1591280000.0</v>
+      </c>
+      <c r="C5">
         <v>1809395000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-788686000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-645363000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-457730000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2975011000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>391485000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2411265000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1535944000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>631993000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>922533999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>61102281.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>46942129.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>45573548.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1567482000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>102891756.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>115102932.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>105402868.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2303117000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>122244396.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>106932523.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2212526000.0</v>
       </c>
       <c r="W5">
         <v>2212526000.0</v>
       </c>
       <c r="X5">
+        <v>2212526000.0</v>
+      </c>
+      <c r="Y5">
         <v>3305102000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>148525035.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397745000.0</v>
       </c>
       <c r="AA5">
         <v>1397745000.0</v>
       </c>
       <c r="AB5">
+        <v>1397745000.0</v>
+      </c>
+      <c r="AC5">
         <v>75219000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2955000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1461273000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1556658000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1327333000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1845966000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1033741000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1270513000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1651144000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1635008000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1550986000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1786265000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1636266000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1525628000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1236410000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1239863000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1213015000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1073042000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>896529000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>838447000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>693741000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>642500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>550654000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>553911000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>564128000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>547561000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>365862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412878000.0</v>
       </c>
       <c r="BD5">
         <v>412878000.0</v>
       </c>
-      <c r="BE5"/>
+      <c r="BE5">
+        <v>412878000.0</v>
+      </c>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>1011299000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>350875000.0</v>
       </c>
-      <c r="BI5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ5"/>
       <c r="BK5">
         <v>942215000.0</v>
       </c>
-      <c r="BL5"/>
+      <c r="BL5">
+        <v>942215000.0</v>
+      </c>
       <c r="BM5"/>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
+      <c r="BN5"/>
       <c r="BO5">
         <v>-286192000.0</v>
       </c>
-      <c r="BP5"/>
+      <c r="BP5">
+        <v>-286192000.0</v>
+      </c>
       <c r="BQ5"/>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
+      <c r="BR5"/>
       <c r="BS5">
         <v>167926000.0</v>
       </c>
-      <c r="BT5"/>
+      <c r="BT5">
+        <v>167926000.0</v>
+      </c>
       <c r="BU5"/>
-      <c r="BV5">
-[...1 lines deleted...]
-      </c>
+      <c r="BV5"/>
       <c r="BW5">
         <v>194044000.0</v>
       </c>
       <c r="BX5">
+        <v>194044000.0</v>
+      </c>
+      <c r="BY5">
         <v>-541068351.3</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>135686000.0</v>
       </c>
-      <c r="BZ5"/>
-      <c r="CA5">
+      <c r="CA5"/>
+      <c r="CB5">
         <v>135686000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-383537411.25</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-393611643.15</v>
-      </c>
-[...1 lines deleted...]
-        <v>-370945493.15</v>
       </c>
       <c r="CE5">
         <v>-370945493.15</v>
       </c>
       <c r="CF5">
+        <v>-370945493.15</v>
+      </c>
+      <c r="CG5">
         <v>-1597306588.95</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1596825189.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1651127081.0</v>
       </c>
       <c r="CI5">
         <v>-1651127081.0</v>
       </c>
       <c r="CJ5">
+        <v>-1651127081.0</v>
+      </c>
+      <c r="CK5">
         <v>-182782075.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-184873990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180133117.5</v>
       </c>
       <c r="CM5">
         <v>-180133117.5</v>
       </c>
       <c r="CN5">
+        <v>-180133117.5</v>
+      </c>
+      <c r="CO5">
         <v>-125049210.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-118103920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-118557120.0</v>
       </c>
       <c r="CQ5">
         <v>-118557120.0</v>
       </c>
       <c r="CR5">
+        <v>-118557120.0</v>
+      </c>
+      <c r="CS5">
         <v>-81344984.0</v>
       </c>
-      <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -6323,118 +6338,119 @@
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>8012517000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8115084000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>22496000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>22367000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>23547000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>24510000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>17236000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
+        <v>0.0</v>
+      </c>
+      <c r="AB7">
         <v>20422000.0</v>
       </c>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -6461,114 +6477,115 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>7767276000.0</v>
       </c>
       <c r="D8">
         <v>7767276000.0</v>
       </c>
       <c r="E8">
         <v>7767276000.0</v>
       </c>
       <c r="F8">
         <v>7767276000.0</v>
       </c>
       <c r="G8">
         <v>7767276000.0</v>
       </c>
       <c r="H8">
         <v>7767276000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="I8">
         <v>7767276000.0</v>
       </c>
+      <c r="J8"/>
       <c r="K8">
         <v>7767276000.0</v>
       </c>
       <c r="L8">
         <v>7767276000.0</v>
       </c>
       <c r="M8">
         <v>7767276000.0</v>
       </c>
       <c r="N8">
         <v>7767276000.0</v>
       </c>
       <c r="O8">
         <v>7767276000.0</v>
       </c>
       <c r="P8">
         <v>7767276000.0</v>
       </c>
       <c r="Q8">
         <v>7767276000.0</v>
       </c>
       <c r="R8">
         <v>7767276000.0</v>
       </c>
       <c r="S8">
         <v>7767276000.0</v>
       </c>
       <c r="T8">
         <v>7767276000.0</v>
       </c>
       <c r="U8">
         <v>7767276000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>7767276000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6607,104 +6624,105 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -6731,412 +6749,416 @@
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>11644855000.0</v>
+      </c>
+      <c r="C10">
         <v>13688398000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11116335000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16259294000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19815868000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22681245000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20083457000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18483601000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14996995000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16822986000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17307246000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>973455188.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>843942450.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>836743187.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13174991000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>692148153.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>363361114.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>499559322.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8770062000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>538219085.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>394324502.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5192628000.0</v>
       </c>
       <c r="W10">
         <v>5192628000.0</v>
       </c>
       <c r="X10">
+        <v>5192628000.0</v>
+      </c>
+      <c r="Y10">
         <v>6012746000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>308309040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6192679000.0</v>
       </c>
       <c r="AA10">
         <v>6192679000.0</v>
       </c>
       <c r="AB10">
+        <v>6192679000.0</v>
+      </c>
+      <c r="AC10">
         <v>6196806000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4851261000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5853666000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4584507000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4569129000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3688908000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5725346000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4461044000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7678970000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2829843000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4495303000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3497635000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3521380000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2675313000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2945610000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2084160000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3494583000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3172234000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3704686000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2855362000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3099319000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2351972000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1603406000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1259562000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2396648000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1941851000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2660945000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2265427000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1941590000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1569091000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2069241000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1529667000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1741071000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1366441000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1851061000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1442879000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1537706000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>669984000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1331456000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>961404000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1239343000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>973320000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1945749000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1925697000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1776786000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1632187000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2313814000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1925697000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1766459903.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1391675912.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1444785880.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1241678000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1325613345.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1196694077.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1431427516.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1538012712.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1485609542.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1305290832.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1358138534.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1163835976.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1112142837.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>857997535.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>940000180.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>711014519.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>706434222.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>584160960.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>626403168.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>500461728.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>439101287.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>369178290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879836765.0</v>
       </c>
       <c r="CU10">
         <v>879836765.0</v>
       </c>
-      <c r="CV10"/>
+      <c r="CV10">
+        <v>879836765.0</v>
+      </c>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>559447050.0</v>
       </c>
-      <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>10628434000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11896130000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9663211000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8588068000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11796763000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>4975367000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3652289000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3178854000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13174991000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3883364000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3108016000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2729689000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2180769000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2186593000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2232742000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7175,435 +7197,439 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>11644855000.0</v>
+      </c>
+      <c r="C12">
         <v>13688398000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11116335000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16259294000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19815868000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22681245000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20083457000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18483601000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14996995000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16822986000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>17307246000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>973455188.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>843942450.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>836743187.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13174991000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>692148153.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>363361114.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>499559322.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8770062000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>538219085.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>394324502.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5192628000.0</v>
       </c>
       <c r="W12">
         <v>5192628000.0</v>
       </c>
       <c r="X12">
+        <v>5192628000.0</v>
+      </c>
+      <c r="Y12">
         <v>6012746000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>308309040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6192679000.0</v>
       </c>
       <c r="AA12">
         <v>6192679000.0</v>
       </c>
       <c r="AB12">
+        <v>6192679000.0</v>
+      </c>
+      <c r="AC12">
         <v>6196806000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4851261000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5853666000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4584507000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4569129000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3688908000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5725346000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4461044000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7678970000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2829843000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4495303000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3497635000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3521380000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2675313000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2945610000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2084160000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3494583000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3172234000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3704686000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2855362000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3099319000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2351972000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1603406000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1259562000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2396648000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1941851000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2660945000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2265427000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1941590000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1569091000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2069241000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1529667000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1741071000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1366441000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1851061000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1442879000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1537706000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>669984000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1331456000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>961404000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1239343000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>973320000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1945749000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1925697000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1776786000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1632187000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2313814000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1925697000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1766459903.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1391675912.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1444785880.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1241678000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1325613345.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1196694077.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1431427516.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1538012712.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1485609542.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1305290832.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1358138534.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1163835976.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1112142837.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>857997535.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>940000180.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>711014519.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>706434222.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>584160960.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>626403168.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>500461728.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>439101287.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>369178290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879836765.0</v>
       </c>
       <c r="CU12">
         <v>879836765.0</v>
       </c>
-      <c r="CV12"/>
+      <c r="CV12">
+        <v>879836765.0</v>
+      </c>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>559447050.0</v>
       </c>
-      <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>7769592000.0</v>
+      </c>
+      <c r="C13">
         <v>7697919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7767276000.0</v>
       </c>
       <c r="D13">
         <v>7767276000.0</v>
       </c>
       <c r="E13">
         <v>7767276000.0</v>
       </c>
       <c r="F13">
         <v>7767276000.0</v>
       </c>
       <c r="G13">
         <v>7767276000.0</v>
       </c>
       <c r="H13">
         <v>7767276000.0</v>
       </c>
       <c r="I13">
         <v>7767276000.0</v>
       </c>
       <c r="J13">
         <v>7767276000.0</v>
       </c>
       <c r="K13">
         <v>7767276000.0</v>
       </c>
       <c r="L13">
+        <v>7767276000.0</v>
+      </c>
+      <c r="M13">
         <v>446947435.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>452889186.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>430177004.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7767276000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>386287504.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>384980781.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>389493330.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7767276000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>378070821.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>390109540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7767276000.0</v>
       </c>
       <c r="W13">
         <v>7767276000.0</v>
       </c>
       <c r="X13">
         <v>7767276000.0</v>
       </c>
       <c r="Y13">
+        <v>7767276000.0</v>
+      </c>
+      <c r="Z13">
         <v>336143852.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7767276000.0</v>
       </c>
       <c r="AA13">
         <v>7767276000.0</v>
       </c>
       <c r="AB13">
         <v>7767276000.0</v>
       </c>
       <c r="AC13">
         <v>7767276000.0</v>
       </c>
       <c r="AD13">
         <v>7767276000.0</v>
       </c>
       <c r="AE13">
         <v>7767276000.0</v>
       </c>
       <c r="AF13">
         <v>7767276000.0</v>
       </c>
       <c r="AG13">
         <v>7767276000.0</v>
       </c>
       <c r="AH13">
         <v>7767276000.0</v>
       </c>
@@ -7658,520 +7684,524 @@
       <c r="AY13">
         <v>7767276000.0</v>
       </c>
       <c r="AZ13">
         <v>7767276000.0</v>
       </c>
       <c r="BA13">
         <v>7767276000.0</v>
       </c>
       <c r="BB13">
         <v>7767276000.0</v>
       </c>
       <c r="BC13">
         <v>7767276000.0</v>
       </c>
       <c r="BD13">
         <v>7767276000.0</v>
       </c>
       <c r="BE13">
         <v>7767276000.0</v>
       </c>
       <c r="BF13">
         <v>7767276000.0</v>
       </c>
       <c r="BG13">
-        <v>12799204000.0</v>
+        <v>7767276000.0</v>
       </c>
       <c r="BH13">
         <v>12799204000.0</v>
       </c>
       <c r="BI13">
         <v>12799204000.0</v>
       </c>
       <c r="BJ13">
         <v>12799204000.0</v>
       </c>
       <c r="BK13">
         <v>12799204000.0</v>
       </c>
       <c r="BL13">
         <v>12799204000.0</v>
       </c>
       <c r="BM13">
         <v>12799204000.0</v>
       </c>
       <c r="BN13">
         <v>12799204000.0</v>
       </c>
       <c r="BO13">
         <v>12799204000.0</v>
       </c>
       <c r="BP13">
         <v>12799204000.0</v>
       </c>
       <c r="BQ13">
         <v>12799204000.0</v>
       </c>
       <c r="BR13">
         <v>12799204000.0</v>
       </c>
       <c r="BS13">
         <v>12799204000.0</v>
       </c>
       <c r="BT13">
         <v>12799204000.0</v>
       </c>
       <c r="BU13">
         <v>12799204000.0</v>
       </c>
       <c r="BV13">
         <v>12799204000.0</v>
       </c>
       <c r="BW13">
         <v>12799204000.0</v>
       </c>
       <c r="BX13">
+        <v>12799204000.0</v>
+      </c>
+      <c r="BY13">
         <v>1153372000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>12799204000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1128419000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>12799204000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1106576000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1057215000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>11954230763.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>11854992000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>11684634741.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>11579540271.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>11579259499.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>11472638000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>11296297115.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>11111872505.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>11129598110.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>10906498000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>10791636453.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>10581621304.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>10659068361.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>10489386000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>10322342942.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>10160349030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9923688000.0</v>
       </c>
       <c r="CU13">
         <v>9923688000.0</v>
       </c>
-      <c r="CV13"/>
+      <c r="CV13">
+        <v>9923688000.0</v>
+      </c>
       <c r="CW13"/>
       <c r="CX13"/>
-      <c r="CY13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>9498723719.0</v>
       </c>
-      <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>30000000.0</v>
       </c>
       <c r="C14">
+        <v>30000000.0</v>
+      </c>
+      <c r="D14">
         <v>30000033.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>54918740.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29999900.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>30000096.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30000088.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30000100.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30000107.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>29993711.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>29999911.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30000135.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30000143.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>30000164.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30000090.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29999849.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>30000044.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>30000167.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>30000219.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000417.0</v>
       </c>
       <c r="W14">
         <v>30000417.0</v>
       </c>
       <c r="X14">
+        <v>30000417.0</v>
+      </c>
+      <c r="Y14">
         <v>30001426.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>29999654.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29999904.0</v>
       </c>
       <c r="AA14">
         <v>29999904.0</v>
       </c>
       <c r="AB14">
+        <v>29999904.0</v>
+      </c>
+      <c r="AC14">
         <v>29999954.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30000021.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30000183.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>29999835.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30000121.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30000055.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>29999711.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30000013.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>29999863.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29999735.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>30000224.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>29999542.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>29999934.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30000450.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>30000452.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29999702.0</v>
       </c>
       <c r="AR14">
         <v>29999702.0</v>
       </c>
       <c r="AS14">
+        <v>29999702.0</v>
+      </c>
+      <c r="AT14">
         <v>29999836.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>29999637.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>29999415.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30000206.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>29999242.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>29999810.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>30000651.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>29999823.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>30023165.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>30037469.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>29999594.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>30078382.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>30079870.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>30054245.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>30000247.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>30000082.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>30001088.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>30027625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29999864.0</v>
       </c>
       <c r="BL14">
         <v>29999864.0</v>
       </c>
       <c r="BM14">
+        <v>29999864.0</v>
+      </c>
+      <c r="BN14">
         <v>30001218.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>30000557.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30002108.0</v>
       </c>
       <c r="BP14">
         <v>30002108.0</v>
       </c>
       <c r="BQ14">
+        <v>30002108.0</v>
+      </c>
+      <c r="BR14">
         <v>30002152.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>29999824.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>30000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>30921376.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>30000940.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>29999659.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>30000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>30001610.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>30920820.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>30001436.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25500000.0</v>
       </c>
       <c r="CB14">
         <v>25500000.0</v>
       </c>
       <c r="CC14">
         <v>25500000.0</v>
       </c>
       <c r="CD14">
+        <v>25500000.0</v>
+      </c>
+      <c r="CE14">
         <v>29992459.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32371539.0</v>
       </c>
       <c r="CF14">
         <v>32371539.0</v>
       </c>
       <c r="CG14">
-        <v>30000000.0</v>
+        <v>32371539.0</v>
       </c>
       <c r="CH14">
         <v>30000000.0</v>
       </c>
       <c r="CI14">
         <v>30000000.0</v>
       </c>
       <c r="CJ14">
         <v>30000000.0</v>
       </c>
       <c r="CK14">
         <v>30000000.0</v>
       </c>
       <c r="CL14">
         <v>30000000.0</v>
       </c>
       <c r="CM14">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="CN14">
         <v>20000000.0</v>
       </c>
       <c r="CO14">
         <v>20000000.0</v>
       </c>
       <c r="CP14">
         <v>20000000.0</v>
       </c>
       <c r="CQ14">
         <v>20000000.0</v>
       </c>
       <c r="CR14">
         <v>20000000.0</v>
       </c>
       <c r="CS14">
         <v>20000000.0</v>
       </c>
       <c r="CT14">
         <v>20000000.0</v>
       </c>
       <c r="CU14">
         <v>20000000.0</v>
       </c>
       <c r="CV14">
         <v>20000000.0</v>
       </c>
       <c r="CW14">
         <v>20000000.0</v>
       </c>
       <c r="CX14">
         <v>20000000.0</v>
       </c>
       <c r="CY14">
         <v>20000000.0</v>
       </c>
       <c r="CZ14">
         <v>20000000.0</v>
       </c>
+      <c r="DA14">
+        <v>20000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>7767276000.0</v>
       </c>
       <c r="W15">
         <v>7767276000.0</v>
       </c>
       <c r="X15">
         <v>7767276000.0</v>
       </c>
       <c r="Y15">
         <v>7767276000.0</v>
       </c>
       <c r="Z15">
         <v>7767276000.0</v>
       </c>
       <c r="AA15">
         <v>7767276000.0</v>
       </c>
       <c r="AB15">
         <v>7767276000.0</v>
       </c>
       <c r="AC15">
         <v>7767276000.0</v>
       </c>
       <c r="AD15">
@@ -8240,369 +8270,373 @@
       <c r="AY15">
         <v>7767276000.0</v>
       </c>
       <c r="AZ15">
         <v>7767276000.0</v>
       </c>
       <c r="BA15">
         <v>7767276000.0</v>
       </c>
       <c r="BB15">
         <v>7767276000.0</v>
       </c>
       <c r="BC15">
         <v>7767276000.0</v>
       </c>
       <c r="BD15">
         <v>7767276000.0</v>
       </c>
       <c r="BE15">
         <v>7767276000.0</v>
       </c>
       <c r="BF15">
         <v>7767276000.0</v>
       </c>
       <c r="BG15">
-        <v>12799204000.0</v>
+        <v>7767276000.0</v>
       </c>
       <c r="BH15">
         <v>12799204000.0</v>
       </c>
       <c r="BI15">
         <v>12799204000.0</v>
       </c>
       <c r="BJ15">
         <v>12799204000.0</v>
       </c>
       <c r="BK15">
         <v>12799204000.0</v>
       </c>
       <c r="BL15">
         <v>12799204000.0</v>
       </c>
       <c r="BM15">
         <v>12799204000.0</v>
       </c>
       <c r="BN15">
         <v>12799204000.0</v>
       </c>
       <c r="BO15">
         <v>12799204000.0</v>
       </c>
       <c r="BP15">
         <v>12799204000.0</v>
       </c>
       <c r="BQ15">
         <v>12799204000.0</v>
       </c>
       <c r="BR15">
         <v>12799204000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BS15">
         <v>12799204000.0</v>
       </c>
+      <c r="BT15"/>
       <c r="BU15">
         <v>12799204000.0</v>
       </c>
       <c r="BV15">
         <v>12799204000.0</v>
       </c>
       <c r="BW15">
         <v>12799204000.0</v>
       </c>
-      <c r="BX15"/>
+      <c r="BX15">
+        <v>12799204000.0</v>
+      </c>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>11954230763.5</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>11854992000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>11684634741.15</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11579540271.6</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>11579259499.5</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>11472638000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>11296297115.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11111872505.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>11129598110.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>10906498000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>10791636453.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>10581621304.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>10659068361.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>10489386000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>10322342942.0</v>
       </c>
-      <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>636552000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>709421000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>789299000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
-[...1 lines deleted...]
-      </c>
+      <c r="R16"/>
       <c r="S16">
         <v>423871000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="T16">
+        <v>423871000.0</v>
+      </c>
       <c r="U16"/>
-      <c r="V16">
-[...1 lines deleted...]
-      </c>
+      <c r="V16"/>
       <c r="W16">
         <v>501208000.0</v>
       </c>
-      <c r="X16"/>
+      <c r="X16">
+        <v>501208000.0</v>
+      </c>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>3004584000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>542199000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
-[...1 lines deleted...]
-      </c>
+      <c r="AD16"/>
       <c r="AE16">
         <v>408550000.0</v>
       </c>
-      <c r="AF16"/>
+      <c r="AF16">
+        <v>408550000.0</v>
+      </c>
       <c r="AG16"/>
-      <c r="AH16">
-[...1 lines deleted...]
-      </c>
+      <c r="AH16"/>
       <c r="AI16">
         <v>303600000.0</v>
       </c>
-      <c r="AJ16"/>
+      <c r="AJ16">
+        <v>303600000.0</v>
+      </c>
       <c r="AK16"/>
-      <c r="AL16">
-[...1 lines deleted...]
-      </c>
+      <c r="AL16"/>
       <c r="AM16">
         <v>248638000.0</v>
       </c>
-      <c r="AN16"/>
+      <c r="AN16">
+        <v>248638000.0</v>
+      </c>
       <c r="AO16"/>
-      <c r="AP16">
-[...1 lines deleted...]
-      </c>
+      <c r="AP16"/>
       <c r="AQ16">
         <v>217963000.0</v>
       </c>
-      <c r="AR16"/>
+      <c r="AR16">
+        <v>217963000.0</v>
+      </c>
       <c r="AS16"/>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
+      <c r="AT16"/>
       <c r="AU16">
         <v>131125000.0</v>
       </c>
-      <c r="AV16"/>
+      <c r="AV16">
+        <v>131125000.0</v>
+      </c>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>436654000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>432899000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
+      <c r="BB16"/>
       <c r="BC16">
         <v>247527000.0</v>
       </c>
-      <c r="BD16"/>
+      <c r="BD16">
+        <v>247527000.0</v>
+      </c>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
+      <c r="BN16"/>
       <c r="BO16">
         <v>39610000.0</v>
       </c>
-      <c r="BP16"/>
+      <c r="BP16">
+        <v>39610000.0</v>
+      </c>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -8629,126 +8663,127 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>155065000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>70675000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>88224000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>108974000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -8761,52 +8796,53 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8869,158 +8905,159 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>2944756000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>2377213000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2579773000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2623663000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2493095000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2316865000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2100370000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2149185000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>127253905.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>126908603.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>126765784.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2469378000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>129059057.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>129028264.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>130540667.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2603242000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>124966049.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>128945280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2567365000.0</v>
       </c>
       <c r="W20">
         <v>2567365000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="X20">
+        <v>2567365000.0</v>
+      </c>
+      <c r="Y20"/>
+      <c r="Z20">
         <v>103120136.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2567365000.0</v>
       </c>
       <c r="AA20">
         <v>2567365000.0</v>
       </c>
       <c r="AB20">
         <v>2567365000.0</v>
       </c>
       <c r="AC20">
+        <v>2567365000.0</v>
+      </c>
+      <c r="AD20">
         <v>133635840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2567365000.0</v>
       </c>
       <c r="AE20">
         <v>2567365000.0</v>
       </c>
       <c r="AF20">
-        <v>0.0</v>
+        <v>2567365000.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>131129974.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>141203495.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3007282000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>255556000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>253777000.0</v>
       </c>
-      <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
@@ -9043,1230 +9080,1241 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>58733512000.0</v>
+      </c>
+      <c r="C21">
         <v>57332362000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>58973840000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>54928587000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>50634610000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>51643527000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>55886163000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>49375771000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>47779365000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>46232700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>47160878000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2728585033.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2750971400.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2675100077.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50188703000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2490399204.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2500951340.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2538054006.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>51370107000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2423965586.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2453201828.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49614946000.0</v>
       </c>
       <c r="W21">
         <v>49614946000.0</v>
       </c>
       <c r="X21">
+        <v>49614946000.0</v>
+      </c>
+      <c r="Y21">
         <v>53435023000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2234922967.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>49126038000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>46558673000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>46155464000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2385113928.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>46464145000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>47018957000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>48763212000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2441967159.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2554244665.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>46518909000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>33278393000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>33139682000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20205491000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>20284126000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>19405394000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>19179804000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>19012191000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>19022311000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>17367628000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>16828464000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>16549084000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>16509356000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>15779666000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>15642703000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>15700782000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>15790795000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>15607494000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>15586964000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>15601057000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>15604552000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1199352000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1148198000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1199581000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>15405490000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1086082000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1272190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14945330000.0</v>
       </c>
       <c r="BK21">
         <v>14945330000.0</v>
       </c>
       <c r="BL21">
+        <v>14945330000.0</v>
+      </c>
+      <c r="BM21">
         <v>1159819000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>744339000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2041025000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9685620000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2074487000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2090927000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2107318000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>10254806000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2140329000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2156826000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2173322000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>10254806000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7969336939.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2147436170.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>196703000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>10151353000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>913818000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>875804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2098322000.0</v>
       </c>
       <c r="CE21">
         <v>2098322000.0</v>
       </c>
-      <c r="CF21"/>
+      <c r="CF21">
+        <v>2098322000.0</v>
+      </c>
       <c r="CG21"/>
-      <c r="CH21">
-[...1 lines deleted...]
-      </c>
+      <c r="CH21"/>
       <c r="CI21">
         <v>2148296000.0</v>
       </c>
       <c r="CJ21">
+        <v>2148296000.0</v>
+      </c>
+      <c r="CK21">
         <v>673853000.0</v>
       </c>
-      <c r="CK21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL21"/>
       <c r="CM21">
         <v>170489000.0</v>
       </c>
       <c r="CN21">
+        <v>170489000.0</v>
+      </c>
+      <c r="CO21">
         <v>2105263602.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2080244712.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2115288873.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>166214000.0</v>
       </c>
-      <c r="CR21"/>
       <c r="CS21"/>
-      <c r="CT21">
-[...1 lines deleted...]
-      </c>
+      <c r="CT21"/>
       <c r="CU21">
         <v>2064161000.0</v>
       </c>
-      <c r="CV21"/>
+      <c r="CV21">
+        <v>2064161000.0</v>
+      </c>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>2050191263.0</v>
       </c>
-      <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>129657000.0</v>
+      </c>
+      <c r="C22">
         <v>129952000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>93237000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10051711.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
+        <v>61352000.0</v>
+      </c>
+      <c r="G22">
         <v>66939000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>58220000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>106319000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>57523000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
+        <v>54064000.0</v>
+      </c>
+      <c r="L22">
         <v>60360000.0</v>
       </c>
-      <c r="K22">
-[...2 lines deleted...]
-      <c r="L22">
+      <c r="M22">
         <v>6765313.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5489227.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6295414.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>64716000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4583463.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3861764.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5324491.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>57101000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3108763.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2735591.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34023000.0</v>
       </c>
       <c r="W22">
         <v>34023000.0</v>
       </c>
       <c r="X22">
+        <v>34023000.0</v>
+      </c>
+      <c r="Y22">
         <v>28638000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3447396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49667000.0</v>
       </c>
       <c r="AA22">
         <v>49667000.0</v>
       </c>
       <c r="AB22">
+        <v>49667000.0</v>
+      </c>
+      <c r="AC22">
         <v>55029000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>47398000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>45044000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>48704000.0</v>
       </c>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>31008000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>50239000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>30801000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>27035000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>25228000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>24392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AO22">
         <v>1.0</v>
       </c>
       <c r="AP22">
-        <v>22557000.0</v>
+        <v>1.0</v>
       </c>
       <c r="AQ22">
         <v>22557000.0</v>
       </c>
       <c r="AR22">
+        <v>22557000.0</v>
+      </c>
+      <c r="AS22">
         <v>20168000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>15944000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>17154000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>18658000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>34516000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>30667000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>29791000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-77237000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>29923000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>28915000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>24903000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-85117000.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ22"/>
       <c r="BK22">
         <v>-99391000.0</v>
       </c>
-      <c r="BL22"/>
+      <c r="BL22">
+        <v>-99391000.0</v>
+      </c>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
-[...1 lines deleted...]
-      </c>
+      <c r="BR22"/>
       <c r="BS22">
         <v>-2069740000.0</v>
       </c>
-      <c r="BT22"/>
+      <c r="BT22">
+        <v>-2069740000.0</v>
+      </c>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
-      <c r="BY22">
+      <c r="BY22"/>
+      <c r="BZ22">
         <v>-169616000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>-169616000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>1.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>1.0</v>
       </c>
-      <c r="CF22">
-[...2 lines deleted...]
-      <c r="CG22"/>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
       <c r="CH22"/>
       <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>1.0</v>
       </c>
-      <c r="CK22"/>
       <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>1.0</v>
       </c>
-      <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
-      <c r="CR22">
+      <c r="CR22"/>
+      <c r="CS22">
         <v>1.0</v>
       </c>
-      <c r="CS22"/>
       <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>1.0</v>
       </c>
-      <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>2.0</v>
       </c>
-      <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>90221495000.0</v>
+      </c>
+      <c r="C23">
         <v>91771272000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>88140790000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>76820612000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>80498190000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>86725722000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>84111340000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>78430246000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>72674009000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>72993187000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>70342424000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4114252495.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4020688376.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3933132144.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>70919521000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3550283078.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3233067122.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3410122956.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>65830728000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3222140232.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3134610331.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60411211000.0</v>
       </c>
       <c r="W23">
         <v>60411211000.0</v>
       </c>
       <c r="X23">
+        <v>60411211000.0</v>
+      </c>
+      <c r="Y23">
         <v>62168907000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2763912320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57515881000.0</v>
       </c>
       <c r="AA23">
         <v>57515881000.0</v>
       </c>
       <c r="AB23">
+        <v>57515881000.0</v>
+      </c>
+      <c r="AC23">
         <v>56972019000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>55583713000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>57287894000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>56181821000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>55091330000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>56083526000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>56906679000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>55566003000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>43524491000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>38566295000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>29949776000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>29216091000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>27951363000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>26875633000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>27140715000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>26125884000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>25353316000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>24391872000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>24963373000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>23924521000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>23045639000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22404771000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>21819136000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>21416495000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>22591547000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21969022000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>22362968000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>19109238000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18743021000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18732528000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>19202848000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>18803270000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>18828514000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>18346428000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>18746626000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>18213915000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18271079000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>16569593000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>17147235000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>16695708000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>16512415000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>16279227000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>17531205000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>16676081000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>17072268000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16728968000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>17087976000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>16676081000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>15836817614.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>15316561373.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>15383373822.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>14941401000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>14557065600.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>14148877384.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>14200745711.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>14063422000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>13701177291.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>13375576472.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>13433319922.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>13054530000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>12733707667.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>12326608796.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>12379666320.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>11982254000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>11792306058.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>11353382992.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>11587431753.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>11283434000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>11097288944.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>10879770330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11125165000.0</v>
       </c>
       <c r="CU23">
         <v>11125165000.0</v>
       </c>
-      <c r="CV23"/>
+      <c r="CV23">
+        <v>11125165000.0</v>
+      </c>
       <c r="CW23"/>
       <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>10260286198.0</v>
       </c>
-      <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>26734249000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>26860713000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>20897736000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20607664000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11929353000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12227926000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11660796000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>10630900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10991131000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>11269044000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11265667000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11744332000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13334765000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>14415772000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>11325899000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12279166000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>13201403000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12754424000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11977705000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12771871000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12761596000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>14095661000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14985931000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14809708000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>13163286000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>13696680000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>13705555000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13812185000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1845843.22</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>816379396.93</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>803021600.76</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>911734000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>889562000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>587321000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>599558000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>213197000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>213534000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>213908000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>213043000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>213593000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>213907000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>213267000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>208873000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>214524000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>214057000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>214214000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>214083000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>213971000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>213701000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>215483000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>217296000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>218053000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2571000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3023000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>8037000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>13357000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>23077000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>30098000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>39466000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>51887000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>52292000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>58605000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>7065000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>22042000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>25260000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>32370000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>33401000.0</v>
       </c>
-      <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>20897736000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20607664000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11929353000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12227926000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11660796000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>11269044000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11265667000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11744332000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13334765000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14415772000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11325899000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12279166000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13201403000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12754424000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11977705000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12771871000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12761596000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14095661000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14985931000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14809708000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13163286000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13696680000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13705555000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>0.77</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>36266758.47</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -10293,178 +10341,179 @@
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>282243000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>283108000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>285255000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>287040000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1799451000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1826128000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1766561000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>2092667000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2115148000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>299609000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>305885000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>9658000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10266000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10530000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10547000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>10453000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10689000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10730000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>10450000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8692000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>8466000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10556000.0</v>
       </c>
       <c r="Z26">
         <v>10556000.0</v>
       </c>
       <c r="AA26">
-        <v>0.0</v>
+        <v>10556000.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>2322862000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2489302000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1944708000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>1621028000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>1400957000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -10473,104 +10522,105 @@
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -10597,435 +10647,439 @@
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>22819236000.0</v>
+      </c>
+      <c r="C28">
         <v>21348330000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22896852000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4972580000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9680689000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9735686000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6724001000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5853192000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2842542000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5073921000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5082476000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-259334637.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-75983907.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-87018276.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2029770000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>109666094.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>251309765.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>172565991.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5009485000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>148132979.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>281163657.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8707718000.0</v>
       </c>
       <c r="W28">
         <v>8707718000.0</v>
       </c>
       <c r="X28">
+        <v>8707718000.0</v>
+      </c>
+      <c r="Y28">
         <v>8732330000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>364997186.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7520214000.0</v>
       </c>
       <c r="AA28">
         <v>7520214000.0</v>
       </c>
       <c r="AB28">
+        <v>7520214000.0</v>
+      </c>
+      <c r="AC28">
         <v>7777721000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9295296000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8334128000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9915874000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11006740000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12907508000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11288269000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12910353000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7033478000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8064548000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-454708000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>963141000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>639061000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1313396000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>751312000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1633861000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>126741000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>218529000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-426047000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>331940000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-213320000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>454449000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1208411000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1581300000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>450682000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>988105000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>205115000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1950482000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1528447000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1052912000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1465202000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-833077000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-938534000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-534962000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-990310000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-552274000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-603607000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-482380000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-835746000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-409051000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-635169000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-533434000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1945749000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1925697000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1776786000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1632187000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2313814000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1925697000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1766459903.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1391675912.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1444785880.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1241678000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1325613345.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1196694077.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1424586555.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1531719712.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-1484768418.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-1304525424.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1357523552.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-1163346976.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1112142837.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-857478550.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-939419340.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-710406519.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-706434222.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-584160960.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-626403168.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-499809728.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-439101287.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-369178290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-879451765.0</v>
       </c>
       <c r="CU28">
         <v>-879451765.0</v>
       </c>
-      <c r="CV28"/>
+      <c r="CV28">
+        <v>-879451765.0</v>
+      </c>
       <c r="CW28"/>
       <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>-559447050.0</v>
       </c>
-      <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>69733135000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>66994451000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>58183138000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>56774188000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>70693208000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>67572378000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>62923536000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>59485963000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57170118000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>54932433000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>52726938000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>56902820000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>56825535000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>55660895000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>49624208000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>52549730000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50956098000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>49449402000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>46629421000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>48520490000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>47566330000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>49005706000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>49820166000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>50103090000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11059,470 +11113,474 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>6554713000.0</v>
+      </c>
+      <c r="C30">
         <v>7062021000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2562309000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1605276000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2045700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2956307000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2804341000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3364568000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2506666000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2847971000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2418514000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>231717351.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>243253491.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>256921521.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2541923000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>197451697.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>193547402.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>178026075.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1878238000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>99068704.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>125089224.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2518366000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1358227000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>789292000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>59804604.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1487555000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1003793000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>355769000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>592406000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>965735000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>793110000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>291249000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>544469000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>836828000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>685502000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1862925000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1902949000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>868820000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>464872000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>332427000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>578831000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1007546000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>419615000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>398247000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>594458000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1040225000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>449808000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>932616000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1308425000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1427877000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>467410000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1472712000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1366056000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1205439000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>814239000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1060635000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1451248000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>463493000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1154886000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>350324000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>368387000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>436469000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1110484000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1548418000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1402182000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1314925000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1121759000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>178057000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>152769000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1145948000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>361200000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>350921000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>360304000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>365648000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1060429000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>329056422.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>350878670.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>361012027.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>244395000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>282359910.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>256737599.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>257756081.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>162814000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>193329277.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>246752575.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>269474150.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>212296000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>204298592.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>247198322.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>239317250.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>170489000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>164837595.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>160383664.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>213856065.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>166214000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>181051920.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>158016105.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129353000.0</v>
       </c>
       <c r="CU30">
         <v>129353000.0</v>
       </c>
-      <c r="CV30"/>
+      <c r="CV30">
+        <v>129353000.0</v>
+      </c>
       <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>95335834.0</v>
       </c>
-      <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-6732390000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-10659210000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12704945000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-15419481000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-13433714000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16086601000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16992870000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-17782099000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-17113747000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-18084523000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-19174393000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19065988000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-18307315000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-17967882000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-18522032000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-19581344000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-50622823.26</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2700169.77</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1140631010.39</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1184293239.11</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-21922613000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-24312925000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9308666000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10329925000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3651824000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2469828000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>1385740000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>2241740000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>493420000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
@@ -11531,129 +11589,130 @@
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
         <v>57</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>15015320000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11974607000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13430381000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11665902000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>23379862000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19769005000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18654190000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>17357204000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13905970000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14053419000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>11103949000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>14431828000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12516197000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>13211678000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7354681000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9637382000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7766916000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7190544000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4904324000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6146483000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4948962000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5906376000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6502829000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7227442000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11687,410 +11746,414 @@
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
+      <c r="DA32"/>
     </row>
-    <row r="33" spans="1:104">
+    <row r="33" spans="1:105">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>71730456000.0</v>
+      </c>
+      <c r="C33">
         <v>70671231000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>69757168000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>55405186000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>55049538000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>57728798000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>57980741000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>54662313000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>52306943000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>50737241000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>49790278000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2894922519.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2917666656.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2823594206.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>52839351000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2649603729.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2663835743.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2718724300.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>54277414000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2575995229.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2604428567.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52695162000.0</v>
       </c>
       <c r="W33">
         <v>52695162000.0</v>
       </c>
       <c r="X33">
+        <v>52695162000.0</v>
+      </c>
+      <c r="Y33">
         <v>54286222000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2384696109.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49670025000.0</v>
       </c>
       <c r="AA33">
         <v>49670025000.0</v>
       </c>
       <c r="AB33">
+        <v>49670025000.0</v>
+      </c>
+      <c r="AC33">
         <v>49254888000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>48924295000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>49566220000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>50180909000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>49287571000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>51063456000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>49656460000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>49999429000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>33982596000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>33833503000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>24585653000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>24983073000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>24097556000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>23621489000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>23187559000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>23140355000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>21460486000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>20625180000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>20218462000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>20020604000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>19013704000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>18744374000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>18787855000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>18862379000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>18722187000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>18661115000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>18496584000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>15919186000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>15740796000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>15712189000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>15682648000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>15990063000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>15503208000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>15471910000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>15441907000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>15544427000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>15184955000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>14497427000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>14500854000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>14612545000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>14320431000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>14363251000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>14439508000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>14142471000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>14309995000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>14140928000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>14171560000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>14142471000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>13741301288.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>13574006790.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>13577575914.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>13300711000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>12949081346.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>12554711287.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>12394917192.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>12204824000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>11987072989.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>11790890013.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>11768987191.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>11619453000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>11381131715.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>11172743679.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>11135250130.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>10960478000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>10768315272.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>10574845704.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>10702217889.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>10560687000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>10404250548.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>10274666805.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10055996000.0</v>
       </c>
       <c r="CU33">
         <v>10055996000.0</v>
       </c>
-      <c r="CV33"/>
+      <c r="CV33">
+        <v>10055996000.0</v>
+      </c>
       <c r="CW33"/>
       <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>9586689811.0</v>
       </c>
-      <c r="CZ33"/>
+      <c r="DA33"/>
     </row>
-    <row r="34" spans="1:104">
+    <row r="34" spans="1:105">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -12117,698 +12180,703 @@
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
+      <c r="DA34"/>
     </row>
-    <row r="35" spans="1:104">
+    <row r="35" spans="1:105">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>36135562000.0</v>
+      </c>
+      <c r="C35">
         <v>36565659000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>35410286000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24761467000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>24556897000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15892345000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16137121000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15420461000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14332592000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13711860000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13923999000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>835421699.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>841673129.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>824038159.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>16339941000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>893690264.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>744286928.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>807166482.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>16274274000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>787428849.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>770782702.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15950918000.0</v>
       </c>
       <c r="W35">
         <v>15950918000.0</v>
       </c>
       <c r="X35">
+        <v>15950918000.0</v>
+      </c>
+      <c r="Y35">
         <v>17397149000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>808194832.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16184684000.0</v>
       </c>
       <c r="AA35">
         <v>16184684000.0</v>
       </c>
       <c r="AB35">
+        <v>16184684000.0</v>
+      </c>
+      <c r="AC35">
         <v>16796898000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>16764991000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>16849643000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>17092210000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>18374460000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>19283871000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>19614458000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>19962621000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>12250689000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>12448384000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5431018000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5868954000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5665907000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5517542000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>5207875000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5211138000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>5191325000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4889808000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4861423000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4771781000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4520850000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4438651000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>4437444000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>4475422000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>4636755000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>4625510000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4574155000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1943263000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2168892000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2232128000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2178125000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2576843000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2666231000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2725421000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2875901000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2921798000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3008484000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2252646000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>2435694000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2438531000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2476891000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2411945000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1945299000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1853552000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1936978000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1996760000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1954334000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1853552000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1135607141.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1091001393.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1013696667.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>910959000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>858320452.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>794865025.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>737701783.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>684831000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>698996193.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>650155143.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>600603091.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>536496000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>621550275.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>566720087.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>525905940.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>478873000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>464381775.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>443238904.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>442347516.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>389361000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>430948376.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>470657070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373634000.0</v>
       </c>
       <c r="CU35">
         <v>373634000.0</v>
       </c>
-      <c r="CV35"/>
+      <c r="CV35">
+        <v>373634000.0</v>
+      </c>
       <c r="CW35"/>
       <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>212627160.0</v>
       </c>
-      <c r="CZ35"/>
+      <c r="DA35"/>
     </row>
-    <row r="36" spans="1:104">
+    <row r="36" spans="1:105">
       <c r="A36" t="s">
         <v>61</v>
       </c>
-      <c r="B36">
-[...1 lines deleted...]
-      </c>
+      <c r="B36"/>
       <c r="C36">
         <v>10197152000.0</v>
       </c>
       <c r="D36">
+        <v>10197152000.0</v>
+      </c>
+      <c r="E36">
         <v>285255000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1500065000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1443839000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1537688000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>797265000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1713080000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3727702000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>49310063000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>351879000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>319382000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>350675000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>378097000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>403011000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>396208000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>155971000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>54082135000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>52472628000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>51411840000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-269937000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>431805000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>53741225000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>54283479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23364000.0</v>
       </c>
       <c r="AA36">
         <v>23364000.0</v>
       </c>
       <c r="AB36">
+        <v>23364000.0</v>
+      </c>
+      <c r="AC36">
         <v>26549000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>29735000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>32921000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>36107000.0</v>
       </c>
-      <c r="AF36">
-[...1 lines deleted...]
-      </c>
       <c r="AG36">
         <v>0.0</v>
       </c>
-      <c r="AH36"/>
+      <c r="AH36">
+        <v>0.0</v>
+      </c>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>1734114000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1886546000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2037551000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1926753000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1862448000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1851423000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1841032000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1694362000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1635849000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1567608000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1493621000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1421074000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1356097000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1348555000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1338004000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1314093000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1239151000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36">
+      <c r="BD36"/>
+      <c r="BE36">
         <v>15427260000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>15398487000.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>73082000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>15152859000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>15165256000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>15134780000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>206019000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>14881020000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>7576190000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>7796827000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>3658731000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>7960512000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>8019564000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>8037424000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3128619000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>232917000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-8190567000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>67831000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>3332859000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>116279069.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>11011544599.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>8053326594.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CB36"/>
+      <c r="CC36">
         <v>8015328064.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7926526459.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7984087762.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>2232621000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>7912611024.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>7905396685.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7981768415.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>67959000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>7900940483.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>7808406117.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>7800535990.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2110438000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>7676752239.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>7578675384.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>7691803299.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>2101127000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>7556582797.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>7487451270.0</v>
       </c>
-      <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>7266729460.0</v>
       </c>
-      <c r="CZ36"/>
+      <c r="DA36"/>
     </row>
-    <row r="37" spans="1:104">
+    <row r="37" spans="1:105">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -12835,1564 +12903,1574 @@
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
+      <c r="DA37"/>
     </row>
-    <row r="38" spans="1:104">
+    <row r="38" spans="1:105">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
-[...3 lines deleted...]
-      <c r="F38">
+      <c r="D38"/>
+      <c r="E38">
+        <v>0.0</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38">
         <v>1000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>351879000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>378097000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>403011000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>396208000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>770285000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>818983000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>106102000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>432405000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>411334000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>431804000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>306202000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>935151000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>826473000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>23364000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>26549000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>29735000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>89827.16</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4760.47</v>
       </c>
-      <c r="AF38">
-[...1 lines deleted...]
-      </c>
       <c r="AG38">
         <v>0.0</v>
       </c>
       <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38">
         <v>2708193000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2563864000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1847804000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1847393000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1288570000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1196099000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1229612000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1259848000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1328322000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1327039000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1251033000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1294056000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1305120000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1335457000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1392016000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1420381000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-2000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1415507000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1399103000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1411881000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1476118000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1205679000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1199352000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1148198000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1199581000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1124189000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1103630000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1294063000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1270016000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1230672000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1178508000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>763003000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>799793000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>763767000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>742218000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>765362000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>713916000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>742803000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>940581000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1009711000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>983489000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>959270000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1010578000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>928073000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>939983000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1.0</v>
       </c>
-      <c r="CC38">
-[...1 lines deleted...]
-      </c>
       <c r="CD38">
+        <v>0.0</v>
+      </c>
+      <c r="CE38">
         <v>1.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>943469000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>732395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CH38">
         <v>1.0</v>
       </c>
       <c r="CI38">
+        <v>1.0</v>
+      </c>
+      <c r="CJ38">
         <v>902597000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>683659000.0</v>
       </c>
-      <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>884661000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>871221000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>694091000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>726206000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>709166000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>930710000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1.0</v>
       </c>
-      <c r="CS38"/>
       <c r="CT38"/>
-      <c r="CU38">
+      <c r="CU38"/>
+      <c r="CV38">
         <v>1032751000.0</v>
       </c>
-      <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
+      <c r="DA38"/>
     </row>
-    <row r="39" spans="1:104">
+    <row r="39" spans="1:105">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>161814000.0</v>
+      </c>
+      <c r="C39">
         <v>219670000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4704978000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1524982000.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
+        <v>3555742000.0</v>
+      </c>
+      <c r="G39">
         <v>3292433000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3242801000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1919764000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2805882000.0</v>
       </c>
-      <c r="J39">
-[...1 lines deleted...]
-      </c>
       <c r="K39">
+        <v>2530925000.0</v>
+      </c>
+      <c r="L39">
         <v>826386000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7392122.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10336549.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9577813.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2298540000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6496033.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8461098.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>8488767.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>847913000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5748448.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8032445.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>221792000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1131171000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1080647000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7655169.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>204065000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>599717000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1164556000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1168353000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>857229000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>574591000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>977997000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>822357000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>657037000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>153379000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1612547000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1499471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246119000.0</v>
       </c>
       <c r="AM39">
         <v>246119000.0</v>
       </c>
       <c r="AN39">
+        <v>246119000.0</v>
+      </c>
+      <c r="AO39">
         <v>236495999.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>304967999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>459197000.0</v>
       </c>
       <c r="AQ39">
         <v>459197000.0</v>
       </c>
       <c r="AR39">
+        <v>459197000.0</v>
+      </c>
+      <c r="AS39">
         <v>302158999.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>243740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>580089000.0</v>
       </c>
       <c r="AU39">
         <v>580089000.0</v>
       </c>
       <c r="AV39">
+        <v>580089000.0</v>
+      </c>
+      <c r="AW39">
         <v>692042000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>938708999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809015000.0</v>
       </c>
       <c r="AY39">
         <v>809015000.0</v>
       </c>
       <c r="AZ39">
+        <v>809015000.0</v>
+      </c>
+      <c r="BA39">
         <v>1091814000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>945960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85117000.0</v>
       </c>
       <c r="BC39">
         <v>85117000.0</v>
       </c>
       <c r="BD39">
+        <v>85117000.0</v>
+      </c>
+      <c r="BE39">
         <v>60325000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>81883000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>987466000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>74524000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1233911000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1139690000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1017189000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>99391000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>99126000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>79308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>746594000.0</v>
       </c>
       <c r="BO39">
         <v>746594000.0</v>
       </c>
       <c r="BP39">
+        <v>746594000.0</v>
+      </c>
+      <c r="BQ39">
         <v>774584000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>789887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699229000.0</v>
       </c>
       <c r="BS39">
         <v>699229000.0</v>
       </c>
       <c r="BT39">
+        <v>699229000.0</v>
+      </c>
+      <c r="BU39">
         <v>634566000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>595549000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>236954000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>328498000.0</v>
       </c>
-      <c r="BX39">
-[...1 lines deleted...]
-      </c>
       <c r="BY39">
+        <v>0.0</v>
+      </c>
+      <c r="BZ39">
         <v>169616000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>8002000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>169616000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>10998.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>140734420.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>116644921.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>157771287.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>35165482.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>32643051.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>36720046.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>58945024.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>36134522.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>48669260.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>65098760.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>140272480.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>152718969.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>33992664.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>44954631.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>56071272.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>72885187.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>77909130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59979234.0</v>
       </c>
       <c r="CU39">
         <v>59979234.0</v>
       </c>
-      <c r="CV39"/>
+      <c r="CV39">
+        <v>59979234.0</v>
+      </c>
       <c r="CW39"/>
       <c r="CX39"/>
-      <c r="CY39">
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>18813501.0</v>
       </c>
-      <c r="CZ39"/>
+      <c r="DA39"/>
     </row>
-    <row r="40" spans="1:104">
+    <row r="40" spans="1:105">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>3180199000.0</v>
+      </c>
+      <c r="C40">
         <v>3522003000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3741326000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7318325000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>12416519000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4362360000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4904363000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3840246000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2923997000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3532867000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3287040000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-103854805.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-266677139.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-458459337.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1909578000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-969402966.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-871675677.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-865843086.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1861915000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-395313104.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-127766141.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>773243000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1170109000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1058699000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>58028345.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-1239271000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1358235000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1676202000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1681082000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1653108000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1327654000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1420058000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1501687000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1534495000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>835018000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1028642000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1049507000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>608470000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>347190000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>551782000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>621102000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>555429000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>344010000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>474760000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>565408000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>518431000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>284894000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>400758000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>463668000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>436653000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>228289000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>958519000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>783186000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>686240000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>157147000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>376251000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>684995000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>559065000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>113652000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>706901000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>536805000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>397661000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>73419000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>551723000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>418836000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>244557000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>89600000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>145818000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>319715000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>279338000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>210100000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>373225000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>207658000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>261637000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-146310000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>206533669.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>209137199.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>245721622.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>207086000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>221305848.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>186404252.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>191143857.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>330917999.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>164633984.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>168810283.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>170137704.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>180804340.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>167730775.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>143251393.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>137681420.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>145870742.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>131406522.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>111557648.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>108933102.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>121204512.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>119766986.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>78535665.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79386410.0</v>
       </c>
       <c r="CU40">
         <v>79386410.0</v>
       </c>
-      <c r="CV40"/>
+      <c r="CV40">
+        <v>79386410.0</v>
+      </c>
       <c r="CW40"/>
       <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>67117000.0</v>
       </c>
-      <c r="CZ40"/>
+      <c r="DA40"/>
     </row>
-    <row r="41" spans="1:104">
+    <row r="41" spans="1:105">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3037031000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>3005176000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3127258000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3189224000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3152945000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3072871000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3171867000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3120405000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3142736000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3189322000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3301488000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3428885000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3330414000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3021398000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3100218000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3059436000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>8287907.79</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>407650.92</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>165288124.55</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>163443141.38</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>566000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>645000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>614000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>608000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>570000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>509000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>465000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>476000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>501000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>540000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>526000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>557000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>563000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>555000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>553000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>559000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>543000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>524000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>32420000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>32519000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>33804000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>31644000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>52259000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>49485000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>51770000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>62305000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>60422000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>70854000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>68798000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>65674000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>61875000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>60127000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>62473000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>56381000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>53997000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>54991000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>52302000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>51101000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>66905000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>71062000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>72291000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>68936000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>5979000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>6070000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>5718000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>84352000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>5515000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>5247000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>5302000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4120000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>4932000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4806000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>5209000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>3406000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>5519000.0</v>
       </c>
-      <c r="CK41"/>
-      <c r="CL41">
+      <c r="CL41"/>
+      <c r="CM41">
         <v>4644000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>54000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>4649000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>5263000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>5531000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>3659000.0</v>
       </c>
-      <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
-      <c r="CU41">
+      <c r="CU41"/>
+      <c r="CV41">
         <v>3975000.0</v>
       </c>
-      <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
+      <c r="DA41"/>
     </row>
-    <row r="42" spans="1:104">
+    <row r="42" spans="1:105">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>2542227000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>8202825000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>432784000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>391485000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-130962000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>-1.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1737146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28284163000.0</v>
       </c>
       <c r="O42">
         <v>28284163000.0</v>
       </c>
       <c r="P42">
+        <v>28284163000.0</v>
+      </c>
+      <c r="Q42">
         <v>2068896000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2101944000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>313582000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>521915000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9917881000.0</v>
       </c>
       <c r="W42">
         <v>9917881000.0</v>
       </c>
       <c r="X42">
+        <v>9917881000.0</v>
+      </c>
+      <c r="Y42">
         <v>11839921000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1541309000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>28332614000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>11335784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1616533000.0</v>
       </c>
       <c r="AC42">
         <v>-1616533000.0</v>
       </c>
       <c r="AD42">
+        <v>-1616533000.0</v>
+      </c>
+      <c r="AE42">
         <v>-1366867000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-9862262000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-2.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-1366867000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7968316000.0</v>
       </c>
       <c r="AI42">
         <v>-7968316000.0</v>
       </c>
       <c r="AJ42">
+        <v>-7968316000.0</v>
+      </c>
+      <c r="AK42">
         <v>-1075001000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>560006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5045254000.0</v>
       </c>
       <c r="AM42">
         <v>-5045254000.0</v>
       </c>
-      <c r="AN42"/>
-      <c r="AO42">
+      <c r="AN42">
+        <v>-5045254000.0</v>
+      </c>
+      <c r="AO42"/>
+      <c r="AP42">
         <v>-893133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3680434000.0</v>
       </c>
       <c r="AQ42">
         <v>-3680434000.0</v>
       </c>
       <c r="AR42">
-        <v>1.0</v>
+        <v>-3680434000.0</v>
       </c>
       <c r="AS42">
         <v>1.0</v>
       </c>
       <c r="AT42">
-        <v>5045078000.0</v>
+        <v>1.0</v>
       </c>
       <c r="AU42">
         <v>5045078000.0</v>
       </c>
       <c r="AV42">
         <v>5045078000.0</v>
       </c>
       <c r="AW42">
+        <v>5045078000.0</v>
+      </c>
+      <c r="AX42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5045078000.0</v>
       </c>
       <c r="AY42">
         <v>5045078000.0</v>
       </c>
       <c r="AZ42">
         <v>5045078000.0</v>
       </c>
       <c r="BA42">
         <v>5045078000.0</v>
       </c>
       <c r="BB42">
         <v>5045078000.0</v>
       </c>
       <c r="BC42">
         <v>5045078000.0</v>
       </c>
       <c r="BD42">
+        <v>5045078000.0</v>
+      </c>
+      <c r="BE42">
         <v>5044255000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>6458334000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>5915489000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>4360322000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1170082000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1157263000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>707322000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>4366955000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1284095000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>959664000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>621975000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>246517000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>884424000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>713683000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>535772000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>26118000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1035188000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>801278000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>520002000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>12349735000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>13763684517.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>13529727420.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>13570352370.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>814064000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>13466462546.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>12849747884.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>742168016.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1645005000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1147833273.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>593428679.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>230920338.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-1097767000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>627274330.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>221595062.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>52733570.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>51671000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>51123384.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>50129016.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>127578627.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>38681000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>38063969.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>147991545.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131007111.0</v>
       </c>
       <c r="CU42">
         <v>2131007111.0</v>
       </c>
-      <c r="CV42"/>
+      <c r="CV42">
+        <v>2131007111.0</v>
+      </c>
       <c r="CW42"/>
       <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>12625609.0</v>
       </c>
-      <c r="CZ42"/>
+      <c r="DA42"/>
     </row>
-    <row r="43" spans="1:104">
+    <row r="43" spans="1:105">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -14419,104 +14497,105 @@
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
+      <c r="DA43"/>
     </row>
-    <row r="44" spans="1:104">
+    <row r="44" spans="1:105">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -14543,1288 +14622,1297 @@
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
+      <c r="DA44"/>
     </row>
-    <row r="45" spans="1:104">
+    <row r="45" spans="1:105">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>320918000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>843724000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>251344000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>250610000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>787997000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>229621000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>182100000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>553717000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>167304000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>163717000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>164208000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>171004000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>168773000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>184626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504385000.0</v>
       </c>
       <c r="W45">
         <v>504385000.0</v>
       </c>
       <c r="X45">
+        <v>504385000.0</v>
+      </c>
+      <c r="Y45">
         <v>535581000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>548996000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>557084000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>520623000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>505510000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>505221000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>501789000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>558480000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>524359000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>487302000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>455097000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>473238000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>448647000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>440044000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>323186000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>323099000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>322397000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>322493000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>321810000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>321913000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>320535000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>321185000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>321894000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>322613000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>323100000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>322740000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>322725000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>322072000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>316979000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>317251000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>317444000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>314634000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>313536000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>313702000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>314212000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>306504000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>350349000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>306654000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>307127000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>305629000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>303935000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>6732252000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>4663002000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>980851000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>4285432000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>4252760000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>4294766000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>541604000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3748185000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3681199000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3649250000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3670223000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>5655685280.9</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>415026021.15</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>5524249320.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>3149358000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>4933753282.5</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>4628184828.3</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>4410829430.5</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>7873881000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>4074461965.05</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>3885493328.8</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>3787218776.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>9403198000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>3480191232.5</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>3364337562.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>3334714140.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>8850040000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>986299431.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>915925608.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>895125717.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>8459560000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>2847667751.0</v>
       </c>
-      <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
+      <c r="DA45"/>
     </row>
-    <row r="46" spans="1:104">
+    <row r="46" spans="1:105">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>310216000.0</v>
+      </c>
+      <c r="C46">
         <v>318052000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>303068000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>251344000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>250610000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>262208000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>268450000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>229621000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>205935000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>182100000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>184016000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>9627067.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>9545902.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>9094373.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>171004000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8393534.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>8480576.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8467455.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>184590000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9157438.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9272795.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504385000.0</v>
       </c>
       <c r="W46">
         <v>504385000.0</v>
       </c>
       <c r="X46">
+        <v>504385000.0</v>
+      </c>
+      <c r="Y46">
         <v>535581000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>23758860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>520623000.0</v>
       </c>
       <c r="AA46">
         <v>520623000.0</v>
       </c>
       <c r="AB46">
+        <v>520623000.0</v>
+      </c>
+      <c r="AC46">
         <v>505510000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>505221000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>501789000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>558480000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>524359000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>487302000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>455097000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>473238000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>448647000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>440044000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>323186000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>323099000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>322397000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>322493000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>321810000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>321913000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>320535000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>321185000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>321894000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>322613000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>323100000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>322740000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>322725000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>322072000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>316979000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>317251000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>317444000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>314634000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>313536000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>313702000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>314212000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>306504000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>350349000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>306654000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>307127000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>305629000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>303935000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>6732252000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4663002000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>980851000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4285432000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>4252760000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>4294766000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>541604000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3748185000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3681199000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3649250000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3670223000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>5655685280.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>415026021.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>5524249320.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>3149358000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>4933753282.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>4628184828.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>4410829430.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>7873881000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>4074461965.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>3885493328.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>3787218776.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>9403198000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>3480191232.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>3364337562.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>3334714140.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>8850040000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>986299431.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>915925608.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>895125717.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>8459560000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>2847667751.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>2787215535.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7991835000.0</v>
       </c>
       <c r="CU46">
         <v>7991835000.0</v>
       </c>
-      <c r="CV46"/>
+      <c r="CV46">
+        <v>7991835000.0</v>
+      </c>
       <c r="CW46"/>
       <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>269769088.0</v>
       </c>
-      <c r="CZ46"/>
+      <c r="DA46"/>
     </row>
-    <row r="47" spans="1:104">
+    <row r="47" spans="1:105">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>251344000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>250610000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>262208000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>268450000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>229621000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>167304000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>163717000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>164208000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>171004000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>168773000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>171102000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>168858000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>184590000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>188135000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>184626000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>494485000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>504385000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>535581000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>548996000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>557084000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>520623000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>505510000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>505221000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1369164.93</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>73631.87</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>28014221.91</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>24422492.86</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>25050000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>24096000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>24722000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>24344000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>17164000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>15671000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>16674000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>17438000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>18695000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>18721000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>18969000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>20470000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>21115000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>21872000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>24063000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>24885000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>24719000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>24590000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>24096000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>24418000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>25776000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>24271000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>24375000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>23391000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>24526000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>21970000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>22230000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>26167000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>25772000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>24682000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>24070000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>366907000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>379090000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>355316000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>320089000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>325242000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>302235000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>311322000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>362531000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>362728000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>349678000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>336196000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>246301000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>317300000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>304986000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>291621000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>252965000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>224760000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>405024000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>204897000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>377135000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>360288000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>338370000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>139133000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>301143000.0</v>
       </c>
-      <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>106701000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>103737000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>279522000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>287100000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>277553000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>82306000.0</v>
       </c>
-      <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
-      <c r="CU47">
+      <c r="CU47"/>
+      <c r="CV47">
         <v>65545000.0</v>
       </c>
-      <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
+      <c r="DA47"/>
     </row>
-    <row r="48" spans="1:104">
+    <row r="48" spans="1:105">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>32106251000.0</v>
+      </c>
+      <c r="C48">
         <v>32507388000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>32529298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19511934000.0</v>
       </c>
       <c r="E48">
         <v>19511934000.0</v>
       </c>
       <c r="F48">
+        <v>19511934000.0</v>
+      </c>
+      <c r="G48">
         <v>47027718000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>46054161000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>40114586000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>36733396000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>39337629000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>36255538000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1940143625.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1807950438.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1927247341.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>32286016000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1478385129.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1345999925.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1469254187.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>27106158000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1221491396.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1170286029.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23686182000.0</v>
       </c>
       <c r="W48">
         <v>23686182000.0</v>
       </c>
       <c r="X48">
+        <v>23686182000.0</v>
+      </c>
+      <c r="Y48">
         <v>23188252000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>998965508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21993135000.0</v>
       </c>
       <c r="AA48">
         <v>21993135000.0</v>
       </c>
       <c r="AB48">
+        <v>21993135000.0</v>
+      </c>
+      <c r="AC48">
         <v>22358302000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>21043674000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>22616931000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>19782251000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>18318728000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>17332709000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>18477733000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>17917970000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>14806864000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>13661250000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>14539052000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>13200413000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>12283610000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>11366810000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>12329245000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>11400910000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>5624537000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>4918794000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5844556000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>5100295000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>4587532000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>4006157000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3552327000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2917954000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>3593118000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>3082251000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>3732371000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3245763000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2582184000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1172182000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2331533000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2337734000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>745378000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>745379000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1709137000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1709136000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>433993000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>21375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>811974000.0</v>
       </c>
       <c r="BO48">
         <v>811974000.0</v>
       </c>
       <c r="BP48">
+        <v>811974000.0</v>
+      </c>
+      <c r="BQ48">
         <v>25275000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>25276000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1961749000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1538397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>912279000.0</v>
       </c>
       <c r="BU48">
         <v>912279000.0</v>
       </c>
       <c r="BV48">
-        <v>1538397000.0</v>
+        <v>912279000.0</v>
       </c>
       <c r="BW48">
         <v>1538397000.0</v>
       </c>
       <c r="BX48">
+        <v>1538397000.0</v>
+      </c>
+      <c r="BY48">
         <v>715049567.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>467345394.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>538143016.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>534251000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>6060311.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>309383198.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>567908695.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>563189000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>106245000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>377055270.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>846909173.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>624869000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>17183567.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>278568082.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>530005330.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>389278000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>349067199.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>164782592.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>247126167.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>243191000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>184478803.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>21719880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>680158000.0</v>
       </c>
       <c r="CU48">
         <v>680158000.0</v>
       </c>
-      <c r="CV48"/>
+      <c r="CV48">
+        <v>680158000.0</v>
+      </c>
       <c r="CW48"/>
       <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>460623319.0</v>
       </c>
-      <c r="CZ48"/>
+      <c r="DA48"/>
     </row>
-    <row r="49" spans="1:104">
+    <row r="49" spans="1:105">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -15851,186 +15939,187 @@
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
+      <c r="DA49"/>
     </row>
-    <row r="50" spans="1:104">
+    <row r="50" spans="1:105">
       <c r="A50" t="s">
         <v>75</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>605638000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>625850000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>334138000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1142219000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>993850000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1131530000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>969613000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>1118165000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1233639000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1117461000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1881660000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1769958000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1869996000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1682322000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1052187000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1101477000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>578144000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1321322000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1454380000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>965580000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1138750000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>649415000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>551894000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>456026000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>549607000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>277847000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>441002000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>375609000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>65935.52</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>15771573.28</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>28753871.6</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>351820000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>513759000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>66197000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>10894391000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>4040595000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>58336000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>39893000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>29945000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>2840862000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -16039,764 +16128,772 @@
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
+      <c r="DA50"/>
     </row>
-    <row r="51" spans="1:104">
+    <row r="51" spans="1:105">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>34464091000.0</v>
+      </c>
+      <c r="C51">
         <v>35036728000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>34013187000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>21231874000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10135179000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12945559000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13359456000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12630409000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>12154453000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>11749065000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12224770000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>714120551.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>767958543.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>749724911.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>15204761000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>801814248.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>614670879.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>672125313.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>13779547000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>686352065.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>675488159.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>13910621000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13900346000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>14745076000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>673306227.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>15359315000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13712893000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>13974527000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>14146557000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>14187794000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>14500381000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>15575869000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>16596416000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>17013615000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>17371397000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>14712448000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10894391000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4040595000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4460776000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4160441000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3988709000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3696922000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3718021000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3621324000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3390763000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3278639000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3187302000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2885999000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2806421000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2811817000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2840862000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2847330000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2929956000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2866060000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>314945000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>413143000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>516179000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>604039000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>696590000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>802537000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>831479000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>860751000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>890605000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>934099000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>187604000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>495710000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>552353000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>604174000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>439886000.0</v>
       </c>
-      <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>6840961.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>6293000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>841124.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>765408.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>614982.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>489000.0</v>
       </c>
-      <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CK51"/>
+      <c r="CL51">
         <v>518985.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>580840.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>608000.0</v>
       </c>
-      <c r="CN51"/>
       <c r="CO51"/>
-      <c r="CP51">
-[...1 lines deleted...]
-      </c>
+      <c r="CP51"/>
       <c r="CQ51">
         <v>652000.0</v>
       </c>
-      <c r="CR51"/>
+      <c r="CR51">
+        <v>652000.0</v>
+      </c>
       <c r="CS51"/>
-      <c r="CT51">
-[...1 lines deleted...]
-      </c>
+      <c r="CT51"/>
       <c r="CU51">
         <v>385000.0</v>
       </c>
-      <c r="CV51"/>
+      <c r="CV51">
+        <v>385000.0</v>
+      </c>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
+      <c r="DA51"/>
     </row>
-    <row r="52" spans="1:104">
+    <row r="52" spans="1:105">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>1820226000.0</v>
+      </c>
+      <c r="C52">
         <v>1981093000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1958400000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>334138000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1142219000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1016206000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1131530000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>992155000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1313266000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1118165000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1233639000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>65673101.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>111087490.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>99285611.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1893543000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>84879174.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>53308898.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>56381355.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>602654000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>65532672.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>73910851.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1138750000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1155986000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>649415000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>24761154.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>549607000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>570029000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>277847000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>441002000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>375609000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>500105000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>295206000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>573726000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>449618000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>513759000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>4053751000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>56806000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>26312000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>58336000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>24439000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>48820000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>20131000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>39893000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>17559000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>113503000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>8215000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>29945000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>9745000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>29884000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>18205000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>41804000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>12654000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>106735000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>180624000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>281612000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>374254000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>403369000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>432920000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>374640000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>374025000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>368975000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>242414000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>243102000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>182673000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>96962000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>224583000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>182907000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>167810000.0</v>
       </c>
-      <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
+      <c r="DA52"/>
     </row>
-    <row r="53" spans="1:104">
+    <row r="53" spans="1:105">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>-1799149000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
-[...1 lines deleted...]
-      </c>
+      <c r="Z53"/>
       <c r="AA53">
         <v>0.0</v>
       </c>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
+        <v>0.0</v>
+      </c>
+      <c r="AG53">
         <v>214393000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>213306000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>14435000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>5415000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>39153000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
-[...1 lines deleted...]
-      </c>
+      <c r="BN53"/>
       <c r="BO53">
         <v>1733512000.0</v>
       </c>
-      <c r="BP53"/>
+      <c r="BP53">
+        <v>1733512000.0</v>
+      </c>
       <c r="BQ53"/>
-      <c r="BR53">
-[...1 lines deleted...]
-      </c>
+      <c r="BR53"/>
       <c r="BS53">
         <v>1288353000.0</v>
       </c>
-      <c r="BT53"/>
+      <c r="BT53">
+        <v>1288353000.0</v>
+      </c>
       <c r="BU53"/>
-      <c r="BV53">
-[...1 lines deleted...]
-      </c>
+      <c r="BV53"/>
       <c r="BW53">
         <v>1288353000.0</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53">
+      <c r="BX53">
+        <v>1288353000.0</v>
+      </c>
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>1241678000.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>1241678000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
+      <c r="DA53"/>
     </row>
-    <row r="54" spans="1:104">
+    <row r="54" spans="1:105">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -16823,1328 +16920,1341 @@
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
+      <c r="DA54"/>
     </row>
-    <row r="55" spans="1:104">
+    <row r="55" spans="1:105">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>90221495000.0</v>
+      </c>
+      <c r="C55">
         <v>91771272000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>88140790000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>76820612000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>80498190000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>86725722000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>84111340000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>78430246000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>72674009000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>72993187000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>70342424000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4114252495.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4020688376.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3933132144.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>70919521000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3550283078.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3233067122.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3410122956.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>65830728000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3222140232.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3134610331.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60411211000.0</v>
       </c>
       <c r="W55">
         <v>60411211000.0</v>
       </c>
       <c r="X55">
+        <v>60411211000.0</v>
+      </c>
+      <c r="Y55">
         <v>62168907000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2763912320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57515881000.0</v>
       </c>
       <c r="AA55">
         <v>57515881000.0</v>
       </c>
       <c r="AB55">
+        <v>57515881000.0</v>
+      </c>
+      <c r="AC55">
         <v>56972019000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>55583713000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>57287894000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>56181821000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>55091330000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>56083526000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>56906679000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>55566003000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>43524491000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>38566295000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>29949776000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>29216091000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>27951363000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>26875633000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>27140715000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>26125884000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>25353316000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>24391872000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>24963373000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>23924521000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>23045639000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>22404771000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>21819136000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>21416495000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>22591547000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>21969022000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>22362968000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>19109238000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>18743021000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>18732528000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>19202848000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>18803270000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>18828514000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>18346428000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>18746626000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>18213915000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>18271079000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>16569593000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>17147235000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>16695708000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>16512415000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>16279227000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>17531205000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>16676081000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>17072268000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>16728968000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>17087976000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>16676081000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>15836817614.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>15316561373.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>15383373822.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>14941401000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>14557065600.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>14148877384.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>14200745711.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>14063422000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>13701177291.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>13375576472.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>13433319922.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>13054530000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>12733707667.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>12326608796.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>12379666320.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>11982254000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>11792306058.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>11353382992.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>11587431753.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>11283434000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>11097288944.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>10879770330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11125165000.0</v>
       </c>
       <c r="CU55">
         <v>11125165000.0</v>
       </c>
-      <c r="CV55"/>
+      <c r="CV55">
+        <v>11125165000.0</v>
+      </c>
       <c r="CW55"/>
       <c r="CX55"/>
-      <c r="CY55">
+      <c r="CY55"/>
+      <c r="CZ55">
         <v>10260286198.0</v>
       </c>
-      <c r="CZ55"/>
+      <c r="DA55"/>
     </row>
-    <row r="56" spans="1:104">
+    <row r="56" spans="1:105">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>18491039000.0</v>
+      </c>
+      <c r="C56">
         <v>21100041000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>18383622000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21355426000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>25478662000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>28996924000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>26130599000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>23767933000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>20367066000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>22255946000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>20552146000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1219329976.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1103021719.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1109537937.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>18080170000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>900679348.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>569231379.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>691398656.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>11553314000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>646145002.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>530181763.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7716049000.0</v>
       </c>
       <c r="W56">
         <v>7716049000.0</v>
       </c>
       <c r="X56">
+        <v>7716049000.0</v>
+      </c>
+      <c r="Y56">
         <v>7882685000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>379216211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7845856000.0</v>
       </c>
       <c r="AA56">
         <v>7845856000.0</v>
       </c>
       <c r="AB56">
+        <v>7845856000.0</v>
+      </c>
+      <c r="AC56">
         <v>7717131000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6659418000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7721674000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6000912000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5803759000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5020070000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7250219000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5566574000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>9541895000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4732792000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5364123000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4233018000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3853807000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3254144000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3953156000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2985529000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3892830000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3766692000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4744911000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3903917000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4031935000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3660397000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3031283000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2554116000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3869360000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3307907000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3866384000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3190052000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3002225000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3020339000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3520200000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2813207000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3325306000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2874518000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3304719000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2669488000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3086124000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2072166000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2646381000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>2083163000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>2191984000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1915976000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3091697000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>2533610000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2762273000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>2588040000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2916416000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>2533610000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2095516326.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1742554582.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1805797908.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1640690000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1607984253.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1594166097.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1805828518.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1858598000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1714104302.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1584686458.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1664332730.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1435077000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1352575952.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>1153865117.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1244416190.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1021776000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1023990786.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>778537288.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>885213864.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>722747000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>693038395.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>605103525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069169000.0</v>
       </c>
       <c r="CU56">
         <v>1069169000.0</v>
       </c>
-      <c r="CV56"/>
+      <c r="CV56">
+        <v>1069169000.0</v>
+      </c>
       <c r="CW56"/>
       <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>673596387.0</v>
       </c>
-      <c r="CZ56"/>
+      <c r="DA56"/>
     </row>
-    <row r="57" spans="1:104">
+    <row r="57" spans="1:105">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>5615137000.0</v>
+      </c>
+      <c r="C57">
         <v>6218799000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6324138000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7925045000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>13812760000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5617062000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6361594000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5113743000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5134441000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4898742000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4827227000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>410663003.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>455580012.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>310256369.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5563973000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>243627104.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>204700643.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>208128071.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3786398000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>296146511.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>283863288.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2767087000.0</v>
       </c>
       <c r="W57">
         <v>2767087000.0</v>
       </c>
       <c r="X57">
+        <v>2767087000.0</v>
+      </c>
+      <c r="Y57">
         <v>1976309000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>97793785.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2560020000.0</v>
       </c>
       <c r="AA57">
         <v>2560020000.0</v>
       </c>
       <c r="AB57">
+        <v>2560020000.0</v>
+      </c>
+      <c r="AC57">
         <v>2201166000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2386353000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2389197000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2408222000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2018879000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2377554000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2516721000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2068361000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5211397000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1226827000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>661444000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>593183000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>598304000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>698377000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>599909000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>506697000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>512085000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>697874000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>548511000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>401644000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>431162000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>505109000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>466357000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>656854000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>985192000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>901346000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>878226000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>694980000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>767536000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1102608000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1010425000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>738614000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1096744000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>919161000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>655062000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>496660000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>745303000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>536704000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>478388000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>399482000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>326621000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>329119000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>289181000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>317002000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>388619000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>219447000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>276039000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>317002000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>222476388.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>228487165.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>261181768.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>245341000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>226222290.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>194881277.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>198736453.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>352863000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>169713083.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>175397108.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>175627820.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>191728000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>171402380.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>147853060.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>141423370.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>155934000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>136097247.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>113611176.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>111311082.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>122815000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>121454853.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>79052805.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80670000.0</v>
       </c>
       <c r="CU57">
         <v>80670000.0</v>
       </c>
-      <c r="CV57"/>
+      <c r="CV57">
+        <v>80670000.0</v>
+      </c>
       <c r="CW57"/>
       <c r="CX57"/>
-      <c r="CY57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>75686390.0</v>
       </c>
-      <c r="CZ57"/>
+      <c r="DA57"/>
     </row>
-    <row r="58" spans="1:104">
+    <row r="58" spans="1:105">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>41750699000.0</v>
+      </c>
+      <c r="C58">
         <v>42784459000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>41734424000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>32686512000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>38269657000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21509407000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22498715000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20534204000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19467033000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18610602000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18751226000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1246084702.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1297253141.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1134294528.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>21903914000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1137317369.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>948987571.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1015294554.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>20060672000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1083575360.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1054645990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18718005000.0</v>
       </c>
       <c r="W58">
         <v>18718005000.0</v>
       </c>
       <c r="X58">
+        <v>18718005000.0</v>
+      </c>
+      <c r="Y58">
         <v>19373458000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>905988618.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18744704000.0</v>
       </c>
       <c r="AA58">
         <v>18744704000.0</v>
       </c>
       <c r="AB58">
+        <v>18744704000.0</v>
+      </c>
+      <c r="AC58">
         <v>18998064000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>19151344000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>19238840000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>19500432000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>20393339000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>21661425000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>22131179000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>22030982000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>17462086000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13675211000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6092462000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6462137000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6264211000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6215919000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5807784000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5717835000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5703410000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5587682000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5409934000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>5173425000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4952012000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4943760000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4903801000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>5132276000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>5621947000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>5526856000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>5452381000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2638243000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2936428000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3334736000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3188550000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3315457000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3762975000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3644582000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3530963000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3418458000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3753787000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2789350000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2914082000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2838013000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2803512000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2741064000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2234480000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2170554000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2325597000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2216207000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2230373000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2170554000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1358083530.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1319488558.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1274878435.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1156300000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1084542742.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>989746302.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>936438236.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1037694000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>868709276.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>825552251.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>776230911.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>728224000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>792952655.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>714573147.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>667329310.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>634807000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>600479022.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>556850080.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>553658598.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>512176000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>552403229.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>549709875.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>454304000.0</v>
       </c>
       <c r="CU58">
         <v>454304000.0</v>
       </c>
-      <c r="CV58"/>
+      <c r="CV58">
+        <v>454304000.0</v>
+      </c>
       <c r="CW58"/>
       <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>288313551.0</v>
       </c>
-      <c r="CZ58"/>
+      <c r="DA58"/>
     </row>
-    <row r="59" spans="1:104">
+    <row r="59" spans="1:105">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -18171,410 +18281,414 @@
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
+      <c r="DA59"/>
     </row>
-    <row r="60" spans="1:104">
+    <row r="60" spans="1:105">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>41467123000.0</v>
+      </c>
+      <c r="C60">
         <v>42014701000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>39507888000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>37091864400.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>35024305000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>57770005000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>54212922000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>50293127000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>46036616000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>47736898000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44945348000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2448193342.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2307781755.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2402997895.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>41620774000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1967564391.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1846083640.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1964150386.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>37176551000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1721806614.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1667328093.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33665984000.0</v>
       </c>
       <c r="W60">
         <v>33665984000.0</v>
       </c>
       <c r="X60">
+        <v>33665984000.0</v>
+      </c>
+      <c r="Y60">
         <v>34260630000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1483634396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31158156000.0</v>
       </c>
       <c r="AA60">
         <v>31158156000.0</v>
       </c>
       <c r="AB60">
+        <v>31158156000.0</v>
+      </c>
+      <c r="AC60">
         <v>30200797000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>28807995000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>30478613000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>29106185000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>27413337000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>26945951000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>27278750000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>26955759000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>24225284000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>23063534000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>23857314000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>22753954000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>21687152000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>20659714000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>21332931000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>20408049000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>19649906000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>18804190000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>19553439000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>18751096000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>18093627000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>17461011000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>16915335000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>16284219000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>16969600000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>16442166000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>16910587000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>16470995000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>15806593000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>15397792000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>16014298000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>15487813000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>15065539000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>14701846000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>15215663000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>14795457000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>14517292000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>13780243000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>14233153000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>13857695000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>13708903000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>13538163000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>15296725000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>14505527000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>14746671000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>14512761000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>14857603000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>14505527000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>14478734084.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>13997072814.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>14108495386.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>13785101000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>13472522857.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>13159131082.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>13264307474.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>13025728000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>12832468014.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>12550024220.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>12657089010.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>12326306000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>11940755012.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>11612035649.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>11712337010.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>11347447000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>11191827036.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>10796532912.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>11033773155.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>10771258000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>10544885714.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>10330060455.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10670861000.0</v>
       </c>
       <c r="CU60">
         <v>10670861000.0</v>
       </c>
-      <c r="CV60"/>
+      <c r="CV60">
+        <v>10670861000.0</v>
+      </c>
       <c r="CW60"/>
       <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>9971972647.0</v>
       </c>
-      <c r="CZ60"/>
+      <c r="DA60"/>
     </row>
-    <row r="61" spans="1:104">
+    <row r="61" spans="1:105">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
@@ -18601,104 +18715,105 @@
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
+      <c r="DA61"/>
     </row>
-    <row r="62" spans="1:104">
+    <row r="62" spans="1:105">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -18725,50 +18840,51 @@
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
+      <c r="DA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18843,51 +18959,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B2">
         <v>16636684000.0</v>
       </c>
       <c r="C2">
         <v>11170359000.0</v>
       </c>
       <c r="D2">
         <v>10258919000.0</v>
       </c>
       <c r="E2">
         <v>6547710000.0</v>
       </c>
       <c r="F2">
         <v>6527886000.0</v>
       </c>
       <c r="G2">
         <v>6625659000.0</v>
       </c>
       <c r="H2">
         <v>5061064000.0</v>
       </c>
       <c r="I2">
         <v>4478566000.0</v>
       </c>
@@ -18926,51 +19042,51 @@
       </c>
       <c r="U2">
         <v>620036000.0</v>
       </c>
       <c r="V2">
         <v>536375000.0</v>
       </c>
       <c r="W2">
         <v>467345000.0</v>
       </c>
       <c r="X2">
         <v>369732000.0</v>
       </c>
       <c r="Y2">
         <v>343922000.0</v>
       </c>
       <c r="Z2">
         <v>288192000.0</v>
       </c>
       <c r="AA2">
         <v>269922824.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B3">
         <v>3260815000.0</v>
       </c>
       <c r="C3">
         <v>2322984000.0</v>
       </c>
       <c r="D3">
         <v>2069157000.0</v>
       </c>
       <c r="E3">
         <v>2059237000.0</v>
       </c>
       <c r="F3">
         <v>1993342000.0</v>
       </c>
       <c r="G3">
         <v>1934766000.0</v>
       </c>
       <c r="H3">
         <v>1836897000.0</v>
       </c>
       <c r="I3">
         <v>1760741000.0</v>
       </c>
@@ -19009,107 +19125,107 @@
       </c>
       <c r="U3">
         <v>487788000.0</v>
       </c>
       <c r="V3">
         <v>434080000.0</v>
       </c>
       <c r="W3">
         <v>399547000.0</v>
       </c>
       <c r="X3">
         <v>354625000.0</v>
       </c>
       <c r="Y3">
         <v>335100000.0</v>
       </c>
       <c r="Z3">
         <v>302938000.0</v>
       </c>
       <c r="AA3">
         <v>-290302516.89</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B5">
-        <v>16993885000.0</v>
+        <v>14958942000.0</v>
       </c>
       <c r="C5">
         <v>21199601000.0</v>
       </c>
       <c r="D5">
         <v>15745949000.0</v>
       </c>
       <c r="E5">
         <v>14940251000.0</v>
       </c>
       <c r="F5">
-        <v>8651207000.0</v>
+        <v>8968421000.0</v>
       </c>
       <c r="G5">
         <v>3117270000.0</v>
       </c>
       <c r="H5">
         <v>8746030000.0</v>
       </c>
       <c r="I5">
         <v>7644332000.0</v>
       </c>
       <c r="J5">
         <v>1476833000.0</v>
       </c>
       <c r="K5">
         <v>4932599000.0</v>
       </c>
       <c r="L5">
         <v>4072897000.0</v>
       </c>
       <c r="M5">
         <v>3160933000.0</v>
       </c>
       <c r="N5">
         <v>2871109000.0</v>
       </c>
@@ -19133,66 +19249,66 @@
       </c>
       <c r="U5">
         <v>879191000.0</v>
       </c>
       <c r="V5">
         <v>897631000.0</v>
       </c>
       <c r="W5">
         <v>980663000.0</v>
       </c>
       <c r="X5">
         <v>650463000.0</v>
       </c>
       <c r="Y5">
         <v>365791960.0</v>
       </c>
       <c r="Z5">
         <v>433421347.0</v>
       </c>
       <c r="AA5">
         <v>997543516.89</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B6">
-        <v>20254700000.0</v>
+        <v>18219757000.0</v>
       </c>
       <c r="C6">
         <v>23522585000.0</v>
       </c>
       <c r="D6">
         <v>17815106000.0</v>
       </c>
       <c r="E6">
         <v>16999488000.0</v>
       </c>
       <c r="F6">
-        <v>10644549000.0</v>
+        <v>10961763000.0</v>
       </c>
       <c r="G6">
         <v>5052036000.0</v>
       </c>
       <c r="H6">
         <v>10582927000.0</v>
       </c>
       <c r="I6">
         <v>9405073000.0</v>
       </c>
       <c r="J6">
         <v>7362043000.0</v>
       </c>
       <c r="K6">
         <v>5462259000.0</v>
       </c>
       <c r="L6">
         <v>4541893000.0</v>
       </c>
       <c r="M6">
         <v>3615198000.0</v>
       </c>
       <c r="N6">
         <v>3289382000.0</v>
       </c>
@@ -19216,133 +19332,133 @@
       </c>
       <c r="U6">
         <v>1366979000.0</v>
       </c>
       <c r="V6">
         <v>1331711000.0</v>
       </c>
       <c r="W6">
         <v>1380210000.0</v>
       </c>
       <c r="X6">
         <v>1005088000.0</v>
       </c>
       <c r="Y6">
         <v>700891960.0</v>
       </c>
       <c r="Z6">
         <v>736359347.0</v>
       </c>
       <c r="AA6">
         <v>707241000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B9">
         <v>20600747000.0</v>
       </c>
       <c r="C9">
         <v>20162428000.0</v>
       </c>
       <c r="D9">
         <v>15562725000.0</v>
       </c>
       <c r="E9">
         <v>18766172000.0</v>
       </c>
       <c r="F9">
         <v>12256775000.0</v>
       </c>
       <c r="G9">
         <v>5999072000.0</v>
       </c>
       <c r="H9">
         <v>11760574000.0</v>
       </c>
       <c r="I9">
         <v>10931675000.0</v>
       </c>
@@ -19381,51 +19497,51 @@
       </c>
       <c r="U9">
         <v>1618925000.0</v>
       </c>
       <c r="V9">
         <v>1527433000.0</v>
       </c>
       <c r="W9">
         <v>1508631000.0</v>
       </c>
       <c r="X9">
         <v>1096900000.0</v>
       </c>
       <c r="Y9">
         <v>896679000.0</v>
       </c>
       <c r="Z9">
         <v>876062000.0</v>
       </c>
       <c r="AA9">
         <v>888404684.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B10">
         <v>14958942000.0</v>
       </c>
       <c r="C10">
         <v>20372893000.0</v>
       </c>
       <c r="D10">
         <v>14620087000.0</v>
       </c>
       <c r="E10">
         <v>14084733000.0</v>
       </c>
       <c r="F10">
         <v>8126035000.0</v>
       </c>
       <c r="G10">
         <v>2855692000.0</v>
       </c>
       <c r="H10">
         <v>7661737000.0</v>
       </c>
       <c r="I10">
         <v>6916699000.0</v>
       </c>
@@ -19464,51 +19580,51 @@
       </c>
       <c r="U10">
         <v>844882000.0</v>
       </c>
       <c r="V10">
         <v>822136000.0</v>
       </c>
       <c r="W10">
         <v>808904000.0</v>
       </c>
       <c r="X10">
         <v>526047000.0</v>
       </c>
       <c r="Y10">
         <v>382341000.0</v>
       </c>
       <c r="Z10">
         <v>412137000.0</v>
       </c>
       <c r="AA10">
         <v>372349754.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11">
         <v>4034245000.0</v>
       </c>
       <c r="C11">
         <v>6342455000.0</v>
       </c>
       <c r="D11">
         <v>3944143000.0</v>
       </c>
       <c r="E11">
         <v>3438809000.0</v>
       </c>
       <c r="F11">
         <v>1728507000.0</v>
       </c>
       <c r="G11">
         <v>729155000.0</v>
       </c>
       <c r="H11">
         <v>1978102000.0</v>
       </c>
       <c r="I11">
         <v>1796893000.0</v>
       </c>
@@ -19547,51 +19663,51 @@
       </c>
       <c r="U11">
         <v>301113000.0</v>
       </c>
       <c r="V11">
         <v>249983000.0</v>
       </c>
       <c r="W11">
         <v>184198000.0</v>
       </c>
       <c r="X11">
         <v>231936000.0</v>
       </c>
       <c r="Y11">
         <v>151514000.0</v>
       </c>
       <c r="Z11">
         <v>152697000.0</v>
       </c>
       <c r="AA11">
         <v>162912626.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B12">
         <v>1535163000.0</v>
       </c>
       <c r="C12">
         <v>826708000.0</v>
       </c>
       <c r="D12">
         <v>1125862000.0</v>
       </c>
       <c r="E12">
         <v>855518000.0</v>
       </c>
       <c r="F12">
         <v>842386000.0</v>
       </c>
       <c r="G12">
         <v>926312000.0</v>
       </c>
       <c r="H12">
         <v>1084293000.0</v>
       </c>
       <c r="I12">
         <v>1230651000.0</v>
       </c>
@@ -19630,51 +19746,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B13">
         <v>2005997000.0</v>
       </c>
       <c r="C13">
         <v>1615065000.0</v>
       </c>
       <c r="D13">
         <v>1043618000.0</v>
       </c>
       <c r="E13">
         <v>450261000.0</v>
       </c>
       <c r="F13">
         <v>202146000.0</v>
       </c>
       <c r="G13">
         <v>262370000.0</v>
       </c>
       <c r="H13">
         <v>819558000.0</v>
       </c>
       <c r="I13">
         <v>862270000.0</v>
       </c>
@@ -19683,51 +19799,51 @@
       </c>
       <c r="K13">
         <v>98779000.0</v>
       </c>
       <c r="L13">
         <v>59040000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B14">
         <v>-435794000.0</v>
       </c>
       <c r="C14">
         <v>-479009000.0</v>
       </c>
       <c r="D14">
         <v>-580727000.0</v>
       </c>
       <c r="E14">
         <v>-659376000.0</v>
       </c>
       <c r="F14">
         <v>-413781000.0</v>
       </c>
       <c r="G14">
         <v>8027222000.0</v>
       </c>
       <c r="H14">
         <v>7613021000.0</v>
       </c>
       <c r="I14">
         <v>7575204000.0</v>
       </c>
@@ -19738,51 +19854,51 @@
         <v>7648223000.0</v>
       </c>
       <c r="L14">
         <v>7648223000.0</v>
       </c>
       <c r="M14">
         <v>7648223000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B15">
         <v>10488903000.0</v>
       </c>
       <c r="C15">
         <v>13551429000.0</v>
       </c>
       <c r="D15">
         <v>10203713000.0</v>
       </c>
       <c r="E15">
         <v>9986548000.0</v>
       </c>
       <c r="F15">
         <v>5983747000.0</v>
       </c>
       <c r="G15">
         <v>1972319000.0</v>
       </c>
       <c r="H15">
         <v>5465823000.0</v>
       </c>
       <c r="I15">
         <v>4987601000.0</v>
       </c>
@@ -19821,51 +19937,51 @@
       </c>
       <c r="U15">
         <v>528115000.0</v>
       </c>
       <c r="V15">
         <v>563189000.0</v>
       </c>
       <c r="W15">
         <v>606992000.0</v>
       </c>
       <c r="X15">
         <v>276191000.0</v>
       </c>
       <c r="Y15">
         <v>220285000.0</v>
       </c>
       <c r="Z15">
         <v>252750000.0</v>
       </c>
       <c r="AA15">
         <v>209437128.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B16">
         <v>10488903000.0</v>
       </c>
       <c r="C16">
         <v>13551429000.0</v>
       </c>
       <c r="D16">
         <v>10203713000.0</v>
       </c>
       <c r="E16">
         <v>9986548000.0</v>
       </c>
       <c r="F16">
         <v>5983747000.0</v>
       </c>
       <c r="G16">
         <v>1972319000.0</v>
       </c>
       <c r="H16">
         <v>5465822000.0</v>
       </c>
       <c r="I16">
         <v>4987601000.0</v>
       </c>
@@ -19902,51 +20018,51 @@
       <c r="T16">
         <v>47849000.0</v>
       </c>
       <c r="U16">
         <v>48902000.0</v>
       </c>
       <c r="V16">
         <v>53834000.0</v>
       </c>
       <c r="W16">
         <v>56007000.0</v>
       </c>
       <c r="X16">
         <v>26162000.0</v>
       </c>
       <c r="Y16">
         <v>22142000.0</v>
       </c>
       <c r="Z16">
         <v>28336000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B17">
         <v>10924697000.0</v>
       </c>
       <c r="C17">
         <v>14030438000.0</v>
       </c>
       <c r="D17">
         <v>10808552000.0</v>
       </c>
       <c r="E17">
         <v>10645924000.0</v>
       </c>
       <c r="F17">
         <v>6397528000.0</v>
       </c>
       <c r="G17">
         <v>2126537000.0</v>
       </c>
       <c r="H17">
         <v>5683635000.0</v>
       </c>
       <c r="I17">
         <v>5119806000.0</v>
       </c>
@@ -19959,184 +20075,184 @@
       <c r="L17">
         <v>574619.78</v>
       </c>
       <c r="M17">
         <v>2283723000.0</v>
       </c>
       <c r="N17">
         <v>2296873000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B18">
         <v>-94825000.0</v>
       </c>
       <c r="C18">
         <v>788357000.0</v>
       </c>
       <c r="D18">
         <v>-133702000.0</v>
       </c>
       <c r="E18">
         <v>-405257000.0</v>
       </c>
       <c r="F18">
         <v>-640240000.0</v>
       </c>
       <c r="G18">
         <v>-663942000.0</v>
       </c>
       <c r="H18">
         <v>-740681000.0</v>
       </c>
       <c r="I18">
         <v>-950028000.0</v>
       </c>
       <c r="J18">
         <v>-373044000.0</v>
       </c>
       <c r="K18">
         <v>58383000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B21">
         <v>16993885000.0</v>
       </c>
       <c r="C21">
         <v>17519806000.0</v>
       </c>
       <c r="D21">
         <v>15243525000.0</v>
       </c>
       <c r="E21">
         <v>14698149000.0</v>
       </c>
       <c r="F21">
         <v>8657674000.0</v>
       </c>
       <c r="G21">
         <v>3276176000.0</v>
       </c>
       <c r="H21">
         <v>8481294000.0</v>
       </c>
       <c r="I21">
         <v>7778969000.0</v>
       </c>
@@ -20175,92 +20291,92 @@
       </c>
       <c r="U21">
         <v>829668000.0</v>
       </c>
       <c r="V21">
         <v>799389000.0</v>
       </c>
       <c r="W21">
         <v>837610000.0</v>
       </c>
       <c r="X21">
         <v>501834000.0</v>
       </c>
       <c r="Y21">
         <v>355171000.0</v>
       </c>
       <c r="Z21">
         <v>377244000.0</v>
       </c>
       <c r="AA21">
         <v>386647247.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
         <v>20243546000.0</v>
       </c>
       <c r="C23">
         <v>13812981000.0</v>
       </c>
       <c r="D23">
         <v>10578119000.0</v>
       </c>
       <c r="E23">
         <v>10615733000.0</v>
       </c>
       <c r="F23">
         <v>10126987000.0</v>
       </c>
       <c r="G23">
         <v>9348555000.0</v>
       </c>
       <c r="H23">
         <v>8340344000.0</v>
       </c>
       <c r="I23">
         <v>7631272000.0</v>
       </c>
@@ -20299,219 +20415,219 @@
       </c>
       <c r="U23">
         <v>1409293000.0</v>
       </c>
       <c r="V23">
         <v>1255430185.0</v>
       </c>
       <c r="W23">
         <v>1120642270.0</v>
       </c>
       <c r="X23">
         <v>930041185.0</v>
       </c>
       <c r="Y23">
         <v>874809040.0</v>
       </c>
       <c r="Z23">
         <v>780307826.0</v>
       </c>
       <c r="AA23">
         <v>771680261.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
         <v>3260815000.0</v>
       </c>
       <c r="C25">
         <v>2322984000.0</v>
       </c>
       <c r="D25">
         <v>2077260000.0</v>
       </c>
       <c r="E25">
         <v>2059237000.0</v>
       </c>
       <c r="F25">
         <v>1993342000.0</v>
       </c>
       <c r="G25">
         <v>1934766000.0</v>
       </c>
       <c r="H25">
         <v>1836897000.0</v>
       </c>
       <c r="I25">
         <v>1760741000.0</v>
       </c>
       <c r="J25">
         <v>1166114000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>271766000.0</v>
       </c>
       <c r="S27">
         <v>272240000.0</v>
       </c>
       <c r="T27">
         <v>187759000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28">
         <v>346047000.0</v>
       </c>
       <c r="C28">
         <v>319638000.0</v>
       </c>
       <c r="D28">
         <v>319200000.0</v>
       </c>
       <c r="E28">
         <v>287061000.0</v>
       </c>
       <c r="F28">
         <v>1605759000.0</v>
       </c>
       <c r="G28">
         <v>947011000.0</v>
       </c>
       <c r="H28">
         <v>1647102000.0</v>
       </c>
       <c r="I28">
         <v>1526602000.0</v>
       </c>
@@ -20550,51 +20666,51 @@
       </c>
       <c r="U28">
         <v>301469000.0</v>
       </c>
       <c r="V28">
         <v>124344000.0</v>
       </c>
       <c r="W28">
         <v>105756000.0</v>
       </c>
       <c r="X28">
         <v>121011000.0</v>
       </c>
       <c r="Y28">
         <v>106989000.0</v>
       </c>
       <c r="Z28">
         <v>99591000.0</v>
       </c>
       <c r="AA28">
         <v>211445311.18</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
         <v>4034245000.0</v>
       </c>
       <c r="C29">
         <v>6342455000.0</v>
       </c>
       <c r="D29">
         <v>3666489000.0</v>
       </c>
       <c r="E29">
         <v>3438809000.0</v>
       </c>
       <c r="F29">
         <v>1728507000.0</v>
       </c>
       <c r="G29">
         <v>729155000.0</v>
       </c>
       <c r="H29">
         <v>1978102000.0</v>
       </c>
       <c r="I29">
         <v>1796893000.0</v>
       </c>
@@ -20603,51 +20719,51 @@
       </c>
       <c r="K29">
         <v>1402116000.0</v>
       </c>
       <c r="L29">
         <v>1100122000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
         <v>3606862000.0</v>
       </c>
       <c r="C30">
         <v>2642622000.0</v>
       </c>
       <c r="D30">
         <v>319200000.0</v>
       </c>
       <c r="E30">
         <v>4068023000.0</v>
       </c>
       <c r="F30">
         <v>3599101000.0</v>
       </c>
       <c r="G30">
         <v>2722896000.0</v>
       </c>
       <c r="H30">
         <v>3279280000.0</v>
       </c>
       <c r="I30">
         <v>3152706000.0</v>
       </c>
@@ -20686,51 +20802,51 @@
       </c>
       <c r="U30">
         <v>789257000.0</v>
       </c>
       <c r="V30">
         <v>719055185.0</v>
       </c>
       <c r="W30">
         <v>653297270.0</v>
       </c>
       <c r="X30">
         <v>560309185.0</v>
       </c>
       <c r="Y30">
         <v>530887040.0</v>
       </c>
       <c r="Z30">
         <v>492115826.0</v>
       </c>
       <c r="AA30">
         <v>501757436.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B31">
         <v>-2034943000.0</v>
       </c>
       <c r="C31">
         <v>2853087000.0</v>
       </c>
       <c r="D31">
         <v>-623438000.0</v>
       </c>
       <c r="E31">
         <v>-613416000.0</v>
       </c>
       <c r="F31">
         <v>-531639000.0</v>
       </c>
       <c r="G31">
         <v>-420484000.0</v>
       </c>
       <c r="H31">
         <v>-819558000.0</v>
       </c>
       <c r="I31">
         <v>-862270000.0</v>
       </c>
@@ -20769,51 +20885,51 @@
       </c>
       <c r="U31">
         <v>-456000.0</v>
       </c>
       <c r="V31">
         <v>14880000.0</v>
       </c>
       <c r="W31">
         <v>-51788000.0</v>
       </c>
       <c r="X31">
         <v>-62875000.0</v>
       </c>
       <c r="Y31">
         <v>27170000.0</v>
       </c>
       <c r="Z31">
         <v>-38527000.0</v>
       </c>
       <c r="AA31">
         <v>-31598246.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32">
         <v>37237431000.0</v>
       </c>
       <c r="C32">
         <v>31332787000.0</v>
       </c>
       <c r="D32">
         <v>25821644000.0</v>
       </c>
       <c r="E32">
         <v>25313882000.0</v>
       </c>
       <c r="F32">
         <v>18784661000.0</v>
       </c>
       <c r="G32">
         <v>12624731000.0</v>
       </c>
       <c r="H32">
         <v>16821638000.0</v>
       </c>
       <c r="I32">
         <v>15410241000.0</v>
       </c>
@@ -20871,1018 +20987,1026 @@
       <c r="AA32">
         <v>1158327508.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ32"/>
+  <dimension ref="A1:DA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-        <v>164</v>
+      <c r="DA1" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B2">
+        <v>5592403512.0</v>
+      </c>
+      <c r="C2">
         <v>4156261913.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6020025000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3329123000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2801767000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>158782000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3814539000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2589735000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>135773000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2030410000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4800351000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2031948000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1635987000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1790633000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2534909000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1989745000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1988329000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1561717000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3024901000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1327049000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1351873000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>836626000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5089056000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1403714000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1655785000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1125946000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4935681000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1217375000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1072975000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1068849000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1301202000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1108282000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1181279000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>887802000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1679627000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1098591000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>904722000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>449309000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1528834000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>775360000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>701093000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>448054000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2595581000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>848278000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>812369000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>468482000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>624244000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>439385000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>316271000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>281251000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>577222000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>417273000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>389849000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>366408000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>534938000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>396393000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>399257000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>317077000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>656595000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>343091000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>354920000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>264682000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>620329000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>446577000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>220921000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>184473000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>210260000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>191758000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>196237000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>190306000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>230162000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>211689000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>181103000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>187147000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>211660342.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>180563875.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>188654077.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>157530519.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>143779126.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>179411610.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>154257024.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>137222270.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>125302262.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>139378676.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>142581570.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>126440402.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>132236927.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>122211995.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>117613534.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>91962610.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>106389180.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>93119169.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>90313536.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>77165451.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>99754064.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>85774357.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>77948910.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10949000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>12531000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8844000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>20616000.0</v>
       </c>
-      <c r="CX2">
-[...2 lines deleted...]
-      <c r="CY2"/>
+      <c r="CY2">
+        <v>0.0</v>
+      </c>
       <c r="CZ2"/>
+      <c r="DA2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B3">
+        <v>818486438.0</v>
+      </c>
+      <c r="C3">
         <v>800787231.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1084222000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>940894000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>610912000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>623060000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>610794000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>601523000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>565384000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>543718000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>524144000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>519916000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>508354000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>516743000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>532247000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>522826000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>505837000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>498327000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>495166000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>504204000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>492360000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>489050000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>452498000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>492059000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>510797000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>479412000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>446379000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>448993000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>495433000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>446092000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>245555000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>541854000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>523944000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>449388000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5330768000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>240985000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>174485000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>138972000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>135632000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>134732000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>130897000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>128399000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>119241000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>117618000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>116412000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>115725000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>114508000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>114001000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>112721000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>113035000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>106199000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>105569000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>103360000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>103145000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>101918000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>101056000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>99606000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>98965000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>96824000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>96733000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>95012000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>94171000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>93264000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>-24593000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>150819000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>159720000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>157152000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>156414000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>157617000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>158324000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>151411000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>151238000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>149749000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>149115000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>933582693.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-143888534.4</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-123298012.95</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-125575146.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>846039285.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-125736982.65</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>116149918.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>116230977.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>754429890.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-109129513.35</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-107277153.2</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-103943224.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>693697292.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>-102368035.5</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>-97049487.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-94732770.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>620131072.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-89788704.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-87418647.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-88298721.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>583574555.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>-85406390.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>81529110.0</v>
       </c>
-      <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -22067,708 +22191,715 @@
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
-      <c r="CY4"/>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B5">
-        <v>4773417455.0</v>
+        <v>3908810211.0</v>
       </c>
       <c r="C5">
+        <v>4966493411.0</v>
+      </c>
+      <c r="D5">
         <v>3785108000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3221071000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3310736000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>5103623000.0</v>
+      </c>
+      <c r="H5">
         <v>4500485000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>4342924000.0</v>
+        <v>5014830172.0</v>
       </c>
       <c r="J5">
-        <v>4577631000.0</v>
+        <v>5555186807.0</v>
       </c>
       <c r="K5">
+        <v>4789902000.0</v>
+      </c>
+      <c r="L5">
         <v>3643637000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
-        <v>3902506000.0</v>
+        <v>3831604591.0</v>
       </c>
       <c r="N5">
-        <v>4012133000.0</v>
+        <v>3855763000.0</v>
       </c>
       <c r="O5">
+        <v>3791803000.0</v>
+      </c>
+      <c r="P5">
         <v>3911064000.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>3808323000.0</v>
+      </c>
+      <c r="R5">
         <v>3839018000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3373807000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
-        <v>2569238000.0</v>
+        <v>2857393000.0</v>
       </c>
       <c r="U5">
-        <v>2020882000.0</v>
+        <v>2717805000.0</v>
       </c>
       <c r="V5">
-        <v>1285858000.0</v>
+        <v>2017748000.0</v>
       </c>
       <c r="W5">
+        <v>1375474000.0</v>
+      </c>
+      <c r="X5">
         <v>955204000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>367912000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-380494000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2262459000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1921395000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2170706000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2247884000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2309877000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1993059000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1656535000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1797338000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2197401000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3424448000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1655610000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1706373000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1632242000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1204368000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1235424000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1206612000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1286194000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1006952000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1025600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1012849000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1027496000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>795979000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>765898000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>761063000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>837994000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>655589000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>699953000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>685546000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>754818000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>561959000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>593135000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>682646000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>729496000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>527102000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>525366000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>525602000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>583026000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>439371000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>444425000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>413976000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>506288000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>288267000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>278347000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>243284000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>527434000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>279716000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>288018000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>382116000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>433848000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>252072542.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>567912391.4</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>822359158.95</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>562170109.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>200836466.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>442885938.65</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>238395168.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>187309434.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>42932770.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>445374503.35</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>464787558.2</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>488955813.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>189655780.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>424363232.5</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>411185341.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>406096520.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>131014175.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>309093894.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>296576207.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>316822599.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>68645445.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>263287165.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>99231210.0</v>
       </c>
-      <c r="CT5">
-[...1 lines deleted...]
-      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
-      <c r="CY5"/>
+      <c r="CY5">
+        <v>0.0</v>
+      </c>
       <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B6">
-        <v>5574204686.0</v>
+        <v>4727296649.0</v>
       </c>
       <c r="C6">
+        <v>5767280642.0</v>
+      </c>
+      <c r="D6">
         <v>4869330000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4161965000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3921648000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
+        <v>5726683000.0</v>
+      </c>
+      <c r="H6">
         <v>5111279000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>4908308000.0</v>
+        <v>5616353172.0</v>
       </c>
       <c r="J6">
-        <v>5121349000.0</v>
+        <v>6120570807.0</v>
       </c>
       <c r="K6">
+        <v>5333620000.0</v>
+      </c>
+      <c r="L6">
         <v>4167781000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>4410860000.0</v>
+        <v>4351520591.0</v>
       </c>
       <c r="N6">
-        <v>4528876000.0</v>
+        <v>4364117000.0</v>
       </c>
       <c r="O6">
+        <v>4308546000.0</v>
+      </c>
+      <c r="P6">
         <v>4443311000.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>4331149000.0</v>
+      </c>
+      <c r="R6">
         <v>4344855000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3872134000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>3073442000.0</v>
+        <v>3352559000.0</v>
       </c>
       <c r="U6">
-        <v>2513242000.0</v>
+        <v>3222009000.0</v>
       </c>
       <c r="V6">
-        <v>1774908000.0</v>
+        <v>2510108000.0</v>
       </c>
       <c r="W6">
+        <v>1864524000.0</v>
+      </c>
+      <c r="X6">
         <v>1407702000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>859971000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>130303000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2741871000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2367774000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2619699000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2743317000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2755969000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2238614000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2198389000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2321282000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2646789000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1906320000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1896595000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1880858000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1771214000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1340000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1370156000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1337509000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1414593000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1126193000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1143218000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1129261000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1143221000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>910487000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>879899000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>873784000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>951029000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>761788000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>805522000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>788906000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>857963000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>663877000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>694191000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>782252000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>828461000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>623926000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>622099000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>620614000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>677197000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>532635000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>419832000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>564795000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>666008000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>445419000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>434761000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>400901000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>685758000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>431127000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>439256000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>531865000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>582963000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1185655235.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>424023857.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>699061146.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>436594963.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1046875751.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>317148956.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>354545086.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>303540411.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>797362660.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>336244990.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>357510405.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>385012589.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>883353072.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>321995197.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>314135854.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>311363750.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>751145247.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>219305190.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>209157560.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>228523878.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>652220000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>177880775.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>180760320.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>307183262.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-536503167.5</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>287235522.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>306166720.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>327467360.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-496398824.92</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>287344361.0</v>
       </c>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -22953,84 +23084,85 @@
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
-      <c r="CY7"/>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -23180,1423 +23312,1438 @@
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
         <v>107000.0</v>
       </c>
-      <c r="CN8">
-[...1 lines deleted...]
-      </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
-      <c r="CY8"/>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B9">
+        <v>4032686869.0</v>
+      </c>
+      <c r="C9">
         <v>4863422364.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4949049000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5436327000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5913665000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8628693000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5206038000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4893558000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7258237000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5404497000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2076590000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4306903000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4520456000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4658776000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4738655000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4305059000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4331380000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3864088000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3764663000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3539057000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2877408000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2063084000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-835398000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1043358000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>111220000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3031050000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-391038000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2888891000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2996404000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3032501000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2623030000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2573765000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2706113000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3028771000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2192117000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2131513000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2030575000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2027439000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1547756000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1580397000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1542696000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1629301000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>309575000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1324135000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1308058000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1328119000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1061214000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1030556000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1024359000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1101885000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>901104000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>892563000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>893568000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1008100000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>801453000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>825618000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>876254000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>968901000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>710226000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>705888000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>739690000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>798216000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>572564000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>508931000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>678057000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>785953000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>543187000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>522914000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>482137000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>794386000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>525831000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>522617000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>627415000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>682743000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>482016596.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>507531780.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>511862189.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>523596825.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>440573919.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>376190246.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>421345400.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>366688581.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>224671027.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>399178372.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>430881808.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>464747866.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>357058318.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>389840072.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>376194927.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>373379590.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>252414982.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>278761509.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>266896096.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>289702818.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>198331494.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>231135553.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>229848840.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>307183262.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>243804659.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>287235522.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>306166720.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>327467360.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>275281436.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>287344361.0</v>
       </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B10">
+        <v>3294797680.0</v>
+      </c>
+      <c r="C10">
         <v>4297871606.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3323512000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3221071000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3310736000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5103623000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5286695000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5002661000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5549037000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4534500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3744905000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3815286000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3574085000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3485811000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3599859000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3510939000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3818190000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3132178000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2633416000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2513871000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1828438000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1150309000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>745091000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>141658000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-642359000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2611302000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1675127000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1890816000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2070321000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2025473000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1938186000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1376260000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1601200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2001056000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3477326000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1552774000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1634966000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1721479000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1210087000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1250315000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1253507000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1317468000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>992963000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>961430000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1017928000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1041537000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>671929000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>765467000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>793966000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>851042000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>642284000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>702581000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>663124000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>738309000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>612735000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>584055000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>673539000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>714368000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>515994000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>512348000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>534060000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>583023000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>379721000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>305401000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>431748000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>501269000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>282113000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>280335000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>225823000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>553833000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>343926000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>336300000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>397498000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>470510000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>237532177.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>275082990.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>336881511.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>319003155.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>217898256.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>158689965.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>266919059.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>193605732.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>28804436.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>246492671.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>256099182.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>285944499.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>176509947.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>219634955.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>210534915.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>199741940.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>115801710.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>130578747.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>122148432.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>153844497.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>52695362.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>98939724.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>114377445.0</v>
       </c>
-      <c r="CT10">
-[...1 lines deleted...]
-      </c>
       <c r="CU10">
+        <v>0.0</v>
+      </c>
+      <c r="CV10">
         <v>45013000.0</v>
       </c>
-      <c r="CV10">
-[...1 lines deleted...]
-      </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
-      <c r="CY10"/>
+      <c r="CY10">
+        <v>0.0</v>
+      </c>
       <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11">
+        <v>898753091.0</v>
+      </c>
+      <c r="C11">
         <v>1318064932.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>518567000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1009719000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1040554000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1465404000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1696978000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1528107000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1769624000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1347746000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1127762000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1008143000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>924672000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>883566000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>850108000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>832564000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>973721000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>782416000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>561233000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>556420000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>498650000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>112204000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>165020000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5369000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-76862000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>646366000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>374580000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>550384000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>546815000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>506322000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>390438000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>369686000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>502797000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>533973000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>363479000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>407161000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>482899000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>382839000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>292581000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>333517000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>386884000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>389134000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>262129000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>255687000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>285032000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>297276000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>158699000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>184094000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>239221000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>216668000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-2610000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>191714000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8619000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>251702000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-52326000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>174989000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>210309000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>176397000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>93720000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>148655000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>147877000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>162818000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>133262000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>83552000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>134657000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>125811000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>278173000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>57036000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>100384000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>212105000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>135601000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>102390000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>142340000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>118434000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-93230082.75</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>36499861.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>103160250.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>96020280.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>65849737.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>75715395.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>93179550.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>64063203.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>5679409.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>77944222.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>95277175.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>69739015.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-46212317.5</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>83511910.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>81745904.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>66975320.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>58864803.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>57105438.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>49753752.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>65556585.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-16198652.5</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>48692420.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>59123025.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-55149323.2</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-14506428.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-65145024.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-77020800.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-89690260.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-45195828.77</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-51148920.64</v>
       </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B12">
+        <v>551622536.0</v>
+      </c>
+      <c r="C12">
         <v>668621805.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>515377000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>445672000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>329117000.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
+        <v>244997000.0</v>
+      </c>
+      <c r="H12">
         <v>234849000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12169172.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6149807.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>255402000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>259747000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16318591.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>281678000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>305992000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>311205000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>297384000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20828000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>226101000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>223977000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>203934000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>189310000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>225165000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>210113000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>183663000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>261865000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>270670000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>246268000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>279890000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>177563000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>284404000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>315788000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>298931000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>304425000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>311507000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>299947000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>206164000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>71406000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>41314000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>33075000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>31825000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>29341000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>31945000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>27856000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>24393000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>24293000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20475000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20403000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>20578000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>21349000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19483000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>19904000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>17456000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>22422000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>16508000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>43473000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>9080000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>33124000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>15128000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>11108000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21211000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7104000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5881000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7019000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>18442000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5009000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>69519000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4296000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>15049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247552000.0</v>
       </c>
       <c r="BS12">
         <v>247552000.0</v>
       </c>
       <c r="BT12">
+        <v>247552000.0</v>
+      </c>
+      <c r="BU12">
         <v>48624000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>24280000.0</v>
       </c>
-      <c r="BV12">
-[...1 lines deleted...]
-      </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
         <v>9272000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>31356000.0</v>
       </c>
-      <c r="BZ12">
-[...1 lines deleted...]
-      </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
         <v>85000.0</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
+        <v>0.0</v>
+      </c>
+      <c r="CR12">
         <v>139000.0</v>
       </c>
-      <c r="CR12">
-[...1 lines deleted...]
-      </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
+        <v>0.0</v>
+      </c>
+      <c r="CV12">
         <v>150000.0</v>
       </c>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
-      <c r="CY12"/>
+      <c r="CY12">
+        <v>0.0</v>
+      </c>
       <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>177</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>158941000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>432650000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>473872000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1103272000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3797000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>786210000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>905487000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>409725000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>492817000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>294770000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>329992000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>527840000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>187118000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>108646000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>74129000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>80368000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>66826000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>48119000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>51931000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>35270000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>42031000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>227927000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>180517000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>347184000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>314856000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>135794000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>177563000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24627,194 +24774,193 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>178</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>-113204000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-91232000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-96759000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-125368000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-122435000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-175136000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-93364000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>-104663000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-80035000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-97611000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-204702000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-89883000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-188531000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-131871000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-182921000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-156053000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-59060000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-163501000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8215794000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8260134000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8027222000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8534819000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8648703000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8788748000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7613021000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7773158000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7624374000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>20656455.79</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>998740.24</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>389187395.82</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>374688016.84</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>686000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>43080000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2470000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1075000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1827550000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7648223000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>7648223000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>7648223000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -24933,824 +25079,829 @@
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
-      <c r="CY14"/>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B15">
+        <v>2307464069.0</v>
+      </c>
+      <c r="C15">
         <v>2864536991.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2713713000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2111351000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2144814000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3515784000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3414581000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3381190000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3673567000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3082091000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2537108000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2709532000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2444711000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2512362000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2561220000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2546504000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2661548000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2193709000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2013123000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1793950000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1231659000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>945012000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>503077000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>105155000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-520284000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1884371000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1256005000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1314628000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1426741000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1468449000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1458589000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>988054000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1086332000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1454626000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2262510000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1100695000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1132640000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1338640000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>917506000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>916798000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>866623000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>928334000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>730834000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>705743000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>732896000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>744261000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>513229000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>581374000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>554746000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>634376000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>644894000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>510867000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>654505000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>486607000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>665061000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>409066000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>463230000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>537971000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>422274000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>363451000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>386054000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>417384000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>278165000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>221849000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>344684000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>430448000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>159503000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>170742000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>125439000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>341728000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>208325000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>233910000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>255158000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>352076000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-180277739.7</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>242173000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>241337000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>229691000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>136394518.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>82974570.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>173750796.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>129542529.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>14161027.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>175449985.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>165942697.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>216227847.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>205008265.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>136134447.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>128777478.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>132766620.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>39027944.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>73473309.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>72384256.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>88277103.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>58352015.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>50247304.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>55254420.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>55149323.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>14506428.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>65145024.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>77020800.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>89690260.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>45195828.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>51148920.0</v>
       </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2713713000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2114592000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2144814000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3515784000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3414581000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3381190000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>2709532000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2444711000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2512362000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2561220000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2546504000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2661548000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2193709000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2013123000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1793950000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1231659000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>945012000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>503077000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>105155000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-520284000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1884371000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1256005000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1314628000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1426741000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4006761.54</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>192305.25</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>52787430.01</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>54444494.56</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>80067000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>100254000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>60109000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>65621000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>71095000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>35784000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>43189000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>43130000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>53929000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>40271000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35036000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>45325000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>48820000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>22968000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>40175000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>43097000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48589000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>49783000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>37749000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>48317000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>39512000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>50452000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>34983000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>32664000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>41991000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>29166000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>16163000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>33549000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>35261000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>24023000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>18543000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>25419000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>34994000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>13748000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>11849000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>11424000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>24048000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>58211000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>17662000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>25814000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>33121000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>25898000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>21951000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>22068000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>20250000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>13289000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8795000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14923000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>11895000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3016000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15855000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15644000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>19319000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>20768000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>11934000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>11485000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>11820000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3018000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>6619000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>8386000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8139000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>6325000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4739000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5384000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5694000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3308000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>6116000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>8950000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>9962000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>181</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>2926408000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2804945000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2211351000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2270182000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3638219000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3589717000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3474554000.0</v>
       </c>
-      <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>3186754000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2617143000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2807143000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2649413000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2602245000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2749751000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2678375000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2844469000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2349762000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2072183000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1957451000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1329788000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1038105000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>580071000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>147027000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1523506000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1964936000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1300547000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1340432000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1523506000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1519151000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>204059.75</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>53776873.1</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>55049516.36</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1467083000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6570046000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1705332000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2863853000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1338640000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3629262000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>2913735000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>2283723000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>2296873000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -25857,143 +26008,146 @@
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
-      <c r="CY17"/>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>182</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-497699000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-275056000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-93337000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>54632000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>218936000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1284012000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>906473000.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18">
         <v>154323000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>233070000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>16325000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>14992000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-40932000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-124087000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-188738000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>53301000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-145733000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-157151000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-155815000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-137379000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-189895000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-168082000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-128163000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-177563000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-189486000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-175400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-206182000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-185854000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-191344000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -26023,104 +26177,105 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -26147,82 +26302,81 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -26407,398 +26561,402 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
-      <c r="CY20"/>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B21">
+        <v>3908810211.0</v>
+      </c>
+      <c r="C21">
         <v>4773417455.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3785108000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3694943000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4414008000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5099826000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4500485000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4097174000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4342924000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4579223000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3647263000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3678534000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3904077000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4013651000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3894780000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3696126000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3709869000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3373807000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2789446000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2570820000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2009890000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1287517000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1104315000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>369585000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-461842000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2264118000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1989984000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2026610000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2247884000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2216817000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2127700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1656535000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1797338000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2197401000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3424447000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1655610000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1613428000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1632242000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1204368000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1235425000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1206612000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1286194000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1006952000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1025600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1012849000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1027496000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>795591000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>765897000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>761063000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>837993000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>655591000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>699953000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>701393000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>814172000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>569262000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>590746000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>640415000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>729496000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>493714000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>491475000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>526279000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>583026000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>373682000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>298381000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>413976000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>506283000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>288267000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>278346000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>243284000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>527435000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>279716000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>288018000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>382115000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>433848000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>249758852.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>284289965.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>306512963.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>315005980.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>214628898.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>186021858.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>235381365.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>186078496.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>35971281.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>225000857.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>250234644.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>283518114.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>185387000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>220410325.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>213729556.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>210666200.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>97372098.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>129684750.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>121293664.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>147034827.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>57380025.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>95962939.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>99231210.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>307183262.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-536503167.5</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>287235522.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>306166720.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>327467360.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-496398824.92</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>287344361.0</v>
       </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -26983,418 +27141,424 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
-      <c r="CY22"/>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
       <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>5716280170.0</v>
+      </c>
+      <c r="C23">
         <v>4246266823.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7183966000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5070507000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4301424000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3687649000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4520092000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3386119000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3051086000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2855684000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3229678000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2660317000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2252366000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2435758000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3378784000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2598678000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2609840000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2051998000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4000118000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2295286000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2219391000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1612193000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3149343000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2077487000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2228847000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1892878000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2554659000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2079656000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1821495000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1884533000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1796532000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2025512000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2090054000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1719172000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7296191000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1574494000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1321869000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>844506000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1872222000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1120332000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1037177000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>791161000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1898204000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1146813000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1107578000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>769105000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>889478000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>704044000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>579567000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>545143000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>822735000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>609884000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>582024000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>560336000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>767129000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>631265000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>635096000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>556482000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>873107000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>557504000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>568331000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>479872000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>819211000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>657127000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>485002000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>464143000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>465180000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>436326000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>435090000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>457257000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>476277000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>446288000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>426403000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>436042000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>441604396.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>403729147.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>394003302.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>366121363.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>383516578.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>360110073.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>337207256.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>316601418.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>307040519.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>311539648.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>323228733.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>307658972.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>299639465.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>289760330.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>276745868.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>248711220.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>227789986.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>241081191.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>235915968.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>219833442.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>229440114.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>218880611.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>208566540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>780307826.5</v>
       </c>
       <c r="CU23">
         <v>780307826.5</v>
       </c>
       <c r="CV23">
-        <v>0.0</v>
+        <v>780307826.5</v>
       </c>
       <c r="CW23">
         <v>0.0</v>
       </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
+        <v>0.0</v>
+      </c>
+      <c r="CZ23">
         <v>771680261.36</v>
       </c>
-      <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -27421,380 +27585,380 @@
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>189</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>786437000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1084222000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>940894000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>610912000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>624787000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>610794000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>601523000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>543718000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>524144000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>519916000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>508354000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>516743000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>532247000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>522826000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>505837000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>498327000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>495166000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>504204000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>492360000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>489050000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>452498000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>492059000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>510797000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>479412000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>446379000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>448993000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>495433000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>446092000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>245555000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>541854000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>523944000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>449388000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>611672000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>240985000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>174485000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>138972000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>135633000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>134732000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>130897000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>128399000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>119241000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>117618000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>116412000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>115725000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>114507000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>114001000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>112721000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>113035000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>106199000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>105569000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>103360000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>103145000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>101918000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>101056000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>99606000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>98965000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>96824000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>96733000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>95012000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>94171000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>93264000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-24593000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>150819000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>159720000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>157152000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>156414000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>157617000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>158324000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>151411000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>151238000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>149749000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>149115000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>933582693.35</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-143888534.4</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-123298012.95</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-125575146.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>846039285.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-125736982.65</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>116149918.5</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>116230977.5</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>754429890.55</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-109129513.35</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-107277153.2</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-103943224.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>693697292.5</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-102368035.5</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-97049487.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-94732770.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>620131072.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-89788704.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-87418647.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-88298721.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>583574555.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-85406390.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>81529110.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
@@ -27979,581 +28143,586 @@
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
-      <c r="CY26"/>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>2834560000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>86438000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>90116000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>97943000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
-[...1 lines deleted...]
-      </c>
+      <c r="BN27"/>
       <c r="BO27">
         <v>6251000.0</v>
       </c>
-      <c r="BP27"/>
+      <c r="BP27">
+        <v>6251000.0</v>
+      </c>
       <c r="BQ27"/>
-      <c r="BR27">
-[...1 lines deleted...]
-      </c>
+      <c r="BR27"/>
       <c r="BS27">
         <v>6452000.0</v>
       </c>
-      <c r="BT27"/>
+      <c r="BT27">
+        <v>6452000.0</v>
+      </c>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>17312693.75</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>17312693.75</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
         <v>79719000.0</v>
       </c>
       <c r="D28">
+        <v>79719000.0</v>
+      </c>
+      <c r="E28">
         <v>87273000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>90953000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3528867000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>94759000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>65107000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2915313000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>79019000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>81987000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>83647000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>76325000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>77241000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>70891000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>609234000.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
+        <v>72825000.0</v>
+      </c>
+      <c r="S28">
         <v>535828000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>480051000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>464033000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>375158000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>286517000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>57807000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>175721000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>54462000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>411261000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>64971000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>413288000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>60555000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>411036000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>384413000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>375376000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>384830000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>381982000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>285796000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>234918000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>242661000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>256225000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>207756000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>210240000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>205187000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>214708000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>347622000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>180917000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>178797000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>184898000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>150726000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>150658000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>150575000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>150857000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>139314000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>44631000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>46502000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>42461000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>130273000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>47378000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>46117000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>42497000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3075000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>117680000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3554000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3296000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3757000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>103138000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104019000.0</v>
       </c>
       <c r="BO28">
         <v>104019000.0</v>
       </c>
       <c r="BP28">
+        <v>104019000.0</v>
+      </c>
+      <c r="BQ28">
         <v>88153000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101156000.0</v>
       </c>
       <c r="BS28">
         <v>101156000.0</v>
       </c>
       <c r="BT28">
+        <v>101156000.0</v>
+      </c>
+      <c r="BU28">
         <v>83361000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110907000.0</v>
       </c>
       <c r="BW28">
         <v>110907000.0</v>
       </c>
       <c r="BX28">
+        <v>110907000.0</v>
+      </c>
+      <c r="BY28">
         <v>83661007.15</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>113710000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2335000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>113710000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>68511213.75</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1919000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2135000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4685000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>66977250.15</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2494000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2435000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2448000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>69726287.5</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2167000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2542000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3216000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>60582093.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2837000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2177000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3008000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>52344351.5</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2560000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2272000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>3676000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2457000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4744000.0</v>
       </c>
-      <c r="CX28">
-[...2 lines deleted...]
-      <c r="CY28"/>
+      <c r="CY28">
+        <v>0.0</v>
+      </c>
       <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>193</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1294445000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>518567000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1009720000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1040554000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1465404000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1696978000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1528107000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>1347746000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1127762000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1008143000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>924672000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>883566000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>850108000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>832564000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>973721000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>782416000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>561233000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>556420000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>498650000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>112204000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>165020000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5369000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-76862000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>646366000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>374580000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>550384000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>546815000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>506322000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -28583,988 +28752,998 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>123876640.0</v>
+      </c>
+      <c r="C30">
         <v>90004891.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1163941000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1741384000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1499657000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3528867000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>705553000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>796384000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2915313000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>825274000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1570673000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>628369000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>616379000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>645125000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>843875000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>608933000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>621511000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>490281000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>975217000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>968237000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>867518000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>775567000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1939713000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>673773000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>573062000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>766932000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2381022000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>862281000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>748520000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>815684000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>495330000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>917230000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>908775000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>831370000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5616564000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>475903000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>417147000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>395197000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>343388000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>344972000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>336084000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>343107000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-697377000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>298535000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>295209000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>300623000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>265234000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>264659000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>263296000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>263892000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>245513000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>192611000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>192175000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>193928000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>232191000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>234872000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>235839000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>239405000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>216512000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>214413000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>213411000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>215190000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>198882000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>210550000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>264081000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>279670000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>254920000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>244568000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>238853000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>266951000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>246115000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>234599000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>245300000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>248895000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>229944053.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>223165271.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>205349224.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>208590844.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>239737452.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>180698463.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>182950231.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>179379147.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>181738257.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>172160972.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>180647162.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>181218570.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>167402537.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>167548335.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>159132334.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>156748610.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>121400806.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>147962022.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>145602432.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>142667991.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>129686050.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>133106254.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>130617630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-780307826.5</v>
       </c>
       <c r="CU30">
         <v>-780307826.5</v>
       </c>
       <c r="CV30">
-        <v>0.0</v>
+        <v>-780307826.5</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
+        <v>0.0</v>
+      </c>
+      <c r="CZ30">
         <v>-771680261.36</v>
       </c>
-      <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B31">
+        <v>-614012530.0</v>
+      </c>
+      <c r="C31">
         <v>-475545848.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-461596000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-473423000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1103272000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3797000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>786210000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>905487000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1206113000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-44723000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>97642000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>136752000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-329992000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-527840000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-294921000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-185187000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>108321000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-241629000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-156030000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-56949000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-181452000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-137208000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-359224000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-227927000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-180517000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>347184000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-314857000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-135794000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-177563000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-191344000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-189514000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-280275000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-196138000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-196345000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6901774000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-102836000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>21538000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>89237000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>5719000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>14890000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>46895000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>31274000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-13989000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-64170000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>5079000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>14041000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-124052000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-430000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>32904000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>13049000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-13307000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2628000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-38269000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-75863000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>43473000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-6691000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>33124000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-15128000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>22280000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>21211000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>7104000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>6039000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>7020000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-43726000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-5014000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-6154000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1989000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-17461000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>26398000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>64210000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>48282000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>15383000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>36662000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-12226675.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-9272000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>31356000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>13590020.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>3269358.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-27331893.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>31537694.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>7527236.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-7166845.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>22365290.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>6047804.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>2426385.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-8877053.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-775370.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-3194641.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-10924260.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>18429612.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>893997.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>854768.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>6809670.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-4684663.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>2976785.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>15146235.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-307183262.4</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>536503167.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-287235522.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-306166720.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-327467360.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>496398824.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-287344361.04</v>
       </c>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32">
+        <v>9625090381.0</v>
+      </c>
+      <c r="C32">
         <v>9019684278.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10969074000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8765450000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8715432000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8787475000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9020577000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7483293000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7394010000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7434907000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6876941000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6338851000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6156443000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>6449409000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7273564000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6294804000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6319709000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5425805000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6789564000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4866106000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4229281000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2899710000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4253658000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2447072000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1767005000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4156996000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4544643000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4106266000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4069379000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4101350000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3924232000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3682047000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3887392000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3916573000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3871744000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3230104000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2935297000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2476748000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3076590000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2355757000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2243789000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2077355000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2905156000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2172413000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2120427000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1796601000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1685458000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1469941000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1340630000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1383136000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1478326000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1309836000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1283417000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1374508000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1336391000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1222011000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1275511000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1285978000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1366821000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1048979000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1094610000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1062898000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1192893000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>955508000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>898978000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>970426000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>753447000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>714672000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>678374000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>984692000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>755993000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>734306000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>808518000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>869890000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>693676938.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>688095655.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>700516266.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>681127344.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>584353045.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>555601856.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>575602424.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>503910851.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>349973289.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>538557048.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>573463378.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>591188268.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>489295245.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>512052067.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>493808461.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>465342200.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>358804162.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>371880678.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>357209632.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>366868269.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>298085558.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>316909910.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>307797750.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>307183262.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>243804659.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>287235522.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>306166720.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>327467360.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>275281436.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>287344361.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -29641,51 +29820,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B2">
         <v>20083457000.0</v>
       </c>
       <c r="C2">
         <v>13872897000.0</v>
       </c>
       <c r="D2">
         <v>13174991000.0</v>
       </c>
       <c r="E2">
         <v>8770062000.0</v>
       </c>
       <c r="F2">
         <v>5192628000.0</v>
       </c>
       <c r="G2">
         <v>6192679000.0</v>
       </c>
       <c r="H2">
         <v>4584507000.0</v>
       </c>
       <c r="I2">
         <v>4677454000.0</v>
       </c>
@@ -29724,51 +29903,51 @@
       </c>
       <c r="U2">
         <v>1595743000.0</v>
       </c>
       <c r="V2">
         <v>1202087000.0</v>
       </c>
       <c r="W2">
         <v>747241000.0</v>
       </c>
       <c r="X2">
         <v>516583000.0</v>
       </c>
       <c r="Y2">
         <v>928876000.0</v>
       </c>
       <c r="Z2">
         <v>584482000.0</v>
       </c>
       <c r="AA2">
         <v>354391411.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B3">
         <v>7807852000</v>
       </c>
       <c r="C3">
         <v>4394462000</v>
       </c>
       <c r="D3">
         <v>1371000000</v>
       </c>
       <c r="E3">
         <v>2775773000</v>
       </c>
       <c r="F3">
         <v>3676719000</v>
       </c>
       <c r="G3">
         <v>3328560000</v>
       </c>
       <c r="H3">
         <v>2614864000</v>
       </c>
       <c r="I3">
         <v>1636325000</v>
       </c>
@@ -29807,133 +29986,133 @@
       </c>
       <c r="U3">
         <v>1088980000</v>
       </c>
       <c r="V3">
         <v>632205000</v>
       </c>
       <c r="W3">
         <v>411954000</v>
       </c>
       <c r="X3">
         <v>334468000</v>
       </c>
       <c r="Y3">
         <v>265071000</v>
       </c>
       <c r="Z3">
         <v>343341000</v>
       </c>
       <c r="AA3">
         <v>211291574.7</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B6">
         <v>-8967122000.0</v>
       </c>
       <c r="C6">
         <v>6210560000.0</v>
       </c>
       <c r="D6">
         <v>697906000.0</v>
       </c>
       <c r="E6">
         <v>4404929000.0</v>
       </c>
       <c r="F6">
         <v>3577434000.0</v>
       </c>
       <c r="G6">
         <v>-1000051000.0</v>
       </c>
       <c r="H6">
         <v>1608172000.0</v>
       </c>
       <c r="I6">
         <v>-92947000.0</v>
       </c>
@@ -29972,51 +30151,51 @@
       </c>
       <c r="U6">
         <v>-354065000.0</v>
       </c>
       <c r="V6">
         <v>331496000.0</v>
       </c>
       <c r="W6">
         <v>416076000.0</v>
       </c>
       <c r="X6">
         <v>193784000.0</v>
       </c>
       <c r="Y6">
         <v>-432049000.0</v>
       </c>
       <c r="Z6">
         <v>294296000.0</v>
       </c>
       <c r="AA6">
         <v>205065248.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B7">
         <v>359431000.0</v>
       </c>
       <c r="C7">
         <v>-427670000.0</v>
       </c>
       <c r="D7">
         <v>-102809000.0</v>
       </c>
       <c r="E7">
         <v>-981261000.0</v>
       </c>
       <c r="F7">
         <v>432935000.0</v>
       </c>
       <c r="G7">
         <v>-912105000.0</v>
       </c>
       <c r="H7">
         <v>151706000.0</v>
       </c>
       <c r="I7">
         <v>-111923000.0</v>
       </c>
@@ -30055,92 +30234,92 @@
       </c>
       <c r="U7">
         <v>-263711000.0</v>
       </c>
       <c r="V7">
         <v>26713038.0</v>
       </c>
       <c r="W7">
         <v>-16370590.0</v>
       </c>
       <c r="X7">
         <v>-152146894.0</v>
       </c>
       <c r="Y7">
         <v>-79612104.0</v>
       </c>
       <c r="Z7">
         <v>94751834.0</v>
       </c>
       <c r="AA7">
         <v>38712767.0</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B9">
         <v>359431000.0</v>
       </c>
       <c r="C9">
         <v>-427670000.0</v>
       </c>
       <c r="D9">
         <v>137986000.0</v>
       </c>
       <c r="E9">
         <v>-946892000.0</v>
       </c>
       <c r="F9">
         <v>-760499000.0</v>
       </c>
       <c r="G9">
         <v>-452636000.0</v>
       </c>
       <c r="H9">
         <v>13464000.0</v>
       </c>
       <c r="I9">
         <v>-122770000.0</v>
       </c>
@@ -30179,247 +30358,247 @@
       </c>
       <c r="U9">
         <v>-66128000.0</v>
       </c>
       <c r="V9">
         <v>56719949.0</v>
       </c>
       <c r="W9">
         <v>-32972826.0</v>
       </c>
       <c r="X9">
         <v>2337348.0</v>
       </c>
       <c r="Y9">
         <v>-29707296.0</v>
       </c>
       <c r="Z9">
         <v>-29788456.5</v>
       </c>
       <c r="AA9">
         <v>16738059.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>23262000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>8192000.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10">
         <v>-66702000.0</v>
       </c>
       <c r="Q10">
         <v>-116700000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>741374000.0</v>
       </c>
       <c r="F11">
         <v>1502387000.0</v>
       </c>
       <c r="G11">
         <v>-331121000.0</v>
       </c>
       <c r="H11">
         <v>333715000.0</v>
       </c>
       <c r="I11">
         <v>490827000.0</v>
       </c>
       <c r="J11">
         <v>154791000.0</v>
       </c>
       <c r="K11">
         <v>94586000.0</v>
       </c>
       <c r="L11">
         <v>2327.48</v>
       </c>
       <c r="M11">
         <v>1451000.0</v>
       </c>
       <c r="N11">
         <v>-172142000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2434412000.0</v>
       </c>
       <c r="F12">
         <v>1853145000.0</v>
       </c>
       <c r="G12">
         <v>1482359000.0</v>
       </c>
       <c r="H12">
         <v>768392000.0</v>
       </c>
       <c r="I12">
         <v>516577000.0</v>
       </c>
       <c r="J12">
         <v>-1522101000.0</v>
       </c>
       <c r="K12">
         <v>-35348000.0</v>
       </c>
       <c r="L12">
         <v>-17307.02</v>
       </c>
       <c r="M12">
         <v>-436032000.0</v>
       </c>
       <c r="N12">
         <v>-183293000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-308953000.0</v>
       </c>
       <c r="G13">
         <v>-308953000.0</v>
       </c>
       <c r="H13">
         <v>-308953000.0</v>
       </c>
       <c r="I13">
         <v>-308953000.0</v>
       </c>
       <c r="J13">
         <v>394972000.0</v>
       </c>
       <c r="K13">
         <v>394972000.0</v>
       </c>
       <c r="L13">
         <v>77892.71</v>
       </c>
       <c r="M13">
         <v>394972000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B14">
         <v>3260815000.0</v>
       </c>
       <c r="C14">
         <v>2322984000.0</v>
       </c>
       <c r="D14">
         <v>2069157000.0</v>
       </c>
       <c r="E14">
         <v>2059237000.0</v>
       </c>
       <c r="F14">
         <v>1993342000.0</v>
       </c>
       <c r="G14">
         <v>1934766000.0</v>
       </c>
       <c r="H14">
         <v>1836897000.0</v>
       </c>
       <c r="I14">
         <v>1760741000.0</v>
       </c>
@@ -30458,51 +30637,51 @@
       </c>
       <c r="U14">
         <v>487788000.0</v>
       </c>
       <c r="V14">
         <v>434080000.0</v>
       </c>
       <c r="W14">
         <v>399547000.0</v>
       </c>
       <c r="X14">
         <v>354625000.0</v>
       </c>
       <c r="Y14">
         <v>335100000.0</v>
       </c>
       <c r="Z14">
         <v>302938000.0</v>
       </c>
       <c r="AA14">
         <v>-290302516.89</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B15">
         <v>24000000000.0</v>
       </c>
       <c r="C15">
         <v>6277800000.0</v>
       </c>
       <c r="D15">
         <v>5979000000.0</v>
       </c>
       <c r="E15">
         <v>4509000000.0</v>
       </c>
       <c r="F15">
         <v>2463000000.0</v>
       </c>
       <c r="G15">
         <v>2463000000.0</v>
       </c>
       <c r="H15">
         <v>3000000000.0</v>
       </c>
       <c r="I15">
         <v>2034000000.0</v>
       </c>
@@ -30537,51 +30716,51 @@
         <v>600000000.0</v>
       </c>
       <c r="T15">
         <v>231249000.0</v>
       </c>
       <c r="U15">
         <v>210663000.0</v>
       </c>
       <c r="V15">
         <v>192199000.0</v>
       </c>
       <c r="W15">
         <v>176721000.0</v>
       </c>
       <c r="X15">
         <v>155965000.0</v>
       </c>
       <c r="Y15">
         <v>469308000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B16">
         <v>11116335000.0</v>
       </c>
       <c r="C16">
         <v>20083457000.0</v>
       </c>
       <c r="D16">
         <v>13872897000.0</v>
       </c>
       <c r="E16">
         <v>13174991000.0</v>
       </c>
       <c r="F16">
         <v>8770062000.0</v>
       </c>
       <c r="G16">
         <v>5192628000.0</v>
       </c>
       <c r="H16">
         <v>6192679000.0</v>
       </c>
       <c r="I16">
         <v>4584507000.0</v>
       </c>
@@ -30620,92 +30799,92 @@
       </c>
       <c r="U16">
         <v>1241678000.0</v>
       </c>
       <c r="V16">
         <v>1533583000.0</v>
       </c>
       <c r="W16">
         <v>1163317000.0</v>
       </c>
       <c r="X16">
         <v>710367000.0</v>
       </c>
       <c r="Y16">
         <v>496827000.0</v>
       </c>
       <c r="Z16">
         <v>878778000.0</v>
       </c>
       <c r="AA16">
         <v>559456659.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B18">
         <v>5050023000.0</v>
       </c>
       <c r="C18">
         <v>11171299000.0</v>
       </c>
       <c r="D18">
         <v>12074191000.0</v>
       </c>
       <c r="E18">
         <v>10682905000.0</v>
       </c>
       <c r="F18">
         <v>6586450000.0</v>
       </c>
       <c r="G18">
         <v>-391417000.0</v>
       </c>
       <c r="H18">
         <v>5817569000.0</v>
       </c>
       <c r="I18">
         <v>5808824000.0</v>
       </c>
@@ -30744,51 +30923,51 @@
       </c>
       <c r="U18">
         <v>-57354000.0</v>
       </c>
       <c r="V18">
         <v>606068000.0</v>
       </c>
       <c r="W18">
         <v>710864000.0</v>
       </c>
       <c r="X18">
         <v>322107000.0</v>
       </c>
       <c r="Y18">
         <v>296133000.0</v>
       </c>
       <c r="Z18">
         <v>294296000.0</v>
       </c>
       <c r="AA18">
         <v>500364199.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B19">
         <v>1537688000.0</v>
       </c>
       <c r="C19">
         <v>-2753349000.0</v>
       </c>
       <c r="D19">
         <v>-376991000.0</v>
       </c>
       <c r="E19">
         <v>-3792165000.0</v>
       </c>
       <c r="F19">
         <v>-3411796000.0</v>
       </c>
       <c r="G19">
         <v>-2876000000.0</v>
       </c>
       <c r="H19">
         <v>-2390173000.0</v>
       </c>
       <c r="I19">
         <v>-1311957000.0</v>
       </c>
@@ -30801,82 +30980,82 @@
       <c r="L19">
         <v>-40700.15</v>
       </c>
       <c r="M19">
         <v>8234000.0</v>
       </c>
       <c r="N19">
         <v>-1508002000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B21">
         <v>15621161000.0</v>
       </c>
       <c r="C21">
         <v>-768961000.0</v>
       </c>
       <c r="D21">
         <v>-1680721000.0</v>
       </c>
       <c r="E21">
         <v>2219800000.0</v>
       </c>
       <c r="F21">
         <v>61575000.0</v>
       </c>
       <c r="G21">
         <v>-179317000.0</v>
       </c>
       <c r="H21">
         <v>-363106000.0</v>
       </c>
       <c r="I21">
         <v>-3090124000.0</v>
       </c>
@@ -30889,51 +31068,51 @@
       <c r="L21">
         <v>504416.71</v>
       </c>
       <c r="M21">
         <v>-16668000.0</v>
       </c>
       <c r="N21">
         <v>2518951000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
         <v>10488903000.0</v>
       </c>
       <c r="C22">
         <v>13551429000.0</v>
       </c>
       <c r="D22">
         <v>14620087000.0</v>
       </c>
       <c r="E22">
         <v>14084733000.0</v>
       </c>
       <c r="F22">
         <v>8126035000.0</v>
       </c>
       <c r="G22">
         <v>2855692000.0</v>
       </c>
       <c r="H22">
         <v>7661737000.0</v>
       </c>
       <c r="I22">
         <v>6916699000.0</v>
       </c>
@@ -30972,51 +31151,51 @@
       </c>
       <c r="U22">
         <v>543769000.0</v>
       </c>
       <c r="V22">
         <v>564816664.0</v>
       </c>
       <c r="W22">
         <v>624978849.0</v>
       </c>
       <c r="X22">
         <v>294382238.0</v>
       </c>
       <c r="Y22">
         <v>232520544.0</v>
       </c>
       <c r="Z22">
         <v>644327000.0</v>
       </c>
       <c r="AA22">
         <v>209437128.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
         <v>-1911747000.0</v>
       </c>
       <c r="C23">
         <v>-1871595000.0</v>
       </c>
       <c r="D23">
         <v>-1656684000.0</v>
       </c>
       <c r="E23">
         <v>1404119000.0</v>
       </c>
       <c r="F23">
         <v>3741302000.0</v>
       </c>
       <c r="G23">
         <v>-942993000.0</v>
       </c>
       <c r="H23">
         <v>-1064764000.0</v>
       </c>
       <c r="I23">
         <v>-1352540000.0</v>
       </c>
@@ -31055,51 +31234,51 @@
       </c>
       <c r="U23">
         <v>-86048000.0</v>
       </c>
       <c r="V23">
         <v>-82373000.0</v>
       </c>
       <c r="W23">
         <v>-40441000.0</v>
       </c>
       <c r="X23">
         <v>27642000.0</v>
       </c>
       <c r="Y23">
         <v>-258874000.0</v>
       </c>
       <c r="Z23">
         <v>-343341000.0</v>
       </c>
       <c r="AA23">
         <v>-308512000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24">
         <v>2925304000.0</v>
       </c>
       <c r="C24">
         <v>1359852000.0</v>
       </c>
       <c r="D24">
         <v>1039614000.0</v>
       </c>
       <c r="E24">
         <v>-1016392000.0</v>
       </c>
       <c r="F24">
         <v>369923000.0</v>
       </c>
       <c r="G24">
         <v>463116000.0</v>
       </c>
       <c r="H24">
         <v>224691000.0</v>
       </c>
       <c r="I24">
         <v>567803000.0</v>
       </c>
@@ -31126,51 +31305,51 @@
       </c>
       <c r="Q24">
         <v>109857000.0</v>
       </c>
       <c r="R24">
         <v>-129984000.0</v>
       </c>
       <c r="S24">
         <v>139679000.0</v>
       </c>
       <c r="T24">
         <v>-665160000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
         <v>-77626000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25">
         <v>-1251274000.0</v>
       </c>
       <c r="C25">
         <v>119018000.0</v>
       </c>
       <c r="D25">
         <v>-3141244000.0</v>
       </c>
       <c r="E25">
         <v>-1704031000.0</v>
       </c>
       <c r="F25">
         <v>-289143000.0</v>
       </c>
       <c r="G25">
         <v>-941210000.0</v>
       </c>
       <c r="H25">
         <v>-1217907000.0</v>
       </c>
       <c r="I25">
         <v>-1120368000.0</v>
       </c>
@@ -31209,129 +31388,129 @@
       </c>
       <c r="U25">
         <v>-15654000.0</v>
       </c>
       <c r="V25">
         <v>-1664075.1</v>
       </c>
       <c r="W25">
         <v>-18031147.0</v>
       </c>
       <c r="X25">
         <v>-27194523.5</v>
       </c>
       <c r="Y25">
         <v>-47674104.0</v>
       </c>
       <c r="Z25">
         <v>-404379834.0</v>
       </c>
       <c r="AA25">
         <v>580624250.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>-1651123000.0</v>
       </c>
       <c r="Q27">
         <v>-26297000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27">
         <v>-95558000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28">
         <v>-10284877000.0</v>
       </c>
       <c r="C28">
         <v>-8918356000.0</v>
       </c>
       <c r="D28">
         <v>-9316405000.0</v>
       </c>
       <c r="E28">
         <v>-4825525000.0</v>
       </c>
       <c r="F28">
         <v>-3310123000.0</v>
       </c>
       <c r="G28">
         <v>-1142310000.0</v>
       </c>
       <c r="H28">
         <v>-4424353000.0</v>
       </c>
       <c r="I28">
         <v>-6263195000.0</v>
       </c>
@@ -31368,51 +31547,51 @@
       <c r="T28">
         <v>-320122000.0</v>
       </c>
       <c r="U28">
         <v>-296711000.0</v>
       </c>
       <c r="V28">
         <v>-274572000.0</v>
       </c>
       <c r="W28">
         <v>-217162000.0</v>
       </c>
       <c r="X28">
         <v>-128323000.0</v>
       </c>
       <c r="Y28">
         <v>-728182000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28">
         <v>-295298952.49</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
         <v>12857875000.0</v>
       </c>
       <c r="C29">
         <v>15565761000.0</v>
       </c>
       <c r="D29">
         <v>13445191000.0</v>
       </c>
       <c r="E29">
         <v>13458678000.0</v>
       </c>
       <c r="F29">
         <v>10263169000.0</v>
       </c>
       <c r="G29">
         <v>2937143000.0</v>
       </c>
       <c r="H29">
         <v>8432433000.0</v>
       </c>
       <c r="I29">
         <v>7445149000.0</v>
       </c>
@@ -31451,51 +31630,51 @@
       </c>
       <c r="U29">
         <v>1031626000.0</v>
       </c>
       <c r="V29">
         <v>1238273000.0</v>
       </c>
       <c r="W29">
         <v>1122818000.0</v>
       </c>
       <c r="X29">
         <v>656575000.0</v>
       </c>
       <c r="Y29">
         <v>561204000.0</v>
       </c>
       <c r="Z29">
         <v>637637000.0</v>
       </c>
       <c r="AA29">
         <v>711655774.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
         <v>-10455666000.0</v>
       </c>
       <c r="C30">
         <v>-2753349000.0</v>
       </c>
       <c r="D30">
         <v>-2449418000.0</v>
       </c>
       <c r="E30">
         <v>-3792165000.0</v>
       </c>
       <c r="F30">
         <v>-3411796000.0</v>
       </c>
       <c r="G30">
         <v>-2876000000.0</v>
       </c>
       <c r="H30">
         <v>-2390173000.0</v>
       </c>
       <c r="I30">
         <v>-1274901000.0</v>
       </c>
@@ -31553,1028 +31732,1037 @@
       <c r="AA30">
         <v>-211291574.7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX30"/>
+  <dimension ref="A1:CY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
+      <c r="CY1" t="s">
+        <v>164</v>
+      </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B2">
+        <v>13381074669.0</v>
+      </c>
+      <c r="C2">
         <v>13084840816.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16259294000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1048902604.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22681246000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20083457000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18483601000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14996995000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16822986000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13872897000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16917191000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14474035000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15108236000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13174991000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13917369000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7331083000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9962212000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8770062000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11042598000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>394324502.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5739798000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5192628000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6012747000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7124096000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>331820369.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6192679000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6196805000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4851260000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5853666000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4584507000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4569129000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3688908000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5725346000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4677454000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7678970000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2829843000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4495303000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3497635000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3521380000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2675311000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2945610000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2084160000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3494583000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3172234000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3704686000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2855362000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3099319000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2351973000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1603406000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1259562000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2396648000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1941851000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2660945000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2265427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569091000.0</v>
       </c>
       <c r="BD2">
         <v>1569091000.0</v>
       </c>
       <c r="BE2">
+        <v>1569091000.0</v>
+      </c>
+      <c r="BF2">
         <v>2069241000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1529667000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1741071000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1366441000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1851061000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1442879000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1537706000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>669984000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1331456000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>961404000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1239343000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>973320000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1945749000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1733512000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1776785000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1632187000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2313814000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1925697000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1766459903.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1391675912.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1444785880.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1250719204.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1325613345.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1196694077.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1533583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1485609542.0</v>
       </c>
       <c r="CE2">
         <v>1485609542.0</v>
       </c>
       <c r="CF2">
+        <v>1485609542.0</v>
+      </c>
+      <c r="CG2">
         <v>1305290832.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1358138534.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1156692630.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1112142837.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>857997535.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>940000180.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>724899490.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>706434222.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>584160960.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>626403168.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>504866772.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>439101287.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>369188235.0</v>
       </c>
-      <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B3">
+        <v>3231094754</v>
+      </c>
+      <c r="C3">
         <v>3363590095</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3899344000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>101136929</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1390393000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
+        <v>645357000</v>
+      </c>
+      <c r="H3">
         <v>2532698000</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3">
+      <c r="I3">
         <v>1042400000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>636780000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>182584000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>707723000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>367356000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>152927000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>142994000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1474864000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>548227000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>436865000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>315817000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2258235000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>40476949</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>460965000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>356341000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1526747000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>834473000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1.63</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>353752000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1727976000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>445755000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>170830000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>270302000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>266516000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>363379000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>407185000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>599245000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>766160000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>313395000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>308348000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>83514000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1007328000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>410051000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>240370000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>156733000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1704895000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>658543000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>389498000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>153631000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>835881000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>235043000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>49213000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>36177000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>292329000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>130247000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>102296000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>90981000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>226033000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>122150000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>130545000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>152355000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>452641000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>144559000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>94141000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>66553000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>292096000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>138832000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>162063000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>126913000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>643799000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>137027000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>75156000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>94737000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>588860000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>151746000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>101912000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>93254000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1010328856.05</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>45819908.7</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>722035717.35</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>242473230</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>303174306.25</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>301317180.45</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>42819000</v>
-      </c>
-[...1 lines deleted...]
-        <v>597298324.95</v>
       </c>
       <c r="CE3">
         <v>597298324.95</v>
       </c>
       <c r="CF3">
+        <v>597298324.95</v>
+      </c>
+      <c r="CG3">
         <v>7589141.45</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>83301045</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>110618579.5</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>396172940</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>89941951</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>76055491</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>29667520</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>157191706</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>51250134</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>80239236</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>45786924</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>69615943.5</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>194898136.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
+        <v>0</v>
+      </c>
+      <c r="CV3">
         <v>37499000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
+      <c r="CY3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -32599,104 +32787,105 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -32721,692 +32910,699 @@
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B6">
+        <v>-1736219670.0</v>
+      </c>
+      <c r="C6">
         <v>603557550.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5142959000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-161991763.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2865378000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2597788000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1599856000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3486606000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1825991000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2950089000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3044294000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2443156000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-634201000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1933244000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-742378000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6586286000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2631129000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1192150000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2272536000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>143894583.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2097968000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>547170000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-820119000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1111350000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-23511329.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1591578000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4126000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1345546000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1002405000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1269159000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>15378000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>880221000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2036438000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1047892000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3217926000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4849127000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1665460000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>997668000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-23745000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>846069000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-270297000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>861450000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1410423000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>322349000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-532452000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>849324000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-243957000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>747346000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>748566000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>343844000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1137086000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>454797000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-719094000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>395518000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>696336000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>372499000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-500150000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>539574000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-211404000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>374630000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-484620000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>408182000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-94827000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>867722000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-661472000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>370052000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-277939000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>266023000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-972429000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>212237000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-43273000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>144598000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-681627000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>388117000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>159237097.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>374783991.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-53109968.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>194066676.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-83935345.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>128919268.0</v>
       </c>
-      <c r="CC6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD6"/>
       <c r="CE6">
         <v>47973458.0</v>
       </c>
       <c r="CF6">
+        <v>47973458.0</v>
+      </c>
+      <c r="CG6">
         <v>180318710.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-52847702.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>201445904.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>51174163.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>254145302.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-82002645.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>215100690.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3932778.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>122273262.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-42242208.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>121536396.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>57725713.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>69913052.0</v>
       </c>
-      <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B7">
+        <v>236339048.0</v>
+      </c>
+      <c r="C7">
         <v>-413853319.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1493401000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9171793.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>760259000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>845999000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-686535000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>259237000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>37028000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-542979000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-402715000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>212558000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>92352000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5005000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-743395000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>215987000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-150149000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-280137000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-224586000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>35140523.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>113756000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-146944000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-287727000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-378278000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10855767.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-431279000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-154454000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>176222000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>212232000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-82294000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-323496000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>178225000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>93898000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-60552000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1106304000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>157391000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-827421000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>50544000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-451018000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>189391000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>609865000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>55752000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-597791000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>170944000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>554344000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>188730000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-24357000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>232792000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>272528000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-357266000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-23775000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>427223000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-255655000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-238600000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>510749000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>250471000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-68349000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-28905000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-278124000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-81574000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>294742000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-224240000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-156978000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-115583000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>223345000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-177931000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-239072000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-61493000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>195247000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-429638000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-122521000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-37565000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-137692000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-119623000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3591154.3</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>73386653.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-55400768.4</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>87970873.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-179218602.5</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>178859764.0</v>
       </c>
-      <c r="CC7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD7"/>
       <c r="CE7">
         <v>-50260655.2</v>
       </c>
       <c r="CF7">
+        <v>-50260655.2</v>
+      </c>
+      <c r="CG7">
         <v>90697142.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>6794603.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-20518052.5</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-74762792.5</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>102944181.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-61820799.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>17268820.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-156429250.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>18750868.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-3410905.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-11057607.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-79489350.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-21782964.0</v>
       </c>
-      <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -33431,988 +33627,995 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B9">
+        <v>485314388.0</v>
+      </c>
+      <c r="C9">
         <v>-157844595.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1493401000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>50662528.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>878761000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5038000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-686535000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>310811000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>353997000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-405943000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-625812000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>146082000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>493579000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>147399000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-943517000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>106059000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-216605000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>107171000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-427321000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12724357.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-543374000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-81119000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-472124000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-181592000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>36444994.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-494164000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-478073000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>221563000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>361052000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-91077000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-547786000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>273321000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>307594000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-155899000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-349190000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>157605000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>412441000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-272011000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-368940000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>177931000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>310585000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-164834000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-343695000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>258854000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>214612000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-99579000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-243749000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>132992000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>204907000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-76546000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-116435000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>40206000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>113706000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-60649000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-159565000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>68451000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>110369000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1391000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-111778000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>18063000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>68080000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-46507000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-93207000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>87862000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>121517000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-130967000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-197108000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-25287000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>300095000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-91665000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-10279000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>9383000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5344000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-86233000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-52460766.75</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>27703911.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>9315302.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-19578447.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-84154951.25</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>110484092.0</v>
       </c>
-      <c r="CC9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD9"/>
       <c r="CE9">
         <v>33826260.0</v>
       </c>
       <c r="CF9">
+        <v>33826260.0</v>
+      </c>
+      <c r="CG9">
         <v>55364253.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>22743682.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-55214247.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-5253348.5</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>45780331.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-8166479.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-65333330.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-3832335.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-1127117.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>52251431.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-44954631.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>16796011.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-20924767.0</v>
       </c>
-      <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
+      <c r="J10"/>
       <c r="K10">
         <v>23262000.0</v>
       </c>
-      <c r="L10"/>
+      <c r="L10">
+        <v>23262000.0</v>
+      </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
+      <c r="BB10"/>
       <c r="BC10">
         <v>681256000.0</v>
       </c>
-      <c r="BD10"/>
-      <c r="BE10">
+      <c r="BD10">
+        <v>681256000.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10">
         <v>236073000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-98098000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>165335000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-182983000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-173416000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-70888000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-443902000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>141830000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-59335000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-337905000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-400809000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-33351000.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>178048434.0</v>
       </c>
-      <c r="BW10">
-[...1 lines deleted...]
-      </c>
       <c r="BX10">
+        <v>0.0</v>
+      </c>
+      <c r="BY10">
         <v>-8798044.55</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-201545856.6</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>100986466.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>148562350.2</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1075343.0</v>
       </c>
-      <c r="CC10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD10"/>
       <c r="CE10">
         <v>0.0</v>
       </c>
-      <c r="CF10"/>
-[...3 lines deleted...]
-      <c r="CH10"/>
+      <c r="CF10">
+        <v>0.0</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10">
+        <v>0.0</v>
+      </c>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
+      <c r="CY10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-18169000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>361207000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>65077000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>292637000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>22453000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>607016000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>444073000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>479701000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-28402000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>75642000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-196686000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-525787000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>295713000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>403698000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-108745000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-92599000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>358427.3</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>89266.78</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-7808800.27</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-13209592.54</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>12301000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>154791000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7823000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5160000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7031000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>94586000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6438000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9331000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7684000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11802000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5348000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>13261000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9662000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1451000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11043000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>17690000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5603000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-172142000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>5959000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>7883000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>208832000.0</v>
       </c>
       <c r="N12">
         <v>208832000.0</v>
       </c>
       <c r="O12">
+        <v>208832000.0</v>
+      </c>
+      <c r="P12">
         <v>845141000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>505456000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>385561000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>698254000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>513439000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>648423000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>601837000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>89446000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>407817000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>184821000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-401484000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>178352000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>66674000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>241432000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>390791000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>189621.77</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-216105.48</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>33014969.87</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>43442539.97</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>670914000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-1522101000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>617367000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>347688000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>77091000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-35348000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-87759000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-436032000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>-183293000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>84645000.0</v>
       </c>
       <c r="N13">
         <v>84645000.0</v>
       </c>
       <c r="O13">
+        <v>84645000.0</v>
+      </c>
+      <c r="P13">
         <v>614658000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>21284000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-226181000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-409761000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-95328000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-32115000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>164866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37423000.0</v>
       </c>
       <c r="W13">
         <v>-37423000.0</v>
       </c>
       <c r="X13">
         <v>-37423000.0</v>
       </c>
       <c r="Y13">
-        <v>-392982000.0</v>
+        <v>-37423000.0</v>
       </c>
       <c r="Z13">
         <v>-392982000.0</v>
       </c>
       <c r="AA13">
         <v>-392982000.0</v>
       </c>
       <c r="AB13">
         <v>-392982000.0</v>
       </c>
       <c r="AC13">
+        <v>-392982000.0</v>
+      </c>
+      <c r="AD13">
         <v>-56219000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-334462.29</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-16161.09</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-6548809.68</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-6143336.84</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-662257000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>394972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2597552000.0</v>
       </c>
       <c r="AK13">
         <v>-2597552000.0</v>
       </c>
       <c r="AL13">
+        <v>-2597552000.0</v>
+      </c>
+      <c r="AM13">
         <v>-288242000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>394972000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>394972000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>394972000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -34423,948 +34626,958 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B14">
+        <v>818486438.0</v>
+      </c>
+      <c r="C14">
         <v>800787231.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1084222000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>50508563.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>610912000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>624787000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>610794000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>601523000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>566949000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>543718000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>524144000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>519916000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>508354000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>516743000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>532247000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>522826000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>505837000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>498327000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>495166000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25169637.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>492360000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>489050000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>452498000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>492059000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21911645.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>479412000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>446379000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>448993000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>495433000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>446092000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>245555000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>541854000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>523944000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>449388000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5330768000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>240985000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>174485000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>138972000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>135632000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>134732000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>130897000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>128399000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>119240000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>117618000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>116412000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>115725000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>114508000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>114001000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>112721000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>113035000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>106199000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>105569000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>103360000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>103145000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>101918000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>101056000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>99606000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>98965000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>96824000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>96733000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>95012000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>94171000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>93264000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-24593000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>150819000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>159720000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>157152000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>156414000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>157617000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>158324000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>151411000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>151238000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>149749000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>149115000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>933582693.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-143888534.4</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-123298012.95</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>-125575146.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>846039285.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-125736982.65</v>
       </c>
-      <c r="CC14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD14"/>
       <c r="CE14">
         <v>754429890.0</v>
       </c>
       <c r="CF14">
+        <v>754429890.0</v>
+      </c>
+      <c r="CG14">
         <v>-109129513.35</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-107277153.2</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>-103943224.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>693697292.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>-102368035.5</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>-97049487.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>-94732770.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>620131072.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-89788704.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-87418647.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-88298721.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>583574555.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-85406390.0</v>
       </c>
-      <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
+      <c r="CY14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B15">
-        <v>13500000000.0</v>
+        <v>3007610659.0</v>
       </c>
       <c r="C15">
         <v>13500000000.0</v>
       </c>
       <c r="D15">
+        <v>13500000000.0</v>
+      </c>
+      <c r="E15">
         <v>256213438.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15000000000.0</v>
       </c>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
       <c r="G15">
-        <v>6277800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H15">
         <v>6277800000.0</v>
       </c>
       <c r="I15">
         <v>6277800000.0</v>
       </c>
       <c r="J15">
-        <v>3000000000.0</v>
+        <v>6277800000.0</v>
       </c>
       <c r="K15">
         <v>3000000000.0</v>
       </c>
       <c r="L15">
-        <v>2979000000.0</v>
+        <v>3000000000.0</v>
       </c>
       <c r="M15">
         <v>2979000000.0</v>
       </c>
       <c r="N15">
+        <v>2979000000.0</v>
+      </c>
+      <c r="O15">
         <v>1614189.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4509000000.0</v>
       </c>
       <c r="P15">
         <v>4509000000.0</v>
       </c>
       <c r="Q15">
         <v>4509000000.0</v>
       </c>
       <c r="R15">
+        <v>4509000000.0</v>
+      </c>
+      <c r="S15">
         <v>121757035.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463000000.0</v>
       </c>
       <c r="T15">
         <v>2463000000.0</v>
       </c>
       <c r="U15">
         <v>2463000000.0</v>
       </c>
       <c r="V15">
         <v>2463000000.0</v>
       </c>
       <c r="W15">
-        <v>0.0</v>
+        <v>2463000000.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
-        <v>3000000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB15">
         <v>3000000000.0</v>
       </c>
       <c r="AC15">
         <v>3000000000.0</v>
       </c>
       <c r="AD15">
-        <v>2034000000.0</v>
+        <v>3000000000.0</v>
       </c>
       <c r="AE15">
         <v>2034000000.0</v>
       </c>
       <c r="AF15">
+        <v>2034000000.0</v>
+      </c>
+      <c r="AG15">
         <v>8562901.15</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2034000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848000000.0</v>
       </c>
       <c r="AI15">
         <v>1848000000.0</v>
       </c>
       <c r="AJ15">
+        <v>1848000000.0</v>
+      </c>
+      <c r="AK15">
         <v>101829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848000000.0</v>
       </c>
       <c r="AL15">
         <v>1848000000.0</v>
       </c>
       <c r="AM15">
+        <v>1848000000.0</v>
+      </c>
+      <c r="AN15">
         <v>81631000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>87042000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1683000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>88979000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>90543000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1530000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600.0</v>
       </c>
       <c r="AU15">
         <v>3600.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>3600.0</v>
+      </c>
       <c r="AW15"/>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
+      <c r="AX15"/>
       <c r="AY15">
         <v>1320000000.0</v>
       </c>
       <c r="AZ15">
+        <v>1320000000.0</v>
+      </c>
+      <c r="BA15">
         <v>91220000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080000000.0</v>
       </c>
       <c r="BC15">
         <v>1080000000.0</v>
       </c>
       <c r="BD15">
+        <v>1080000000.0</v>
+      </c>
+      <c r="BE15">
         <v>83962000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1080000000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>300000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>65360000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>900000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331836000.0</v>
       </c>
       <c r="BK15">
         <v>331836000.0</v>
       </c>
       <c r="BL15">
+        <v>331836000.0</v>
+      </c>
+      <c r="BM15">
         <v>59397000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>750000000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>144284000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>30000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1884030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446311000.0</v>
       </c>
       <c r="BS15">
         <v>446311000.0</v>
       </c>
       <c r="BT15">
+        <v>446311000.0</v>
+      </c>
+      <c r="BU15">
         <v>54638000.0</v>
       </c>
-      <c r="BU15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV15"/>
       <c r="BW15">
         <v>919603000.0</v>
       </c>
-      <c r="BX15"/>
+      <c r="BX15">
+        <v>919603000.0</v>
+      </c>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>19507000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>18084000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>15844000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>13873000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>45019000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B16">
+        <v>11644854999.0</v>
+      </c>
+      <c r="C16">
         <v>13688398367.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11116335000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>886910841.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19815868000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22681245000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20083457000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18483601000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14996995000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16822986000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13872897000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16917191000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14474035000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15108235000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13174991000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13917369000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7331083000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9962212000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8770062000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>538219085.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7837766000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5739798000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5192628000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6012746000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>308309040.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7784257000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6192679000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6196806000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4851261000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5853666000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4584507000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4569129000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3688908000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5725346000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4461044000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7678970000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2829843000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4495303000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3497635000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3521380000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2675313000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2945610000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2084160000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3494583000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3172234000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3704686000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2855362000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3099319000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2351972000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1603406000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1259562000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2396648000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1941851000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2660945000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2265427000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1941590000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1569091000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2069241000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1529667000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1741071000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1366441000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1851061000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1442879000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1537706000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>669984000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1331456000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>961404000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1239343000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>973320000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1945749000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1733512000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1776785000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1632187000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2313814000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1925697000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1766459903.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1391675912.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1444785880.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1241678000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1325613345.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1196694077.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1533583000.0</v>
       </c>
       <c r="CE16">
         <v>1533583000.0</v>
       </c>
       <c r="CF16">
+        <v>1533583000.0</v>
+      </c>
+      <c r="CG16">
         <v>1485609542.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1305290832.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1358138534.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1163317000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1112142837.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>857997535.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>940000180.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>710367000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>706434222.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>584160960.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>626403168.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>496827000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>439101287.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>369188235.0</v>
       </c>
-      <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -35389,528 +35602,531 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="B18"/>
       <c r="C18">
         <v>-1554068000.0</v>
       </c>
       <c r="D18">
+        <v>-1554068000.0</v>
+      </c>
+      <c r="E18">
         <v>331416530.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1271247000.0</v>
       </c>
-      <c r="F18">
-[...1 lines deleted...]
-      </c>
       <c r="G18">
+        <v>2689532000.0</v>
+      </c>
+      <c r="H18">
         <v>1926750000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2752896000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3856050000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3272384000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2188048000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3283482000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2940100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3662560000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1688278000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3234359000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2965932000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2794336000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>538907000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>211288160.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1978650000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1020223000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-691063000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-618080000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-22722790.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1757104000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>96244000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1735520000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2354366000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1631440000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1430103000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1399560000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1598140000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1381021000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2112245000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1281543000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-19114000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1043327000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-325667000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>744837000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1386890000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>842630000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1455047000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>286611000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>959360000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>812156000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-284569000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>719543000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>729103000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>327018000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>244810000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>491194000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>408193000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>543173000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>770637000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>443656000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>644645000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>618353000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-125633000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>397315000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>739829000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>401881000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>3453000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>82945000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>651181000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>389793000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-453742000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>501079000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>483897000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>158197000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-270881000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>139308000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>399065000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>351908000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>445642143.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>393555749.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-420956413.35</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>194055664.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>62983323.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>91543153.0</v>
       </c>
-      <c r="CC18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD18"/>
       <c r="CE18">
         <v>-305376881.95</v>
       </c>
       <c r="CF18">
+        <v>-305376881.95</v>
+      </c>
+      <c r="CG18">
         <v>364199435.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>358211005.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>189034438.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-27881170.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>435969321.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>87675159.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>215100690.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-7568190.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>134610878.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>75322210.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>119742102.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>81293040.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-79850281.5</v>
       </c>
-      <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>1512020000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>25668000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2340859000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-822294000.0</v>
       </c>
-      <c r="I19"/>
-      <c r="J19">
+      <c r="J19"/>
+      <c r="K19">
         <v>280018000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2065372000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-182542000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-227692000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>26188000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1235001000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-697486000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-498356000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1358259000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2302724000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-657362000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-114159000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-337553000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1430992000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-801776000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-491003000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-10556000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1598051000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-305749000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-299262000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-187109000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>53077.23</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-9946093.52</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-16360647.52</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-326444000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-206379000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>726584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-726584000.0</v>
       </c>
       <c r="AL19">
         <v>-726584000.0</v>
       </c>
       <c r="AM19">
+        <v>-726584000.0</v>
+      </c>
+      <c r="AN19">
         <v>-206379000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-206379000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>8234000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-1508002000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35969,1483 +36185,1497 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>216</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-129328000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6390000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-129557000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9500000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-133573000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5335000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-126988000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>-147926000.0</v>
       </c>
-      <c r="K21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-813959000.0</v>
       </c>
       <c r="N21">
         <v>-813959000.0</v>
       </c>
       <c r="O21">
+        <v>-813959000.0</v>
+      </c>
+      <c r="P21">
         <v>-779256000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3962591000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-794511000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-169024000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-208871000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>493448000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-92725000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-130277000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-96691000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-106535000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>192894000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-168986000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-46728000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-147342000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>142043000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-848799.91</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-407412.29</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-165091892.12</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-154870144.84</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-317203000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2557755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3897087000.0</v>
       </c>
       <c r="AK21">
         <v>3897087000.0</v>
       </c>
       <c r="AL21">
         <v>3897087000.0</v>
       </c>
       <c r="AM21">
+        <v>3897087000.0</v>
+      </c>
+      <c r="AN21">
         <v>2557755000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>2557755000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-16668000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>2518951000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
+        <v>2307464069.0</v>
+      </c>
+      <c r="C22">
         <v>2864536991.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2713713000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>113514386.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2144814000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3515784000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3414581000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5002661000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3673567000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3082091000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3744905000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3815286000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3574085000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3485811000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3599859000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3510939000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3818190000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3132178000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2633416000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>89553180.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1828438000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1150309000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>745091000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>141658000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-22318608.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2611302000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1675127000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1890816000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2070321000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2025473000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1938186000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1376260000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1601200000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2001056000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3477326000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1552774000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1634966000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1721479000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1210087000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1250315000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1253507000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1317468000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>992963000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>961430000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1017928000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1041537000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>671929000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>765467000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>793966000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>851042000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>642285000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>702581000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>663124000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>738309000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>612735000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>584055000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>673539000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>537971000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>422274000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>363693000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>386183000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>420205000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>278165000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>221849000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>297091000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>375458000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>282113000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>170742000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>125439000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>341728000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>208325000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>233910000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>255158000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>352076000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-180277739.7</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>246473805.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>233182059.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>222982875.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>152048518.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>88285873.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>14923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15788691.0</v>
       </c>
       <c r="CE22">
         <v>15788691.0</v>
       </c>
       <c r="CF22">
+        <v>15788691.0</v>
+      </c>
+      <c r="CG22">
         <v>171972702.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>160827423.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>216227847.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>222995114.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>140715153.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>128501962.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>132766620.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>57219182.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>77321440.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>71564513.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>88277103.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>70587559.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>51424145.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5384000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5694000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2577000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>6116000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>8950000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>9962000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
-        <v>8187937000.0</v>
+        <v>-17.48</v>
       </c>
       <c r="C23">
         <v>8187937000.0</v>
       </c>
       <c r="D23">
+        <v>8187937000.0</v>
+      </c>
+      <c r="E23">
         <v>-590636000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>353860000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-374196000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-721988000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-385257000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-93896000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-365623000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-714518000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-392970000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-139060000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-410136000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2904317000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-380305000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-228208000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-328373000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-127598000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13521727.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-97333000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-370443000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-106651000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-340332000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>59723000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-382840000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-177349000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-382638000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-404154000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-100623000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1000507000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-385753000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1455396000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-84662000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-152850000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-395510000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>947000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-80809000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-106873000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-308819000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-214557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97017000.0</v>
       </c>
       <c r="AQ23">
         <v>-97017000.0</v>
       </c>
       <c r="AR23">
+        <v>-97017000.0</v>
+      </c>
+      <c r="AS23">
         <v>-622805000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-351310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81814000.0</v>
       </c>
       <c r="AU23">
         <v>-81814000.0</v>
       </c>
       <c r="AV23">
+        <v>-81814000.0</v>
+      </c>
+      <c r="AW23">
         <v>-201687000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2347729000.0</v>
       </c>
       <c r="AY23">
         <v>-2347729000.0</v>
       </c>
       <c r="AZ23">
+        <v>-2347729000.0</v>
+      </c>
+      <c r="BA23">
         <v>1000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>39719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22363000.0</v>
       </c>
       <c r="BC23">
         <v>-22363000.0</v>
       </c>
       <c r="BD23">
+        <v>-22363000.0</v>
+      </c>
+      <c r="BE23">
         <v>-100808000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-102841000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-92499000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>300000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-42497000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920000000.0</v>
       </c>
       <c r="BK23">
         <v>920000000.0</v>
       </c>
       <c r="BL23">
+        <v>920000000.0</v>
+      </c>
+      <c r="BM23">
         <v>738182000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-295720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54545000.0</v>
       </c>
       <c r="BO23">
         <v>-54545000.0</v>
       </c>
       <c r="BP23">
+        <v>-54545000.0</v>
+      </c>
+      <c r="BQ23">
         <v>-30000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-191100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="BS23">
         <v>-2000.0</v>
       </c>
       <c r="BT23">
+        <v>-2000.0</v>
+      </c>
+      <c r="BU23">
         <v>600000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-951262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92298567.25</v>
       </c>
       <c r="BW23">
         <v>-92298567.25</v>
       </c>
       <c r="BX23">
+        <v>-92298567.25</v>
+      </c>
+      <c r="BY23">
         <v>-3048698.15</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-88845623.75</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-242473230.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-88845623.75</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-2460334.5</v>
       </c>
-      <c r="CC23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD23"/>
       <c r="CE23">
         <v>-85135620.45</v>
       </c>
       <c r="CF23">
+        <v>-85135620.45</v>
+      </c>
+      <c r="CG23">
         <v>-1706493.95</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-140050505.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48724270.0</v>
       </c>
       <c r="CI23">
         <v>-48724270.0</v>
       </c>
       <c r="CJ23">
+        <v>-48724270.0</v>
+      </c>
+      <c r="CK23">
         <v>82466.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-76055491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27828476.0</v>
       </c>
       <c r="CM23">
         <v>27828476.0</v>
       </c>
       <c r="CN23">
+        <v>27828476.0</v>
+      </c>
+      <c r="CO23">
         <v>-4013196.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-42005755.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11605525.0</v>
       </c>
       <c r="CQ23">
         <v>-11605525.0</v>
       </c>
       <c r="CR23">
+        <v>-11605525.0</v>
+      </c>
+      <c r="CS23">
         <v>-10779825.0</v>
       </c>
-      <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24">
+        <v>78615363.0</v>
+      </c>
+      <c r="C24">
         <v>-34199858.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>358251000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>70255868.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3289081000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
+        <v>475127000.0</v>
+      </c>
+      <c r="H24">
         <v>-113047000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>394819000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>129786000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>442802000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1357649000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>184814000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>94417000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>169182000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>239863000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-149259000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-61491000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1042442000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-44489000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-76575310.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>346806000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>18788000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>95755000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>32697000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1036887.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>212077000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>120190000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>140006000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-128432000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>83193000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>371553000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>52581000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>181262000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>68736000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>191308000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>66007000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>927291000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>35149000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>301922000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>101232000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>25813000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>18820000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>44624000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>35738000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>38188000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>37168000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>40612000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>33356000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>25018000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>22382000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-42461000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>30105000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>32994000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1204822000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>29309000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>21342000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>27704000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>13720000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>6729000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>19812000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>4718000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>20162000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-69114000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>28817000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3454000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2199000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>230348000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-222634000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>18804000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>54040000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>227610000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>182038000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-129430000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-18631000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-213176242.25</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-37305790.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>595650888.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-79278990.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>13020484.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>5855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>403621235.0</v>
       </c>
       <c r="CE24">
         <v>403621235.0</v>
       </c>
       <c r="CF24">
+        <v>403621235.0</v>
+      </c>
+      <c r="CG24">
         <v>-192681149.05</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-223351551.8</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>12411465.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>116307720.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-193933720.0</v>
       </c>
-      <c r="CK24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL24"/>
       <c r="CM24">
         <v>-21776000.0</v>
       </c>
       <c r="CN24">
+        <v>-21776000.0</v>
+      </c>
+      <c r="CO24">
         <v>-18262583.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>38233481.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1805103.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-26770601.5</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>146210051.0</v>
       </c>
-      <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25">
+        <v>-130469005.0</v>
+      </c>
+      <c r="C25">
         <v>169931191.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>40742000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>54790902.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-854345000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1651681000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1120608000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2068125000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-421494000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>372138000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-970563000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-896922000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1081764000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-191995000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-225569000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-467166000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-771081000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-240215000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-106854000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22396557.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5061000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-115851000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-74178000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-39046000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-37524004.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-548579000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-142832000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-334756000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-252790000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-487529000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-163626000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-333400000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-213717000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-409626000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-7035993000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-356212000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-692796000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-784154000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-213040000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-419550000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-367009000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-502256000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-264564000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-304838000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-339826000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-380205000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-210768000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-157674000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-400899000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-243616000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-187570000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-613932000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-340000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>31300000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-228732000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-369776000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>70394000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>162677000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>86034000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>163022000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>58033000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>178298000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>81098000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>140104000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>141989000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>159459000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-10136000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>98389000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>80750000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>182520000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>80764000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-56529000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>233762000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>63594000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-409345925.55</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>263403733.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>246596025.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>251150292.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-452711571.25</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>251451678.0</v>
       </c>
-      <c r="CC25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD25"/>
       <c r="CE25">
         <v>-428036484.0</v>
       </c>
       <c r="CF25">
+        <v>-428036484.0</v>
+      </c>
+      <c r="CG25">
         <v>218248246.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>214565086.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>207886448.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-473637844.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>204736071.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>194098974.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>189465540.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-371297488.25</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>179577408.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>174826485.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>176608251.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-423763779.5</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>170813064.0</v>
       </c>
-      <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
-        <v>-196199000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE26">
         <v>-196199000.0</v>
       </c>
       <c r="AF26">
-        <v>0.0</v>
+        <v>-196199000.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>110033000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>110033000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
@@ -37467,1056 +37697,1067 @@
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
-[...1 lines deleted...]
-      </c>
+      <c r="J27"/>
       <c r="K27">
         <v>-1451003000.0</v>
       </c>
       <c r="L27">
+        <v>-1451003000.0</v>
+      </c>
+      <c r="M27">
         <v>-38629000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-75918000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-26032000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>11684000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-61843000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>-481041000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ27"/>
       <c r="BK27">
         <v>-304462000.0</v>
       </c>
-      <c r="BL27"/>
+      <c r="BL27">
+        <v>-304462000.0</v>
+      </c>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
-[...1 lines deleted...]
-      </c>
+      <c r="BR27"/>
       <c r="BS27">
         <v>1244352000.0</v>
       </c>
-      <c r="BT27"/>
+      <c r="BT27">
+        <v>1244352000.0</v>
+      </c>
       <c r="BU27"/>
-      <c r="BV27">
-[...1 lines deleted...]
-      </c>
+      <c r="BV27"/>
       <c r="BW27">
         <v>0.0</v>
       </c>
-      <c r="BX27"/>
+      <c r="BX27">
+        <v>0.0</v>
+      </c>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28">
+        <v>-3333232096.0</v>
+      </c>
+      <c r="C28">
         <v>-131687858.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1077937000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-247183332.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5634852000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-507769000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-721988000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-512245000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6860408000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-513549000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3768994000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1206929000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3168060000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1172422000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2378695000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3582286000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5531719000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-497397000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2799469000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>24565881.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-190058000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-500720000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-203341000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-446867000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9728717.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-551826000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-220560000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-529980000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3228339000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-445474000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1786278000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-385753000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3489396000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-401865000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1480462000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3501577000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1847053000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-80809000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-106873000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>-1683000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97017000.0</v>
       </c>
       <c r="AQ28">
         <v>-97017000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AR28">
+        <v>-97017000.0</v>
+      </c>
+      <c r="AS28"/>
+      <c r="AT28">
         <v>-1530000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81817000.0</v>
       </c>
       <c r="AU28">
         <v>-81817000.0</v>
       </c>
       <c r="AV28">
+        <v>-81817000.0</v>
+      </c>
+      <c r="AW28">
         <v>-5554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5556000.0</v>
       </c>
       <c r="AX28">
         <v>-5556000.0</v>
       </c>
       <c r="AY28">
+        <v>-5556000.0</v>
+      </c>
+      <c r="AZ28">
         <v>-1339436000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-66502000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1160281000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2565169000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-103610000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-92499000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1172499000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-92499000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-92500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-42497000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1229167000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-29167000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-29166000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>738182000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1354811000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-54546000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-54545000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>-1475130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="BS28">
         <v>-2000.0</v>
       </c>
       <c r="BT28">
+        <v>-2000.0</v>
+      </c>
+      <c r="BU28">
         <v>600000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-951262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92298567.25</v>
       </c>
       <c r="BW28">
         <v>-92298567.25</v>
       </c>
       <c r="BX28">
+        <v>-92298567.25</v>
+      </c>
+      <c r="BY28">
         <v>-3048698.15</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-88845623.75</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>-88845623.75</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-2757488.1</v>
       </c>
-      <c r="CC28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD28"/>
       <c r="CE28">
         <v>-85135620.45</v>
       </c>
       <c r="CF28">
+        <v>-85135620.45</v>
+      </c>
+      <c r="CG28">
         <v>-1706493.95</v>
       </c>
-      <c r="CG28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH28"/>
       <c r="CI28">
         <v>-48724270.0</v>
       </c>
       <c r="CJ28">
+        <v>-48724270.0</v>
+      </c>
+      <c r="CK28">
         <v>82466.0</v>
       </c>
-      <c r="CK28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL28"/>
       <c r="CM28">
         <v>27828476.0</v>
       </c>
       <c r="CN28">
+        <v>27828476.0</v>
+      </c>
+      <c r="CO28">
         <v>-4013196.0</v>
       </c>
-      <c r="CO28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP28"/>
       <c r="CQ28">
         <v>-11605525.0</v>
       </c>
       <c r="CR28">
+        <v>-11605525.0</v>
+      </c>
+      <c r="CS28">
         <v>-10779825.0</v>
       </c>
-      <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
+      <c r="CY28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
+        <v>3231094754.0</v>
+      </c>
+      <c r="C29">
         <v>3363590095.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2345276000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>230279600.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2661640000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3334889000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4459448000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3795296000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3856050000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3454968000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2895771000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3650838000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3093027000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3805554000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3163142000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3782586000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3402797000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3110153000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2797142000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>170811210.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2439615000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1376564000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>835684000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>216393000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-22722791.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2110856000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1824220000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2181275000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2525196000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1901742000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1696619000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1762939000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2005325000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1980266000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2878405000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1594938000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>289234000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1126841000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>681661000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1154888000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1627260000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>999363000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>249848000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>945154000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1348858000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>965787000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>551312000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>954586000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>778316000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>363195000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>537139000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>621441000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>510489000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>634154000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>996670000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>565806000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>775190000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>770708000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>327008000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>541874000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>833970000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>468434000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>295549000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>221777000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>813244000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>516706000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>190057000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>364052000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>559053000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>252934000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>317979000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>291054000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>500977000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>445162000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>445642143.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>439375658.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>301079304.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>436528894.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>366157630.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>392860334.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>24093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291921443.0</v>
       </c>
       <c r="CE29">
         <v>291921443.0</v>
       </c>
       <c r="CF29">
+        <v>291921443.0</v>
+      </c>
+      <c r="CG29">
         <v>371788577.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>274909960.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>299653018.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>368291770.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>346027370.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>163730650.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>244768210.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>149623516.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>185861012.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>155561446.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>165529026.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>150908984.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>115047855.0</v>
       </c>
-      <c r="CS29"/>
       <c r="CT29"/>
-      <c r="CU29">
+      <c r="CU29"/>
+      <c r="CV29">
         <v>69641000.0</v>
       </c>
-      <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
+        <v>-1880535647.0</v>
+      </c>
+      <c r="C30">
         <v>-588448076.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9114211000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-105721096.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>386668000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-144562000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2753349000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-822294000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>129786000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>280018000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2065372000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-182542000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-201504000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26188000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1235001000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-697486000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-498356000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1358259000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2302724000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-35488602.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-114159000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-337553000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1430992000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-801776000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-24828564.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-152231000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1607786000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-305749000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-299262000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-187109000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>105037000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-496965000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-552367000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-530509000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4615869000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-247388000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-107641000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-48365000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-705406000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-308819000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-214557000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-137913000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1660271000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-622805000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-351310000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-116463000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-795269000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-201687000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-24195000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-13795000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-334790000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-100142000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-69302000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2803805000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-196724000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-100808000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-102841000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-138635000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-445912000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-124747000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-89423000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-31085000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-361210000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-92236000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-119906000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-92108000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-413451000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-98029000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-56352000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-40697000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-361250000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-146456000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-231342000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-57045000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-213176242.25</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-83125698.7</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-126384829.05</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-242473230.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-382453296.25</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-288296695.95</v>
       </c>
-      <c r="CC30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD30"/>
       <c r="CE30">
         <v>-193677089.1</v>
       </c>
       <c r="CF30">
+        <v>-193677089.1</v>
+      </c>
+      <c r="CG30">
         <v>-200270290.5</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-140050505.9</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-98207114.5</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-279865220.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-103991769.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-76055491.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-29667520.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-178967707.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-69512717.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-42005755.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-43981821.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-96386545.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-48688085.0</v>
       </c>
-      <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>