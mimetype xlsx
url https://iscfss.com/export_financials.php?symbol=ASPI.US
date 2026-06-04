--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -812,7485 +818,8326 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>5755000.0</v>
+      </c>
+      <c r="C2">
         <v>1021393.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1111819.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1354903.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59679.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>2542000.0</v>
+      </c>
+      <c r="C5">
         <v>-2164313.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-920982.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>255030.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18723.0</v>
       </c>
-      <c r="F5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>2281000.0</v>
+      </c>
+      <c r="C7">
         <v>1932345.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1672244.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>788346.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>879695.0</v>
       </c>
-      <c r="F7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>1117000.0</v>
+      </c>
+      <c r="C8">
         <v>720681.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>489233.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>359071.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>206525.0</v>
       </c>
-      <c r="F8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>285563000.0</v>
+      </c>
+      <c r="C10">
         <v>61890048.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7908181.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2389140.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2953721.0</v>
       </c>
-      <c r="F10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>333308000.0</v>
+      </c>
+      <c r="C12">
         <v>61890048.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7908181.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2389140.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2953721.0</v>
       </c>
-      <c r="F12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>1117000.0</v>
+      </c>
+      <c r="C13">
         <v>720681.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>489233.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>359071.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>206525.0</v>
       </c>
-      <c r="F13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>83013594.0</v>
+      </c>
+      <c r="C14">
         <v>55671805.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>33066708.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>35907127.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34357127.0</v>
       </c>
       <c r="F14">
         <v>34357127.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>34357127.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
         <v>882000.0</v>
       </c>
       <c r="C16">
         <v>882000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="D16">
+        <v>882000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16">
         <v>42500.0</v>
       </c>
-      <c r="F16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
+        <v>8570000.0</v>
+      </c>
+      <c r="C20">
         <v>3168101.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3267103.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>1478000.0</v>
+      </c>
+      <c r="C21">
         <v>3168097831899.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3267099732897.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>8494000.0</v>
+      </c>
+      <c r="C22">
         <v>65655.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>0.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>512881999.0</v>
+      </c>
+      <c r="C23">
         <v>94347988.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>30187299.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12496265.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7142638.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>200794000.0</v>
+      </c>
+      <c r="C24">
         <v>34874470.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>31</v>
+      </c>
+      <c r="B26">
+        <v>47306000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-69603000.0</v>
+      </c>
+      <c r="C28">
         <v>-24144123.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5765541.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1566940.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2027126.0</v>
       </c>
-      <c r="F28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>417830000.0</v>
+      </c>
+      <c r="C29">
         <v>83712072.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16766350.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9851315.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6044564.0</v>
       </c>
-      <c r="F29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>51710000.0</v>
+      </c>
+      <c r="C30">
         <v>734481.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>938052.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>0.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
-    </row>
-    <row r="31" spans="1:6">
+      <c r="G30"/>
+    </row>
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>9817461.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5997664.0</v>
       </c>
-      <c r="F31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>367223000.0</v>
+      </c>
+      <c r="C32">
         <v>58685391.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4836291.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1365784.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2917932.0</v>
       </c>
-      <c r="F32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>114744999.0</v>
+      </c>
+      <c r="C33">
         <v>28604326.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>19677042.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9194120.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3921355.0</v>
       </c>
-      <c r="F33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6">
+      <c r="G33"/>
+    </row>
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>1653000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>217288000.0</v>
+      </c>
+      <c r="C35">
         <v>41865607.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5682703.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>742443.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>841623.0</v>
       </c>
-      <c r="F35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:6">
+      <c r="G35"/>
+    </row>
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>5870999.0</v>
+      </c>
+      <c r="C36">
         <v>-3814463.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4438399.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>139636.0</v>
       </c>
-      <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>43</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-286041.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>139636.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>4625000.0</v>
+      </c>
+      <c r="C39">
         <v>3053478.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1664023.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>913005.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>267562.0</v>
       </c>
-      <c r="F39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>12422999.0</v>
+      </c>
+      <c r="C40">
         <v>3532230.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2811245.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>501701.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>158700.0</v>
       </c>
-      <c r="F40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6">
+      <c r="G40"/>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>431757000.0</v>
+      </c>
+      <c r="C42">
         <v>105515005.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>40567003.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>16756426.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>8380343.0</v>
       </c>
-      <c r="F42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>37963000.0</v>
+      </c>
+      <c r="C45">
         <v>23962022.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12009247.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9054484.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3921355.0</v>
       </c>
-      <c r="F45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:6">
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>34964000.0</v>
+      </c>
+      <c r="C46">
         <v>23476511.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11971540.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9054484.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3921355.0</v>
       </c>
-      <c r="F46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6">
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>3921355.0</v>
       </c>
-      <c r="F47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-231265000.0</v>
+      </c>
+      <c r="C48">
         <v>-56172881.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-23839300.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-7553066.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2607927.0</v>
       </c>
-      <c r="F48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:6">
+      <c r="G48"/>
+    </row>
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>12885000.0</v>
+      </c>
+      <c r="C50">
         <v>939110.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>470396.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>33854.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>46900.0</v>
       </c>
-      <c r="F50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>215960000.0</v>
+      </c>
+      <c r="C51">
         <v>37745925.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2142640.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>822200.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>926595.0</v>
       </c>
-      <c r="F51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>13636000.0</v>
+      </c>
+      <c r="C52">
         <v>1622648.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>868901.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>79757.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>84972.0</v>
       </c>
-      <c r="F52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>58</v>
+      </c>
+      <c r="B53">
+        <v>47745000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>512881999.0</v>
+      </c>
+      <c r="C55">
         <v>94347988.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>30187299.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12496265.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7142638.0</v>
       </c>
-      <c r="F55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:6">
+      <c r="G55"/>
+    </row>
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>398137000.0</v>
+      </c>
+      <c r="C56">
         <v>65743662.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>10510256.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3302145.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3221283.0</v>
       </c>
-      <c r="F56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:6">
+      <c r="G56"/>
+    </row>
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>32695999.0</v>
+      </c>
+      <c r="C57">
         <v>7058271.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5673965.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1936361.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>303351.0</v>
       </c>
-      <c r="F57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:6">
+      <c r="G57"/>
+    </row>
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>249984000.0</v>
+      </c>
+      <c r="C58">
         <v>43181548.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11356668.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2678804.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1144974.0</v>
       </c>
-      <c r="F58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:6">
+      <c r="G58"/>
+    </row>
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>204151000.0</v>
+      </c>
+      <c r="C60">
         <v>47898492.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>16295953.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9817461.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5997664.0</v>
       </c>
-      <c r="F60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:6">
+      <c r="G60"/>
+    </row>
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>6868000.0</v>
+      </c>
+      <c r="C2">
+        <v>5755000.0</v>
+      </c>
+      <c r="D2">
         <v>3424698.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2600670.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2048087.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1021393.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1797536.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2432857.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2222658.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1111819.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>401956.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>670058.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1286657.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1354903.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1156253.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>879367.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>370334.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>59679.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="T2"/>
+      <c r="U2">
         <v>1999000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1689000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>-2659000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>949855.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>29148.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-993612.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2164313.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>595735.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-701291.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1464711.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-1286140.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1211552.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-748823.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>255030.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>294495.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>143994.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-210534.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>18723.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>3621000.0</v>
+      </c>
+      <c r="C7">
+        <v>2281000.0</v>
+      </c>
+      <c r="D7">
         <v>1745119.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1804846.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1823325.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1932345.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4110354.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2239731.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1863484.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1672244.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>679267.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>694750.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>744501.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>788346.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>751488.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>845210.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>1259000.0</v>
+      </c>
+      <c r="C8">
+        <v>1117000.0</v>
+      </c>
+      <c r="D8">
         <v>933766.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>839054.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>720681.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>720681.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>684092.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>521329.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>485983.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>489233.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>383482.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>373857.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>373857.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>359071.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>301071.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>294071.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>26455828.0</v>
       </c>
-      <c r="L9"/>
-[...1 lines deleted...]
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
         <v>11971568.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>207346000.0</v>
+      </c>
+      <c r="C10">
+        <v>285563000.0</v>
+      </c>
+      <c r="D10">
         <v>113942156.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>67679097.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>55965443.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>61890048.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>51571540.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>28262332.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>23890811.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>7908181.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2286805.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3626165.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5082290.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2389140.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>431565.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2813411.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3770579.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2953721.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="T10"/>
+      <c r="U10">
         <v>44001000.0</v>
       </c>
-      <c r="T10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:20">
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>290516000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>113942156.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>67679097.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>55965443.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>61890048.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>51571540.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>28262332.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>23890811.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2286805.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3626165.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5082290.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2389140.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>431565.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2813411.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3770579.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2953721.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>44001000.0</v>
       </c>
-      <c r="T12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:20">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>1259000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>933766.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>839054.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>720681.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>720681.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>684092.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>521329.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>485983.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>383482.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>373857.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>373857.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>359071.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>301071.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>294071.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>290350.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>206525.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="T13"/>
+      <c r="U13">
         <v>163000.0</v>
       </c>
-      <c r="T13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:20">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>121000699.0</v>
+      </c>
+      <c r="C14">
+        <v>111677771.0</v>
+      </c>
+      <c r="D14">
         <v>88552309.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>73009938.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>69484200.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>55671805.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>61532172.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>49136009.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>44561844.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>48923276.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>31147749.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>29796065.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>29141525.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>35907127.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>32107127.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31357127.0</v>
       </c>
       <c r="Q14">
         <v>31357127.0</v>
       </c>
       <c r="R14">
+        <v>31357127.0</v>
+      </c>
+      <c r="S14">
+        <v>31357127.0</v>
+      </c>
+      <c r="T14">
         <v>34357127.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>31357100.0</v>
       </c>
-      <c r="T14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:20">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>373857.0</v>
       </c>
-      <c r="L15"/>
-[...1 lines deleted...]
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15">
         <v>301071.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16">
         <v>882000.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16">
         <v>882000.0</v>
       </c>
       <c r="E16">
         <v>882000.0</v>
       </c>
       <c r="F16">
         <v>882000.0</v>
       </c>
       <c r="G16">
         <v>882000.0</v>
       </c>
       <c r="H16">
         <v>882000.0</v>
       </c>
-      <c r="I16"/>
+      <c r="I16">
+        <v>882000.0</v>
+      </c>
       <c r="J16">
         <v>882000.0</v>
       </c>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
+        <v>882000.0</v>
+      </c>
+      <c r="M16">
         <v>807637.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>1081000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>1081000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1083000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
+        <v>6394000.0</v>
+      </c>
+      <c r="C20">
+        <v>8570000.0</v>
+      </c>
+      <c r="D20">
         <v>6849119.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>3362650.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>3262200.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>3168101.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>3461459.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>3289163.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>3165531.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>3267103.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>675000.0</v>
+      </c>
+      <c r="C21">
+        <v>1478000.0</v>
+      </c>
+      <c r="D21">
         <v>1190562.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>1369000.0</v>
+      </c>
+      <c r="C22">
+        <v>1098000.0</v>
+      </c>
+      <c r="D22">
         <v>1371738.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1045612.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>342688.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>65655.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>84851.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22">
         <v>-409000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>587669000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>225890161.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>135914492.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>90873659.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>94347988.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>84125743.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>54760934.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>45385444.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>11871392.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>12750798.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>14606200.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>12496265.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9481238.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>10027052.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>8880847.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7142638.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="T23"/>
+      <c r="U23">
         <v>304485000.0</v>
       </c>
-      <c r="T23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:20">
+      <c r="V23"/>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>204951000.0</v>
+      </c>
+      <c r="C24">
+        <v>200794000.0</v>
+      </c>
+      <c r="D24">
         <v>99510165.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>99541834.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>35850293.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>34874470.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>31778742.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>29086669.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>22017458.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26">
+        <v>40435000.0</v>
+      </c>
+      <c r="C26">
+        <v>47306000.0</v>
+      </c>
+      <c r="D26">
         <v>6322900.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>54491000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>-285593.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>34009663.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-17517087.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-24144123.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-15648998.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3758068.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>196701.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-1524709.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2897561.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4257384.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1566940.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>353777.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1934347.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2785399.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2027126.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="T28"/>
+      <c r="U28">
         <v>-44001000.0</v>
       </c>
-      <c r="T28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:20">
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>547217000.0</v>
+      </c>
+      <c r="C29">
+        <v>417830000.0</v>
+      </c>
+      <c r="D29">
         <v>185979961.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>125115873.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>79137728.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>83712072.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>70507225.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>40129759.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>32741822.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>16766350.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8673341.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>10197497.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11945663.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9851315.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6352073.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7442392.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>4590000.0</v>
+      </c>
+      <c r="C30">
+        <v>17882000.0</v>
+      </c>
+      <c r="D30">
         <v>50134583.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>31029547.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>692243.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>734481.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>560429.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>515450.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>354083.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>216504.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30">
         <v>409000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30">
         <v>409000.0</v>
       </c>
-      <c r="T30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:20">
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>10153699.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>6318219.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>7408538.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>7021808.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>238373000.0</v>
+      </c>
+      <c r="C32">
+        <v>367223000.0</v>
+      </c>
+      <c r="D32">
         <v>145721208.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>94684900.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>50842260.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>58685391.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>48663267.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>24060122.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>18844256.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4836291.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>127012.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2081616.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3774121.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1365784.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-868086.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1741235.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>278929000.0</v>
+      </c>
+      <c r="C33">
+        <v>98101000.0</v>
+      </c>
+      <c r="D33">
         <v>51845185.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>34325991.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>31846580.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>28604326.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>28036479.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>22734719.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>19208842.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>17031657.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>9142767.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>8720268.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>8835638.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>9194120.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>7897126.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>6470101.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4859077.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>3921354.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="T33"/>
+      <c r="U33">
         <v>259758000.0</v>
       </c>
-      <c r="T33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:20">
+      <c r="V33"/>
+    </row>
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34">
+        <v>3867000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>34353.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
-[...4 lines deleted...]
-      </c>
+      <c r="G34"/>
+      <c r="H34"/>
       <c r="I34">
         <v>1653000.0</v>
       </c>
-      <c r="J34"/>
+      <c r="J34">
+        <v>1653000.0</v>
+      </c>
       <c r="K34">
+        <v>1653000.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34">
         <v>648185.0</v>
       </c>
-      <c r="L34"/>
-[...1 lines deleted...]
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34">
         <v>710821.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>218285000.0</v>
+      </c>
+      <c r="C35">
+        <v>202426000.0</v>
+      </c>
+      <c r="D35">
         <v>100962415.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>100699831.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>36961734.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>41865607.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>34688271.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>32388102.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>25026080.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3037317.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>630292.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>638241.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>697950.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>742443.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>710821.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>802798.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>906934.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>841623.0</v>
       </c>
-      <c r="R35"/>
-[...1 lines deleted...]
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35">
         <v>2772000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>152270000.0</v>
+      </c>
+      <c r="C36">
+        <v>5357000.0</v>
+      </c>
+      <c r="D36">
         <v>4246907.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1936664.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2064653.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>-3814463.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>229899.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>253366.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>200217.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1793014.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>173664.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>342680.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>133638.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>139636.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>131408.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>58347.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-1.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="T36"/>
+      <c r="U36">
         <v>259758000.0</v>
       </c>
-      <c r="T36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:20">
+      <c r="V36"/>
+    </row>
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="E38"/>
-[...1 lines deleted...]
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>-44999.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>342680.0</v>
       </c>
-      <c r="L38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="N38"/>
       <c r="O38"/>
       <c r="P38">
+        <v>131408.0</v>
+      </c>
+      <c r="Q38"/>
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>12265000.0</v>
+      </c>
+      <c r="C39">
+        <v>1135000.0</v>
+      </c>
+      <c r="D39">
         <v>8423259.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1834245.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2026705.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3053478.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3872444.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3293432.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1931708.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1664023.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>441820.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>404365.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>688272.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>913005.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1152547.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>743540.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>251190.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>267562.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39">
+      <c r="T39"/>
+      <c r="U39">
         <v>3617000.0</v>
       </c>
-      <c r="T39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:20">
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>8398000.0</v>
+      </c>
+      <c r="C40">
+        <v>2037000.0</v>
+      </c>
+      <c r="D40">
         <v>10980763.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2432002.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3768110.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>3532230.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3428323.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3339843.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3455858.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>1500000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1185853.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1198437.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>582828.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>501701.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1221424.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>860083.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>503525.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>158700.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="T40"/>
+      <c r="U40">
         <v>1004000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-2772000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>528924000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>224740838.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>164045692.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>107404706.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>105515005.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>84406759.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>50911752.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>42283907.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="K42"/>
+      <c r="L42">
         <v>29219118.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>26445884.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>23454919.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>16756426.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>11971568.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>11263158.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>10407507.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>8380343.0</v>
       </c>
-      <c r="R42"/>
-      <c r="S42">
+      <c r="T42"/>
+      <c r="U42">
         <v>300238000.0</v>
       </c>
-      <c r="T42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:20">
+      <c r="V42"/>
+    </row>
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>279070000.0</v>
+      </c>
+      <c r="C45">
+        <v>37963000.0</v>
+      </c>
+      <c r="D45">
         <v>33976504.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>29854748.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>27055647.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>23962022.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>24830492.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>19468318.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>15982795.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>12009247.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>8970060.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>8377755.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>8702000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>9054484.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>7765718.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>94663000.0</v>
+      </c>
+      <c r="C46">
+        <v>34964000.0</v>
+      </c>
+      <c r="D46">
         <v>31901893.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>28616854.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>26405355.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>23476511.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>24345121.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>19192190.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>15843094.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>11971540.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>8969103.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>8377588.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>8702000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>9054484.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7765718.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6470101.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>4800730.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3921355.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46"/>
       <c r="T46"/>
-    </row>
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>7735166.0</v>
       </c>
-      <c r="L47"/>
-[...1 lines deleted...]
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
         <v>6891721.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>6470101.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>4800730.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-238523000.0</v>
+      </c>
+      <c r="C48">
+        <v>-231265000.0</v>
+      </c>
+      <c r="D48">
         <v>-152555942.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-139681935.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-64619078.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-56172881.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-46991549.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-39720310.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-30787385.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-23839300.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-19676973.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-15454490.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-11168144.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-7553066.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-6248915.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-4292685.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-3465515.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-2607927.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48"/>
       <c r="T48"/>
-    </row>
-    <row r="49" spans="1:20">
+      <c r="U48"/>
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-15454490.0</v>
       </c>
-      <c r="L49"/>
-[...1 lines deleted...]
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49">
         <v>-6248915.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>53265000.0</v>
+      </c>
+      <c r="C50">
+        <v>12885000.0</v>
+      </c>
+      <c r="D50">
         <v>12401279.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>342080.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>774738.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>939110.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>33446.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>31610.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>206570.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>470396.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33854.0</v>
       </c>
       <c r="L50">
         <v>33854.0</v>
       </c>
       <c r="M50">
         <v>33854.0</v>
       </c>
       <c r="N50">
         <v>33854.0</v>
       </c>
       <c r="O50">
         <v>33854.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50"/>
+      <c r="P50">
+        <v>33854.0</v>
+      </c>
+      <c r="Q50">
+        <v>33854.0</v>
+      </c>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>261837000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>113656563.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>101688760.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>38448356.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>37745925.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>35922542.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>32020400.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>24087512.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="K51"/>
+      <c r="L51">
         <v>762096.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>728604.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>824906.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>822200.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>785342.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>879064.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>985180.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>926595.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51"/>
       <c r="T51"/>
-    </row>
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>54219000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>13036307.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>988929.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1486622.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1622648.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1318138.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1356391.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>771830.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="K52"/>
+      <c r="L52">
         <v>131804.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>80419.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>126956.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>79757.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>74521.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>76266.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>78246.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>84972.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52"/>
       <c r="T52"/>
-    </row>
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="C53"/>
+        <v>58</v>
+      </c>
+      <c r="B53">
+        <v>83170000.0</v>
+      </c>
+      <c r="C53">
+        <v>47745000.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-    </row>
-    <row r="54" spans="1:20">
+      <c r="U53"/>
+      <c r="V53"/>
+    </row>
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>587669000.0</v>
+      </c>
+      <c r="C55">
+        <v>498020000.0</v>
+      </c>
+      <c r="D55">
         <v>225890161.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>135914492.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>90873659.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>94347988.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>84125743.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>54760934.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>45385444.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>27541913.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>11871392.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>12750798.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>14606200.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>12496265.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>9481238.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>10027052.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>8880847.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>7142638.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="T55"/>
+      <c r="U55">
         <v>307785000.0</v>
       </c>
-      <c r="T55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:20">
+      <c r="V55"/>
+    </row>
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>308740000.0</v>
+      </c>
+      <c r="C56">
+        <v>399919000.0</v>
+      </c>
+      <c r="D56">
         <v>173871736.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>101588501.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>59027079.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>65743662.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>56089264.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>32071214.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>26176602.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>10510256.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2728625.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>4030530.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>5770562.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3302145.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1584112.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>3556951.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>4021769.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>3221283.0</v>
       </c>
-      <c r="R56"/>
-      <c r="S56">
+      <c r="T56"/>
+      <c r="U56">
         <v>48027000.0</v>
       </c>
-      <c r="T56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:20">
+      <c r="V56"/>
+    </row>
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>70367000.0</v>
+      </c>
+      <c r="C57">
+        <v>32696000.0</v>
+      </c>
+      <c r="D57">
         <v>28323768.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>6903601.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>8184819.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>7058271.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7425997.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>8011092.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>7332346.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>5673965.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2601613.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1948914.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1996441.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1936361.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2452198.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1815716.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>952105.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>303351.0</v>
       </c>
-      <c r="R57"/>
-      <c r="S57">
+      <c r="T57"/>
+      <c r="U57">
         <v>4084000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2772000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>288652000.0</v>
+      </c>
+      <c r="C58">
+        <v>235122000.0</v>
+      </c>
+      <c r="D58">
         <v>129286183.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>107603432.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>45146553.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>43181548.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>42114268.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>40399194.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>32358426.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>8711282.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3231905.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2587155.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2694391.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2678804.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3163019.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2618514.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1859039.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1144974.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="T58"/>
+      <c r="U58">
         <v>4084000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>5544000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>289001000.0</v>
+      </c>
+      <c r="C60">
+        <v>204151000.0</v>
+      </c>
+      <c r="D60">
         <v>74068517.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>25231959.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>42512697.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>47898492.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>38695037.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>11011480.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>10517794.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>16295954.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>8639487.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>10163643.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>11911809.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>9817461.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>6318219.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>7408538.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>7021808.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>5997664.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="T60"/>
+      <c r="U60">
         <v>300401000.0</v>
       </c>
-      <c r="T60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:20">
+      <c r="V60"/>
+    </row>
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
-        <v>2544614.0</v>
+        <v>20444000.0</v>
       </c>
       <c r="C2">
+        <v>2545000.0</v>
+      </c>
+      <c r="D2">
         <v>294056.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>72570.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19376.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11862000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3">
-        <v>471421.0</v>
+        <v>1912000.0</v>
       </c>
       <c r="C3">
+        <v>471000.0</v>
+      </c>
+      <c r="D3">
         <v>37433.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>72570.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19376.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5">
-        <v>-32052417.0</v>
+        <v>-158986000.0</v>
       </c>
       <c r="C5">
-        <v>-16181715.0</v>
+        <v>-32053000.0</v>
       </c>
       <c r="D5">
+        <v>-16181712.0</v>
+      </c>
+      <c r="E5">
         <v>-4945139.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2607927.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-10256000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6">
-        <v>-31580996.0</v>
+        <v>-157074000.0</v>
       </c>
       <c r="C6">
-        <v>-16144282.0</v>
+        <v>-31582000.0</v>
       </c>
       <c r="D6">
-        <v>-4872569.0</v>
+        <v>-16144279.0</v>
       </c>
       <c r="E6">
+        <v>-4945139.0</v>
+      </c>
+      <c r="F6">
         <v>-2588551.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3844000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
-        <v>1599612.0</v>
+        <v>3405000.0</v>
       </c>
       <c r="C9">
+        <v>1599000.0</v>
+      </c>
+      <c r="D9">
         <v>138970.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-72570.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-19376.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10763000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
-        <v>-32311279.0</v>
+        <v>-159561000.0</v>
       </c>
       <c r="C10">
+        <v>-32312000.0</v>
+      </c>
+      <c r="D10">
         <v>-16300259.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4945139.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2607927.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10360000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11">
+        <v>282000.0</v>
+      </c>
+      <c r="C11">
         <v>111449.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-6133.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-153909.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-104000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>575000.0</v>
+      </c>
+      <c r="C12">
         <v>258867.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>118547.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>153909.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13">
+        <v>6790000.0</v>
+      </c>
+      <c r="C13">
         <v>1238691.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6421.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3382.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14">
+        <v>-15249000.0</v>
+      </c>
+      <c r="C14">
         <v>89147.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7892.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
-        <v>-32333581.0</v>
+        <v>-175092000.0</v>
       </c>
       <c r="C15">
+        <v>-32334000.0</v>
+      </c>
+      <c r="D15">
         <v>-16286234.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>-4945139.0</v>
+      </c>
+      <c r="F15">
         <v>-2607927.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10256000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-7823781.0</v>
       </c>
-      <c r="F16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>-159843000.0</v>
+      </c>
+      <c r="C17">
         <v>-32422728.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-13428868.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4945139.0</v>
       </c>
-      <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>6215000.0</v>
+      </c>
+      <c r="C18">
         <v>979824.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6421.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3382.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
-        <v>-26353654.0</v>
+        <v>-57191000.0</v>
       </c>
       <c r="C21">
-        <v>-16042000.0</v>
+        <v>-26354000.0</v>
       </c>
       <c r="D21">
+        <v>-16041999.0</v>
+      </c>
+      <c r="E21">
         <v>-5099048.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2608040.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10256000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23">
-        <v>30497880.0</v>
+        <v>81040000.0</v>
       </c>
       <c r="C23">
+        <v>30498000.0</v>
+      </c>
+      <c r="D23">
         <v>16475025.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5099048.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2608042.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>32993000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>1912000.0</v>
+      </c>
+      <c r="C25">
         <v>471421.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37433.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26">
-        <v>3138978.0</v>
+        <v>12358000.0</v>
       </c>
       <c r="C26">
+        <v>3139000.0</v>
+      </c>
+      <c r="D26">
         <v>764581.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1273536.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>41610.0</v>
       </c>
-      <c r="F26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
-        <v>24814288.0</v>
+        <v>48238000.0</v>
       </c>
       <c r="C28">
+        <v>24814000.0</v>
+      </c>
+      <c r="D28">
         <v>15416388.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3825512.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>7031000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>282000.0</v>
+      </c>
+      <c r="C29">
         <v>111449.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6133.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
-        <v>27953266.0</v>
+        <v>60596000.0</v>
       </c>
       <c r="C30">
+        <v>27953000.0</v>
+      </c>
+      <c r="D30">
         <v>16180969.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5099048.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2588666.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21131000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31">
-        <v>-5957625.0</v>
+        <v>-102370000.0</v>
       </c>
       <c r="C31">
+        <v>-5958000.0</v>
+      </c>
+      <c r="D31">
         <v>-258260.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>153909.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>113.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-104000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
-        <v>4144226.0</v>
+        <v>23849000.0</v>
       </c>
       <c r="C32">
+        <v>4144000.0</v>
+      </c>
+      <c r="D32">
         <v>433026.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>0.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>22625000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:19">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>81</v>
+      </c>
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>2514000.0</v>
+      </c>
+      <c r="C2">
+        <v>14576640.0</v>
+      </c>
+      <c r="D2">
         <v>4466348.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>626247.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>774765.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>588141.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>793714.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>601275.0</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2"/>
       <c r="J2">
+        <v>561484.0</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2">
         <v>802.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15685.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17034.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>20946.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14148.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18419.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19057.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>19376.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="T2"/>
+      <c r="U2">
         <v>3029000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3">
+        <v>3057000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>296316.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>529956.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>149003.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>45791.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>175916.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>146504.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>103210.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="K3"/>
+      <c r="L3">
         <v>802.0</v>
       </c>
-      <c r="K3">
-[...2 lines deleted...]
-      <c r="L3">
+      <c r="M3">
+        <v>167.0</v>
+      </c>
+      <c r="N3">
         <v>17034.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>20946.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>14148.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>18419.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>19057.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>19376.0</v>
       </c>
-      <c r="R3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5">
-        <v>-14966939.0</v>
-[...1 lines deleted...]
-      <c r="C5">
+        <v>-24888000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
+        <v>-12673917.0</v>
+      </c>
+      <c r="E5">
         <v>-74980118.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-8445001.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-8982349.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-7272793.0</v>
       </c>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
       <c r="I5">
+        <v>-8798595.0</v>
+      </c>
+      <c r="J5">
+        <v>-6998675.0</v>
+      </c>
+      <c r="K5">
         <v>-4023121.0</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5">
+        <v>-4222483.0</v>
+      </c>
+      <c r="M5">
+        <v>-4286346.0</v>
+      </c>
+      <c r="N5">
         <v>-3615083.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1304151.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1956230.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-827170.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-857588.0</v>
       </c>
-      <c r="Q5">
-[...2 lines deleted...]
-      <c r="R5">
+      <c r="S5">
+        <v>-2099795.0</v>
+      </c>
+      <c r="T5">
         <v>-508250.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3005000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6">
-        <v>-14670623.0</v>
-[...1 lines deleted...]
-      <c r="C6">
+        <v>-21831000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
+        <v>-12377601.0</v>
+      </c>
+      <c r="E6">
         <v>-74450162.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-8295998.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-8936558.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7096877.0</v>
       </c>
-      <c r="G6">
-[...5 lines deleted...]
-      <c r="I6"/>
+      <c r="I6">
+        <v>-8652091.0</v>
+      </c>
       <c r="J6">
-        <v>-3945708.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-6895465.0</v>
+      </c>
+      <c r="K6"/>
       <c r="L6">
-        <v>-3598049.0</v>
+        <v>-4221681.0</v>
       </c>
       <c r="M6">
-        <v>-1283205.0</v>
+        <v>-4286179.0</v>
       </c>
       <c r="N6">
-        <v>-1942082.0</v>
+        <v>-3615078.0</v>
       </c>
       <c r="O6">
-        <v>-808751.0</v>
+        <v>-1459056.0</v>
       </c>
       <c r="P6">
-        <v>-838531.0</v>
+        <v>-1953780.0</v>
       </c>
       <c r="Q6">
-        <v>-2588666.0</v>
+        <v>-827959.0</v>
       </c>
       <c r="R6">
+        <v>-858253.0</v>
+      </c>
+      <c r="S6">
+        <v>-2080419.0</v>
+      </c>
+      <c r="T6">
         <v>-508247.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2980000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>1666000.0</v>
+      </c>
+      <c r="C9">
+        <v>2082884.0</v>
+      </c>
+      <c r="D9">
         <v>423178.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>572098.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>326840.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>605737.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>293981.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>421024.0</v>
       </c>
-      <c r="H9">
-[...2 lines deleted...]
-      <c r="I9"/>
       <c r="J9">
+        <v>278870.0</v>
+      </c>
+      <c r="K9"/>
+      <c r="L9">
         <v>-802.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-15685.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-17034.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-20946.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-14148.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-18419.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-19057.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-19376.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="T9"/>
+      <c r="U9">
         <v>2878000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-26737000.0</v>
+      </c>
+      <c r="C10">
+        <v>-63146954.0</v>
+      </c>
+      <c r="D10">
         <v>-12819973.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-75061921.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8532152.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-9067384.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-7363759.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-8867673.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-7012463.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4176352.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4222483.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4286346.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3615078.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1304151.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1956230.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-827170.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-857588.0</v>
       </c>
-      <c r="Q10">
-[...2 lines deleted...]
-      <c r="R10">
+      <c r="S10">
+        <v>-2099680.0</v>
+      </c>
+      <c r="T10">
         <v>-508247.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3004000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11">
-        <v>-73629.0</v>
-[...1 lines deleted...]
-      <c r="C11">
+        <v>-31000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
+        <v>73629.0</v>
+      </c>
+      <c r="E11">
         <v>95238.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-70720.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>153669.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-8370.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>13769.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-47619.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-802.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-16783.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-109746.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-156359.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-14148.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-789.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-665.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-115.0</v>
       </c>
-      <c r="R11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>1729000.0</v>
+      </c>
+      <c r="C12">
+        <v>259990.0</v>
+      </c>
+      <c r="D12">
         <v>146056.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>81803.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>87151.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>85035.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>90966.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>69078.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>13788.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="K12"/>
+      <c r="L12">
         <v>0.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1098.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>109746.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1454.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>19501.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>789.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>665.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>115.0</v>
       </c>
-      <c r="R12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13">
+        <v>3047000.0</v>
+      </c>
+      <c r="C13">
+        <v>3507166.0</v>
+      </c>
+      <c r="D13">
         <v>1844114.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>925007.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>513713.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>580792.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>602181.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>43530.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>12188.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4128.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3452.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1098.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>396.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1475.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>453.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>789.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>665.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>115.0</v>
       </c>
-      <c r="R13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:19">
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14">
+        <v>243000.0</v>
+      </c>
+      <c r="C14">
+        <v>-15378132.0</v>
+      </c>
+      <c r="D14">
         <v>19595.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>94302.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>15235.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>39721.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>84150.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-51483.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>16759.0</v>
       </c>
-      <c r="I14"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>-6878000.0</v>
+      </c>
+      <c r="C15">
+        <v>-78708939.0</v>
+      </c>
+      <c r="D15">
         <v>-12874007.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-75062857.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-8446197.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-9181332.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-7271239.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-8932925.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-6948085.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4162327.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-4222483.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-4286346.0</v>
       </c>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
       <c r="N15">
-        <v>-1942082.0</v>
+        <v>-3615078.0</v>
       </c>
       <c r="O15">
-        <v>-826381.0</v>
+        <v>-1304151.0</v>
       </c>
       <c r="P15">
-        <v>-856923.0</v>
+        <v>-1956230.0</v>
       </c>
       <c r="Q15">
-        <v>-2607927.0</v>
+        <v>-827170.0</v>
       </c>
       <c r="R15">
+        <v>-857588.0</v>
+      </c>
+      <c r="S15">
+        <v>-2099680.0</v>
+      </c>
+      <c r="T15">
         <v>-508247.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2980000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...4 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
         <v>-4286346.0</v>
       </c>
       <c r="N16">
+        <v>-4286346.0</v>
+      </c>
+      <c r="O16">
+        <v>-4286346.0</v>
+      </c>
+      <c r="P16">
         <v>-1956230.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-827170.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-857588.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>-26706000.0</v>
+      </c>
+      <c r="C17">
+        <v>-63330807.0</v>
+      </c>
+      <c r="D17">
         <v>-12893602.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-75157159.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-8461432.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-9221053.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-7355389.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-8881442.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-6964844.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4170219.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4222483.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-4286346.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3615078.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-1304151.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1956230.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-827170.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-857588.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-2607927.0</v>
       </c>
-      <c r="R17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>1318000.0</v>
+      </c>
+      <c r="C18">
+        <v>3247176.0</v>
+      </c>
+      <c r="D18">
         <v>1698058.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>843204.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>426562.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>495757.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>511215.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-25548.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1600.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-114419.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3452.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1098.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>396.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1475.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>453.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>789.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>665.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>115.0</v>
       </c>
-      <c r="R18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>60100.0</v>
       </c>
-      <c r="L19"/>
-[...1 lines deleted...]
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19">
         <v>-2903.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>-24888000.0</v>
+      </c>
+      <c r="C21">
+        <v>-22303139.0</v>
+      </c>
+      <c r="D21">
         <v>-14966939.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-11968586.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-7952336.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7647765.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5433623.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-7457456.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-5814810.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4023121.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-3946510.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-4347544.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-3724824.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1459056.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1953780.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-827959.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-858253.0</v>
       </c>
-      <c r="Q21">
-[...4 lines deleted...]
-      </c>
       <c r="S21">
+        <v>-2099795.0</v>
+      </c>
+      <c r="T21">
+        <v>-508247.0</v>
+      </c>
+      <c r="U21">
         <v>-3005000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-    </row>
-    <row r="23" spans="1:19">
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23">
+        <v>29068000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>19856465.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>13166931.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9053941.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8841643.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6521318.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>8479755.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6655164.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>3946510.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4347544.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3724824.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1459056.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1953780.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>827959.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>858253.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="S23">
+        <v>2099795.0</v>
+      </c>
+      <c r="T23">
         <v>508247.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>8912000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-    </row>
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>3057000.0</v>
+      </c>
+      <c r="C25">
+        <v>936725.0</v>
+      </c>
+      <c r="D25">
         <v>296316.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>529956.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>149003.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>45791.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>175916.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>146504.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>103210.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>36464.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>802.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>167.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>0.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="O25"/>
+      <c r="P25">
         <v>14148.0</v>
       </c>
-      <c r="O25"/>
-[...1 lines deleted...]
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25">
         <v>19376.0</v>
       </c>
-      <c r="R25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26">
+        <v>5263000.0</v>
+      </c>
+      <c r="C26">
+        <v>6849773.0</v>
+      </c>
+      <c r="D26">
         <v>3098507.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>879925.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1529795.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1416096.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1034446.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>473302.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>215134.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>65168.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>239199.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>252880.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>207334.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>81635.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>745461.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>153389.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>293051.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>41610.0</v>
       </c>
-      <c r="R26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27"/>
+      <c r="J27">
+        <v>103210.0</v>
+      </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>21291000.0</v>
+      </c>
+      <c r="C28">
+        <v>17536250.0</v>
+      </c>
+      <c r="D28">
         <v>12291610.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>11660759.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6749381.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6837406.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4693158.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7405178.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5878546.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4096923.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3707311.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4094664.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3517490.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1377421.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1208319.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>674570.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>565202.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2566432.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="T28"/>
+      <c r="U28">
         <v>3978000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>-31000.0</v>
+      </c>
+      <c r="C29">
+        <v>183853.0</v>
+      </c>
+      <c r="D29">
         <v>73629.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>95238.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-70720.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>153669.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-8370.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>13769.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-47619.0</v>
       </c>
-      <c r="I29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29"/>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
+        <v>0.0</v>
+      </c>
       <c r="O29"/>
       <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="R29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>26554000.0</v>
+      </c>
+      <c r="C30">
+        <v>38962663.0</v>
+      </c>
+      <c r="D30">
         <v>15390117.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>12540684.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8279176.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8253502.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5727604.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7878480.0</v>
       </c>
-      <c r="H30">
-[...2 lines deleted...]
-      <c r="I30">
+      <c r="J30">
+        <v>6093680.0</v>
+      </c>
+      <c r="K30">
         <v>4456147.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3946510.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4347544.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3724824.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1459056.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1953780.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>827959.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>858253.0</v>
       </c>
-      <c r="Q30">
-[...2 lines deleted...]
-      <c r="R30">
+      <c r="S30">
+        <v>2080419.0</v>
+      </c>
+      <c r="T30">
         <v>508247.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5883000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31">
+        <v>-1849000.0</v>
+      </c>
+      <c r="C31">
+        <v>-44090991.0</v>
+      </c>
+      <c r="D31">
         <v>2146966.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-63093335.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-579816.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-1419619.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1930136.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1410217.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1197653.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-38812.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-275973.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>61198.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>109746.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>154905.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2450.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>789.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>665.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>115.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>4180000.0</v>
+      </c>
+      <c r="C32">
+        <v>16659524.0</v>
+      </c>
+      <c r="D32">
         <v>4889526.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1198345.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1101605.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1193878.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1087695.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1022299.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>840354.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>433026.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
-      <c r="R32"/>
+      <c r="R32">
+        <v>0.0</v>
+      </c>
       <c r="S32">
+        <v>0.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32">
         <v>5907000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>61890048.0</v>
+      </c>
+      <c r="C2">
         <v>7908181.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2389140.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2953721.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18723.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>9654000</v>
+      </c>
+      <c r="C3">
         <v>11372399</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2331343</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4473164</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2988210</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>223672952.0</v>
+      </c>
+      <c r="C6">
         <v>54465876.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5519041.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-564581.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2934998.0</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>-3629000.0</v>
+      </c>
+      <c r="C7">
         <v>-2622890.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1159728.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33890.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-238209.0</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>-454000.0</v>
+      </c>
+      <c r="C9">
         <v>-505952.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>237952.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>0.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>-315000.0</v>
+      </c>
+      <c r="C10">
         <v>-67639.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>224598.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
-    </row>
-    <row r="11" spans="1:5">
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>179037.0</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1898786.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6747204.0</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-536710.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-893664.0</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>1912000.0</v>
+      </c>
+      <c r="C14">
         <v>471421.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37433.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>72570.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19376.0</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>128</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>2779659.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>285563000.0</v>
+      </c>
+      <c r="C16">
         <v>61890048.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7908181.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2389140.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2953721.0</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-47434000.0</v>
+      </c>
+      <c r="C18">
         <v>-28067764.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7743735.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7413057.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3565902.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19">
+        <v>-47745000.0</v>
+      </c>
+      <c r="C19">
         <v>-11372399.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2092689.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4473164.0</v>
       </c>
-      <c r="E19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20">
+        <v>320304000.0</v>
+      </c>
+      <c r="C20">
         <v>53091187.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>10000399.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>8119959.0</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>41541000.0</v>
+      </c>
+      <c r="C21">
         <v>25723983.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-180531.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13046.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>140700.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>-175092000.0</v>
+      </c>
+      <c r="C22">
         <v>-32333581.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-16294126.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4945139.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2607927.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>-402000.0</v>
+      </c>
+      <c r="C23">
         <v>2779662.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-563473.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1465861.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2988210.0</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B24">
+        <v>-29973999.0</v>
+      </c>
+      <c r="C24">
         <v>-1697272.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>139074000.0</v>
+      </c>
+      <c r="C25">
         <v>2409317.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>924119.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-27957.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2228141.0</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>16024000.0</v>
+      </c>
+      <c r="C27">
         <v>8561404.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8743799.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1999313.0</v>
       </c>
-      <c r="E27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>350801000.0</v>
+      </c>
+      <c r="C28">
         <v>82533640.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13385491.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6641052.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6500900.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-37780000.0</v>
+      </c>
+      <c r="C29">
         <v>-16695365.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-5412392.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2939893.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-577692.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-89995000.0</v>
+      </c>
+      <c r="C30">
         <v>-11372399.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2453191.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4473164.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2988210.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>285563000.0</v>
+      </c>
+      <c r="C2">
+        <v>113942156.0</v>
+      </c>
+      <c r="D2">
         <v>67679097.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>55965443.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>61890048.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>51571540.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28262332.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23890811.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7908181.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2286805.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3626165.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5082290.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2389140.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>431565.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2813411.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3770579.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2953721.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>6137000</v>
+      </c>
+      <c r="C3">
+        <v>2398224</v>
+      </c>
+      <c r="D3">
         <v>3148212</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1748196</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2359368</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3019977</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4484519</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2622078</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1245825</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1141186</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>681550</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>146551</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>362056</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>902532</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1838037</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>833677</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>898918</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2988210</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>-75451000.0</v>
+      </c>
+      <c r="C6">
+        <v>171082125.0</v>
+      </c>
+      <c r="D6">
         <v>46263059.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>11713654.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-5924605.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>10318508.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>23309208.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>4371521.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>15982630.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5571626.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1339360.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1456125.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2693150.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1957575.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2381846.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-957168.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>816858.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2953721.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>-6147000.0</v>
+      </c>
+      <c r="C7">
+        <v>-3767900.0</v>
+      </c>
+      <c r="D7">
         <v>-9771.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1802177.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1950848.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>448114.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>734590.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1009143.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>274553.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-189550.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1027164.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>469049.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-146935.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-527754.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>529459.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-497596.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>529781.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-238209.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>-800000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1585993.0</v>
+      </c>
+      <c r="D9">
         <v>1015298.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>358725.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-241324.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-196190.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-20884.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-144486.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-144392.0</v>
       </c>
-      <c r="I9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>0.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
+        <v>0.0</v>
+      </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>-208000.0</v>
+      </c>
+      <c r="C10">
+        <v>381759.0</v>
+      </c>
+      <c r="D10">
         <v>249293.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-946052.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>11756.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>11756.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-79395.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>36613.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-193095.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>799411.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-346371.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>310655.0</v>
       </c>
-      <c r="Q11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>2544686.0</v>
       </c>
       <c r="N12">
+        <v>2544686.0</v>
+      </c>
+      <c r="O12">
+        <v>2544686.0</v>
+      </c>
+      <c r="P12">
         <v>718313.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>210745.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>20803.0</v>
       </c>
-      <c r="Q12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>432436.0</v>
       </c>
       <c r="N13">
+        <v>432436.0</v>
+      </c>
+      <c r="O13">
+        <v>432436.0</v>
+      </c>
+      <c r="P13">
         <v>-269952.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-151225.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>219126.0</v>
       </c>
-      <c r="Q13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>3057000.0</v>
+      </c>
+      <c r="C14">
+        <v>936725.0</v>
+      </c>
+      <c r="D14">
         <v>296316.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>529956.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>149003.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>45791.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>175916.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>146504.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>103210.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>36464.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>802.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>15685.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>17034.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-14148.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14148.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>18419.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>19057.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>19376.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15"/>
-      <c r="H15"/>
+      <c r="H15">
+        <v>2779659.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>210112000.0</v>
+      </c>
+      <c r="C16">
+        <v>285563000.0</v>
+      </c>
+      <c r="D16">
         <v>113942156.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>67679097.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>55965443.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>61890048.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>51571540.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>28262332.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>23890811.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>7908181.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2286805.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3626165.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5082290.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2389140.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>431565.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2813411.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3770579.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2953721.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-23897000.0</v>
+      </c>
+      <c r="C18">
+        <v>-20249266.0</v>
+      </c>
+      <c r="D18">
         <v>-12005859.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9649531.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5529344.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-6779788.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9324817.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7746865.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4216294.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3198407.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1334831.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1403476.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1807021.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1764566.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2532347.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1929279.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1186865.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3565902.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19">
+        <v>-35425000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-1504415.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-31748196.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2359368.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3019977.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-4484519.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-2622078.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1245825.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1263034.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-681550.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-146551.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-362056.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-902532.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1838037.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-833677.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-898918.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2988210.0</v>
       </c>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>133</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>210304000.0</v>
+      </c>
+      <c r="D20">
         <v>60000000.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>18591187.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>28962025.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>5537975.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9129495.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>9129495.0</v>
+      </c>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>5000000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>5000399.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>744350.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>2375210.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>6680000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>-1814000.0</v>
+      </c>
+      <c r="C21">
+        <v>42225534.0</v>
+      </c>
+      <c r="D21">
         <v>132211.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-601096.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-215649.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>264671.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>23582.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-13046.0</v>
       </c>
-      <c r="Q21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:17">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>-7121000.0</v>
+      </c>
+      <c r="C22">
+        <v>-78708940.0</v>
+      </c>
+      <c r="D22">
         <v>-12893602.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-75157159.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-8461432.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-9221053.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-7372148.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-8881442.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-6948085.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4162327.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4222483.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4286346.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3615078.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1304151.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1956230.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-827170.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-857588.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2607927.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>45249000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>265924.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-69863.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-9447.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1192282.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6220292.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>656151.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-8429.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-681550.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-506390.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-506390.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1209896.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1838037.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-126765.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-129200.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-226000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>136</v>
+      </c>
+      <c r="B24">
+        <v>-50540000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>-30000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>-4473164000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>-11885000.0</v>
+      </c>
+      <c r="C25">
+        <v>1744596.0</v>
+      </c>
+      <c r="D25">
         <v>-767288.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>64017241.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1382746.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2817820.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-454665.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2090575.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4055424.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-53685.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>469445.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>185686.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>172949.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-68336.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2903.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>18419.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>19057.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2235841.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>4412000.0</v>
+      </c>
+      <c r="C27">
+        <v>5220814.0</v>
+      </c>
+      <c r="D27">
         <v>4483808.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4429677.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1889701.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2261644.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2068090.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2518016.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1713654.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2153223.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2071791.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2374686.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2144099.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1052355.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>715410.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>210745.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>20803.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>13227.0</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>43168000.0</v>
+      </c>
+      <c r="C28">
+        <v>264115188.0</v>
+      </c>
+      <c r="D28">
         <v>56704185.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>51005723.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-225096.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>17663576.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>32426240.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11342997.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20263995.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8891881.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>0.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>0.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4493610.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3790503.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>0.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>617585.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2232964.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6500900.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-17760000.0</v>
+      </c>
+      <c r="C29">
+        <v>-17851042.0</v>
+      </c>
+      <c r="D29">
         <v>-8857647.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-7901335.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3169976.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3759811.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-4840298.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-5124787.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2970469.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2057221.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-653281.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1256925.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1444965.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-862034.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-694310.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1095602.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-287947.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-577692.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-97183000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-1504415.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-31748196.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2359368.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3019977.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-5292494.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1814103.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1245825.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-681550.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-146551.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-362056.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-902532.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1838037.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-833677.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-898918.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-2988210.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>