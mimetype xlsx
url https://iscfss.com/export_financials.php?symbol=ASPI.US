--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1386,51 +1386,51 @@
       <c r="E32">
         <v>1365784.0</v>
       </c>
       <c r="F32">
         <v>2917932.0</v>
       </c>
       <c r="G32"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
         <v>114744999.0</v>
       </c>
       <c r="C33">
         <v>28604326.0</v>
       </c>
       <c r="D33">
         <v>19677042.0</v>
       </c>
       <c r="E33">
         <v>9194120.0</v>
       </c>
       <c r="F33">
-        <v>3921355.0</v>
+        <v>3921354.0</v>
       </c>
       <c r="G33"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34">
         <v>1653000.0</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
         <v>217288000.0</v>
       </c>
       <c r="C35">
         <v>41865607.0</v>
@@ -1440,79 +1440,83 @@
       </c>
       <c r="E35">
         <v>742443.0</v>
       </c>
       <c r="F35">
         <v>841623.0</v>
       </c>
       <c r="G35"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>5870999.0</v>
       </c>
       <c r="C36">
         <v>-3814463.0</v>
       </c>
       <c r="D36">
         <v>4438399.0</v>
       </c>
       <c r="E36">
         <v>139636.0</v>
       </c>
-      <c r="F36"/>
+      <c r="F36">
+        <v>-1.0</v>
+      </c>
       <c r="G36"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38">
         <v>-286041.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>139636.0</v>
       </c>
-      <c r="F38"/>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
         <v>4625000.0</v>
       </c>
       <c r="C39">
         <v>3053478.0</v>
       </c>
       <c r="D39">
         <v>1664023.0</v>
       </c>
       <c r="E39">
         <v>913005.0</v>
       </c>
       <c r="F39">
         <v>267562.0</v>
       </c>
       <c r="G39"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
@@ -4951,51 +4955,51 @@
       </c>
       <c r="E5">
         <v>-4945139.0</v>
       </c>
       <c r="F5">
         <v>-2607927.0</v>
       </c>
       <c r="G5">
         <v>-10256000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6">
         <v>-157074000.0</v>
       </c>
       <c r="C6">
         <v>-31582000.0</v>
       </c>
       <c r="D6">
         <v>-16144279.0</v>
       </c>
       <c r="E6">
-        <v>-4945139.0</v>
+        <v>-4872569.0</v>
       </c>
       <c r="F6">
         <v>-2588551.0</v>
       </c>
       <c r="G6">
         <v>3844000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
@@ -5729,127 +5733,127 @@
       <c r="F5">
         <v>-8445001.0</v>
       </c>
       <c r="G5">
         <v>-8982349.0</v>
       </c>
       <c r="H5">
         <v>-7272793.0</v>
       </c>
       <c r="I5">
         <v>-8798595.0</v>
       </c>
       <c r="J5">
         <v>-6998675.0</v>
       </c>
       <c r="K5">
         <v>-4023121.0</v>
       </c>
       <c r="L5">
         <v>-4222483.0</v>
       </c>
       <c r="M5">
         <v>-4286346.0</v>
       </c>
       <c r="N5">
-        <v>-3615083.0</v>
+        <v>-3615078.0</v>
       </c>
       <c r="O5">
         <v>-1304151.0</v>
       </c>
       <c r="P5">
         <v>-1956230.0</v>
       </c>
       <c r="Q5">
         <v>-827170.0</v>
       </c>
       <c r="R5">
         <v>-857588.0</v>
       </c>
       <c r="S5">
-        <v>-2099795.0</v>
+        <v>-2099680.0</v>
       </c>
       <c r="T5">
         <v>-508250.0</v>
       </c>
       <c r="U5">
         <v>-3005000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6">
         <v>-21831000.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-12377601.0</v>
       </c>
       <c r="E6">
         <v>-74450162.0</v>
       </c>
       <c r="F6">
         <v>-8295998.0</v>
       </c>
       <c r="G6">
         <v>-8936558.0</v>
       </c>
       <c r="H6">
         <v>-7096877.0</v>
       </c>
       <c r="I6">
         <v>-8652091.0</v>
       </c>
       <c r="J6">
         <v>-6895465.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>-4221681.0</v>
       </c>
       <c r="M6">
         <v>-4286179.0</v>
       </c>
       <c r="N6">
-        <v>-3615078.0</v>
+        <v>-3598044.0</v>
       </c>
       <c r="O6">
-        <v>-1459056.0</v>
+        <v>-1304151.0</v>
       </c>
       <c r="P6">
-        <v>-1953780.0</v>
+        <v>-1942082.0</v>
       </c>
       <c r="Q6">
-        <v>-827959.0</v>
+        <v>-808751.0</v>
       </c>
       <c r="R6">
-        <v>-858253.0</v>
+        <v>-838531.0</v>
       </c>
       <c r="S6">
-        <v>-2080419.0</v>
+        <v>-2080304.0</v>
       </c>
       <c r="T6">
         <v>-508247.0</v>
       </c>
       <c r="U6">
         <v>-2980000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -7506,51 +7510,51 @@
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>134</v>
       </c>
       <c r="B21">
         <v>41541000.0</v>
       </c>
       <c r="C21">
         <v>25723983.0</v>
       </c>
       <c r="D21">
         <v>-180531.0</v>
       </c>
       <c r="E21">
         <v>-13046.0</v>
       </c>
       <c r="F21">
         <v>140700.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>97</v>
       </c>
       <c r="B22">
-        <v>-175092000.0</v>
+        <v>-159843000.0</v>
       </c>
       <c r="C22">
         <v>-32333581.0</v>
       </c>
       <c r="D22">
         <v>-16294126.0</v>
       </c>
       <c r="E22">
         <v>-4945139.0</v>
       </c>
       <c r="F22">
         <v>-2607927.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>135</v>
       </c>
       <c r="B23">
         <v>-402000.0</v>
       </c>
       <c r="C23">
         <v>2779662.0</v>
       </c>
       <c r="D23">
@@ -7560,51 +7564,51 @@
         <v>-1465861.0</v>
       </c>
       <c r="F23">
         <v>-2988210.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>136</v>
       </c>
       <c r="B24">
         <v>-29973999.0</v>
       </c>
       <c r="C24">
         <v>-1697272.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>137</v>
       </c>
       <c r="B25">
-        <v>139074000.0</v>
+        <v>107801000.0</v>
       </c>
       <c r="C25">
         <v>2409317.0</v>
       </c>
       <c r="D25">
         <v>924119.0</v>
       </c>
       <c r="E25">
         <v>-27957.0</v>
       </c>
       <c r="F25">
         <v>2228141.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">