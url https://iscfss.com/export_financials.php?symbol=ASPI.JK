--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1341,51 +1341,51 @@
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
         <v>74820855030.0</v>
       </c>
       <c r="C22">
-        <v>85007059790.0</v>
+        <v>85007059791.0</v>
       </c>
       <c r="D22">
         <v>86665497000.0</v>
       </c>
       <c r="E22">
         <v>82841478904.0</v>
       </c>
       <c r="F22">
         <v>72851770644.0</v>
       </c>
       <c r="G22">
         <v>63054486000.0</v>
       </c>
       <c r="H22">
         <v>35149754882.0</v>
       </c>
       <c r="I22">
         <v>39791030074.0</v>
       </c>
       <c r="J22">
         <v>63200927254.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
@@ -1791,51 +1791,51 @@
       <c r="E39">
         <v>1731199835.0</v>
       </c>
       <c r="F39">
         <v>3007462906.0</v>
       </c>
       <c r="G39">
         <v>20910620000.0</v>
       </c>
       <c r="H39">
         <v>6289503903.0</v>
       </c>
       <c r="I39">
         <v>3626972086.0</v>
       </c>
       <c r="J39">
         <v>2591208439.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40">
-        <v>2288179000.0</v>
+        <v>2503744186.0</v>
       </c>
       <c r="D40">
         <v>78715000.0</v>
       </c>
       <c r="E40">
         <v>651567774.0</v>
       </c>
       <c r="F40">
         <v>28631762.0</v>
       </c>
       <c r="G40">
         <v>359894000.0</v>
       </c>
       <c r="H40">
         <v>317549748.0</v>
       </c>
       <c r="I40">
         <v>175545124.0</v>
       </c>
       <c r="J40">
         <v>621177723.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
@@ -3572,51 +3572,51 @@
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22">
         <v>74820855030.0</v>
       </c>
       <c r="D22">
         <v>82223300200.0</v>
       </c>
       <c r="E22">
         <v>93513973000.0</v>
       </c>
       <c r="F22">
         <v>89152398000.0</v>
       </c>
       <c r="G22">
         <v>85007059790.0</v>
       </c>
       <c r="H22">
-        <v>88574497980.0</v>
+        <v>88574497984.0</v>
       </c>
       <c r="I22">
         <v>81493811000.0</v>
       </c>
       <c r="J22">
         <v>92655112000.0</v>
       </c>
       <c r="K22">
         <v>86665497000.0</v>
       </c>
       <c r="L22">
         <v>89926163707.0</v>
       </c>
       <c r="M22">
         <v>87107573188.0</v>
       </c>
       <c r="N22">
         <v>84146242158.0</v>
       </c>
       <c r="O22">
         <v>82841478904.0</v>
       </c>
       <c r="P22">
         <v>79525919654.0</v>
       </c>
@@ -4362,51 +4362,53 @@
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
         <v>29347077000.0</v>
       </c>
       <c r="C35">
         <v>30863701000.0</v>
       </c>
       <c r="D35">
         <v>28510988000.0</v>
       </c>
       <c r="E35">
         <v>10333827000.0</v>
       </c>
       <c r="F35">
         <v>12143023000.0</v>
       </c>
-      <c r="G35"/>
+      <c r="G35">
+        <v>16101680986.0</v>
+      </c>
       <c r="H35">
         <v>19550969000.0</v>
       </c>
       <c r="I35">
         <v>16911976000.0</v>
       </c>
       <c r="J35">
         <v>17510191000.0</v>
       </c>
       <c r="K35">
         <v>13253903000.0</v>
       </c>
       <c r="L35">
         <v>21452617991.0</v>
       </c>
       <c r="M35">
         <v>20076718130.0</v>
       </c>
       <c r="N35">
         <v>15009254118.0</v>
       </c>
       <c r="O35">
         <v>11643687994.0</v>
       </c>
       <c r="P35">
@@ -4636,51 +4638,51 @@
       <c r="X38">
         <v>1093035641.0</v>
       </c>
       <c r="Y38">
         <v>1184412816.0</v>
       </c>
       <c r="Z38">
         <v>1861017759.0</v>
       </c>
       <c r="AA38">
         <v>1869624006.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39">
         <v>20536240.0</v>
       </c>
       <c r="D39">
-        <v>-4026463000.0</v>
+        <v>-4026462646.0</v>
       </c>
       <c r="E39">
         <v>1718742000.0</v>
       </c>
       <c r="F39">
         <v>1750054000.0</v>
       </c>
       <c r="G39">
         <v>90189021000.0</v>
       </c>
       <c r="H39">
         <v>94474865000.0</v>
       </c>
       <c r="I39">
         <v>8156249000.0</v>
       </c>
       <c r="J39">
         <v>6564158000.0</v>
       </c>
       <c r="K39">
         <v>5787582000.0</v>
       </c>
       <c r="L39">
         <v>2781625375.0</v>
       </c>
@@ -4718,63 +4720,63 @@
         <v>20910620209.0</v>
       </c>
       <c r="X39">
         <v>2423106151.0</v>
       </c>
       <c r="Y39">
         <v>6032440396.0</v>
       </c>
       <c r="Z39">
         <v>22848330286.0</v>
       </c>
       <c r="AA39">
         <v>6289503903.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40">
-        <v>25921383000.0</v>
+        <v>25921382460.0</v>
       </c>
       <c r="E40">
         <v>9708564000.0</v>
       </c>
       <c r="F40">
         <v>2235609000.0</v>
       </c>
       <c r="G40">
         <v>2288178000.0</v>
       </c>
       <c r="H40">
-        <v>6291608000.0</v>
+        <v>6447627806.0</v>
       </c>
       <c r="I40">
         <v>2331149000.0</v>
       </c>
       <c r="J40">
         <v>225625000.0</v>
       </c>
       <c r="K40">
         <v>78715000.0</v>
       </c>
       <c r="L40">
         <v>296398930.0</v>
       </c>
       <c r="M40">
         <v>317093048.0</v>
       </c>
       <c r="N40">
         <v>94003984.0</v>
       </c>
       <c r="O40">
         <v>651567774.0</v>
       </c>
       <c r="P40">
         <v>200000203.0</v>
       </c>
@@ -7853,51 +7855,53 @@
         <v>7355724.0</v>
       </c>
       <c r="AB11">
         <v>23770205.0</v>
       </c>
       <c r="AC11">
         <v>-29266025.0</v>
       </c>
       <c r="AD11">
         <v>-24387768.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>103</v>
       </c>
       <c r="B12">
         <v>2193402.0</v>
       </c>
       <c r="C12">
         <v>1908378.0</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12"/>
+      <c r="G12">
+        <v>3586096.0</v>
+      </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12">
         <v>5630773.0</v>
       </c>
       <c r="L12">
         <v>4682294.0</v>
       </c>
       <c r="M12">
         <v>3164601.0</v>
       </c>
       <c r="N12">
         <v>2666943.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>15780916.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>