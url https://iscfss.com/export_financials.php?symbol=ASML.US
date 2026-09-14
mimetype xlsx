--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4909,51 +4915,51 @@
       </c>
       <c r="J52">
         <v>25200000.0</v>
       </c>
       <c r="K52">
         <v>247672000.0</v>
       </c>
       <c r="L52">
         <v>4211000.0</v>
       </c>
       <c r="M52">
         <v>3982519.0</v>
       </c>
       <c r="N52">
         <v>4551240.0</v>
       </c>
       <c r="O52">
         <v>3611246.0</v>
       </c>
       <c r="P52">
         <v>2574897.7</v>
       </c>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52">
-        <v>-1052470549.0</v>
+        <v>1052470549.0</v>
       </c>
       <c r="T52">
         <v>1207766.9</v>
       </c>
       <c r="U52">
         <v>7538998.0</v>
       </c>
       <c r="V52">
         <v>494387566.0</v>
       </c>
       <c r="W52">
         <v>7721299.0</v>
       </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52">
         <v>779910.0</v>
       </c>
     </row>
@@ -5716,730 +5722,738 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU62"/>
+  <dimension ref="A1:DW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>32</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2">
         <v>3521800000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2">
         <v>3500400000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
+      <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
-        <v>2786900000.0</v>
+        <v>2347300000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
-        <v>2565200000.0</v>
+        <v>2786900000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
-        <v>2162500000.0</v>
+        <v>2565200000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2">
-        <v>2116300000.0</v>
+        <v>2162500000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2">
-        <v>1886800000.0</v>
+        <v>2116300000.0</v>
       </c>
       <c r="U2"/>
       <c r="V2">
+        <v>1886800000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2">
         <v>1377900000.0</v>
       </c>
-      <c r="W2"/>
-[...4 lines deleted...]
-      <c r="Z2">
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2">
+        <v>0.0</v>
+      </c>
+      <c r="AB2">
         <v>1062200000.0</v>
       </c>
-      <c r="AA2">
-[...2 lines deleted...]
-      <c r="AB2">
+      <c r="AC2">
+        <v>0.0</v>
+      </c>
+      <c r="AD2">
         <v>1295000000.0</v>
       </c>
-      <c r="AC2">
-[...2 lines deleted...]
-      <c r="AD2">
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
         <v>964000000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>1028800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>977206421.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>837300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>835700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>982595000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>765300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>593200000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>631300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>734229000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>644500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>527894000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>503800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>721748000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>735300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>496236000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>716800000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>673194000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>729000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>625870000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>722800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>511983000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>188961000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>505049000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>346331000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>346331000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>444269000.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2">
         <v>555397000.0</v>
       </c>
-      <c r="BK2"/>
-      <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2">
         <v>206226000.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>193690000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2"/>
       <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2">
         <v>283398740.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2"/>
       <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2">
         <v>326994757.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2">
         <v>343700870.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>342974726.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2"/>
       <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2">
         <v>219768447.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>213282309.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>213282309.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>290769003.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>290769003.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2"/>
       <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>180904649.0</v>
       </c>
-      <c r="CY2"/>
-      <c r="CZ2"/>
       <c r="DA2"/>
-      <c r="DB2">
+      <c r="DB2"/>
+      <c r="DC2"/>
+      <c r="DD2">
         <v>143205139.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2"/>
+      <c r="DH2">
         <v>60197796.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2"/>
+      <c r="DL2">
         <v>118090791.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2"/>
+      <c r="DP2">
         <v>76651038.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2"/>
+      <c r="DT2">
         <v>43674960.0</v>
       </c>
-      <c r="DS2"/>
-      <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...1 lines deleted...]
-      </c>
+      <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3"/>
+      <c r="AD3">
+        <v>0.0</v>
+      </c>
+      <c r="AE3">
+        <v>0.0</v>
+      </c>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
@@ -6490,93 +6504,95 @@
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
-      <c r="AE4"/>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
@@ -6627,354 +6643,358 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
         <v>454091985.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
-        <v>2954700000.0</v>
+        <v>346309000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
+        <v>2954700000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
         <v>424772000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5">
         <v>334489000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>179400000.0</v>
       </c>
-      <c r="W5"/>
-[...4 lines deleted...]
-      <c r="Z5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>277800000.0</v>
       </c>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>285000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1727200000.0</v>
       </c>
       <c r="AG5"/>
       <c r="AH5">
-        <v>251500000.0</v>
+        <v>1727200000.0</v>
       </c>
       <c r="AI5"/>
       <c r="AJ5">
-        <v>1746338000.0</v>
+        <v>251500000.0</v>
       </c>
       <c r="AK5"/>
       <c r="AL5">
-        <v>601172000.0</v>
+        <v>1746338000.0</v>
       </c>
       <c r="AM5"/>
       <c r="AN5">
-        <v>1724386000.0</v>
+        <v>601172000.0</v>
       </c>
       <c r="AO5"/>
       <c r="AP5">
-        <v>472320000.0</v>
+        <v>1724386000.0</v>
       </c>
       <c r="AQ5"/>
       <c r="AR5">
-        <v>1378985000.0</v>
+        <v>472320000.0</v>
       </c>
       <c r="AS5"/>
       <c r="AT5">
-        <v>212016000.0</v>
+        <v>1378985000.0</v>
       </c>
       <c r="AU5"/>
       <c r="AV5">
-        <v>575635000.0</v>
+        <v>212016000.0</v>
       </c>
       <c r="AW5"/>
       <c r="AX5">
-        <v>-42438000.0</v>
+        <v>575635000.0</v>
       </c>
       <c r="AY5"/>
       <c r="AZ5">
-        <v>475216000.0</v>
+        <v>-42438000.0</v>
       </c>
       <c r="BA5"/>
       <c r="BB5">
+        <v>475216000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5">
         <v>78987000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5">
         <v>78471000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5">
         <v>48591000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5">
         <v>27526000.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5">
         <v>29694020.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>2120438556.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>2062424145.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>1957156097.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>77377795.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>1843397208.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>2327568023.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2155828846.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>112680626.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1739708517.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>1658626788.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>1799492836.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>121453149.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>979599805.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>982297545.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>1014489078.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>134421524.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>1288076818.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>1239145528.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>1177312830.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>139372909.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>1069810151.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>1065303760.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>1046093224.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>158988749.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>158988749.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>1027056125.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>153500256.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>153500256.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>869978040.0</v>
       </c>
       <c r="CW5"/>
       <c r="CX5">
-        <v>-883734.2</v>
+        <v>869978040.0</v>
       </c>
       <c r="CY5"/>
       <c r="CZ5">
-        <v>149726000.0</v>
+        <v>-883734.2</v>
       </c>
       <c r="DA5"/>
       <c r="DB5">
-        <v>-496895.0</v>
+        <v>149726000.0</v>
       </c>
       <c r="DC5"/>
       <c r="DD5">
-        <v>-96203640.0</v>
+        <v>-496895.0</v>
       </c>
       <c r="DE5"/>
       <c r="DF5">
-        <v>-84924936.0</v>
+        <v>-96203640.0</v>
       </c>
       <c r="DG5"/>
       <c r="DH5">
-        <v>-53552100.0</v>
+        <v>-84924936.0</v>
       </c>
       <c r="DI5"/>
       <c r="DJ5">
+        <v>-53552100.0</v>
+      </c>
+      <c r="DK5"/>
+      <c r="DL5">
         <v>-53454492.0</v>
       </c>
-      <c r="DK5"/>
-      <c r="DL5"/>
       <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5">
         <v>-680539090.0</v>
       </c>
-      <c r="DO5"/>
-      <c r="DP5"/>
       <c r="DQ5"/>
-      <c r="DR5">
+      <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5">
         <v>-30104526.0</v>
       </c>
-      <c r="DS5"/>
-      <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...1 lines deleted...]
-      </c>
+      <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6"/>
+      <c r="AD6">
+        <v>0.0</v>
+      </c>
+      <c r="AE6">
+        <v>0.0</v>
+      </c>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
@@ -7025,93 +7045,95 @@
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
+      <c r="DV6"/>
+      <c r="DW6"/>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...1 lines deleted...]
-      </c>
+      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
+      <c r="AD7">
+        <v>0.0</v>
+      </c>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7162,84 +7184,86 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8">
         <v>34900000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
         <v>35400000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8"/>
       <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8">
         <v>36000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8">
         <v>36300000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8">
         <v>36500000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -7301,93 +7325,95 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
         <v>0.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -7438,395 +7464,403 @@
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>6671900000.0</v>
+      </c>
+      <c r="C10">
+        <v>7970400000.0</v>
+      </c>
+      <c r="D10">
         <v>12910503000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5126500000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7257975000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>9079977000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>12735675211.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4975148000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4807134000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5125998000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7031275000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4995684000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>6343362000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6641400000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7208434000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3162428000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4093113000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4345846000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4834391000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>4310750000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5183731000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3240128000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6041858000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3525712000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3491719000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2746595000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3492253000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1580406000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1664750000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2253000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3123690000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2193930000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2338491000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2459028472.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2317574000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2085209000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1914775000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2905138749.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2921642000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>2916530992.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1926100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2063400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2458700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2680900000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2495000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>2778500000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2419487000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2144800000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2111000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2398100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2330694000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2061200000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1592300000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1780100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1767600000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>5118800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1851790000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2953400000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2731800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2838100000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>2742100000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2699500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1949834000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1548000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1188600000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1087300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1037074000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1018028000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1092660000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1151010000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1111814326.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1311502645.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1362118847.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1396432160.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1273640013.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2445909444.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>2299086962.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1462776067.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1655855726.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1579269617.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>1732697530.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>1670228619.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>1903163392.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1697934152.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1540945034.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>1319148385.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1227222890.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1315543586.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>1234344545.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>1150579184.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>1026012216.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>1102990931.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>1247512672.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>686408212.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>668318813.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>668318813.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>582050344.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>912263136.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>912263136.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>897970530.0</v>
       </c>
       <c r="CW10"/>
       <c r="CX10">
-        <v>711165399.0</v>
+        <v>897970530.0</v>
       </c>
       <c r="CY10"/>
       <c r="CZ10">
-        <v>869128250.0</v>
+        <v>711165399.0</v>
       </c>
       <c r="DA10"/>
       <c r="DB10">
-        <v>603031772.0</v>
+        <v>869128250.0</v>
       </c>
       <c r="DC10"/>
       <c r="DD10">
-        <v>97983793.0</v>
+        <v>603031772.0</v>
       </c>
       <c r="DE10"/>
       <c r="DF10">
-        <v>150068160.0</v>
+        <v>97983793.0</v>
       </c>
       <c r="DG10"/>
       <c r="DH10">
-        <v>169035200.0</v>
+        <v>150068160.0</v>
       </c>
       <c r="DI10"/>
       <c r="DJ10">
+        <v>169035200.0</v>
+      </c>
+      <c r="DK10"/>
+      <c r="DL10">
         <v>34545420.0</v>
       </c>
-      <c r="DK10"/>
-      <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10">
         <v>61224414.0</v>
       </c>
-      <c r="DO10"/>
-      <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10">
         <v>33536130.0</v>
       </c>
-      <c r="DS10"/>
-      <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7910,1454 +7944,1474 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>7581500000.0</v>
+      </c>
+      <c r="C12">
+        <v>8376300000.0</v>
+      </c>
+      <c r="D12">
         <v>13316230000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5128200000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>7263386000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9085167000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12741075116.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4980343000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5012158000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5432806000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>7036695000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5001106000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6348464000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6646196000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7315247000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3373069000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4398260000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4746350000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7612805000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4447498000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5370328000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4650130000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7342435000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4400576000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4430934000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4146362000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4664610000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2062469000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2339729000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3275100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4037747000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2935099000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2996390000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3186620757.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3373563000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2687406000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2599781000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3828403141.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4077474000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4318228000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2926100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3138400000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3408700000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2680900000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2520000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>2838500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2754351000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2684600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2710700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2997800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3010578000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2723700000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2350600000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2620100000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2697600000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>6158800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2701770000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2953400000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2731800000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2838100000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>2742100000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2699500000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1949834000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1548000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>1188600000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1087300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1037074000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1018028000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1092660000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>1151010000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1111814326.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>1311502645.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1362118847.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1396432160.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1273640013.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>2445909444.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>2299086962.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>1462776067.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1655855726.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>1579269617.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1732697530.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1670228619.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>1903163392.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1697934152.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1540945034.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>1319148385.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>1227222890.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>1315543586.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>1234344545.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>1150579184.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>1026012216.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>1102990931.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>1247512672.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>686408212.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>668318813.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>668318813.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>582050344.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>912263136.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>912263136.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>897970530.0</v>
       </c>
       <c r="CW12"/>
       <c r="CX12">
-        <v>711165399.0</v>
+        <v>897970530.0</v>
       </c>
       <c r="CY12"/>
       <c r="CZ12">
-        <v>869128250.0</v>
+        <v>711165399.0</v>
       </c>
       <c r="DA12"/>
       <c r="DB12">
-        <v>603031772.0</v>
+        <v>869128250.0</v>
       </c>
       <c r="DC12"/>
       <c r="DD12">
-        <v>97983793.0</v>
+        <v>603031772.0</v>
       </c>
       <c r="DE12"/>
       <c r="DF12">
-        <v>150068160.0</v>
+        <v>97983793.0</v>
       </c>
       <c r="DG12"/>
       <c r="DH12">
-        <v>169035200.0</v>
+        <v>150068160.0</v>
       </c>
       <c r="DI12"/>
       <c r="DJ12">
+        <v>169035200.0</v>
+      </c>
+      <c r="DK12"/>
+      <c r="DL12">
         <v>34545420.0</v>
       </c>
-      <c r="DK12"/>
-      <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12">
         <v>61224414.0</v>
       </c>
-      <c r="DO12"/>
-      <c r="DP12"/>
       <c r="DQ12"/>
-      <c r="DR12">
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12">
         <v>33536130.0</v>
       </c>
-      <c r="DS12"/>
-      <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>18993500000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>17618200000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>35399375.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
+        <v>35399375.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13">
         <v>14711200000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>13794100000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>36137000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>11994900000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>36300000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>9786300000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>36001000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7955100000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>7648600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>8810400000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>36608000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>11502400000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>12093300000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>13628900000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>37600000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>13742500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>12699800000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>12525200000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>38200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>12071100000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>11545300000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>11965700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11154000000.0</v>
       </c>
       <c r="AF13">
         <v>38600000.0</v>
       </c>
       <c r="AG13">
+        <v>11154000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>38600000.0</v>
+      </c>
+      <c r="AI13">
         <v>12479700000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>38800000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>11553300000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>39444000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>11449900000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>39391000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>9690600000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>38829000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>9429400000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>38786000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>9191800000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>38758000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>9019400000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>39426000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>8090900000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>40214000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>7711800000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>40092000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>7204700000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>40213000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>4172100000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>37470000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>57115000.0</v>
       </c>
-      <c r="BD13"/>
-[...1 lines deleted...]
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13">
         <v>38354000.0</v>
       </c>
-      <c r="BG13"/>
-      <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13">
         <v>39293000.0</v>
       </c>
-      <c r="BK13"/>
-      <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13">
         <v>39028000.0</v>
       </c>
-      <c r="BO13"/>
-      <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13">
         <v>38979283.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13">
         <v>39268115.0</v>
       </c>
-      <c r="BW13"/>
-      <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13">
         <v>10050757.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13">
         <v>9686768.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13">
         <v>9668034.0</v>
       </c>
-      <c r="CI13"/>
-      <c r="CJ13"/>
       <c r="CK13"/>
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13">
         <v>9633171.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>9637385.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>9637385.0</v>
       </c>
-      <c r="CR13"/>
-      <c r="CS13">
+      <c r="CT13"/>
+      <c r="CU13">
         <v>9356550.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>9356550.0</v>
       </c>
-      <c r="CU13"/>
-      <c r="CV13"/>
       <c r="CW13"/>
-      <c r="CX13">
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>8283677.0</v>
       </c>
-      <c r="CY13"/>
-      <c r="CZ13"/>
       <c r="DA13"/>
-      <c r="DB13">
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13">
         <v>8248457.0</v>
       </c>
-      <c r="DC13"/>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
-        <v>388900000.0</v>
+        <v>384900000.0</v>
       </c>
       <c r="C14">
+        <v>385700000.0</v>
+      </c>
+      <c r="D14">
+        <v>387000000.0</v>
+      </c>
+      <c r="E14">
         <v>387600000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>388400000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>392500000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>393600000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>393600000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>393500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>393800000.0</v>
       </c>
       <c r="K14">
         <v>393700000.0</v>
       </c>
       <c r="L14">
+        <v>393800000.0</v>
+      </c>
+      <c r="M14">
+        <v>393700000.0</v>
+      </c>
+      <c r="N14">
         <v>394000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>394800000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>395200000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>396600000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>398600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>401500000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>405000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>408600000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>412000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>415800000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>418400000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>419200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>419000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>419700000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>421100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>421700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>421800000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>423095238.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>423600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>425900000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>427600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>428900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>430300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>432000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>432400000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>432300000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>429200000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>425800000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>426500000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>429100000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>430800000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>432300000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>433800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>435300000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>435300000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>439000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>441600000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>443500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>445700000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>447100000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>430400000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>410600000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>455400000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>425700000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>412700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>415000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>322630000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>322630000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>333333000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>339262000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>339262000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>338261000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>337953000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>337183000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>337183000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>333179000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>333025000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>332717000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>332726240.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>334558070.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>334630450.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>334918430.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>334918430.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>370927480.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>384565720.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>387012010.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>387012010.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>401448740.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>415186310.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>420213640.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>420213640.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>374340120.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>417607960.0</v>
       </c>
       <c r="CH14">
         <v>417607960.0</v>
       </c>
       <c r="CI14">
+        <v>417607960.0</v>
+      </c>
+      <c r="CJ14">
+        <v>417607960.0</v>
+      </c>
+      <c r="CK14">
         <v>372837850.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>394011310.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>373744910.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>373744910.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>371313250.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>371281680.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>371280140.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>371280140.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>367338889.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>369024040.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>362369700.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>362369700.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>353758811.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>361881520.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>351445111.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>351445111.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>322738500.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>335393520.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>332134688.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>332134688.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>335176471.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>322121030.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>319600870.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>319600870.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>312529412.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>332062500.0</v>
       </c>
       <c r="DJ14">
         <v>332062500.0</v>
       </c>
       <c r="DK14">
+        <v>332062500.0</v>
+      </c>
+      <c r="DL14">
+        <v>332062500.0</v>
+      </c>
+      <c r="DM14">
         <v>320405556.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>319977778.0</v>
       </c>
       <c r="DN14">
         <v>319977778.0</v>
       </c>
       <c r="DO14">
-        <v>303187500.0</v>
+        <v>319977778.0</v>
       </c>
       <c r="DP14">
-        <v>303187500.0</v>
+        <v>319977778.0</v>
       </c>
       <c r="DQ14">
         <v>303187500.0</v>
       </c>
       <c r="DR14">
         <v>303187500.0</v>
       </c>
       <c r="DS14">
-        <v>315700000.0</v>
+        <v>303187500.0</v>
       </c>
       <c r="DT14">
-        <v>315693686.0</v>
+        <v>303187500.0</v>
       </c>
       <c r="DU14">
         <v>315700000.0</v>
       </c>
+      <c r="DV14">
+        <v>315693686.0</v>
+      </c>
+      <c r="DW14">
+        <v>315700000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>37600000.0</v>
       </c>
-      <c r="W15"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>38800000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>39391000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>38786000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>39426000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>40092000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>37470000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>38354000.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
         <v>39293000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>39028000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15">
         <v>38979283.42</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>39268115.11</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15">
         <v>10050757.85</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15">
         <v>9686768.63</v>
       </c>
-      <c r="CE15"/>
-      <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>9668034.08</v>
       </c>
-      <c r="CI15"/>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15">
         <v>9633171.96</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>9637385.61</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15">
         <v>9356550.75</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>8283677.2</v>
       </c>
-      <c r="CY15"/>
-      <c r="CZ15"/>
       <c r="DA15"/>
-      <c r="DB15">
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15">
         <v>8248457.0</v>
       </c>
-      <c r="DC15"/>
-      <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
+      <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>12570578125.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
-        <v>-747900000.0</v>
+        <v>11441000000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16">
-        <v>12481000000.0</v>
+        <v>-747900000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16">
-        <v>-2188100000.0</v>
+        <v>12481000000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16">
-        <v>7935200000.0</v>
+        <v>-2188100000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
-        <v>-1893600000.0</v>
+        <v>7935200000.0</v>
       </c>
       <c r="U16"/>
       <c r="V16">
+        <v>-1893600000.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16">
         <v>3954200000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16">
         <v>2526400000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16">
         <v>1728600000.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>1550560715.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>152000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-861300000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-1008256000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-1010000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>201934000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-881700000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-987861000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-648700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>3682000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-508000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-725980000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-739600000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>36293000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-721100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-677503000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-733400000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2225868000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-726600000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-515822000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>10808000.0</v>
       </c>
       <c r="BC16"/>
       <c r="BD16">
+        <v>10808000.0</v>
+      </c>
+      <c r="BE16"/>
+      <c r="BF16">
         <v>1701405000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1701405000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1771145000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16">
         <v>262830549.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16">
         <v>295039326.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16">
         <v>191234136.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...1 lines deleted...]
-      </c>
+      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
+      <c r="AD17">
+        <v>0.0</v>
+      </c>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -9408,128 +9462,130 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...1 lines deleted...]
-      </c>
+      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
+      <c r="AD18">
+        <v>0.0</v>
+      </c>
+      <c r="AE18">
+        <v>0.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>1570100000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18">
         <v>1559300000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>1559000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>1559000000.0</v>
       </c>
-      <c r="AO18"/>
-      <c r="AP18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>1419770000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>1085685000.0</v>
       </c>
-      <c r="AU18"/>
-      <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>817364000.0</v>
       </c>
-      <c r="AY18"/>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
@@ -9559,52 +9615,54 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9688,1674 +9746,1706 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
-        <v>4586647000.0</v>
+        <v>4588600000.0</v>
       </c>
       <c r="C20">
         <v>4588600000.0</v>
       </c>
       <c r="D20">
+        <v>4586647000.0</v>
+      </c>
+      <c r="E20">
+        <v>4588600000.0</v>
+      </c>
+      <c r="F20">
         <v>4597770000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>4579309000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>4588519011.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>4584773000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>4582436000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>4611268000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>4606009000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>4601190000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>4557081000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>4551283000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>4518077000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>4569512000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>4551833000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>4578510000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>4569107000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>4547214000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>4552980000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>4550343000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>4623329000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>4533657000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>4531521000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>4579271000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>4489616000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>4524798000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>4551077000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>4541100000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>4544868000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>4522094000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>4566176000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>4552016070.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>4658847000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>4581417000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>4669702000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>4775123442.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>4898617000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>2574116437.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>2603700000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>2537700000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>2624600000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>2574000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>2569400000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>2610800000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>2357536000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>2264900000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>2116100000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>2092700000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>2111296000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>1977900000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>2017300000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>153200000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>149200000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>145900000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>159507000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>141500000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>146000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>139200000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>132400000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>133300000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>141286000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>140900000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>153200000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>141100000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>131462000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>128595000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>134536000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>139727000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>131765106.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>129091395.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>119930384.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>119655813.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>128473053.0</v>
       </c>
-      <c r="BW20"/>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>589500000.0</v>
+      </c>
+      <c r="C21">
+        <v>532100000.0</v>
+      </c>
+      <c r="D21">
         <v>539870000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>555700000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>566830000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>590402000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>621289034.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>652356000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>685478000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>714613000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>744514000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>759669000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>789457000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>812929000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>835461000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>872757000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>895359000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>928044000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>954923000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>962026000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>987154000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1013052000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1047692000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1033703000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1056068000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1091599000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1091879000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1118769000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1143307000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1158500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1104916000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1104035000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1136416000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2735878683.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1196233000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1195462000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2793039000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1277099233.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1329709000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>694841232.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>713500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>706000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>738200000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>739500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>751200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>773800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>723839000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>712700000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>686500000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>688100000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1375572000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1386800000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>782300000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>12600000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>9900000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>7200000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>356999000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>10100000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>8400000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>9700000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>11000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>12300000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>13651000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>15000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>16400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>17800000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>18128000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>19037000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>22300000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>25554000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>26755291.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>28813384.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>30089192.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>32490245.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>38255085.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>177618565.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>189906738.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>194502087.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>18076210.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>19684816.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>21465935.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>23185256.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>24924031.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>25652185.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>27669480.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>29760997.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>31794745.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>34913474.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>12714078.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>13643192.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>14564892.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>15491055.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>12914974.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>13472480.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>14060119.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>14060119.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>20488336.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>18408521.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>18408521.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>19197405.0</v>
       </c>
       <c r="CW21"/>
       <c r="CX21">
-        <v>17666166.0</v>
+        <v>19197405.0</v>
       </c>
       <c r="CY21"/>
       <c r="CZ21">
-        <v>18978465.0</v>
+        <v>17666166.0</v>
       </c>
       <c r="DA21"/>
       <c r="DB21">
+        <v>18978465.0</v>
+      </c>
+      <c r="DC21"/>
+      <c r="DD21">
         <v>19975179.0</v>
       </c>
-      <c r="DC21"/>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
+      <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>11739500000.0</v>
+      </c>
+      <c r="C22">
+        <v>11711200000.0</v>
+      </c>
+      <c r="D22">
         <v>11424436000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11762800000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>11598933000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>11002377000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>11707093366.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>11404981000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>10957560000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9913231000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9578803000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8412489000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>7736915000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>7384995000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>7616346000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>6905023000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6361835000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6104043000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>5483911000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4935099000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5083487000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4742725000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4563703000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4606138000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4675717000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4381825000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3766014000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3881017000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3922700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3764800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3442354000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3388384000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3235196000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3223933182.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3035109000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3009481000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3137842000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2990079073.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2795003000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2700169047.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2715300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2750000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2573700000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2537000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2592100000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2607500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2549837000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2676800000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2615500000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2547700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2393022000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2479700000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2359000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2005800000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1857000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1920000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1737520000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1607600000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1624600000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1455800000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1610400000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1565600000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1497180000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1449800000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1309300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1155500000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>963382000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>882369000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>926080000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>936770000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1001519684.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1132751711.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1131252872.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1151423089.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1103946859.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1021466878.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>972869960.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>906439538.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>808480233.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>836358079.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>916851117.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>939952043.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>776609846.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>652395212.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>693919130.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>728100319.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>717157742.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>685856975.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>590539770.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>598359810.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>593978111.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>675057606.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>732333813.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>776411151.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>729542371.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>729542371.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>907778051.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>870400860.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>870400860.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1155290597.0</v>
       </c>
       <c r="CW22"/>
       <c r="CX22">
-        <v>496232724.0</v>
+        <v>1155290597.0</v>
       </c>
       <c r="CY22"/>
       <c r="CZ22">
-        <v>458111888.0</v>
+        <v>496232724.0</v>
       </c>
       <c r="DA22"/>
       <c r="DB22">
-        <v>375851378.0</v>
+        <v>458111888.0</v>
       </c>
       <c r="DC22"/>
       <c r="DD22">
-        <v>415822847.0</v>
+        <v>375851378.0</v>
       </c>
       <c r="DE22"/>
       <c r="DF22">
-        <v>386851842.0</v>
+        <v>415822847.0</v>
       </c>
       <c r="DG22"/>
       <c r="DH22">
-        <v>337706100.0</v>
+        <v>386851842.0</v>
       </c>
       <c r="DI22"/>
       <c r="DJ22">
+        <v>337706100.0</v>
+      </c>
+      <c r="DK22"/>
+      <c r="DL22">
         <v>250817931.0</v>
       </c>
-      <c r="DK22"/>
-      <c r="DL22"/>
       <c r="DM22"/>
-      <c r="DN22">
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22">
         <v>156274915.0</v>
       </c>
-      <c r="DO22"/>
-      <c r="DP22"/>
       <c r="DQ22"/>
-      <c r="DR22">
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22">
         <v>111995076.0</v>
       </c>
-      <c r="DS22"/>
-      <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>50214800000.0</v>
+      </c>
+      <c r="C23">
+        <v>48060500000.0</v>
+      </c>
+      <c r="D23">
         <v>50545079000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>45097100000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>44938725000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>45386713000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>48588742393.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>41731271000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>40686271000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>39235470000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>40109094000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>37665683000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>36940508000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>35114292000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>36001408000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>32903677000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>31886213000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>30383834000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>30320632000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>27247750000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>27800114000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>27187885000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>27233405000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>25421665000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>24254831000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>23473264000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>22373042000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>20624892000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>20077917000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>20360600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>20153608000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>19375735000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>18841861000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>20263140860.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>18668218000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>17560475000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>18790342000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>17292292930.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>17293156000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>14820142486.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>13303500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>13143600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>13295000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>12705600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>12675300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>13091100000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>12203945000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>12096600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>11888500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>11758300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>12203365000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>11067200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>10377800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7613500000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>7410500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>10587700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>7612266000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>7399300000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7260800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>7107600000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>7076100000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>6956700000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>6180358000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>5461100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>4866700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>4394800000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3727497000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3567658000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3545061000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>3744947000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>3948736530.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>4211708385.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>4148722147.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>4402160396.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>4074162450.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>5129283912.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>4904388917.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>4027338135.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>3951032089.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>3850550922.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>3937987635.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>3806869218.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>3753171560.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>3523539088.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>3446401885.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>3346592168.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>3241369608.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>3274793858.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>3120968551.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>3009975365.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>2863275356.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>3167632571.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>3406961608.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>3233132523.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>3299507102.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>3299507102.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>3252906414.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>3650184322.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>3650184322.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3580233782.0</v>
       </c>
       <c r="CW23"/>
       <c r="CX23">
-        <v>2391530614.0</v>
+        <v>3580233782.0</v>
       </c>
       <c r="CY23"/>
       <c r="CZ23">
-        <v>2127267796.0</v>
+        <v>2391530614.0</v>
       </c>
       <c r="DA23"/>
       <c r="DB23">
-        <v>1703455439.0</v>
+        <v>2127267796.0</v>
       </c>
       <c r="DC23"/>
       <c r="DD23">
-        <v>1003714985.0</v>
+        <v>1703455439.0</v>
       </c>
       <c r="DE23"/>
       <c r="DF23">
-        <v>932383710.0</v>
+        <v>1003714985.0</v>
       </c>
       <c r="DG23"/>
       <c r="DH23">
-        <v>994630075.0</v>
+        <v>932383710.0</v>
       </c>
       <c r="DI23"/>
       <c r="DJ23">
+        <v>994630075.0</v>
+      </c>
+      <c r="DK23"/>
+      <c r="DL23">
         <v>656272071.0</v>
       </c>
-      <c r="DK23"/>
-      <c r="DL23"/>
       <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23"/>
+      <c r="DP23">
         <v>499276258.0</v>
       </c>
-      <c r="DO23"/>
-      <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23"/>
+      <c r="DT23">
         <v>320543010.0</v>
       </c>
-      <c r="DS23"/>
-      <c r="DT23"/>
       <c r="DU23"/>
+      <c r="DV23"/>
+      <c r="DW23"/>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>1984400000.0</v>
+      </c>
+      <c r="C24">
+        <v>2705600000.0</v>
+      </c>
+      <c r="D24">
         <v>2709000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2704700000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3698900000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3681000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3677300000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4692200000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>4608200000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>4612000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>4631500000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4522300000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4517800000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3536000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3514200000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3503100000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>4385300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3951700000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>4075000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>4105800000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4619900000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4634200000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>4662800000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4626700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4625000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3868200000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>3170000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3132400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3082500000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>3669635000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>3606720000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>3540002000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>3418164000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>3252513000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>3241356000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2686556000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>994977000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1303358000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1222152000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1256060000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1244563000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1241123000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1391465000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1436309000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1531090000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1511750000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1474608000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1461238000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>957016000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>956843000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>996703000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>960788000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>939712000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>982450000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>951934000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>985946000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1024888000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>986569000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>942178000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>1000218000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>895521000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>962781000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>950358000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>965859000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>913988000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>877080000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>900629000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>840212000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>931619000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>972502000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>879124000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>63174000.0</v>
       </c>
-      <c r="BX24"/>
-[...1 lines deleted...]
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24">
         <v>503377000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>482106000.0</v>
       </c>
-      <c r="CB24"/>
-[...1 lines deleted...]
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24">
         <v>453025000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>1106505000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24">
         <v>1083424000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>1137088000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
-[...1 lines deleted...]
-      </c>
+      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24">
-        <v>792146000.0</v>
+        <v>1353162000.0</v>
       </c>
       <c r="CW24"/>
       <c r="CX24">
-        <v>769480000.0</v>
+        <v>792146000.0</v>
       </c>
       <c r="CY24"/>
       <c r="CZ24">
+        <v>769480000.0</v>
+      </c>
+      <c r="DA24"/>
+      <c r="DB24">
         <v>778246000.0</v>
       </c>
-      <c r="DA24"/>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
+      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25">
+        <v>3868200000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25">
         <v>3170000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3132400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7704834972.93</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -11406,182 +11496,188 @@
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>2310700000.0</v>
+      </c>
+      <c r="C26">
+        <v>2258400000.0</v>
+      </c>
+      <c r="D26">
         <v>2143300000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2336200000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1029200000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>938900000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>903000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1083400000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1002300000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>951500000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>919600000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1094300000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1040400000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>969600000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>923600000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>998700000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>961400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>940000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>892500000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>963200000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>864900000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>842500000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>820700000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>918000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>891600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>865100000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>969000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>949900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>933600000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>1037300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1047400000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1071400000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1086808000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>85500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>89500000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>104800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>121000000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>81777000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>115546000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>30777000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -11611,93 +11707,95 @@
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...1 lines deleted...]
-      </c>
+      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
+      <c r="AD27">
+        <v>0.0</v>
+      </c>
+      <c r="AE27">
+        <v>0.0</v>
+      </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
@@ -11748,472 +11846,484 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>-4687500000.0</v>
+      </c>
+      <c r="C28">
+        <v>-5264800000.0</v>
+      </c>
+      <c r="D28">
         <v>-10202656000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2421800000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-3551683000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-5406431000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-7742163348.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-286861000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-205124000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-491215000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2200316000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-455039000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1824093000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-3108751000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-3572927000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>351370000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>288561000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-374273000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-628959000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-212508000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-566387000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1388826000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1384871000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1093405000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1123525000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1154120000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-419193000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1578214000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1474533000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>829500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-94678000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>779407000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>685751000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>537438590.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>760316000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>922466000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1107533000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>129456639.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>165736000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-523033227.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1024200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-919100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1333200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1555600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1379200000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1623000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1265350000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1007400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-992600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1300800000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1260553000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-981600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-856700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1780100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1011700000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4371500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1110682000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-2216600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1998000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-2105000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-2036400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-2003900000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-1239774000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-812600000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-460000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-375500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-373972000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-357837000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-440743000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-489612000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-393025364.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-715481077.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-770009079.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-781432443.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-669467419.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-1540762677.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-1919115388.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-812207811.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-1267017553.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-985486600.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-1110096187.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-1047216543.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-1520896130.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-574041425.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-457036625.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-220028036.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-410493839.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-251755786.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-184647644.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-93332783.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-167448222.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>304662854.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>288502802.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>515593274.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>415455849.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>415455849.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>592577367.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>625842540.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>625842540.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>34068453.0</v>
       </c>
       <c r="CW28"/>
       <c r="CX28">
-        <v>108130736.0</v>
+        <v>34068453.0</v>
       </c>
       <c r="CY28"/>
       <c r="CZ28">
-        <v>-52117817.0</v>
+        <v>108130736.0</v>
       </c>
       <c r="DA28"/>
       <c r="DB28">
-        <v>186037488.0</v>
+        <v>-52117817.0</v>
       </c>
       <c r="DC28"/>
       <c r="DD28">
-        <v>174100578.0</v>
+        <v>186037488.0</v>
       </c>
       <c r="DE28"/>
       <c r="DF28">
-        <v>120651390.0</v>
+        <v>174100578.0</v>
       </c>
       <c r="DG28"/>
       <c r="DH28">
-        <v>100273575.0</v>
+        <v>120651390.0</v>
       </c>
       <c r="DI28"/>
       <c r="DJ28">
+        <v>100273575.0</v>
+      </c>
+      <c r="DK28"/>
+      <c r="DL28">
         <v>-34545420.0</v>
       </c>
-      <c r="DK28"/>
-      <c r="DL28"/>
       <c r="DM28"/>
-      <c r="DN28">
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28">
         <v>-61224414.0</v>
       </c>
-      <c r="DO28"/>
-      <c r="DP28"/>
       <c r="DQ28"/>
-      <c r="DR28">
+      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28">
         <v>-24723147.0</v>
       </c>
-      <c r="DS28"/>
-      <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>1984400000.0</v>
+      </c>
+      <c r="C29">
+        <v>2705600000.0</v>
+      </c>
+      <c r="D29">
         <v>2709000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2704700000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3698900000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3681000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>23164400000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4692200000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4608200000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4612000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18084000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4522300000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4517800000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3536000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3514200000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3503100000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4385300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3951700000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4075000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4105800000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4619900000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4634200000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>18543600000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4626700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>4625000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3868200000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12268,495 +12378,503 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>8657900000.0</v>
+      </c>
+      <c r="C30">
+        <v>5910000000.0</v>
+      </c>
+      <c r="D30">
         <v>4164227000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6701598000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5931429000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5536267000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5443303923.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6673730000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6563771000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6008134000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7284331000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6405380000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6404182000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5288883000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6988957000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7845987000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7531967000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5974394000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4570411000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5121255000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5203620000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5368815000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3203301000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>4748804000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3455895000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3365251000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2729698000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3301107000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2775184000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2600700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2286796000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2898055000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2328838000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2151051318.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1942084000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1882870000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1671302000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1346169391.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1165079000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1667418714.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1434400000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1199700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1164631000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1543100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1585800000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1454600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1333588000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1217100000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1476900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1130800000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1228507000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-2565100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>865236000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2515000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>927600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>585000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>777642000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>840000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>959500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>928000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>957000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1018800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1225223000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>927300000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>811500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>653100000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>466291000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>403216000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>213584000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>297837000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>469498000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>573578137.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>517349711.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>741136864.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>638980497.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>611867514.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>567724798.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>648414648.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>672761285.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>673831085.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>540670166.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>447176870.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>302342345.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>403054836.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>484367474.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>483713610.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>502781295.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>396999540.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>396314755.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>316970274.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>313945963.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>300895176.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>322824825.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>433704941.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>556296237.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>556296237.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>565975949.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>571110370.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>571110370.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>608141005.0</v>
       </c>
       <c r="CW30"/>
       <c r="CX30">
-        <v>672997664.0</v>
+        <v>608141005.0</v>
       </c>
       <c r="CY30"/>
       <c r="CZ30">
-        <v>500800312.0</v>
+        <v>672997664.0</v>
       </c>
       <c r="DA30"/>
       <c r="DB30">
-        <v>455155820.0</v>
+        <v>500800312.0</v>
       </c>
       <c r="DC30"/>
       <c r="DD30">
-        <v>301184040.0</v>
+        <v>455155820.0</v>
       </c>
       <c r="DE30"/>
       <c r="DF30">
-        <v>208219572.0</v>
+        <v>301184040.0</v>
       </c>
       <c r="DG30"/>
       <c r="DH30">
-        <v>323589475.0</v>
+        <v>208219572.0</v>
       </c>
       <c r="DI30"/>
       <c r="DJ30">
+        <v>323589475.0</v>
+      </c>
+      <c r="DK30"/>
+      <c r="DL30">
         <v>267090642.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30"/>
+      <c r="DP30">
         <v>189859961.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30"/>
+      <c r="DT30">
         <v>130088988.0</v>
       </c>
-      <c r="DS30"/>
-      <c r="DT30"/>
       <c r="DU30"/>
+      <c r="DV30"/>
+      <c r="DW30"/>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>6655700000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>4417000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>3412800000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2529400000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2196900000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3331400000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4632900000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5983000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>6550100000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>8059200000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>8187400000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>8166000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>7100400000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>6901600000.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>6407200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>5863400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>11108616689.36</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31">
         <v>5174700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>5069300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>4217500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>3767662000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>3809500000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>4807400000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>6244598000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>5403096000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
@@ -12790,129 +12908,135 @@
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
+      <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>7394600000.0</v>
+      </c>
+      <c r="C32">
+        <v>7295800000.0</v>
+      </c>
+      <c r="D32">
         <v>6352200000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>5921400000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>8094500000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>9400500000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>10686000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>8838200000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8320900000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>8091000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8119200000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>5346200000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>5643900000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>4112700000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>5081300000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4057800000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5198300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4596000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5892200000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>6515700000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>7985100000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>8983300000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9326500000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9559900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>8861300000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>8022700000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12967,438 +13091,446 @@
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
+      <c r="DV32"/>
+      <c r="DW32"/>
     </row>
-    <row r="33" spans="1:125">
+    <row r="33" spans="1:127">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>20665600000.0</v>
+      </c>
+      <c r="C33">
+        <v>20476700000.0</v>
+      </c>
+      <c r="D33">
         <v>19942009000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>19950800000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>18174847000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>17918045000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>17851884908.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>16888005000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>16265920000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>15981460000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>15622646000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>15922131000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>14535025000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>14073451000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>13126485000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>13117035000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>12067314000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>12083463000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>12076500000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>11598311000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>11070173000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>11346240000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>11323265000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>10894714000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>10790691000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>10666411000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>10379476000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>10567029000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>10160876000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>9964300000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>9613470000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>9504343000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>9576984000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>11188340111.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>9427674000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>9236201000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>10833553000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>8539147607.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>8692359000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>5593271675.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>5723000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>5457400000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>5587400000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>5358100000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>5363500000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>5466000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>5057739000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>4935000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>4598200000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>4517500000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>5347579000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>4238600000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>4298900000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1548500000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1578600000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1577900000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>2185970000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1632200000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1554000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1506000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1385700000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1289000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1235893000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1113000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1133200000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1106600000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>978613000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>970843000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1021993000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1043883000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>968435817.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>850157974.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>805695951.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>774723794.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>749561945.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>704442034.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>749341798.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>699308494.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>524996581.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>497558129.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>526879971.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>541607514.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>549785965.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>559675968.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>516016286.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>591946781.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>561339071.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>711144415.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>701001732.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>706444514.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>717200451.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>857673282.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>876013340.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>983683242.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>885758931.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>885758931.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>978141404.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>1046894067.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>1046894067.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>918831648.0</v>
       </c>
       <c r="CW33"/>
       <c r="CX33">
-        <v>302845062.0</v>
+        <v>918831648.0</v>
       </c>
       <c r="CY33"/>
       <c r="CZ33">
-        <v>228743100.0</v>
+        <v>302845062.0</v>
       </c>
       <c r="DA33"/>
       <c r="DB33">
-        <v>240000285.0</v>
+        <v>228743100.0</v>
       </c>
       <c r="DC33"/>
       <c r="DD33">
-        <v>133591697.0</v>
+        <v>240000285.0</v>
       </c>
       <c r="DE33"/>
       <c r="DF33">
-        <v>148618638.0</v>
+        <v>133591697.0</v>
       </c>
       <c r="DG33"/>
       <c r="DH33">
-        <v>98998525.0</v>
+        <v>148618638.0</v>
       </c>
       <c r="DI33"/>
       <c r="DJ33">
+        <v>98998525.0</v>
+      </c>
+      <c r="DK33"/>
+      <c r="DL33">
         <v>73909017.0</v>
       </c>
-      <c r="DK33"/>
-      <c r="DL33"/>
       <c r="DM33"/>
-      <c r="DN33">
+      <c r="DN33"/>
+      <c r="DO33"/>
+      <c r="DP33">
         <v>70303625.0</v>
       </c>
-      <c r="DO33"/>
-      <c r="DP33"/>
       <c r="DQ33"/>
-      <c r="DR33">
+      <c r="DR33"/>
+      <c r="DS33"/>
+      <c r="DT33">
         <v>36109833.0</v>
       </c>
-      <c r="DS33"/>
-      <c r="DT33"/>
       <c r="DU33"/>
+      <c r="DV33"/>
+      <c r="DW33"/>
     </row>
-    <row r="34" spans="1:125">
+    <row r="34" spans="1:127">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34">
         <v>275900000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
-[...1 lines deleted...]
-      </c>
+      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
-      <c r="AB34">
-[...1 lines deleted...]
-      </c>
+      <c r="AB34"/>
       <c r="AC34">
         <v>0.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34"/>
+      <c r="AD34">
+        <v>0.0</v>
+      </c>
+      <c r="AE34">
+        <v>0.0</v>
+      </c>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -13449,771 +13581,785 @@
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
+      <c r="DV34"/>
+      <c r="DW34"/>
     </row>
-    <row r="35" spans="1:125">
+    <row r="35" spans="1:127">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>6234800000.0</v>
+      </c>
+      <c r="C35">
+        <v>6943000000.0</v>
+      </c>
+      <c r="D35">
         <v>6687652000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>6878700000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>8632116000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>9834247000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>10061222416.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>9580704000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>9884204000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>10250187000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>10269213000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>9246459000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>9572412000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>8405227000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>9427703000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9207834000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>9619040000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>7847869000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>7815504000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>6620790000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6964246000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6705900000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6790024000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>6718969000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>6960288000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>6126064000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>5282722000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4897953000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4806638000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>4673700000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>4707903000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>4737484000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>4560746000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>4687797380.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>4286640000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>4190691000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>4432931000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>4198507398.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>4125717000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>3020456814.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1434200000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1593400000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1799000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1849400000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1858800000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1820000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1802484000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1846500000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1742900000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1743900000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1793403000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1705800000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1390400000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1095000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1257300000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1380200000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1578528000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1695700000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1583600000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>1792500000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>1737100000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1463100000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>1250634000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>978600000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>1004700000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>970800000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>908559000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>912114000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>912903000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>931472000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>944516532.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>819699083.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>837863701.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>883539395.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>856714730.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>905146767.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>1255472386.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>650568256.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>613166694.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>593783017.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>622601343.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>623012076.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>623728946.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>1123891896.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>1083908409.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>1099119578.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>1038255092.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>1063787800.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>1049696901.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>1057245589.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>1027908360.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>1466067365.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>1585438283.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>1256148591.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>1217202850.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>1217202850.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>1174627711.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>1572466976.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>1572466976.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>932038983.0</v>
       </c>
       <c r="CW35"/>
       <c r="CX35">
-        <v>822461607.0</v>
+        <v>932038983.0</v>
       </c>
       <c r="CY35"/>
       <c r="CZ35">
-        <v>817010433.0</v>
+        <v>822461607.0</v>
       </c>
       <c r="DA35"/>
       <c r="DB35">
-        <v>791056840.0</v>
+        <v>817010433.0</v>
       </c>
       <c r="DC35"/>
       <c r="DD35">
-        <v>272084371.0</v>
+        <v>791056840.0</v>
       </c>
       <c r="DE35"/>
       <c r="DF35">
-        <v>273789126.0</v>
+        <v>272084371.0</v>
       </c>
       <c r="DG35"/>
       <c r="DH35">
-        <v>269126625.0</v>
+        <v>273789126.0</v>
       </c>
       <c r="DI35"/>
       <c r="DJ35">
+        <v>269126625.0</v>
+      </c>
+      <c r="DK35"/>
+      <c r="DL35">
         <v>5272722.0</v>
       </c>
-      <c r="DK35"/>
-      <c r="DL35"/>
       <c r="DM35"/>
-      <c r="DN35">
+      <c r="DN35"/>
+      <c r="DO35"/>
+      <c r="DP35">
         <v>3856656.0</v>
       </c>
-      <c r="DO35"/>
-      <c r="DP35"/>
       <c r="DQ35"/>
-      <c r="DR35">
+      <c r="DR35"/>
+      <c r="DS35"/>
+      <c r="DT35">
         <v>9982848.0</v>
       </c>
-      <c r="DS35"/>
-      <c r="DT35"/>
       <c r="DU35"/>
+      <c r="DV35"/>
+      <c r="DW35"/>
     </row>
-    <row r="36" spans="1:125">
+    <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>3299100000.0</v>
+      </c>
+      <c r="C36">
+        <v>3245000000.0</v>
+      </c>
+      <c r="D36">
         <v>1056651000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2604500000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>845386000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>857460000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>790786042.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>732888000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>701856000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>651704000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>642930000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>862686000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>996624000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1011840000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>733707000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>747476000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>876575000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>938898000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>958935000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1118837000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1015838000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1311913000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>950214000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>959924000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>927739000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>909884000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>820986000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>947785000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>895263000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1280500000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>806769000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>900694000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>875992000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>737369337.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>618328000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>599588000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>409323000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>619934609.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>615405000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>623955411.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>641200000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>483800000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>450900000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>429400000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>435000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>472200000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>5473000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>349900000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>347900000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>330200000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>13611000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>2999700000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>292100000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>495900000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>311600000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>304900000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>205735000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>318000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>307300000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>248400000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>214600000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>227200000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>1229000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>110600000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>94400000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>99100000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>77054000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>68061000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>53764000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>89519000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>119508789.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>50574499.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>39376932.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>85656676.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>60084956.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>183481909.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>245951309.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>216370520.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>35652345.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>36464424.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>38556354.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>38899221.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>39765312.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>45781114.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>40824893.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>41250676.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>25126118.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>30065073.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>31325266.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>32232643.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>30655910.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>71238437.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>67316045.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>152952919.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>61716243.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>61716244.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>362253195.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>91418840.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>91418840.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>306403113.0</v>
       </c>
       <c r="CW36"/>
       <c r="CX36">
+        <v>306403113.0</v>
+      </c>
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>15239623.0</v>
       </c>
-      <c r="CY36"/>
-      <c r="CZ36"/>
       <c r="DA36"/>
-      <c r="DB36">
+      <c r="DB36"/>
+      <c r="DC36"/>
+      <c r="DD36">
         <v>17888220.0</v>
       </c>
-      <c r="DC36"/>
-      <c r="DD36"/>
       <c r="DE36"/>
-      <c r="DF36">
+      <c r="DF36"/>
+      <c r="DG36"/>
+      <c r="DH36">
         <v>12789900.0</v>
       </c>
-      <c r="DG36"/>
-      <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
-      <c r="DN36">
+      <c r="DN36"/>
+      <c r="DO36"/>
+      <c r="DP36">
         <v>7793659.0</v>
       </c>
-      <c r="DO36"/>
-      <c r="DP36"/>
       <c r="DQ36"/>
-      <c r="DR36">
+      <c r="DR36"/>
+      <c r="DS36"/>
+      <c r="DT36">
         <v>311964.0</v>
       </c>
-      <c r="DS36"/>
-      <c r="DT36"/>
       <c r="DU36"/>
+      <c r="DV36"/>
+      <c r="DW36"/>
     </row>
-    <row r="37" spans="1:125">
+    <row r="37" spans="1:127">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...1 lines deleted...]
-      </c>
+      <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
-      <c r="AB37">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
-      <c r="AD37"/>
-      <c r="AE37"/>
+      <c r="AD37">
+        <v>0.0</v>
+      </c>
+      <c r="AE37">
+        <v>0.0</v>
+      </c>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
@@ -14264,1682 +14410,1706 @@
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
+      <c r="DV37"/>
+      <c r="DW37"/>
     </row>
-    <row r="38" spans="1:125">
+    <row r="38" spans="1:127">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
+        <v>10000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>4030700000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>3102900000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2777000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2118100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2267600000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2493100000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2245900000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1733100000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2080800000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1899700000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1921800000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1859000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1725400000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38">
+      <c r="AB38"/>
+      <c r="AC38">
         <v>1848600000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1219900000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2767713948.93</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38">
         <v>9545536000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>9123015000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>9037535000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>8744591000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>7416709000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>7345559000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>4494188000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>4538675000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>4416016000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>4307388000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>4270023000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>4288267000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>4234747000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>4368722000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>4498977000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>4549324000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>4527536000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>4506163000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>4149020000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>4113372000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>687194000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>723533000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>695553000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>619971000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>676834000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>649164000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>599422000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>617954000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>624477000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>650926000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>533703000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>479840000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>521969000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>515819000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>598600000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>602967000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>606344000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>546257000.0</v>
       </c>
       <c r="BU38">
         <v>1.0</v>
       </c>
       <c r="BV38">
-        <v>1.0</v>
+        <v>546257000.0</v>
       </c>
       <c r="BW38">
         <v>1.0</v>
       </c>
       <c r="BX38">
+        <v>1.0</v>
+      </c>
+      <c r="BY38">
+        <v>1.0</v>
+      </c>
+      <c r="BZ38">
         <v>589325000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>549665000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CB38">
         <v>1.0</v>
       </c>
       <c r="CC38">
         <v>1.0</v>
       </c>
       <c r="CD38">
         <v>1.0</v>
       </c>
       <c r="CE38">
+        <v>1.0</v>
+      </c>
+      <c r="CF38">
+        <v>1.0</v>
+      </c>
+      <c r="CG38">
         <v>322527000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>254235000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>349366000.0</v>
       </c>
       <c r="CI38">
         <v>1.0</v>
       </c>
       <c r="CJ38">
+        <v>349366000.0</v>
+      </c>
+      <c r="CK38">
+        <v>1.0</v>
+      </c>
+      <c r="CL38">
         <v>462977000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>468567000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CN38">
         <v>1.0</v>
       </c>
       <c r="CO38">
         <v>1.0</v>
       </c>
       <c r="CP38">
         <v>1.0</v>
       </c>
       <c r="CQ38">
         <v>1.0</v>
       </c>
       <c r="CR38">
-        <v>380232000.0</v>
+        <v>1.0</v>
       </c>
       <c r="CS38">
         <v>1.0</v>
       </c>
       <c r="CT38">
+        <v>380232000.0</v>
+      </c>
+      <c r="CU38">
         <v>1.0</v>
       </c>
-      <c r="CU38"/>
       <c r="CV38">
         <v>1.0</v>
       </c>
       <c r="CW38"/>
       <c r="CX38">
         <v>1.0</v>
       </c>
       <c r="CY38"/>
       <c r="CZ38">
         <v>1.0</v>
       </c>
       <c r="DA38"/>
-      <c r="DB38"/>
+      <c r="DB38">
+        <v>1.0</v>
+      </c>
       <c r="DC38"/>
-      <c r="DD38">
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38">
         <v>1.0</v>
       </c>
-      <c r="DE38"/>
-      <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
+      <c r="DV38"/>
+      <c r="DW38"/>
     </row>
-    <row r="39" spans="1:125">
+    <row r="39" spans="1:127">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>1570300000.0</v>
+      </c>
+      <c r="C39">
+        <v>1586300000.0</v>
+      </c>
+      <c r="D39">
         <v>1698177000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1553702000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1970129000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1844857000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>845385078.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1784211000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1886862000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1899839000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>586617000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1924576000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1915923000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1720768000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>954374000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1662562000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1526836000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1475583000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>577006000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1145587000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1072506000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1079976000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>800701000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>771434000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>901594000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>913414000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>833245000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>813270000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>879428000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>755700000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>773241000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>649854000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>704453000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>513195490.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>889788000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>744517000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>547865000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>588493714.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>563242000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>541055045.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>504748000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>598100000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>560623000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>586500000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>613900000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>724500000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>508430000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>583100000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>487200000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>564500000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>291073000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1625200000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>504064000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1439100000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>288757000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>346000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>209364000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>366100000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>277040000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>379700000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>380900000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>383800000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>272228000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>423000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>424100000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>392300000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>282137000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>293202000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>290744000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>315447000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>395416999.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>343717916.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>332304764.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>338444487.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>308033133.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>345598040.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>315365398.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>310399386.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>288938262.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>263534009.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>220888850.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>207904170.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>221270010.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>210478918.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>211153960.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>223683071.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>232868609.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>165249339.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>198767748.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>237621581.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>212138613.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>231015573.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>228276956.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>352924976.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>459590747.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>459590747.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>218960665.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>249515887.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>249515887.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CW39"/>
       <c r="CX39">
-        <v>208289762.0</v>
+        <v>1.0</v>
       </c>
       <c r="CY39"/>
       <c r="CZ39">
-        <v>70484243.0</v>
+        <v>208289762.0</v>
       </c>
       <c r="DA39"/>
       <c r="DB39">
-        <v>29416184.0</v>
+        <v>70484243.0</v>
       </c>
       <c r="DC39"/>
       <c r="DD39">
-        <v>55132606.0</v>
+        <v>29416184.0</v>
       </c>
       <c r="DE39"/>
       <c r="DF39">
-        <v>38625498.0</v>
+        <v>55132606.0</v>
       </c>
       <c r="DG39"/>
       <c r="DH39">
-        <v>65300775.0</v>
+        <v>38625498.0</v>
       </c>
       <c r="DI39"/>
       <c r="DJ39">
+        <v>65300775.0</v>
+      </c>
+      <c r="DK39"/>
+      <c r="DL39">
         <v>29909061.0</v>
       </c>
-      <c r="DK39"/>
-      <c r="DL39"/>
       <c r="DM39"/>
-      <c r="DN39">
+      <c r="DN39"/>
+      <c r="DO39"/>
+      <c r="DP39">
         <v>21613343.0</v>
       </c>
-      <c r="DO39"/>
-      <c r="DP39"/>
       <c r="DQ39"/>
-      <c r="DR39">
+      <c r="DR39"/>
+      <c r="DS39"/>
+      <c r="DT39">
         <v>8812983.0</v>
       </c>
-      <c r="DS39"/>
-      <c r="DT39"/>
       <c r="DU39"/>
+      <c r="DV39"/>
+      <c r="DW39"/>
     </row>
-    <row r="40" spans="1:125">
+    <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>22154600000.0</v>
+      </c>
+      <c r="C40">
+        <v>20288000000.0</v>
+      </c>
+      <c r="D40">
         <v>24253573000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>19224900000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>18653201000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>18087202000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>6118287009.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>16012436000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>16110629000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>15123041000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>16027544000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>16375663000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>16759748000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>16932039000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>17520176000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>15716449000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>14624897000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>13681258000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>12032562000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>9145734000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>8749258000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6868515000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>6485267000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4982720000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4621531000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4716717000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>4575282000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3699172000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>3700613000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>3721200000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3607146000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3531180000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>3399394000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>572256869.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>3276553000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>2985092000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>2117436000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>2870004796.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>3095307000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>3276166397.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2985871000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>2602300000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>2567759000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2207500000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>2132152000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>2459000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>2352081000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>2209200000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>2392006000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>2228500000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>2219109000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>2035500000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1977417000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>2346400000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>1882938000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>2301800000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>1725842000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>2091600000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>1771145000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>2030900000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>2229600000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>2441700000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1539222000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>2163200000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1782700000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>1613000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>822912000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>949273000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>940918000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>1017524000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>463970915.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1271570744.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>1248434300.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>1561464902.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>727178579.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>2380739936.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>1321348507.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>1220941033.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>655777666.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>1517059388.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>1656759504.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>1384364304.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>1075204300.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>764640772.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>775210464.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>765376588.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>469565778.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>922929239.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>832126122.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>775416946.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>465552493.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>558963050.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>649521536.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>747352879.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>538994114.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>538994114.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>711595738.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>539381268.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>539381268.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>743734743.0</v>
       </c>
       <c r="CW40"/>
       <c r="CX40">
-        <v>299849950.0</v>
+        <v>743734743.0</v>
       </c>
       <c r="CY40"/>
       <c r="CZ40">
-        <v>422585268.0</v>
+        <v>299849950.0</v>
       </c>
       <c r="DA40"/>
       <c r="DB40">
-        <v>157913231.0</v>
+        <v>422585268.0</v>
       </c>
       <c r="DC40"/>
       <c r="DD40">
-        <v>223284205.0</v>
+        <v>157913231.0</v>
       </c>
       <c r="DE40"/>
       <c r="DF40">
-        <v>101125476.0</v>
+        <v>223284205.0</v>
       </c>
       <c r="DG40"/>
       <c r="DH40">
-        <v>228142875.0</v>
+        <v>101125476.0</v>
       </c>
       <c r="DI40"/>
       <c r="DJ40">
+        <v>228142875.0</v>
+      </c>
+      <c r="DK40"/>
+      <c r="DL40">
         <v>100363536.0</v>
       </c>
-      <c r="DK40"/>
-      <c r="DL40"/>
       <c r="DM40"/>
-      <c r="DN40">
+      <c r="DN40"/>
+      <c r="DO40"/>
+      <c r="DP40">
         <v>119074254.0</v>
       </c>
-      <c r="DO40"/>
-      <c r="DP40"/>
       <c r="DQ40"/>
-      <c r="DR40">
+      <c r="DR40"/>
+      <c r="DS40"/>
+      <c r="DT40">
         <v>118468329.0</v>
       </c>
-      <c r="DS40"/>
-      <c r="DT40"/>
       <c r="DU40"/>
+      <c r="DV40"/>
+      <c r="DW40"/>
     </row>
-    <row r="41" spans="1:125">
+    <row r="41" spans="1:127">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>4206400000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>4440400000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>5616100000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>5676700000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>5241700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>3856900000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>3717400000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2527200000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2348200000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>2079300000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>2005900000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2103300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>2350000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>2206800000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41">
+      <c r="AB41"/>
+      <c r="AC41">
         <v>1745600000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1663700000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>2820898306.16</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41"/>
       <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41">
         <v>1813135000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1201118000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>1392398000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1276891000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1247494000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>815340000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>703724000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>587233000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>511524000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>557362000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>808240000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>828743000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>713739000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>603877000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>895451000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>854940000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>890821000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>498567000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>847562000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>851895000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>446510000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>623806000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>813549000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>1020408000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>1278597000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>1074869000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>1424787000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>1497902000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>1088546000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>701650000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>330776000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>339355000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>350323000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>272771000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>368563000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>365902000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>358145000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>291930000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>315317000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>386666000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>424644000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>172727000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>1223495000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>1697527000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>870329000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>183349000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>271999000.0</v>
       </c>
-      <c r="CB41"/>
-[...1 lines deleted...]
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41">
         <v>20636000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>1356649000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>1313978000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>1425992000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>28393000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>1321121000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>1279738000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>1301198000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>13668000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>1709296000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>1827069000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>1372968000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>16137000.0</v>
       </c>
-      <c r="CQ41"/>
-      <c r="CR41"/>
       <c r="CS41"/>
-      <c r="CT41">
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41">
         <v>16842000.0</v>
       </c>
-      <c r="CU41"/>
-      <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
+      <c r="DV41"/>
+      <c r="DW41"/>
     </row>
-    <row r="42" spans="1:125">
+    <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>21825400000.0</v>
+      </c>
+      <c r="C42">
+        <v>20829500000.0</v>
+      </c>
+      <c r="D42">
         <v>19603853000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>18993500000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>17653408000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>17465264000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>3572936936.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>16138131000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>14691438000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>13862243000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>694525000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>12043560000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>10608348000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>9777026000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-694731000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>7979394000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>7642276000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>8854707000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1457609000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>11481226000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>12086611000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>13613470000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>13848114000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>13719976000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>12673012000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>12630483000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>12449439000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>12027766000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>11570667000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>11965700000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>11650659000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>11107071000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>10881721000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>12450477777.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>10953025000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>10384692000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>11231473000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>10223780735.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>9870202000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>8523519275.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1563104000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>-1126000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>4136848000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-1046900000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>2260217000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-942600000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>3465947000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>-766800000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>2049340000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-654900000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>3511661000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-601600000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>2619804000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>4172100000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>19077000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>6905700000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>3958967000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>3612000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>56672000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>3284200000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>3109400000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>3051900000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>319581000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>2319300000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>2079300000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>1811000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>258058000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1706271000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>1691240000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>1795951000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>221329000.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42"/>
       <c r="BU42"/>
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42">
         <v>265371334.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42"/>
       <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42">
         <v>794033358.4</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
-[...1 lines deleted...]
-      </c>
+      <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42">
-        <v>1.0</v>
+        <v>916866625.0</v>
       </c>
       <c r="CG42"/>
       <c r="CH42">
+        <v>1.0</v>
+      </c>
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>895173943.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42"/>
       <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42">
         <v>874301670.0</v>
       </c>
-      <c r="CM42">
-[...2 lines deleted...]
-      <c r="CN42"/>
       <c r="CO42">
         <v>1.0</v>
       </c>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42">
+        <v>1.0</v>
+      </c>
+      <c r="CR42">
         <v>869877686.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>869877689.0</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>580573693.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>580573693.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42"/>
       <c r="CW42"/>
-      <c r="CX42">
-[...1 lines deleted...]
-      </c>
+      <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42">
-        <v>1.0</v>
+        <v>169490636.0</v>
       </c>
       <c r="DA42"/>
       <c r="DB42">
-        <v>149962911.0</v>
+        <v>1.0</v>
       </c>
       <c r="DC42"/>
       <c r="DD42">
-        <v>181254998.0</v>
+        <v>149962911.0</v>
       </c>
       <c r="DE42"/>
       <c r="DF42">
-        <v>211630212.0</v>
+        <v>181254998.0</v>
       </c>
       <c r="DG42"/>
       <c r="DH42">
-        <v>548817950.0</v>
+        <v>211630212.0</v>
       </c>
       <c r="DI42"/>
       <c r="DJ42">
+        <v>548817950.0</v>
+      </c>
+      <c r="DK42"/>
+      <c r="DL42">
         <v>483908607.0</v>
       </c>
-      <c r="DK42"/>
-      <c r="DL42"/>
       <c r="DM42"/>
-      <c r="DN42">
+      <c r="DN42"/>
+      <c r="DO42"/>
+      <c r="DP42">
         <v>814718580.0</v>
       </c>
-      <c r="DO42"/>
-      <c r="DP42"/>
       <c r="DQ42"/>
-      <c r="DR42">
+      <c r="DR42"/>
+      <c r="DS42"/>
+      <c r="DT42">
         <v>110591238.0</v>
       </c>
-      <c r="DS42"/>
-      <c r="DT42"/>
       <c r="DU42"/>
+      <c r="DV42"/>
+      <c r="DW42"/>
     </row>
-    <row r="43" spans="1:125">
+    <row r="43" spans="1:127">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...1 lines deleted...]
-      </c>
+      <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
-      <c r="AB43">
-[...1 lines deleted...]
-      </c>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
-      <c r="AD43"/>
-      <c r="AE43"/>
+      <c r="AD43">
+        <v>0.0</v>
+      </c>
+      <c r="AE43">
+        <v>0.0</v>
+      </c>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
@@ -15990,93 +16160,95 @@
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
+      <c r="DV43"/>
+      <c r="DW43"/>
     </row>
-    <row r="44" spans="1:125">
+    <row r="44" spans="1:127">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...1 lines deleted...]
-      </c>
+      <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
-      <c r="AD44"/>
-      <c r="AE44"/>
+      <c r="AD44">
+        <v>0.0</v>
+      </c>
+      <c r="AE44">
+        <v>0.0</v>
+      </c>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
@@ -16103,1315 +16275,1333 @@
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
-      <c r="CX44">
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44">
         <v>1000.0</v>
       </c>
-      <c r="CY44"/>
-      <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
+      <c r="DV44"/>
+      <c r="DW44"/>
     </row>
-    <row r="45" spans="1:125">
+    <row r="45" spans="1:127">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45">
+        <v>8135000000.0</v>
+      </c>
+      <c r="C45">
+        <v>8090700000.0</v>
+      </c>
+      <c r="D45">
         <v>8234800000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>8027200000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>7661000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>7518300000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>11447900000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>6605600000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>6442000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>6184700000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>9386400000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5393600000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5033600000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>4645000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>7182100000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>3768600000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>2935100000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>2866100000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2815200000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2496300000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>2463500000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2363400000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AB45"/>
+      <c r="AC45">
         <v>2123600000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1880600000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>1769900000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45"/>
       <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>1683500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1600800000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1552000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1567300000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1622400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>1687237000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1587400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>1608900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>1580300000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>1620678000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>1532600000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>1518900000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>1523400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>1447523000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>1372400000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>1275100000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>1231200000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>1217840000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>1173200000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1137200000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1012300000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1029923000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1036900000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1169223000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1124600000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1053610000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1060300000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>960200000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>848700000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>745331000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>720600000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>742800000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>720700000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>618706000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>561684000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>591917000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>586644000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>541922161.06</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>502485877.85</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>458510853.85</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>401154358.55</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>381494611.4</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>343341560.73</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>313483751.64</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>288435887.76</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>270890086.49</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>281165402.92</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>287236895.4</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>277974744.35</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>278369851.31</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>292484124.34</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>306296140.5</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>310197403.01</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>303466798.4</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>315435584.1</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>321247745.28</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>325726462.94</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>347276166.77</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>392601915.3</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>436283659.79</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>474226719.75</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>495395736.68</v>
       </c>
-      <c r="CQ45"/>
-      <c r="CR45"/>
       <c r="CS45"/>
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45">
         <v>674519082.14</v>
       </c>
-      <c r="CU45"/>
-      <c r="CV45"/>
       <c r="CW45"/>
-      <c r="CX45">
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>269939273.24</v>
       </c>
-      <c r="CY45"/>
-      <c r="CZ45"/>
       <c r="DA45"/>
-      <c r="DB45">
+      <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45">
         <v>202136886.0</v>
       </c>
-      <c r="DC45"/>
-      <c r="DD45"/>
       <c r="DE45"/>
-      <c r="DF45">
+      <c r="DF45"/>
+      <c r="DG45"/>
+      <c r="DH45">
         <v>135828738.0</v>
       </c>
-      <c r="DG45"/>
-      <c r="DH45"/>
       <c r="DI45"/>
-      <c r="DJ45">
+      <c r="DJ45"/>
+      <c r="DK45"/>
+      <c r="DL45">
         <v>73909017.0</v>
       </c>
-      <c r="DK45"/>
-      <c r="DL45"/>
       <c r="DM45"/>
-      <c r="DN45">
+      <c r="DN45"/>
+      <c r="DO45"/>
+      <c r="DP45">
         <v>62509966.0</v>
       </c>
-      <c r="DO45"/>
-      <c r="DP45"/>
       <c r="DQ45"/>
-      <c r="DR45">
+      <c r="DR45"/>
+      <c r="DS45"/>
+      <c r="DT45">
         <v>35797869.0</v>
       </c>
-      <c r="DS45"/>
-      <c r="DT45"/>
       <c r="DU45"/>
+      <c r="DV45"/>
+      <c r="DW45"/>
     </row>
-    <row r="46" spans="1:125">
+    <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>8135000000.0</v>
+      </c>
+      <c r="C46">
+        <v>8090700000.0</v>
+      </c>
+      <c r="D46">
         <v>8231295000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>8027200000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>7676309000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>7503077000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>7233872319.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>6600091000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>6433346000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>6215252000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5821804000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5415480000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5035237000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>4640598000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>4102826000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3780109000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>3543168000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3353179000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3156832000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2885878000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2933477000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2862855000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2811690000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2492209000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2458304000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2383266000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2296861000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2115976000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1884732000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1769900000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1728533000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1694740000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1721416000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1679557949.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1642307000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1557684000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1567771000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1619355839.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1695756000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1589324166.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1608900000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1580300000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1620700000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1532600000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1518900000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1523400000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1447523000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1372400000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1275100000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1231200000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1217840000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1173200000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1137200000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1012300000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1029900000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1036900000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1169223000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1124600000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1053600000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1060300000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>960200000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>848700000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>745331000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>720600000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>742800000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>720700000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>618706000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>561684000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>591917000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>586644000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>541922161.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>502485877.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>458510853.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>401154358.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>381494611.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>343341560.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>313483751.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>288435887.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>270890086.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>281165402.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>287236895.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>277974744.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>278369851.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>292484124.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>306296140.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>310197403.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>303466798.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>315435584.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>321247745.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>325726462.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>347276166.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>392601915.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>436283659.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>474226719.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>495395736.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>495395736.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>595399873.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>674519082.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>674519082.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>593231130.0</v>
       </c>
       <c r="CW46"/>
       <c r="CX46">
-        <v>269939273.0</v>
+        <v>593231130.0</v>
       </c>
       <c r="CY46"/>
       <c r="CZ46">
-        <v>209764635.0</v>
+        <v>269939273.0</v>
       </c>
       <c r="DA46"/>
       <c r="DB46">
-        <v>202136886.0</v>
+        <v>209764635.0</v>
       </c>
       <c r="DC46"/>
       <c r="DD46">
-        <v>133591697.0</v>
+        <v>202136886.0</v>
       </c>
       <c r="DE46"/>
       <c r="DF46">
-        <v>135828738.0</v>
+        <v>133591697.0</v>
       </c>
       <c r="DG46"/>
       <c r="DH46">
-        <v>98998525.0</v>
+        <v>135828738.0</v>
       </c>
       <c r="DI46"/>
       <c r="DJ46">
+        <v>98998525.0</v>
+      </c>
+      <c r="DK46"/>
+      <c r="DL46">
         <v>73909017.0</v>
       </c>
-      <c r="DK46"/>
-      <c r="DL46"/>
       <c r="DM46"/>
-      <c r="DN46">
+      <c r="DN46"/>
+      <c r="DO46"/>
+      <c r="DP46">
         <v>62509966.0</v>
       </c>
-      <c r="DO46"/>
-      <c r="DP46"/>
       <c r="DQ46"/>
-      <c r="DR46">
+      <c r="DR46"/>
+      <c r="DS46"/>
+      <c r="DT46">
         <v>35797869.0</v>
       </c>
-      <c r="DS46"/>
-      <c r="DT46"/>
       <c r="DU46"/>
+      <c r="DV46"/>
+      <c r="DW46"/>
     </row>
-    <row r="47" spans="1:125">
+    <row r="47" spans="1:127">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>5393600000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
         <v>4645000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>4136900000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3768600000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3546100000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3336400000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3147500000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2891200000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2935100000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2866100000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2815200000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2496300000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2463500000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2363400000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47">
+      <c r="AB47"/>
+      <c r="AC47">
         <v>2123600000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1880600000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>3137699793.89</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47"/>
       <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47">
         <v>2074072000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1924482000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1833378000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1788446000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1735644000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1780372000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1783920000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1774938000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1799962000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>1759893000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1710688000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>1694181000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>1636284000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>1751648000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>1733067000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>1745612000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>1696224000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1678062000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1587925000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1479497000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1297364000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1358056000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1333048000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1481143000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1499542000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1366848000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1425997000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1394498000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1203712000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>988980000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>980088000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>912976000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>974818000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>886729000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>821744000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>829868000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>777948000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>752517000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>708355000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>721416000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>634347000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>556220000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>488061000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>423861000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>385869000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>357494000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>357081000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>366799000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>337603000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>329895000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>353057000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>371310000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>402449000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>411136000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>391740000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>391649000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>400885000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>438229000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>457737000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>502776000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>518329000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>519767000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>591496000.0</v>
       </c>
       <c r="CS47"/>
       <c r="CT47">
-        <v>593414000.0</v>
+        <v>591496000.0</v>
       </c>
       <c r="CU47"/>
       <c r="CV47">
-        <v>504191000.0</v>
+        <v>593414000.0</v>
       </c>
       <c r="CW47"/>
       <c r="CX47">
-        <v>253526000.0</v>
+        <v>504191000.0</v>
       </c>
       <c r="CY47"/>
       <c r="CZ47">
+        <v>253526000.0</v>
+      </c>
+      <c r="DA47"/>
+      <c r="DB47">
         <v>199812000.0</v>
       </c>
-      <c r="DA47"/>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
+      <c r="DV47"/>
+      <c r="DW47"/>
     </row>
-    <row r="48" spans="1:125">
+    <row r="48" spans="1:127">
       <c r="A48" t="s">
         <v>78</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48">
         <v>17587300000.0</v>
       </c>
-      <c r="C48"/>
-      <c r="D48"/>
       <c r="E48"/>
-      <c r="F48">
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48">
         <v>14414045587.0</v>
       </c>
-      <c r="G48"/>
-      <c r="H48"/>
       <c r="I48"/>
-      <c r="J48">
-[...1 lines deleted...]
-      </c>
+      <c r="J48"/>
       <c r="K48"/>
       <c r="L48">
-        <v>11038200000.0</v>
+        <v>12426466000.0</v>
       </c>
       <c r="M48"/>
       <c r="N48">
+        <v>11038200000.0</v>
+      </c>
+      <c r="O48"/>
+      <c r="P48">
         <v>8972186000.0</v>
       </c>
-      <c r="O48"/>
-      <c r="P48"/>
       <c r="Q48"/>
-      <c r="R48">
+      <c r="R48"/>
+      <c r="S48"/>
+      <c r="T48">
         <v>8341960000.0</v>
       </c>
-      <c r="S48"/>
-      <c r="T48"/>
       <c r="U48"/>
-      <c r="V48">
+      <c r="V48"/>
+      <c r="W48"/>
+      <c r="X48">
         <v>10731500000.0</v>
       </c>
-      <c r="W48"/>
-[...4 lines deleted...]
-      <c r="Z48">
+      <c r="Y48"/>
+      <c r="Z48"/>
+      <c r="AA48">
+        <v>0.0</v>
+      </c>
+      <c r="AB48">
         <v>9523800000.0</v>
       </c>
-      <c r="AA48">
-[...4 lines deleted...]
-      </c>
       <c r="AC48">
         <v>0.0</v>
       </c>
       <c r="AD48">
+        <v>0.0</v>
+      </c>
+      <c r="AE48">
+        <v>0.0</v>
+      </c>
+      <c r="AF48">
         <v>9197900000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7269300000.0</v>
       </c>
       <c r="AG48"/>
       <c r="AH48">
-        <v>7211300000.0</v>
+        <v>7269300000.0</v>
       </c>
       <c r="AI48"/>
       <c r="AJ48">
-        <v>6032253000.0</v>
+        <v>7211300000.0</v>
       </c>
       <c r="AK48"/>
       <c r="AL48">
+        <v>6032253000.0</v>
+      </c>
+      <c r="AM48"/>
+      <c r="AN48">
         <v>6282504000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>5673000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>4822881000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5284315000.0</v>
       </c>
       <c r="AQ48"/>
       <c r="AR48">
-        <v>4284640000.0</v>
+        <v>5284315000.0</v>
       </c>
       <c r="AS48"/>
       <c r="AT48">
-        <v>4648541000.0</v>
+        <v>4284640000.0</v>
       </c>
       <c r="AU48"/>
       <c r="AV48">
-        <v>4415211000.0</v>
+        <v>4648541000.0</v>
       </c>
       <c r="AW48"/>
       <c r="AX48">
-        <v>4376613000.0</v>
+        <v>4415211000.0</v>
       </c>
       <c r="AY48"/>
       <c r="AZ48">
-        <v>3362767000.0</v>
+        <v>4376613000.0</v>
       </c>
       <c r="BA48"/>
       <c r="BB48">
+        <v>3362767000.0</v>
+      </c>
+      <c r="BC48"/>
+      <c r="BD48">
         <v>3931359000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>4757110000.0</v>
       </c>
-      <c r="BD48"/>
-[...1 lines deleted...]
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48">
         <v>3270703000.0</v>
       </c>
-      <c r="BG48"/>
-      <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48">
         <v>2366443000.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48"/>
       <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48">
         <v>1450156000.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48">
         <v>1702958581.0</v>
       </c>
-      <c r="BS48"/>
-      <c r="BT48"/>
       <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48">
         <v>1528606013.0</v>
       </c>
-      <c r="BW48"/>
-      <c r="BX48"/>
       <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48">
         <v>1239688431.0</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48">
         <v>662530901.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>655406614.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>604985465.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>467606923.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>351310510.0</v>
       </c>
-      <c r="CI48"/>
-      <c r="CJ48"/>
       <c r="CK48"/>
-      <c r="CL48">
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48">
         <v>115906941.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>72792003.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>106698027.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>183537828.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>276143069.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>276143069.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>339626840.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>484991891.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>484991891.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>778192650.0</v>
       </c>
       <c r="CW48"/>
       <c r="CX48">
-        <v>791683168.0</v>
+        <v>778192650.0</v>
       </c>
       <c r="CY48"/>
       <c r="CZ48">
-        <v>624037508.0</v>
+        <v>791683168.0</v>
       </c>
       <c r="DA48"/>
       <c r="DB48">
-        <v>453565756.0</v>
+        <v>624037508.0</v>
       </c>
       <c r="DC48"/>
       <c r="DD48">
-        <v>423295050.0</v>
+        <v>453565756.0</v>
       </c>
       <c r="DE48"/>
       <c r="DF48">
-        <v>370566036.0</v>
+        <v>423295050.0</v>
       </c>
       <c r="DG48"/>
       <c r="DH48">
-        <v>2094725.0</v>
+        <v>370566036.0</v>
       </c>
       <c r="DI48"/>
       <c r="DJ48">
+        <v>2094725.0</v>
+      </c>
+      <c r="DK48"/>
+      <c r="DL48">
         <v>2090907.0</v>
       </c>
-      <c r="DK48"/>
-      <c r="DL48"/>
       <c r="DM48"/>
-      <c r="DN48">
+      <c r="DN48"/>
+      <c r="DO48"/>
+      <c r="DP48">
         <v>165514820.0</v>
       </c>
-      <c r="DO48"/>
-      <c r="DP48"/>
       <c r="DQ48"/>
-      <c r="DR48">
+      <c r="DR48"/>
+      <c r="DS48"/>
+      <c r="DT48">
         <v>67150251.0</v>
       </c>
-      <c r="DS48"/>
-      <c r="DT48"/>
       <c r="DU48"/>
+      <c r="DV48"/>
+      <c r="DW48"/>
     </row>
-    <row r="49" spans="1:125">
+    <row r="49" spans="1:127">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...1 lines deleted...]
-      </c>
+      <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
-      <c r="AB49">
-[...1 lines deleted...]
-      </c>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
-      <c r="AD49"/>
-      <c r="AE49"/>
+      <c r="AD49">
+        <v>0.0</v>
+      </c>
+      <c r="AE49">
+        <v>0.0</v>
+      </c>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
@@ -17462,148 +17652,150 @@
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
+      <c r="DV49"/>
+      <c r="DW49"/>
     </row>
-    <row r="50" spans="1:125">
+    <row r="50" spans="1:127">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
         <v>1681900000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
         <v>1010300000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50">
         <v>100000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50">
         <v>746200000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50">
         <v>509100000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
         <v>15400000.0</v>
       </c>
-      <c r="W50"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50">
         <v>0.0</v>
       </c>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50">
         <v>0.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
+      <c r="AD50">
+        <v>0.0</v>
+      </c>
+      <c r="AE50">
+        <v>0.0</v>
+      </c>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50">
         <v>24900000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>58600000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>3100200000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>3092610000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>3335800000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>245900000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>2641800000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>1157000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>5049000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>5039000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>1073739000.0</v>
       </c>
-      <c r="AY50"/>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -17633,775 +17825,789 @@
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
+      <c r="DV50"/>
+      <c r="DW50"/>
     </row>
-    <row r="51" spans="1:125">
+    <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>1984400000.0</v>
+      </c>
+      <c r="C51">
+        <v>2705600000.0</v>
+      </c>
+      <c r="D51">
         <v>2707847000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2704700000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3706292000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3673547000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4993511862.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4688287000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4602010000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>4634783000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>4830959000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>4540646000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>4519269000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3532649000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3635507000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3513798000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>4381674000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3971573000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4205432000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4098242000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>4617345000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>4628954000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>4656987000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4619117000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>4615244000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>3900715000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>3073060000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>3158620000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>3139282000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>7704834972.93</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>3029011000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>2973337000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>3024242000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>2996467062.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>3077890000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>3007674000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>3022308000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>3034595389.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>3087378000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2393497765.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>901900000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1144300000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1125500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1125300000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1115800000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1155500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1154137000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1137400000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1118400000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1097300000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1070141000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1079600000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>735600000.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>755900000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>747300000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>741108000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>736800000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>733800000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>733100000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>705700000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>695600000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>710060000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>735400000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>728600000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>711800000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>663102000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>660191000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>651917000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>661398000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>718788962.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>596021568.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>592109768.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>614999717.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>604172594.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>905146767.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>379971574.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>650568256.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>388838173.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>593783017.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>622601343.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>623012076.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>382267262.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>1123892727.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>1083908409.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>1099120349.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>816729051.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>1063787800.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>1049696901.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>1057246401.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>858563994.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>1407653785.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>1536015474.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>1202001486.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>1083774662.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>1083774662.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>1174627711.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>1538105676.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>1538105676.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>932038983.0</v>
       </c>
       <c r="CW51"/>
       <c r="CX51">
-        <v>819296135.0</v>
+        <v>932038983.0</v>
       </c>
       <c r="CY51"/>
       <c r="CZ51">
-        <v>817010433.0</v>
+        <v>819296135.0</v>
       </c>
       <c r="DA51"/>
       <c r="DB51">
-        <v>789069260.0</v>
+        <v>817010433.0</v>
       </c>
       <c r="DC51"/>
       <c r="DD51">
-        <v>272084371.0</v>
+        <v>789069260.0</v>
       </c>
       <c r="DE51"/>
       <c r="DF51">
-        <v>270719550.0</v>
+        <v>272084371.0</v>
       </c>
       <c r="DG51"/>
       <c r="DH51">
+        <v>270719550.0</v>
+      </c>
+      <c r="DI51"/>
+      <c r="DJ51">
         <v>269308775.0</v>
       </c>
-      <c r="DI51"/>
-      <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
-      <c r="DR51">
+      <c r="DR51"/>
+      <c r="DS51"/>
+      <c r="DT51">
         <v>8812983.0</v>
       </c>
-      <c r="DS51"/>
-      <c r="DT51"/>
       <c r="DU51"/>
+      <c r="DV51"/>
+      <c r="DW51"/>
     </row>
-    <row r="52" spans="1:125">
+    <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52">
         <v>1078880957.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
+      <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
-        <v>747900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="M52"/>
       <c r="N52">
-        <v>746200000.0</v>
+        <v>747900000.0</v>
       </c>
       <c r="O52"/>
       <c r="P52">
-        <v>25600000.0</v>
+        <v>746200000.0</v>
       </c>
       <c r="Q52"/>
       <c r="R52">
-        <v>509100000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="S52"/>
       <c r="T52">
-        <v>6800000.0</v>
+        <v>509100000.0</v>
       </c>
       <c r="U52"/>
       <c r="V52">
+        <v>6800000.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
         <v>15400000.0</v>
       </c>
-      <c r="W52"/>
-[...4 lines deleted...]
-      <c r="Z52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
+        <v>0.0</v>
+      </c>
+      <c r="AB52">
         <v>55600000.0</v>
       </c>
-      <c r="AA52">
-[...4 lines deleted...]
-      </c>
       <c r="AC52">
         <v>0.0</v>
       </c>
       <c r="AD52">
+        <v>0.0</v>
+      </c>
+      <c r="AE52">
+        <v>0.0</v>
+      </c>
+      <c r="AF52">
         <v>46300000.0</v>
       </c>
-      <c r="AE52"/>
-[...1 lines deleted...]
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52">
         <v>24841694.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>25200000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>25600000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>25908000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>244700000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>245900000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>250400000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>253632000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4211000.0</v>
       </c>
       <c r="AQ52">
         <v>4200000.0</v>
       </c>
       <c r="AR52">
+        <v>4211000.0</v>
+      </c>
+      <c r="AS52">
+        <v>4200000.0</v>
+      </c>
+      <c r="AT52">
         <v>4232000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4261000.0</v>
       </c>
       <c r="AU52">
         <v>4300000.0</v>
       </c>
       <c r="AV52">
+        <v>4261000.0</v>
+      </c>
+      <c r="AW52">
+        <v>4300000.0</v>
+      </c>
+      <c r="AX52">
         <v>4309000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>4400000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>4385000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>3800000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>3839000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3610000.0</v>
       </c>
       <c r="BC52"/>
       <c r="BD52">
+        <v>3610000.0</v>
+      </c>
+      <c r="BE52"/>
+      <c r="BF52">
         <v>2598000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>2598000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>2587000.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
-[...1 lines deleted...]
-      </c>
+      <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52"/>
+      <c r="BT52">
+        <v>70204086.0</v>
+      </c>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52">
         <v>1207817.0</v>
       </c>
-      <c r="BW52"/>
-      <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52">
         <v>7405662.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
-      <c r="DR52">
+      <c r="DR52"/>
+      <c r="DS52"/>
+      <c r="DT52">
         <v>779910.0</v>
       </c>
-      <c r="DS52"/>
-      <c r="DT52"/>
       <c r="DU52"/>
+      <c r="DV52"/>
+      <c r="DW52"/>
     </row>
-    <row r="53" spans="1:125">
+    <row r="53" spans="1:127">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>909600000.0</v>
+      </c>
+      <c r="C53">
+        <v>405900000.0</v>
+      </c>
+      <c r="D53">
         <v>405727000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>1700000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>5411000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>5189000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>5399904.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>5196000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>205024000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>306808000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>5420000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>5422000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>5102000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>4795000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>106813000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>210641000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>305147000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>400504000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>2778413000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>136748000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>186597000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1410002000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1300577000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>874864000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>939215000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>1399768000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>1172356000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>482063000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>674980000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>1022100000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>914058000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>741168000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>657899000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>727592285.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1055989000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>602197000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>685006000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>923264393.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1155832000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1401697009.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>1000000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>1075000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>950000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>33100000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>25000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>60000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>334864000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>539800000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>599700000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>599700000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>679884000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>662500000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>758300000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>840000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>930000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>1040000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>849980000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>849980000.0</v>
       </c>
-      <c r="BF53"/>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
@@ -18424,93 +18630,95 @@
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
+      <c r="DV53"/>
+      <c r="DW53"/>
     </row>
-    <row r="54" spans="1:125">
+    <row r="54" spans="1:127">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...1 lines deleted...]
-      </c>
+      <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
-      <c r="AB54">
-[...1 lines deleted...]
-      </c>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
-      <c r="AD54"/>
-      <c r="AE54"/>
+      <c r="AD54">
+        <v>0.0</v>
+      </c>
+      <c r="AE54">
+        <v>0.0</v>
+      </c>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
@@ -18561,1465 +18769,1491 @@
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
+      <c r="DV54"/>
+      <c r="DW54"/>
     </row>
-    <row r="55" spans="1:125">
+    <row r="55" spans="1:127">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>50214800000.0</v>
+      </c>
+      <c r="C55">
+        <v>48060500000.0</v>
+      </c>
+      <c r="D55">
         <v>50545079000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>45097100000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>44938725000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>45386713000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>48588742393.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>41731271000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>40686271000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>39235470000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>40109094000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>37665683000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>36940508000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>35114292000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>36001408000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>32903677000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>31886213000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>30383834000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>30320632000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>27247750000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>27800114000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>27187885000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>27233405000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>25421665000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>24254831000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>23473264000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>22373042000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>20624892000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>20077917000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>20360600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>20153608000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>19375735000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>18841861000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>20263140860.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>18668218000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>17560475000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>18790342000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>17292292930.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>17293156000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>14820142486.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>13303500000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>13143600000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>13295000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>12705600000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>12675300000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>13091100000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>12203945000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>12096600000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>11888500000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>11758300000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>12203365000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>11067200000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>10377800000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>7613500000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>7410500000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>10587700000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>7612266000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>7399300000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>7260800000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>7107600000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>7076100000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>6956700000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>6180358000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>5461100000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>4866700000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>4394800000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>3727497000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>3567658000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>3545061000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>3744947000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>3948736530.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>4211708385.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>4148722147.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>4402160396.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>4074162450.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>5129283912.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>4904388917.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>4027338135.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>3951032089.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>3850550922.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>3937987635.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>3806869218.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>3753171560.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>3523539088.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>3446401885.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>3346592168.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>3241369608.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>3274793858.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>3120968551.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>3009975365.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>2863275356.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>3167632571.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>3406961608.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>3233132523.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>3299507102.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>3299507102.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>3252906414.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>3650184322.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>3650184322.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3580233782.0</v>
       </c>
       <c r="CW55"/>
       <c r="CX55">
-        <v>2391530614.0</v>
+        <v>3580233782.0</v>
       </c>
       <c r="CY55"/>
       <c r="CZ55">
-        <v>2127267796.0</v>
+        <v>2391530614.0</v>
       </c>
       <c r="DA55"/>
       <c r="DB55">
-        <v>1703455439.0</v>
+        <v>2127267796.0</v>
       </c>
       <c r="DC55"/>
       <c r="DD55">
-        <v>1003714985.0</v>
+        <v>1703455439.0</v>
       </c>
       <c r="DE55"/>
       <c r="DF55">
-        <v>932383710.0</v>
+        <v>1003714985.0</v>
       </c>
       <c r="DG55"/>
       <c r="DH55">
-        <v>994630075.0</v>
+        <v>932383710.0</v>
       </c>
       <c r="DI55"/>
       <c r="DJ55">
+        <v>994630075.0</v>
+      </c>
+      <c r="DK55"/>
+      <c r="DL55">
         <v>656272071.0</v>
       </c>
-      <c r="DK55"/>
-      <c r="DL55"/>
       <c r="DM55"/>
-      <c r="DN55">
+      <c r="DN55"/>
+      <c r="DO55"/>
+      <c r="DP55">
         <v>499276258.0</v>
       </c>
-      <c r="DO55"/>
-      <c r="DP55"/>
       <c r="DQ55"/>
-      <c r="DR55">
+      <c r="DR55"/>
+      <c r="DS55"/>
+      <c r="DT55">
         <v>320543010.0</v>
       </c>
-      <c r="DS55"/>
-      <c r="DT55"/>
       <c r="DU55"/>
+      <c r="DV55"/>
+      <c r="DW55"/>
     </row>
-    <row r="56" spans="1:125">
+    <row r="56" spans="1:127">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>29549200000.0</v>
+      </c>
+      <c r="C56">
+        <v>27583800000.0</v>
+      </c>
+      <c r="D56">
         <v>30603070000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>25146300000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>26763877000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>27468668000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>30736857484.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>24843266000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>24420351000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>23254010000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>24486447000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>21743552000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>22405483000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>21040842000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>22874924000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>19786641000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>19818899000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>18300371000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>18244132000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>15649440000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>16729941000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>15841645000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>15910140000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>14526951000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>13464140000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>12806853000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>11993566000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>10057863000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>9917041000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>10396300000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>10540138000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>9871392000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>9264877000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>9074800749.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>9240544000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>8324274000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>7956789000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>8753145322.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>8600797000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>9226870810.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>7580500000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>7686200000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>7707600000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>7347500000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>7311800000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>7625100000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>7146206000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>7161600000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>7290300000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>7240800000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>6855786000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>6828600000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>6078900000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>6065000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>5831900000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>9009800000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>5426296000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>5767100000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>5706800000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>5601600000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>5690400000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>5667700000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>4944465000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>4348100000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>3733500000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>3288200000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>2748884000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>2596815000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>2523068000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>2701064000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>2980300712.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>3361550410.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>3343026196.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>3627436601.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>3324600504.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>4424841877.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>4155047119.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>3328029641.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>3426035507.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>3352992792.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>3411107663.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>3265261703.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>3203385594.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>2963863120.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>2930385599.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>2754645386.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>2680030537.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>2563649442.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>2419966819.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>2303530851.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>2146074904.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>2309959288.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>2530948267.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>2249449280.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>2413748170.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>2413748170.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>2274765010.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>2603290254.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>2603290254.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2661402133.0</v>
       </c>
       <c r="CW56"/>
       <c r="CX56">
-        <v>2088685551.0</v>
+        <v>2661402133.0</v>
       </c>
       <c r="CY56"/>
       <c r="CZ56">
-        <v>1898524695.0</v>
+        <v>2088685551.0</v>
       </c>
       <c r="DA56"/>
       <c r="DB56">
-        <v>1463455154.0</v>
+        <v>1898524695.0</v>
       </c>
       <c r="DC56"/>
       <c r="DD56">
-        <v>870123287.0</v>
+        <v>1463455154.0</v>
       </c>
       <c r="DE56"/>
       <c r="DF56">
-        <v>783765072.0</v>
+        <v>870123287.0</v>
       </c>
       <c r="DG56"/>
       <c r="DH56">
-        <v>895631550.0</v>
+        <v>783765072.0</v>
       </c>
       <c r="DI56"/>
       <c r="DJ56">
+        <v>895631550.0</v>
+      </c>
+      <c r="DK56"/>
+      <c r="DL56">
         <v>582363054.0</v>
       </c>
-      <c r="DK56"/>
-      <c r="DL56"/>
       <c r="DM56"/>
-      <c r="DN56">
+      <c r="DN56"/>
+      <c r="DO56"/>
+      <c r="DP56">
         <v>428972633.0</v>
       </c>
-      <c r="DO56"/>
-      <c r="DP56"/>
       <c r="DQ56"/>
-      <c r="DR56">
+      <c r="DR56"/>
+      <c r="DS56"/>
+      <c r="DT56">
         <v>284433177.0</v>
       </c>
-      <c r="DS56"/>
-      <c r="DT56"/>
       <c r="DU56"/>
+      <c r="DV56"/>
+      <c r="DW56"/>
     </row>
-    <row r="57" spans="1:125">
+    <row r="57" spans="1:127">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>22154600000.0</v>
+      </c>
+      <c r="C57">
+        <v>20288000000.0</v>
+      </c>
+      <c r="D57">
         <v>24253573000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>19224900000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>18653201000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>18087202000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>20051046092.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>16012436000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>16110629000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>15123041000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>16336444000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>16375663000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>16759748000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>16932039000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>17835476000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>15716449000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>14624897000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>13681258000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>12334462000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>9145734000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>8749258000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>6868515000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>6595267000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>4982720000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>4621531000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>4716717000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4640882000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3699172000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>3700613000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3721200000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3795046000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3531180000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>3399394000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>3124865701.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3428553000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2985092000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>3125939000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>2870004796.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>3297237000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3276166397.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>3720100000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3246800000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>3107200000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>2711300000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2853900000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>3194300000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>2888871000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2926000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>3065200000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>2957500000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>2865167000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>2758300000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>2489400000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>2346400000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>2086300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>2301800000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>2074771000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>2091600000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>2233000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>2030900000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>2229600000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>2441700000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>2155816000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>2163200000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1782700000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1613000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>1044170000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>949273000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>940918000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>1017524000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1010734550.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>1271570744.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>1248434300.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>1561464902.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>1306824462.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>2380739936.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>1321348507.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>1220941033.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>1181412221.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>1517059388.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>1656759504.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>1384364304.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>1418905170.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>764640772.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>775210464.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>765376588.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>812540504.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>922929239.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>832126122.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>775416946.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>685320940.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>558963050.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>649521536.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>747352879.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>752276423.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>752276423.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>711595738.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>830150271.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>830150271.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>743734743.0</v>
       </c>
       <c r="CW57"/>
       <c r="CX57">
-        <v>480754599.0</v>
+        <v>743734743.0</v>
       </c>
       <c r="CY57"/>
       <c r="CZ57">
-        <v>422585268.0</v>
+        <v>480754599.0</v>
       </c>
       <c r="DA57"/>
       <c r="DB57">
-        <v>301118370.0</v>
+        <v>422585268.0</v>
       </c>
       <c r="DC57"/>
       <c r="DD57">
-        <v>223284205.0</v>
+        <v>301118370.0</v>
       </c>
       <c r="DE57"/>
       <c r="DF57">
-        <v>161323272.0</v>
+        <v>223284205.0</v>
       </c>
       <c r="DG57"/>
       <c r="DH57">
-        <v>228142875.0</v>
+        <v>161323272.0</v>
       </c>
       <c r="DI57"/>
       <c r="DJ57">
+        <v>228142875.0</v>
+      </c>
+      <c r="DK57"/>
+      <c r="DL57">
         <v>218454327.0</v>
       </c>
-      <c r="DK57"/>
-      <c r="DL57"/>
       <c r="DM57"/>
-      <c r="DN57">
+      <c r="DN57"/>
+      <c r="DO57"/>
+      <c r="DP57">
         <v>195725292.0</v>
       </c>
-      <c r="DO57"/>
-      <c r="DP57"/>
       <c r="DQ57"/>
-      <c r="DR57">
+      <c r="DR57"/>
+      <c r="DS57"/>
+      <c r="DT57">
         <v>162923199.0</v>
       </c>
-      <c r="DS57"/>
-      <c r="DT57"/>
       <c r="DU57"/>
+      <c r="DV57"/>
+      <c r="DW57"/>
     </row>
-    <row r="58" spans="1:125">
+    <row r="58" spans="1:127">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>28389400000.0</v>
+      </c>
+      <c r="C58">
+        <v>27231000000.0</v>
+      </c>
+      <c r="D58">
         <v>30941226000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>26103600000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>27285317000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>27921449000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>30112268509.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>25593140000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>25994833000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>25373228000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>26605657000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>25622122000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>26332160000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>25337266000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>27263179000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>24924283000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>24243937000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>21529127000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>20149966000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>15766524000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>15713504000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>13574415000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>13385291000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>11701689000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>11581819000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>10842781000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>9923603000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>8597126000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8507251000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>8394900000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>8502949000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>8268664000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>7960140000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>7812663082.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>7715193000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>7175783000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>7558870000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>7068512194.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>7422954000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>6296623211.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>5154300000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>4840200000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>4906200000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>4560700000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>4712700000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>5014300000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>4691355000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>4772500000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>4808100000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>4701400000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>4658570000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>4464100000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3879800000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>3441400000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>3343600000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>3682000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>3653299000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>3787300000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>3816600000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>3823400000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>3966700000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>3904800000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>3406450000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>3141800000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>2787400000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>2583800000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1952729000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1861387000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1853821000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1948996000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1955251082.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>2091269828.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>2086298000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>2445004298.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>2163539192.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>3285886703.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>2576820894.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1871509289.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1794578915.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>2110842405.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>2279360847.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>2007376381.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>2042634117.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1888532668.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1859118874.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1864496167.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>1850795596.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>1986717039.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>1881823023.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>1832662535.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>1713229301.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>2025030415.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>2234959820.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>2003501470.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>1969479274.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>1969479274.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>1886223449.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>2402617248.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>2402617248.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1675773726.0</v>
       </c>
       <c r="CW58"/>
       <c r="CX58">
-        <v>1303216206.0</v>
+        <v>1675773726.0</v>
       </c>
       <c r="CY58"/>
       <c r="CZ58">
-        <v>1239595701.0</v>
+        <v>1303216206.0</v>
       </c>
       <c r="DA58"/>
       <c r="DB58">
-        <v>1092175210.0</v>
+        <v>1239595701.0</v>
       </c>
       <c r="DC58"/>
       <c r="DD58">
-        <v>495368576.0</v>
+        <v>1092175210.0</v>
       </c>
       <c r="DE58"/>
       <c r="DF58">
-        <v>435112398.0</v>
+        <v>495368576.0</v>
       </c>
       <c r="DG58"/>
       <c r="DH58">
-        <v>497269500.0</v>
+        <v>435112398.0</v>
       </c>
       <c r="DI58"/>
       <c r="DJ58">
+        <v>497269500.0</v>
+      </c>
+      <c r="DK58"/>
+      <c r="DL58">
         <v>223727049.0</v>
       </c>
-      <c r="DK58"/>
-      <c r="DL58"/>
       <c r="DM58"/>
-      <c r="DN58">
+      <c r="DN58"/>
+      <c r="DO58"/>
+      <c r="DP58">
         <v>199581948.0</v>
       </c>
-      <c r="DO58"/>
-      <c r="DP58"/>
       <c r="DQ58"/>
-      <c r="DR58">
+      <c r="DR58"/>
+      <c r="DS58"/>
+      <c r="DT58">
         <v>172906047.0</v>
       </c>
-      <c r="DS58"/>
-      <c r="DT58"/>
       <c r="DU58"/>
+      <c r="DV58"/>
+      <c r="DW58"/>
     </row>
-    <row r="59" spans="1:125">
+    <row r="59" spans="1:127">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...1 lines deleted...]
-      </c>
+      <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
-      <c r="AB59">
-[...1 lines deleted...]
-      </c>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
-      <c r="AD59"/>
-      <c r="AE59"/>
+      <c r="AD59">
+        <v>0.0</v>
+      </c>
+      <c r="AE59">
+        <v>0.0</v>
+      </c>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
@@ -20070,599 +20304,609 @@
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
+      <c r="DV59"/>
+      <c r="DW59"/>
     </row>
-    <row r="60" spans="1:125">
+    <row r="60" spans="1:127">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>21825400000.0</v>
+      </c>
+      <c r="C60">
+        <v>20829500000.0</v>
+      </c>
+      <c r="D60">
         <v>19603853000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>18993500000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>17653408000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>17465264000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>18476473884.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>16138131000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>14691438000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>13862243000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>13503437000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>12043560000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>10608348000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>9777026000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>8738229000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>7979394000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>7642276000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>8854707000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>10170666000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>11481226000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>12086611000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>13613470000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>13848114000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>13719976000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>12673012000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>12630483000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>12449439000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>12027766000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>11570667000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>11965700000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>11650659000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>11107071000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>10881721000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>12450477777.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>10953025000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>10384692000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>11231473000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>10223780735.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>9870202000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>8523519275.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>8149200000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>8303400000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>8388800000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>8144900000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>7962600000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>8076800000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>7512590000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>7324100000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>7080400000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>7056900000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>7544795000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>6603100000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>6498000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>4172100000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>4066900000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>6905700000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>3958967000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>3612000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>3444200000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>3284200000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>3109400000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>3051900000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>2773908000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>2319300000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>2079300000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>1811000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1774768000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1706271000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>1691240000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1795951000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1993485447.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>2120438556.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>2062424145.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1957156097.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1910623257.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>1843397208.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>2327568023.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>2155828846.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>2156453174.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>1739708517.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>1658626788.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>1799492836.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>1710537443.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>1635006419.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>1587283011.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>1482096000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>1390574011.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>1288076818.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>1239145528.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>1177312830.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>1139214691.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>1142602155.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>1172001787.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>1229631053.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>1314646892.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>1314646892.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>1366682965.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>1228422390.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>1228422390.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1648170690.0</v>
       </c>
       <c r="CW60"/>
       <c r="CX60">
-        <v>968573747.0</v>
+        <v>1648170690.0</v>
       </c>
       <c r="CY60"/>
       <c r="CZ60">
-        <v>773763510.0</v>
+        <v>968573747.0</v>
       </c>
       <c r="DA60"/>
       <c r="DB60">
-        <v>611280229.0</v>
+        <v>773763510.0</v>
       </c>
       <c r="DC60"/>
       <c r="DD60">
-        <v>508346408.0</v>
+        <v>611280229.0</v>
       </c>
       <c r="DE60"/>
       <c r="DF60">
-        <v>497271312.0</v>
+        <v>508346408.0</v>
       </c>
       <c r="DG60"/>
       <c r="DH60">
-        <v>497360575.0</v>
+        <v>497271312.0</v>
       </c>
       <c r="DI60"/>
       <c r="DJ60">
+        <v>497360575.0</v>
+      </c>
+      <c r="DK60"/>
+      <c r="DL60">
         <v>432545022.0</v>
       </c>
-      <c r="DK60"/>
-      <c r="DL60"/>
       <c r="DM60"/>
-      <c r="DN60">
+      <c r="DN60"/>
+      <c r="DO60"/>
+      <c r="DP60">
         <v>299694310.0</v>
       </c>
-      <c r="DO60"/>
-      <c r="DP60"/>
       <c r="DQ60"/>
-      <c r="DR60">
+      <c r="DR60"/>
+      <c r="DS60"/>
+      <c r="DT60">
         <v>147636963.0</v>
       </c>
-      <c r="DS60"/>
-      <c r="DT60"/>
       <c r="DU60"/>
+      <c r="DV60"/>
+      <c r="DW60"/>
     </row>
-    <row r="61" spans="1:125">
+    <row r="61" spans="1:127">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...1 lines deleted...]
-      </c>
+      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
-      <c r="AD61"/>
-      <c r="AE61"/>
+      <c r="AD61">
+        <v>0.0</v>
+      </c>
+      <c r="AE61">
+        <v>0.0</v>
+      </c>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-670707000.0</v>
       </c>
-      <c r="AI61"/>
-      <c r="AJ61"/>
       <c r="AK61"/>
-      <c r="AL61">
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-840122000.0</v>
       </c>
-      <c r="AM61"/>
-      <c r="AN61"/>
       <c r="AO61"/>
-      <c r="AP61">
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-517890000.0</v>
       </c>
-      <c r="AQ61"/>
-      <c r="AR61"/>
       <c r="AS61"/>
-      <c r="AT61">
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-471265000.0</v>
       </c>
-      <c r="AU61"/>
-      <c r="AV61"/>
       <c r="AW61"/>
-      <c r="AX61">
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-502523000.0</v>
       </c>
-      <c r="AY61"/>
-      <c r="AZ61"/>
       <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-612587000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-427420000.0</v>
       </c>
-      <c r="BD61"/>
-[...1 lines deleted...]
-      <c r="BF61">
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61">
         <v>-540218000.0</v>
       </c>
-      <c r="BG61"/>
-      <c r="BH61"/>
       <c r="BI61"/>
-      <c r="BJ61">
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61">
         <v>-201254000.0</v>
       </c>
-      <c r="BK61"/>
-      <c r="BL61"/>
       <c r="BM61"/>
-      <c r="BN61">
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-312729000.0</v>
       </c>
-      <c r="BO61"/>
-      <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-352758000.0</v>
       </c>
-      <c r="BS61"/>
-      <c r="BT61"/>
       <c r="BU61"/>
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-290443000.0</v>
       </c>
-      <c r="BW61"/>
-      <c r="BX61"/>
       <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61">
         <v>-529200000.0</v>
       </c>
-      <c r="CA61"/>
-      <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
+      <c r="DV61"/>
+      <c r="DW61"/>
     </row>
-    <row r="62" spans="1:125">
+    <row r="62" spans="1:127">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...1 lines deleted...]
-      </c>
+      <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
-      <c r="AB62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
-      <c r="AD62"/>
-      <c r="AE62"/>
+      <c r="AD62">
+        <v>0.0</v>
+      </c>
+      <c r="AE62">
+        <v>0.0</v>
+      </c>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
@@ -20713,50 +20957,52 @@
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
+      <c r="DV62"/>
+      <c r="DW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20846,54 +21092,54 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
-        <v>14801136437.0</v>
+        <v>15409300000.0</v>
       </c>
       <c r="C2">
         <v>13770900000.0</v>
       </c>
       <c r="D2">
         <v>13422400000.0</v>
       </c>
       <c r="E2">
         <v>10473300000.0</v>
       </c>
       <c r="F2">
         <v>8802000000.0</v>
       </c>
       <c r="G2">
         <v>7181300000.0</v>
       </c>
       <c r="H2">
         <v>6540200000.0</v>
       </c>
       <c r="I2">
         <v>5914800000.0</v>
       </c>
       <c r="J2">
         <v>4942500000.0</v>
       </c>
@@ -20944,54 +21190,54 @@
       </c>
       <c r="Z2">
         <v>1795624926.0</v>
       </c>
       <c r="AA2">
         <v>1205906423.0</v>
       </c>
       <c r="AB2">
         <v>755479158.0</v>
       </c>
       <c r="AC2">
         <v>444917988.0</v>
       </c>
       <c r="AD2">
         <v>452908638.0</v>
       </c>
       <c r="AE2">
         <v>361240112.0</v>
       </c>
       <c r="AF2">
         <v>276556086.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
-        <v>985410490.0</v>
+        <v>1025900000.0</v>
       </c>
       <c r="C3">
         <v>918600000.0</v>
       </c>
       <c r="D3">
         <v>739800000.0</v>
       </c>
       <c r="E3">
         <v>583600000.0</v>
       </c>
       <c r="F3">
         <v>471000000.0</v>
       </c>
       <c r="G3">
         <v>490800000.0</v>
       </c>
       <c r="H3">
         <v>448500000.0</v>
       </c>
       <c r="I3">
         <v>422700000.0</v>
       </c>
       <c r="J3">
         <v>417500000.0</v>
       </c>
@@ -21042,100 +21288,100 @@
       </c>
       <c r="Z3">
         <v>159074849.0</v>
       </c>
       <c r="AA3">
         <v>66031980.0</v>
       </c>
       <c r="AB3">
         <v>42534212.0</v>
       </c>
       <c r="AC3">
         <v>33850602.0</v>
       </c>
       <c r="AD3">
         <v>15818166.0</v>
       </c>
       <c r="AE3">
         <v>9480946.0</v>
       </c>
       <c r="AF3">
         <v>6473253.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5">
-        <v>11164079391.0</v>
+        <v>11406100000.0</v>
       </c>
       <c r="C5">
         <v>9205000000.0</v>
       </c>
       <c r="D5">
         <v>9236200000.0</v>
       </c>
       <c r="E5">
         <v>6516900000.0</v>
       </c>
       <c r="F5">
         <v>6760100000.0</v>
       </c>
       <c r="G5">
         <v>4059900000.0</v>
       </c>
       <c r="H5">
         <v>2802400000.0</v>
       </c>
       <c r="I5">
         <v>2965300000.0</v>
       </c>
       <c r="J5">
         <v>2343900000.0</v>
       </c>
@@ -21186,54 +21432,54 @@
       </c>
       <c r="Z5">
         <v>-637468264.0</v>
       </c>
       <c r="AA5">
         <v>488584697.0</v>
       </c>
       <c r="AB5">
         <v>85366561.0</v>
       </c>
       <c r="AC5">
         <v>88250310.0</v>
       </c>
       <c r="AD5">
         <v>204181614.0</v>
       </c>
       <c r="AE5">
         <v>152418259.0</v>
       </c>
       <c r="AF5">
         <v>100920354.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
-        <v>12149489881.0</v>
+        <v>12432000000.0</v>
       </c>
       <c r="C6">
         <v>10123600000.0</v>
       </c>
       <c r="D6">
         <v>9976000000.0</v>
       </c>
       <c r="E6">
         <v>7100500000.0</v>
       </c>
       <c r="F6">
         <v>7231100000.0</v>
       </c>
       <c r="G6">
         <v>4550700000.0</v>
       </c>
       <c r="H6">
         <v>3250900000.0</v>
       </c>
       <c r="I6">
         <v>3388000000.0</v>
       </c>
       <c r="J6">
         <v>2761400000.0</v>
       </c>
@@ -21284,146 +21530,146 @@
       </c>
       <c r="Z6">
         <v>-478393415.0</v>
       </c>
       <c r="AA6">
         <v>554616677.0</v>
       </c>
       <c r="AB6">
         <v>127900773.0</v>
       </c>
       <c r="AC6">
         <v>122100912.0</v>
       </c>
       <c r="AD6">
         <v>219999780.0</v>
       </c>
       <c r="AE6">
         <v>161899205.0</v>
       </c>
       <c r="AF6">
         <v>107393607.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9">
-        <v>16576873228.0</v>
+        <v>17258000000.0</v>
       </c>
       <c r="C9">
         <v>14492000000.0</v>
       </c>
       <c r="D9">
         <v>14136100000.0</v>
       </c>
       <c r="E9">
         <v>10700100000.0</v>
       </c>
       <c r="F9">
         <v>9809000000.0</v>
       </c>
       <c r="G9">
         <v>6797200000.0</v>
       </c>
       <c r="H9">
         <v>5279800000.0</v>
       </c>
       <c r="I9">
         <v>5029200000.0</v>
       </c>
       <c r="J9">
         <v>4020200000.0</v>
       </c>
@@ -21474,54 +21720,54 @@
       </c>
       <c r="Z9">
         <v>51947120.0</v>
       </c>
       <c r="AA9">
         <v>954874803.0</v>
       </c>
       <c r="AB9">
         <v>442037792.0</v>
       </c>
       <c r="AC9">
         <v>329723622.0</v>
       </c>
       <c r="AD9">
         <v>355545099.0</v>
       </c>
       <c r="AE9">
         <v>258154911.0</v>
       </c>
       <c r="AF9">
         <v>169786407.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10">
-        <v>11164079391.0</v>
+        <v>11406100000.0</v>
       </c>
       <c r="C10">
         <v>9252200000.0</v>
       </c>
       <c r="D10">
         <v>9274800000.0</v>
       </c>
       <c r="E10">
         <v>6594100000.0</v>
       </c>
       <c r="F10">
         <v>6904600000.0</v>
       </c>
       <c r="G10">
         <v>4105200000.0</v>
       </c>
       <c r="H10">
         <v>2784000000.0</v>
       </c>
       <c r="I10">
         <v>2943200000.0</v>
       </c>
       <c r="J10">
         <v>2372700000.0</v>
       </c>
@@ -21572,54 +21818,54 @@
       </c>
       <c r="Z10">
         <v>-698434762.0</v>
       </c>
       <c r="AA10">
         <v>490701399.0</v>
       </c>
       <c r="AB10">
         <v>118360389.0</v>
       </c>
       <c r="AC10">
         <v>89444034.0</v>
       </c>
       <c r="AD10">
         <v>218817963.0</v>
       </c>
       <c r="AE10">
         <v>156033874.0</v>
       </c>
       <c r="AF10">
         <v>101232318.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11">
-        <v>1933936524.0</v>
+        <v>2013400000.0</v>
       </c>
       <c r="C11">
         <v>1680600000.0</v>
       </c>
       <c r="D11">
         <v>1435800000.0</v>
       </c>
       <c r="E11">
         <v>969900000.0</v>
       </c>
       <c r="F11">
         <v>1021400000.0</v>
       </c>
       <c r="G11">
         <v>551500000.0</v>
       </c>
       <c r="H11">
         <v>191700000.0</v>
       </c>
       <c r="I11">
         <v>351600000.0</v>
       </c>
       <c r="J11">
         <v>306000000.0</v>
       </c>
@@ -21670,51 +21916,51 @@
       </c>
       <c r="Z11">
         <v>-218608362.0</v>
       </c>
       <c r="AA11">
         <v>146318700.0</v>
       </c>
       <c r="AB11">
         <v>37565262.0</v>
       </c>
       <c r="AC11">
         <v>27796716.0</v>
       </c>
       <c r="AD11">
         <v>71272656.0</v>
       </c>
       <c r="AE11">
         <v>54716307.0</v>
       </c>
       <c r="AF11">
         <v>37279698.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12">
         <v>118300000.0</v>
       </c>
       <c r="C12">
         <v>160553292.0</v>
       </c>
       <c r="D12">
         <v>149424287.0</v>
       </c>
       <c r="E12">
         <v>59379644.0</v>
       </c>
       <c r="F12">
         <v>56918309.0</v>
       </c>
       <c r="G12">
         <v>40292062.0</v>
       </c>
       <c r="H12">
         <v>36080243.0</v>
       </c>
       <c r="I12">
         <v>43174085.0</v>
       </c>
@@ -21768,51 +22014,51 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13">
         <v>223000000.0</v>
       </c>
       <c r="C13">
         <v>182400000.0</v>
       </c>
       <c r="D13">
         <v>193900000.0</v>
       </c>
       <c r="E13">
         <v>16200000.0</v>
       </c>
       <c r="F13">
         <v>10000000.0</v>
       </c>
       <c r="G13">
         <v>8400000.0</v>
       </c>
       <c r="H13">
         <v>11600000.0</v>
       </c>
       <c r="I13">
         <v>13500000.0</v>
       </c>
@@ -21826,102 +22072,102 @@
         <v>16500000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>2976000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15">
-        <v>9230142866.0</v>
+        <v>9609400000.0</v>
       </c>
       <c r="C15">
         <v>7571600000.0</v>
       </c>
       <c r="D15">
         <v>7839000000.0</v>
       </c>
       <c r="E15">
         <v>5624200000.0</v>
       </c>
       <c r="F15">
         <v>5883200000.0</v>
       </c>
       <c r="G15">
         <v>3553700000.0</v>
       </c>
       <c r="H15">
         <v>2592300000.0</v>
       </c>
       <c r="I15">
         <v>2591600000.0</v>
       </c>
       <c r="J15">
         <v>2066700000.0</v>
       </c>
@@ -21972,51 +22218,51 @@
       </c>
       <c r="Z15">
         <v>-479826400.0</v>
       </c>
       <c r="AA15">
         <v>345439986.0</v>
       </c>
       <c r="AB15">
         <v>80795127.0</v>
       </c>
       <c r="AC15">
         <v>61647318.0</v>
       </c>
       <c r="AD15">
         <v>147545307.0</v>
       </c>
       <c r="AE15">
         <v>101317567.0</v>
       </c>
       <c r="AF15">
         <v>63952620.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>5624200000.0</v>
       </c>
       <c r="F16">
         <v>5883200000.0</v>
       </c>
       <c r="G16">
         <v>3553700000.0</v>
       </c>
       <c r="H16">
         <v>2592300000.0</v>
       </c>
       <c r="I16">
         <v>2591600000.0</v>
       </c>
       <c r="J16">
         <v>2066700000.0</v>
       </c>
       <c r="K16">
         <v>1557800000.0</v>
       </c>
@@ -22046,51 +22292,51 @@
         <v>1004456000.0</v>
       </c>
       <c r="U16">
         <v>824402000.0</v>
       </c>
       <c r="V16">
         <v>368836000.0</v>
       </c>
       <c r="W16">
         <v>318766000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16">
         <v>323443000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17">
         <v>9609400000.0</v>
       </c>
       <c r="C17">
         <v>7571600000.0</v>
       </c>
       <c r="D17">
         <v>7839000000.0</v>
       </c>
       <c r="E17">
         <v>5486200000.0</v>
       </c>
       <c r="F17">
         <v>5684100000.0</v>
       </c>
       <c r="G17">
         <v>3465100000.0</v>
       </c>
       <c r="H17">
         <v>2574100000.0</v>
       </c>
       <c r="I17">
         <v>2585400000.0</v>
       </c>
@@ -22106,51 +22352,51 @@
       <c r="M17">
         <v>1418320000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>104700000.0</v>
       </c>
       <c r="C18">
         <v>19800000.0</v>
       </c>
       <c r="D18">
         <v>41200000.0</v>
       </c>
       <c r="E18">
         <v>-44600000.0</v>
       </c>
       <c r="F18">
         <v>-44600000.0</v>
       </c>
       <c r="G18">
         <v>-34900000.0</v>
       </c>
       <c r="H18">
         <v>-25000000.0</v>
       </c>
       <c r="I18">
         <v>-28300000.0</v>
       </c>
@@ -22162,146 +22408,146 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
-        <v>10855364184.0</v>
+        <v>11301400000.0</v>
       </c>
       <c r="C21">
         <v>9022600000.0</v>
       </c>
       <c r="D21">
         <v>9042300000.0</v>
       </c>
       <c r="E21">
         <v>6500700000.0</v>
       </c>
       <c r="F21">
         <v>6750100000.0</v>
       </c>
       <c r="G21">
         <v>4051500000.0</v>
       </c>
       <c r="H21">
         <v>2790800000.0</v>
       </c>
       <c r="I21">
         <v>2965300000.0</v>
       </c>
       <c r="J21">
         <v>2439700000.0</v>
       </c>
@@ -22352,100 +22598,100 @@
       </c>
       <c r="Z21">
         <v>-694827011.0</v>
       </c>
       <c r="AA21">
         <v>488584696.0</v>
       </c>
       <c r="AB21">
         <v>85366561.0</v>
       </c>
       <c r="AC21">
         <v>88250310.0</v>
       </c>
       <c r="AD21">
         <v>204181614.0</v>
       </c>
       <c r="AE21">
         <v>152418259.0</v>
       </c>
       <c r="AF21">
         <v>100920354.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>20522645480.0</v>
+        <v>21365900000.0</v>
       </c>
       <c r="C23">
         <v>19240300000.0</v>
       </c>
       <c r="D23">
         <v>18516200000.0</v>
       </c>
       <c r="E23">
         <v>14672700000.0</v>
       </c>
       <c r="F23">
         <v>11860900000.0</v>
       </c>
       <c r="G23">
         <v>9927000000.0</v>
       </c>
       <c r="H23">
         <v>9029200000.0</v>
       </c>
       <c r="I23">
         <v>7978700000.0</v>
       </c>
       <c r="J23">
         <v>6523000000.0</v>
       </c>
@@ -22496,97 +22742,97 @@
       </c>
       <c r="Z23">
         <v>2542399058.0</v>
       </c>
       <c r="AA23">
         <v>1672196529.0</v>
       </c>
       <c r="AB23">
         <v>1112150389.0</v>
       </c>
       <c r="AC23">
         <v>686391300.0</v>
       </c>
       <c r="AD23">
         <v>604272123.0</v>
       </c>
       <c r="AE23">
         <v>466976764.0</v>
       </c>
       <c r="AF23">
         <v>345422139.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>1025900000.0</v>
       </c>
       <c r="C25">
         <v>918600000.0</v>
       </c>
       <c r="D25">
         <v>739800000.0</v>
       </c>
       <c r="E25">
         <v>583600000.0</v>
       </c>
       <c r="F25">
         <v>471000000.0</v>
       </c>
       <c r="G25">
         <v>490800000.0</v>
       </c>
       <c r="H25">
         <v>448500000.0</v>
       </c>
       <c r="I25">
         <v>422700000.0</v>
       </c>
@@ -22596,54 +22842,54 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26">
-        <v>4513351021.0</v>
+        <v>4698800000.0</v>
       </c>
       <c r="C26">
         <v>4303700000.0</v>
       </c>
       <c r="D26">
         <v>3980600000.0</v>
       </c>
       <c r="E26">
         <v>3253500000.0</v>
       </c>
       <c r="F26">
         <v>2547000000.0</v>
       </c>
       <c r="G26">
         <v>2200800000.0</v>
       </c>
       <c r="H26">
         <v>1968500000.0</v>
       </c>
       <c r="I26">
         <v>1575900000.0</v>
       </c>
       <c r="J26">
         <v>1259700000.0</v>
       </c>
@@ -22690,87 +22936,87 @@
         <v>286219229.0</v>
       </c>
       <c r="Y26">
         <v>298206231.0</v>
       </c>
       <c r="Z26">
         <v>408934653.0</v>
       </c>
       <c r="AA26">
         <v>214699497.0</v>
       </c>
       <c r="AB26">
         <v>173913250.0</v>
       </c>
       <c r="AC26">
         <v>114000642.0</v>
       </c>
       <c r="AD26">
         <v>78636285.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>1257800000.0</v>
       </c>
       <c r="C28">
         <v>1165700000.0</v>
       </c>
       <c r="D28">
         <v>1113200000.0</v>
       </c>
       <c r="E28">
         <v>945900000.0</v>
       </c>
       <c r="F28">
         <v>725600000.0</v>
       </c>
       <c r="G28">
         <v>544900000.0</v>
       </c>
       <c r="H28">
         <v>520500000.0</v>
       </c>
       <c r="I28">
         <v>488000000.0</v>
       </c>
@@ -22824,51 +23070,51 @@
       </c>
       <c r="Z28">
         <v>280480731.78</v>
       </c>
       <c r="AA28">
         <v>185558628.24</v>
       </c>
       <c r="AB28">
         <v>140223769.0</v>
       </c>
       <c r="AC28">
         <v>93622068.0</v>
       </c>
       <c r="AD28">
         <v>56909034.0</v>
       </c>
       <c r="AE28">
         <v>96255706.0</v>
       </c>
       <c r="AF28">
         <v>62392800.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>2013400000.0</v>
       </c>
       <c r="C29">
         <v>1680600000.0</v>
       </c>
       <c r="D29">
         <v>1435800000.0</v>
       </c>
       <c r="E29">
         <v>969900000.0</v>
       </c>
       <c r="F29">
         <v>1021400000.0</v>
       </c>
       <c r="G29">
         <v>551500000.0</v>
       </c>
       <c r="H29">
         <v>191700000.0</v>
       </c>
       <c r="I29">
         <v>351600000.0</v>
       </c>
@@ -22882,54 +23128,54 @@
         <v>161446000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
-        <v>5721509043.0</v>
+        <v>5956600000.0</v>
       </c>
       <c r="C30">
         <v>5469400000.0</v>
       </c>
       <c r="D30">
         <v>5093800000.0</v>
       </c>
       <c r="E30">
         <v>4199400000.0</v>
       </c>
       <c r="F30">
         <v>3058900000.0</v>
       </c>
       <c r="G30">
         <v>2745700000.0</v>
       </c>
       <c r="H30">
         <v>2489000000.0</v>
       </c>
       <c r="I30">
         <v>2063900000.0</v>
       </c>
       <c r="J30">
         <v>1580500000.0</v>
       </c>
@@ -22980,54 +23226,54 @@
       </c>
       <c r="Z30">
         <v>746774132.0</v>
       </c>
       <c r="AA30">
         <v>466290106.0</v>
       </c>
       <c r="AB30">
         <v>356671231.0</v>
       </c>
       <c r="AC30">
         <v>241473312.0</v>
       </c>
       <c r="AD30">
         <v>151363485.0</v>
       </c>
       <c r="AE30">
         <v>105736652.0</v>
       </c>
       <c r="AF30">
         <v>68866053.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B31">
-        <v>308715207.0</v>
+        <v>104700000.0</v>
       </c>
       <c r="C31">
         <v>229600000.0</v>
       </c>
       <c r="D31">
         <v>232500000.0</v>
       </c>
       <c r="E31">
         <v>93400000.0</v>
       </c>
       <c r="F31">
         <v>154500000.0</v>
       </c>
       <c r="G31">
         <v>53700000.0</v>
       </c>
       <c r="H31">
         <v>-6800000.0</v>
       </c>
       <c r="I31">
         <v>-22100000.0</v>
       </c>
       <c r="J31">
         <v>-67000000.0</v>
       </c>
@@ -23078,54 +23324,54 @@
       </c>
       <c r="Z31">
         <v>-3607751.0</v>
       </c>
       <c r="AA31">
         <v>2116703.0</v>
       </c>
       <c r="AB31">
         <v>32993828.0</v>
       </c>
       <c r="AC31">
         <v>1193724.0</v>
       </c>
       <c r="AD31">
         <v>14636349.0</v>
       </c>
       <c r="AE31">
         <v>3615615.0</v>
       </c>
       <c r="AF31">
         <v>311964.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B32">
-        <v>31378009666.0</v>
+        <v>32667300000.0</v>
       </c>
       <c r="C32">
         <v>28262900000.0</v>
       </c>
       <c r="D32">
         <v>27558500000.0</v>
       </c>
       <c r="E32">
         <v>21173400000.0</v>
       </c>
       <c r="F32">
         <v>18611000000.0</v>
       </c>
       <c r="G32">
         <v>13978500000.0</v>
       </c>
       <c r="H32">
         <v>11820000000.0</v>
       </c>
       <c r="I32">
         <v>10944000000.0</v>
       </c>
       <c r="J32">
         <v>8962700000.0</v>
       </c>
@@ -23195,1134 +23441,1148 @@
       <c r="AF32">
         <v>446342493.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
-        <v>4605900024.0</v>
+        <v>4291100000.0</v>
       </c>
       <c r="C2">
+        <v>4121900000.0</v>
+      </c>
+      <c r="D2">
+        <v>4649600000.0</v>
+      </c>
+      <c r="E2">
         <v>3635700000.0</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="F2">
+        <v>3562200000.0</v>
+      </c>
+      <c r="G2">
         <v>3561800000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4473000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3673900000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3030600000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2593400000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3519700000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3211400000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3358300000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3333000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3119300000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2784600000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2766000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1803400000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2285000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2529900000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1975600000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2011500000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2043000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2076600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1722500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1339200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2096300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1680100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1462700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1301100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1749600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1440200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1553500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1171500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1404300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1397900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1154900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1019000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1006800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>980200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>998200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>765100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>774331000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>845700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>900300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>871300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>837103000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>744100000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>891700000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>787000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1042600000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>787400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>686700000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>551400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>602900000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>697800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>697300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>728300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>714545000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>845100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>839400000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>802600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>836768000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>663500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>609300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>443200000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>360233000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>364000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>242200000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>171200000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>461110451.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>430572992.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>507143748.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>545305127.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>579828728.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>549564156.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>546915124.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>556686855.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>630507487.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>566938007.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>561229851.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>377579851.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>343847354.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>335588806.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>463589553.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>410409245.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>476350105.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>378118198.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>396309016.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>307130520.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>374076891.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>276416427.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>256158004.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>264441352.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>651794000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>184410000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>392557894.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>105321000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>522184000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>-558485000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>328557313.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>607049000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>-525534000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>275855424.0</v>
       </c>
-      <c r="DA2"/>
-      <c r="DB2"/>
       <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2"/>
+      <c r="DF2">
         <v>135894402.0</v>
       </c>
-      <c r="DE2"/>
-      <c r="DF2"/>
       <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>128506825.0</v>
       </c>
-      <c r="DI2"/>
-      <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
-        <v>252806900.0</v>
+        <v>250987939.0</v>
       </c>
       <c r="C3">
+        <v>259400000.0</v>
+      </c>
+      <c r="D3">
+        <v>255100000.0</v>
+      </c>
+      <c r="E3">
         <v>274600000.0</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>254900000.0</v>
+      </c>
+      <c r="G3">
         <v>241300000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>241000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>235700000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>227500000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>214400000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>212100000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>176200000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>181200000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>170300000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>183200000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>137900000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>131500000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>131000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>124200000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>116200000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>112700000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>117900000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>125400000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>122000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>125100000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>117900000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>122900000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>112400000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>108400000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>104800000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>110400000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>110000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>99700000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>102600000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>102300000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>101200000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>103900000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>110100000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>103100000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>87700000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>84100000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>82000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>80484000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>77500000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>72800000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>66100000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>62544000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>60400000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>67000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>64700000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>67575000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>67900000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>48800000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>44500000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>43520000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>36700000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>56800000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>49600000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>40085000.0</v>
       </c>
-      <c r="BG3">
-[...2 lines deleted...]
-      <c r="BH3">
+      <c r="BI3">
+        <v>43000000.0</v>
+      </c>
+      <c r="BJ3">
         <v>99027000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>39200000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>39544000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>41000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>36200000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>34700000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>31363000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>33800000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>35100000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>38700000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>33273161.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>29027638.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>26611789.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>30560282.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>20789814.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>28043058.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>24167097.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>53346128.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>14701246.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>29529236.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>20754468.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>22106967.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>21312716.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>21913427.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>24877406.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>22358355.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>17789676.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>22138389.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>24518093.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>25702025.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>32746586.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>45466196.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>31148949.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>35185871.0</v>
       </c>
-      <c r="CP3"/>
-[...1 lines deleted...]
-      <c r="CR3">
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3">
         <v>-1006.6</v>
       </c>
-      <c r="CS3"/>
-      <c r="CT3"/>
       <c r="CU3"/>
-      <c r="CV3">
+      <c r="CV3"/>
+      <c r="CW3"/>
+      <c r="CX3">
         <v>40710360.0</v>
       </c>
-      <c r="CW3"/>
-      <c r="CX3"/>
       <c r="CY3"/>
-      <c r="CZ3">
+      <c r="CZ3"/>
+      <c r="DA3"/>
+      <c r="DB3">
         <v>16134529.0</v>
       </c>
-      <c r="DA3"/>
-      <c r="DB3"/>
       <c r="DC3"/>
-      <c r="DD3">
+      <c r="DD3"/>
+      <c r="DE3"/>
+      <c r="DF3">
         <v>10895352.0</v>
       </c>
-      <c r="DE3"/>
-      <c r="DF3"/>
       <c r="DG3"/>
-      <c r="DH3">
+      <c r="DH3"/>
+      <c r="DI3"/>
+      <c r="DJ3">
         <v>-6557400.0</v>
       </c>
-      <c r="DI3"/>
-      <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -24501,829 +24761,843 @@
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
-      <c r="CW4"/>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
-      <c r="CY4">
-[...1 lines deleted...]
-      </c>
+      <c r="CY4"/>
       <c r="CZ4">
         <v>0.0</v>
       </c>
-      <c r="DA4"/>
-      <c r="DB4"/>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5">
-        <v>3425870320.0</v>
+        <v>3456100000.0</v>
       </c>
       <c r="C5">
+        <v>3303300000.0</v>
+      </c>
+      <c r="D5">
+        <v>3653900000.0</v>
+      </c>
+      <c r="E5">
         <v>2566700000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
+        <v>2777700000.0</v>
+      </c>
+      <c r="G5">
+        <v>2820100000.0</v>
+      </c>
+      <c r="H5">
         <v>3537800000.0</v>
       </c>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
       <c r="I5">
-        <v>1391400000.0</v>
+        <v>2518486795.0</v>
       </c>
       <c r="J5">
+        <v>1881437100.0</v>
+      </c>
+      <c r="K5">
+        <v>1447800000.0</v>
+      </c>
+      <c r="L5">
         <v>2585800000.0</v>
       </c>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
       <c r="M5">
-        <v>2205000000.0</v>
+        <v>2237100000.0</v>
       </c>
       <c r="N5">
+        <v>2345600000.0</v>
+      </c>
+      <c r="O5">
+        <v>2258400000.0</v>
+      </c>
+      <c r="P5">
         <v>2140400000.0</v>
       </c>
-      <c r="O5">
-[...4 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>784600000.0</v>
+        <v>1969064671.0</v>
       </c>
       <c r="R5">
+        <v>1668085186.0</v>
+      </c>
+      <c r="S5">
+        <v>825507849.0</v>
+      </c>
+      <c r="T5">
         <v>1817500000.0</v>
       </c>
-      <c r="S5">
-[...4 lines deleted...]
-      </c>
       <c r="U5">
+        <v>2021759491.0</v>
+      </c>
+      <c r="V5">
+        <v>1252357507.0</v>
+      </c>
+      <c r="W5">
         <v>1560600000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1503700000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1215900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>905100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>426700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1276400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>685600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>494300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>334300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>815900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>817800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>689400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>642200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>726000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>631700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>531800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>510900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>506400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>472200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>380700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>204600000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>297335000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>351600000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>398100000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>434900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>309529000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>241100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>405100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>245500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>462600000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>195500000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>232100000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>93300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>185300000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>317500000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>331100000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>322900000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>330872000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>366144000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>494400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>449800000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>508724000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>327800000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>292400000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>136900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>110575000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>38600000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-123800000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-146300000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-134033544.7</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>83246311.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>150994358.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>187942189.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>211097336.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>208899537.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>206543839.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>218980748.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>280182871.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>238905532.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>237749185.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>114286161.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>74664112.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>68950535.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>161304955.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>143799181.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>180656921.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>63205331.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>100409904.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>28385374.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>27699100.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-18683115.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-55281479.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-83824086.5</v>
       </c>
-      <c r="CP5">
-[...4 lines deleted...]
-      </c>
       <c r="CR5">
+        <v>0.0</v>
+      </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
         <v>68365251.6</v>
       </c>
-      <c r="CS5">
-[...4 lines deleted...]
-      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
+        <v>0.0</v>
+      </c>
+      <c r="CX5">
         <v>2945029.0</v>
       </c>
-      <c r="CW5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CY5"/>
       <c r="CZ5">
+        <v>0.0</v>
+      </c>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
+      <c r="DB5">
         <v>103666638.0</v>
       </c>
-      <c r="DA5"/>
-      <c r="DB5"/>
       <c r="DC5"/>
-      <c r="DD5">
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5">
         <v>1769528.0</v>
       </c>
-      <c r="DE5"/>
-      <c r="DF5"/>
       <c r="DG5"/>
-      <c r="DH5">
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>40983750.0</v>
       </c>
-      <c r="DI5"/>
-      <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
-        <v>3678677220.0</v>
+        <v>3707087939.0</v>
       </c>
       <c r="C6">
+        <v>3562700000.0</v>
+      </c>
+      <c r="D6">
+        <v>3909000000.0</v>
+      </c>
+      <c r="E6">
         <v>2841300000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
+        <v>3032600000.0</v>
+      </c>
+      <c r="G6">
+        <v>3061400000.0</v>
+      </c>
+      <c r="H6">
         <v>3778800000.0</v>
       </c>
-      <c r="G6">
-[...4 lines deleted...]
-      </c>
       <c r="I6">
-        <v>1605800000.0</v>
+        <v>2754186795.0</v>
       </c>
       <c r="J6">
+        <v>2108937100.0</v>
+      </c>
+      <c r="K6">
+        <v>1662200000.0</v>
+      </c>
+      <c r="L6">
         <v>2797900000.0</v>
       </c>
-      <c r="K6">
-[...4 lines deleted...]
-      </c>
       <c r="M6">
-        <v>2375300000.0</v>
+        <v>2413300000.0</v>
       </c>
       <c r="N6">
+        <v>2526800000.0</v>
+      </c>
+      <c r="O6">
+        <v>2428700000.0</v>
+      </c>
+      <c r="P6">
         <v>2323600000.0</v>
       </c>
-      <c r="O6">
-[...4 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>915600000.0</v>
+        <v>2106964671.0</v>
       </c>
       <c r="R6">
+        <v>1799585186.0</v>
+      </c>
+      <c r="S6">
+        <v>956507849.0</v>
+      </c>
+      <c r="T6">
         <v>1941700000.0</v>
       </c>
-      <c r="S6">
-[...4 lines deleted...]
-      </c>
       <c r="U6">
+        <v>2137959491.0</v>
+      </c>
+      <c r="V6">
+        <v>1365057507.0</v>
+      </c>
+      <c r="W6">
         <v>1678500000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1629100000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1337900000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1030200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>544600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1399300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>798000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>602700000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>439100000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>926300000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>927800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>789100000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>744800000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>828300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>732900000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>635700000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>621000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>609500000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>559900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>464800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>286600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>377819000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>429100000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>470900000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>501000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>372073000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>301500000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>472100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>310200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>530175000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>263400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>280900000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>137800000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>228820000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>354200000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>387900000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>372500000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>370957000.0</v>
       </c>
-      <c r="BG6">
-[...2 lines deleted...]
-      <c r="BH6">
+      <c r="BI6">
+        <v>409144000.0</v>
+      </c>
+      <c r="BJ6">
         <v>593427000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>489000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>548268000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>368800000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>328600000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>171600000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>141938000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>72400000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-88700000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-107600000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-100760383.7</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>112273949.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>177606147.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>218502471.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>231887150.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>236942595.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>230710936.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>272326876.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>294884117.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>268434768.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>258503653.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>136393128.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>95976828.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>90863962.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>186182361.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>166157536.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>198446597.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>85343720.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>124927997.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>54087399.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>60445686.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>26783081.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-24132530.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-48638215.5</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-1478436029.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>584872922.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>68364245.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>451225058.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-2006235400.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>415453105.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>43655389.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>495698681.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-1187278806.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>623194441.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>119801167.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>485775117.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-646957679.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>337636080.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>12664880.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>196006340.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-506576230.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>176072050.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>40983750.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>229156268.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-362830342.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>200487924.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>173280992.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>168276064.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-310582031.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>154333430.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>154630188.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>153375711.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>-227794656.0</v>
       </c>
-      <c r="DS6">
+      <c r="DU6">
         <v>109571670.0</v>
       </c>
-      <c r="DT6">
+      <c r="DV6">
         <v>107594028.0</v>
       </c>
-      <c r="DU6">
+      <c r="DW6">
         <v>108114912.0</v>
       </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -25502,115 +25776,117 @@
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
-      <c r="CW7"/>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
-      <c r="CY7">
-[...1 lines deleted...]
-      </c>
+      <c r="CY7"/>
       <c r="CZ7">
         <v>0.0</v>
       </c>
-      <c r="DA7"/>
-      <c r="DB7"/>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -25789,1573 +26065,1599 @@
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
-      <c r="CW8"/>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
-      <c r="CY8">
-[...1 lines deleted...]
-      </c>
+      <c r="CY8"/>
       <c r="CZ8">
         <v>0.0</v>
       </c>
-      <c r="DA8"/>
-      <c r="DB8"/>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9">
-        <v>5021069978.0</v>
+        <v>5035400000.0</v>
       </c>
       <c r="C9">
+        <v>4645000000.0</v>
+      </c>
+      <c r="D9">
+        <v>5068500000.0</v>
+      </c>
+      <c r="E9">
         <v>3880300000.0</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="F9">
+        <v>4129500000.0</v>
+      </c>
+      <c r="G9">
         <v>4179700000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>4789800000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3793400000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3212200000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2696600000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3717300000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3461600000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3544000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3413200000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3310900000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2993700000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2664500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1731000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2700600000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2711400000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2044600000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2352400000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2211100000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1881400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1603200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1101400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1940100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1306400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1105200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>928000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1392900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1335900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1186900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1113500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1156100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1049500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>946500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>924600000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>900600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>834400000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>741400000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>568100000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>659844000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>703500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>753800000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>778600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>656874000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>578100000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>751900000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>609500000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>805700000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>530800000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>500000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>340700000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>420200000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>531000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>530400000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>523600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>496390000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>613400000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>690000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>649600000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>684670000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>512500000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>459400000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>298600000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>220333000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>191300000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>34400000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>12400000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>42506494.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>265129381.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>337770905.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>373434566.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>398267424.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>385070311.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>383236937.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>391701236.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>439607032.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>390512976.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>381193503.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>251495223.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>204232521.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>196990367.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>298126866.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>274009621.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>307265156.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>232254421.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>219317038.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>145786310.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>149530021.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>93363246.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>72329941.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>52728467.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>572922427.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>584872922.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>215212086.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>451225058.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>478804911.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>415453105.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>182361234.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>495698681.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>484917722.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>623194441.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>211549312.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>485775117.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>465192710.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>337636080.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>67909531.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>196006340.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>179815070.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>176072050.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>96266275.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>229156268.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>241441781.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>200487924.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>173280992.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>168276064.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>156394733.0</v>
       </c>
-      <c r="DO9">
+      <c r="DQ9">
         <v>154333430.0</v>
       </c>
-      <c r="DP9">
+      <c r="DR9">
         <v>154630188.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DS9">
         <v>153375711.0</v>
       </c>
-      <c r="DR9">
+      <c r="DT9">
         <v>117627483.0</v>
       </c>
-      <c r="DS9">
+      <c r="DU9">
         <v>109571670.0</v>
       </c>
-      <c r="DT9">
+      <c r="DV9">
         <v>107594028.0</v>
       </c>
-      <c r="DU9">
+      <c r="DW9">
         <v>108114912.0</v>
       </c>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10">
-        <v>3425870320.0</v>
+        <v>3527200000.0</v>
       </c>
       <c r="C10">
+        <v>3303300000.0</v>
+      </c>
+      <c r="D10">
+        <v>3458300000.0</v>
+      </c>
+      <c r="E10">
         <v>2566700000.0</v>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="F10">
+        <v>2777700000.0</v>
+      </c>
+      <c r="G10">
         <v>2820100000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3417200000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2517700000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1869500000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1447800000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2433700000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2237100000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2345600000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2258400000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2173800000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1953500000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1657100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>809700000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2089400000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2011100000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1242400000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1561700000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1520700000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1228000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>917400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>439100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1258600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>691800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>495100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>338400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>827600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>810000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>691500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>614100000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>720400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>643100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>545000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>520700000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>604700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>461700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>400600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>224400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>313520000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>368200000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>414700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>452200000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>327135000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>259400000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>424000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>263100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>476300000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>200600000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>242400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>104200000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>181900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>315000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>330200000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>323500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>291235000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>409500000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>496200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>451700000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>492523000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>326200000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>289700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>134100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>64924000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>36200000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-124700000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-148000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-128994712.5</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>90297163.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>157372369.4</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>192143404.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>216593024.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>218429308.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>214713896.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>206096533.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>285951758.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>238540706.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>235859204.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>109911956.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>72880983.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>65044772.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>157513935.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>139199914.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>176098674.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>60155075.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>96015560.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>30186446.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>23428207.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-27072029.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-82665397.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-97264532.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>28286854.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-20960036.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>58163361.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-53993085.3</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-203049029.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-186595827.6</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-63594053.4</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-46892590.9</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>83368821.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>104535922.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>103428330.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>72210394.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>8217399.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>69210720.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>1434361.5</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>1672092.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>1655540.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>1442518.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>47450075.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>32033595.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>37786511.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>36616328.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>33200354.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>32241418.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>25632517.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>25228350.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>25276860.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DS10">
         <v>25071795.0</v>
       </c>
-      <c r="DR10">
+      <c r="DT10">
         <v>16862070.0</v>
       </c>
-      <c r="DS10">
+      <c r="DU10">
         <v>15696850.0</v>
       </c>
-      <c r="DT10">
+      <c r="DV10">
         <v>15413540.0</v>
       </c>
-      <c r="DU10">
+      <c r="DW10">
         <v>15488160.0</v>
       </c>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11">
-        <v>612898235.0</v>
+        <v>609600000.0</v>
       </c>
       <c r="C11">
+        <v>546600000.0</v>
+      </c>
+      <c r="D11">
+        <v>618700000.0</v>
+      </c>
+      <c r="E11">
         <v>442200000.0</v>
       </c>
-      <c r="D11">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="F11">
+        <v>487400000.0</v>
+      </c>
+      <c r="G11">
         <v>465100000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>723800000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>441200000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>291600000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>224000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>385600000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>343700000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>403900000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>302600000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>357300000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>252000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>246200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>114400000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>316000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>270900000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>204200000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>230300000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>170200000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>166500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>166400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>48500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>124500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>65000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>19100000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-17000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>40100000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>129600000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>107500000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>74400000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>77400000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>86000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>78700000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>68600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>80500000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>65800000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>46800000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>26400000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>21146000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>45800000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>45000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>49500000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>22295000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>15400000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>25300000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>14000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-4800000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>7500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-2700000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>8000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-115800000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>40300000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>38300000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>41500000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>6575000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>54300000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>64100000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>56700000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>85703000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>57700000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>50500000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>26800000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>14444000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>16400000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-20700000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-30800000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-42200916.5</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>17086314.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-34776907.6</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>47094139.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>9593339.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>52103651.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>55220841.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>53467395.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>79997424.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>66699238.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>68628541.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>29918162.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>21216302.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>17330311.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>45925837.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>38976500.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>67614986.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>19249656.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>30724323.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>9659565.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>7612010.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-9512698.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-28817080.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-28763561.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>57587086.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>54783893.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>18407694.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>53993085.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>203049029.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>186595827.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>-15261678.6</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>46892590.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>-84426108.24</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-104535922.26</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>30975693.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>-72210394.5</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>-8217399.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>-69210720.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-323576.5</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>-1672092.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>-1655540.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>-1442518.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>16029200.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>-32033595.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>-37786511.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>-36616328.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>-33200354.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>-32241418.0</v>
       </c>
-      <c r="DN11">
+      <c r="DP11">
         <v>-25632517.0</v>
       </c>
-      <c r="DO11">
+      <c r="DQ11">
         <v>-25228350.0</v>
       </c>
-      <c r="DP11">
+      <c r="DR11">
         <v>-25276860.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DS11">
         <v>-25071795.0</v>
       </c>
-      <c r="DR11">
+      <c r="DT11">
         <v>-16862070.0</v>
       </c>
-      <c r="DS11">
+      <c r="DU11">
         <v>-15696850.0</v>
       </c>
-      <c r="DT11">
+      <c r="DV11">
         <v>-15413540.0</v>
       </c>
-      <c r="DU11">
+      <c r="DW11">
         <v>-15488160.0</v>
       </c>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12">
         <v>12700000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>786795.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>11937100.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>16700000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12200000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2938505.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>15564671.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10985186.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>15807849.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>12298743.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10659491.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9957507.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12386431.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7785241.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>8358693.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6946988.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>11542143.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4680657.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5487407.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>6823183.1</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7983854.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>7492554.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8077259.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2256290.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>10468215.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>12975935.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>12466121.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>11784582.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>14024388.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>74800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>33708566.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>4615000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>4200000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>4200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1400000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3500000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>11600000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3300000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3400000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2500000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>900000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>600000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1519000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>36213723.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1900000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1076000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1600000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>2700000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2800000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>2885000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>2400000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>900000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>1700000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>69453000.0</v>
       </c>
-      <c r="BS12">
-[...4 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
+        <v>0.0</v>
+      </c>
+      <c r="BX12">
         <v>65296000.0</v>
       </c>
-      <c r="BW12">
-[...4 lines deleted...]
-      </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
+        <v>0.0</v>
+      </c>
+      <c r="CB12">
         <v>66629000.0</v>
       </c>
-      <c r="CA12">
-[...4 lines deleted...]
-      </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
         <v>1845000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>4683000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>4195000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>5967000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>7470000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>3989000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>5312000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>4988000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>7799000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>10023000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>11230000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>7667000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>8082000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>8274000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>11474000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>10735000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>43177000.0</v>
       </c>
-      <c r="CU12">
-[...5 lines deleted...]
-      <c r="CW12"/>
+      <c r="CW12">
+        <v>0.0</v>
+      </c>
       <c r="CX12">
+        <v>0.0</v>
+      </c>
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>43680000.0</v>
       </c>
-      <c r="CY12">
-[...6 lines deleted...]
-      <c r="DB12"/>
+      <c r="DA12">
+        <v>0.0</v>
+      </c>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
         <v>16700000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>12200000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
-[...1 lines deleted...]
-      </c>
+      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13">
+        <v>4900000.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13">
         <v>6900000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27407,84 +27709,82 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
@@ -27663,919 +27963,933 @@
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
-      <c r="CW14"/>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
       <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14"/>
+      <c r="CZ14">
         <v>2976000.0</v>
       </c>
-      <c r="CY14">
-[...6 lines deleted...]
-      <c r="DB14"/>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
+      <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15">
-        <v>2812972084.0</v>
+        <v>2917600000.0</v>
       </c>
       <c r="C15">
+        <v>2756700000.0</v>
+      </c>
+      <c r="D15">
+        <v>2839600000.0</v>
+      </c>
+      <c r="E15">
         <v>2124500000.0</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="F15">
+        <v>2290300000.0</v>
+      </c>
+      <c r="G15">
         <v>2355000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2693400000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2076500000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1577900000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1223800000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2048100000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1893400000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1941700000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1955800000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1816500000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1701500000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1410900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>695300000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1773400000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1740200000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1038200000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1331400000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1350500000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1061500000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>751000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>390600000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1134100000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>626800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>476000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>355400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>787500000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>680400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>584000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>539700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>643000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>557100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>466300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>452100000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>524200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>395900000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>353800000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>198000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>292374000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>322400000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>369700000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>402700000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>304840000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>244000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>398700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>249100000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>481100000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>193100000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>245100000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>96200000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>297700000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>274700000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>291900000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>282000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>284660000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>355200000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>432100000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>395000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>406820000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>268500000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>239200000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>107300000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>50480000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>19800000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-104000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-117200000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-86793796.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>73210849.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>192149277.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>145049265.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>206999685.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>166325657.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>159493055.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>152629138.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>205954334.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>171841468.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>167230663.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>79993794.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>51664681.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>47714461.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>111588098.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>100223414.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>108483688.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>40905419.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>65291237.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>20526881.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>15850491.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-30477694.8</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-63400705.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-81675994.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-57587086.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-54783893.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>9439894.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-53993085.3</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-203049029.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-186595827.6</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>-48332374.8</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>-46892590.9</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>84426108.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>104535922.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>72452637.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>72210394.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>8217399.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>69210720.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>1757938.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>1672092.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>1655540.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>1442518.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>31420875.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>32033595.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>37786511.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>36616328.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>33200354.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>32241418.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>25632517.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>25228350.0</v>
       </c>
-      <c r="DP15">
+      <c r="DR15">
         <v>25276860.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DS15">
         <v>25071795.0</v>
       </c>
-      <c r="DR15">
+      <c r="DT15">
         <v>16862070.0</v>
       </c>
-      <c r="DS15">
+      <c r="DU15">
         <v>15696850.0</v>
       </c>
-      <c r="DT15">
+      <c r="DV15">
         <v>15413540.0</v>
       </c>
-      <c r="DU15">
+      <c r="DW15">
         <v>15488160.0</v>
       </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1893400000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1941700000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1955800000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1816500000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1701500000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1410900000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>695300000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1773400000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1740200000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1038200000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1331400000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1350600000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1061500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>751000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>390600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1134100000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>626800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>476000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>630057351.68</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1188502141.01</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>787682333.87</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>632216014.9</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>664910000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>803853000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>695022000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>564329000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>483657000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>488118000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>456326000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>383177000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>225522000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>284316000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>360448000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>429028000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>432540000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>321889000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>239327000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>543653000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>343185000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>675934000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>279279000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>320741000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>123290000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>420605000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>363910000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>350998000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>376019000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>313012000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>388878000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>640968000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>560229000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>519391000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>410579000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>280749000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>145134000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>78350000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>15388000.0</v>
       </c>
-      <c r="BP16">
-[...4 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>401696000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>47011000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>301498000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>229367000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>299541000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>258255000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>217879000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>204188000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>292609000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>215965000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>218675000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>97153000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>55517000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>56748000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>126541000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>130030000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>161290000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>52845000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>79367000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>25264000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>6509000.0</v>
       </c>
-      <c r="CM16">
-[...4 lines deleted...]
-      </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
+        <v>0.0</v>
+      </c>
+      <c r="CS16">
         <v>-29465000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>29465000.0</v>
       </c>
-      <c r="CS16">
-[...4 lines deleted...]
-      </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
-      <c r="CW16"/>
+      <c r="CW16">
+        <v>0.0</v>
+      </c>
       <c r="CX16">
+        <v>0.0</v>
+      </c>
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>185414000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>-138029000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>138029000.0</v>
       </c>
-      <c r="DA16"/>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17">
+        <v>2917600000.0</v>
+      </c>
+      <c r="C17">
+        <v>2756700000.0</v>
+      </c>
+      <c r="D17">
         <v>2839600000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>2124500000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2676200000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>2355000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2693400000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>2076500000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1577900000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1941700000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2048100000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1893400000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1875800000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>1914600000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1763800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1396400000.0</v>
       </c>
       <c r="Q17">
         <v>654600000.0</v>
       </c>
       <c r="R17">
+        <v>1396400000.0</v>
+      </c>
+      <c r="S17">
+        <v>654600000.0</v>
+      </c>
+      <c r="T17">
         <v>1703000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1637900000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>1025000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1318200000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1325500000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>1041000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>731600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>366800000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1147200000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>615200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>468300000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>343400000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>1188502141.01</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>787682333.87</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>632216014.9</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>580500000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>1982202000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>530697000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-907099000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>460900000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>1557800000.0</v>
       </c>
-      <c r="AM17">
-[...4 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>1619500000.0</v>
       </c>
-      <c r="AQ17">
-[...4 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>1418320000.0</v>
       </c>
-      <c r="AU17">
-[...4 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -28688,172 +29002,182 @@
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
-      <c r="CW17"/>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
-      <c r="CY17">
-[...1 lines deleted...]
-      </c>
+      <c r="CY17"/>
       <c r="CZ17">
         <v>0.0</v>
       </c>
-      <c r="DA17"/>
-      <c r="DB17"/>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>30000000.0</v>
+      </c>
+      <c r="C18">
+        <v>40900000.0</v>
+      </c>
+      <c r="D18">
         <v>11200000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>19400000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>24800000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>49200000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>6300000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-800000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-11900000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>16700000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>5200000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>7100000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>16700000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>12200000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10800000.0</v>
       </c>
       <c r="Q18">
         <v>-15600000.0</v>
       </c>
       <c r="R18">
+        <v>-10800000.0</v>
+      </c>
+      <c r="S18">
+        <v>-15600000.0</v>
+      </c>
+      <c r="T18">
         <v>-12200000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10500000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9800000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-12100000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-8000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-8400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-11400000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-4900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-5400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-6900000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-7900000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28904,101 +29228,103 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -29047,84 +29373,82 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -29303,492 +29627,500 @@
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
-      <c r="CW20"/>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
-      <c r="CY20">
-[...1 lines deleted...]
-      </c>
+      <c r="CY20"/>
       <c r="CZ20">
         <v>0.0</v>
       </c>
-      <c r="DA20"/>
-      <c r="DB20"/>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
-        <v>3398925384.0</v>
+        <v>3456100000.0</v>
       </c>
       <c r="C21">
+        <v>3157800000.0</v>
+      </c>
+      <c r="D21">
+        <v>3430900000.0</v>
+      </c>
+      <c r="E21">
         <v>2468400000.0</v>
       </c>
-      <c r="D21">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="F21">
+        <v>2664100000.0</v>
+      </c>
+      <c r="G21">
         <v>2737900000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3355400000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2441200000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1834600000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1391400000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2391900000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2182400000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2263000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2205000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2124200000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1938500000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1653400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>784600000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2031200000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1919300000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1239000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1560600000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1503700000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1215900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>905100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>426700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1276500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>685600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>494300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>334300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>815900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>817800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>689400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>642200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>750000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>655600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>555800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>534800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>529900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>495600000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>404200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>228000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>318135000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>372400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>418900000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>455700000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>329735000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>261400000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>425400000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>265700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>479800000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>212200000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>248400000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>107500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>185300000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>317500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>331100000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>322900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>289716000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>407300000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>494400000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>449800000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>493599000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>327800000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>292400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>136900000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>67809000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>38600000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-123800000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-146300000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-134033544.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>83246310.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>150994358.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>187942189.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>211096635.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>208899537.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>206544577.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>195839764.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>280182871.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>238906320.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>237749184.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>114286160.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>74665787.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>68951366.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>161304954.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>143799180.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>180653973.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>63205331.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>100409904.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>34239877.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>27722356.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-18683115.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-73288569.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>-90250056.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-1478436029.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>584872922.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>68364245.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>451225058.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-2006235400.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>415453105.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-64267068.6</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>495698681.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-1187278806.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>623194441.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>103666637.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>485775117.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-646957679.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>337636080.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>1769528.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>196006340.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>-506576230.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>176072050.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>40983750.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>229156268.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>-362830342.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>200487924.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>173280992.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>168276064.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>-310582031.0</v>
       </c>
-      <c r="DO21">
+      <c r="DQ21">
         <v>154333430.0</v>
       </c>
-      <c r="DP21">
+      <c r="DR21">
         <v>154630188.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DS21">
         <v>153375711.0</v>
       </c>
-      <c r="DR21">
+      <c r="DT21">
         <v>-227794656.0</v>
       </c>
-      <c r="DS21">
+      <c r="DU21">
         <v>109571670.0</v>
       </c>
-      <c r="DT21">
+      <c r="DV21">
         <v>107594028.0</v>
       </c>
-      <c r="DU21">
+      <c r="DW21">
         <v>108114912.0</v>
       </c>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -29967,509 +30299,521 @@
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
-      <c r="CW22"/>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
-      <c r="CY22">
-[...1 lines deleted...]
-      </c>
+      <c r="CY22"/>
       <c r="CZ22">
         <v>0.0</v>
       </c>
-      <c r="DA22"/>
-      <c r="DB22"/>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>6228044619.0</v>
+        <v>5870400000.0</v>
       </c>
       <c r="C23">
+        <v>5609100000.0</v>
+      </c>
+      <c r="D23">
+        <v>6287200000.0</v>
+      </c>
+      <c r="E23">
         <v>5047600000.0</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="F23">
+        <v>5027600000.0</v>
+      </c>
+      <c r="G23">
         <v>5003600000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5907400000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5026100000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4408200000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3898600000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4845100000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4490600000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4639300000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4541200000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4306000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3839800000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3777100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2749800000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2954400000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3322000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2781200000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2803300000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2750400000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2742100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2420600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2013900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2759900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2300900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2073600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1894800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2326600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1958300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2051000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1642800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1810400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1791800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1545600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1408800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1377500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1319000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1335400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1105200000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1116040000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1176800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1235200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1194200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1164242000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1060800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1218200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1130800000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1368500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1106000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>938300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>784600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>837800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>911300000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>896600000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>929000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>921219000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1051200000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1035000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1002400000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1027839000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>848200000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>776300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>604900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>512757000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>516700000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>400400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>329900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>637650491.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>612456063.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>693920296.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>730797504.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>766999517.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>725734931.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>723607484.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>752548327.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>789931648.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>718544663.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>704674170.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>514788914.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>473414088.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>463627807.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>600411465.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>540619686.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>602961288.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>547167288.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>515216150.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>418676954.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>495884557.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>388462789.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>401776516.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>407419876.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>572922427.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>584872922.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>539405735.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>451225058.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>478804911.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>415453105.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>575185616.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>495698681.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>484917722.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>623194441.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>383738099.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>485775117.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>465192710.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>337636080.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>202034405.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>196006340.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>179815070.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>176072050.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>183789350.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>229156268.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>241441781.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>200487924.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>173280992.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>168276064.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>156394733.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>154333430.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>154630188.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>153375711.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>117627483.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>109571670.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>107594028.0</v>
       </c>
-      <c r="DU23">
+      <c r="DW23">
         <v>108114912.0</v>
       </c>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -30518,710 +30862,722 @@
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>211</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>259400000.0</v>
+      </c>
+      <c r="D25">
         <v>255200000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>274600000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>375400000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>241300000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>241000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>235700000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>227500000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>214400000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>212100000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>176200000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>181200000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>170300000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>183200000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>137900000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>131500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>131000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>124200000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>116200000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>112700000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>117900000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>125400000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>122000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>125100000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>118300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>122900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>112400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>108400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>104800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>110400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>110000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>99700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>102600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>102300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>101200000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>103900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>110100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>103128000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>87700000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>84100000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>82000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>80484000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>77500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>72800000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>66100000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>62544000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>60400000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>67000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>64700000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>67575000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>67900000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>48800000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>44500000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>43520000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>36700000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>56800000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>49600000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>40085000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>43000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>42900000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>39200000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>39544000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>41000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>36200000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>34700000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>31363000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>39302000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>31660000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>37876000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>33273161.21</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>29027638.96</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>26611789.79</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>30560282.16</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>20789814.3</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>28294643.74</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>27042292.4</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>50416264.56</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>14701246.2</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>29529236.36</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>20754468.84</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>22106967.96</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>21312716.66</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>21913427.04</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>24877406.94</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>22358355.69</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>17789676.36</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>22138389.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>24518093.48</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>25702025.56</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>32746586.34</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>45466196.2</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>31148949.75</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>35185871.0</v>
       </c>
-      <c r="CP25"/>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
-      <c r="CV25">
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25">
         <v>40710360.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25"/>
       <c r="CY25"/>
-      <c r="CZ25">
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25">
         <v>16134529.89</v>
       </c>
-      <c r="DA25"/>
-      <c r="DB25"/>
       <c r="DC25"/>
-      <c r="DD25">
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25">
         <v>10895352.0</v>
       </c>
-      <c r="DE25"/>
-      <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26">
-        <v>1250462974.0</v>
+        <v>1276600000.0</v>
       </c>
       <c r="C26">
+        <v>1184900000.0</v>
+      </c>
+      <c r="D26">
+        <v>1262300000.0</v>
+      </c>
+      <c r="E26">
         <v>1108700000.0</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="F26">
+        <v>1166700000.0</v>
+      </c>
+      <c r="G26">
         <v>1161100000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1116000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1055200000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1100600000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1031900000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1041300000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>991400000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>999900000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>947900000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>906300000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>819400000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>789100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>738700000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>680600000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>609200000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>633800000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>623400000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>555900000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>534000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>566900000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>544000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>516100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>492300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>487400000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>472700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>442400000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>396300000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>380100000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>357100000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>317400000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>314500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>312700000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>315100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>287400000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>273400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>270300000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>274700000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>272977000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>266300000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>267400000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>261400000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>267935000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>260100000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>266900000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>279100000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>253100000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>244100000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>200000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>184800000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>155400000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>143800000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>144600000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>145300000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>150370000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>149800000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>144700000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>145400000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>141026000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>136800000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>125300000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>120300000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>115390000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>115200000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>117900000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>118300000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>151384388.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>130009191.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>130358119.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>128193747.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>129978553.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>120110576.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>120301306.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>116407068.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>107200916.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>100218268.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>92385930.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>86967604.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>82269785.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>79856579.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>82009067.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>79468861.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>74616125.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>117547794.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>68661600.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>69753248.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>75738011.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>61767773.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>72824465.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>75657310.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>101408000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>68901000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>75229257.0</v>
       </c>
-      <c r="CS26">
+      <c r="CU26">
         <v>60406000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>190986000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>168778000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>99292097.0</v>
       </c>
-      <c r="CW26"/>
-      <c r="CX26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>112695000.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>106178000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>51768230.0</v>
       </c>
-      <c r="DA26"/>
-      <c r="DB26"/>
       <c r="DC26"/>
-      <c r="DD26">
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26">
         <v>26392251.0</v>
       </c>
-      <c r="DE26"/>
-      <c r="DF26"/>
       <c r="DG26"/>
-      <c r="DH26">
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26">
         <v>32787000.0</v>
       </c>
-      <c r="DI26"/>
-      <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -31303,474 +31659,486 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>302700000.0</v>
+      </c>
+      <c r="C28">
+        <v>302300000.0</v>
+      </c>
+      <c r="D28">
         <v>375200000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>303200000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>298700000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>280700000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>318400000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>297000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>277000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>281100000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>284100000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>287800000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>281100000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>260300000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>280400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>222000000.0</v>
       </c>
       <c r="Q28">
         <v>207700000.0</v>
       </c>
       <c r="R28">
+        <v>222000000.0</v>
+      </c>
+      <c r="S28">
+        <v>207700000.0</v>
+      </c>
+      <c r="T28">
         <v>202500000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>182900000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>171800000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>168400000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>151500000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>131500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>131500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>130700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>147600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>128500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>123500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>121000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>134600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>121800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>136638733.71</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>580641000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>112700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>103300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>502711000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>442576000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>106800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>88800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>384804000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>414026000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>89532000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>85600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>410915000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>369168000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>79410000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>76900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>471602000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>501483000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>90000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>91200000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>343840000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>317068000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>79500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>69700000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>239107000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>267613000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>56304000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>56300000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>290863000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>283376000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>50045000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>47900000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>185289000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>218716000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>37134000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>37537000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>233846000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>210374000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>47404795.76</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>51873879.99</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>292813000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>293320000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>57206062.1</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>56060899.23</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>241429000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>231065000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>52223214.22</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>51389175.28</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>191964000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>166642000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>47297792.55</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>48182421.92</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>154518000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>168934000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>51991305.16</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>51500491.38</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>143637000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>144490000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>46093768.01</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>50278588.5</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>155302000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>149252000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>177344000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>137949000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>159838000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>113756000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>298829000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>304974000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>304974000.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>201132000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>174789000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>174789000.0</v>
       </c>
-      <c r="DA28"/>
-      <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>609600000.0</v>
+      </c>
+      <c r="C29">
+        <v>546600000.0</v>
+      </c>
+      <c r="D29">
         <v>618700000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>442200000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>575300000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>465100000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>723800000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>441200000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>291600000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>403900000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>385600000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>343700000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>403900000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>302600000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>357300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>246200000.0</v>
       </c>
       <c r="Q29">
         <v>114400000.0</v>
       </c>
       <c r="R29">
+        <v>246200000.0</v>
+      </c>
+      <c r="S29">
+        <v>114400000.0</v>
+      </c>
+      <c r="T29">
         <v>316000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>270900000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>204200000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>230300000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>170200000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>166500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>166400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>48500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>124500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>65000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>19100000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-17000000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31821,1179 +32189,1199 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
-        <v>1622144594.0</v>
+        <v>1579300000.0</v>
       </c>
       <c r="C30">
+        <v>1487200000.0</v>
+      </c>
+      <c r="D30">
+        <v>1637600000.0</v>
+      </c>
+      <c r="E30">
         <v>1411900000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="F30">
+        <v>1465400000.0</v>
+      </c>
+      <c r="G30">
         <v>1441800000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1434400000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1352200000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1377600000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1305200000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1325400000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1279200000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1281000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1208200000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1186700000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1055200000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1011100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>946400000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>669400000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>792100000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>805600000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>791800000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>707400000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>665500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>698100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>674700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>663600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>620800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>610900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>593700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>577000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>518100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>497500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>471300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>406100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>393900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>390700000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>389800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>370700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>338800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>337200000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>340100000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>341709000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>331100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>334900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>322900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>327139000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>316700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>326500000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>343800000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>325900000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>318600000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>251600000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>233200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>234900000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>213500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>199300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>200700000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>206674000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>206100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>195600000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>199800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>191071000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>184700000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>167000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>161700000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>152524000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>152700000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>158200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>158700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>176540039.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>181883070.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>186776547.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>185492377.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>187170788.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>176170774.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>176692359.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>195861472.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>159424161.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>151606655.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>143444319.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>137209063.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>129566734.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>128039000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>136821911.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>130210441.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>126611182.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>169049090.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>118907134.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>111546433.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>121807665.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>112046362.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>145618511.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>142978524.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>572922427.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>584872922.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>146847841.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>451225058.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>478804911.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>415453105.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>246628302.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>495698681.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>484917722.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>623194441.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>107882674.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>485775117.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>465192710.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>337636080.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>66140000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>196006340.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>179815070.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>176072050.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>55282525.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>229156268.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>241441781.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>200487924.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>173280992.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>168276064.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>156394733.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>154333430.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>154630188.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>153375711.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>117627483.0</v>
       </c>
-      <c r="DS30">
+      <c r="DU30">
         <v>109571670.0</v>
       </c>
-      <c r="DT30">
+      <c r="DV30">
         <v>107594028.0</v>
       </c>
-      <c r="DU30">
+      <c r="DW30">
         <v>108114912.0</v>
       </c>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B31">
-        <v>26944935.0</v>
+        <v>71100000.0</v>
       </c>
       <c r="C31">
+        <v>145500000.0</v>
+      </c>
+      <c r="D31">
+        <v>27400000.0</v>
+      </c>
+      <c r="E31">
         <v>98300000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>113600000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>82200000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>61800000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>76500000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>34900000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>56400000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>41800000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>54700000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>82600000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>53400000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>49600000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>15000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3700000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>25100000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>58200000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>91800000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>3400000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1100000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>17000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>12100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>12300000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>12400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-17900000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>6200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>800000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>4100000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>11700000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-7800000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>2100000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-28100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-29600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-12500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-10800000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-14100000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>74800000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-33900000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-3600000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-3600000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-4615000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-4200000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-4200000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-3500000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-2600000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-2000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1400000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-2600000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-3500000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-11600000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-6000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-3300000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-3400000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-2500000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-900000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>600000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>1519000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>2200000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>1800000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>1900000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-1076000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-1600000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-2700000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-2800000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-2885000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-2400000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-900000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-1700000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>5038831.5</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>7050853.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>6378011.4</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>4201215.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>5496389.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>9529771.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>8169319.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>10256769.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>5768887.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-365614.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-1889980.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-4374204.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-1784804.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-3906594.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-3791019.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-4599266.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-4555299.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-3050256.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-4394344.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-4053431.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-4294149.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-8388914.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-9376828.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-7014476.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>1506722883.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-605832958.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-10200884.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-505218143.3</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>1803186371.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-602048932.6</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>673015.2</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-542591271.9</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>1270647627.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-518658519.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-238307.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-413564723.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>655175078.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>-268425360.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-335166.5</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-194334248.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>508231770.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>-174629532.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>6466325.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>-197122673.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>400616853.0</v>
       </c>
-      <c r="DK31">
+      <c r="DM31">
         <v>-163871596.0</v>
       </c>
-      <c r="DL31">
+      <c r="DN31">
         <v>-140080638.0</v>
       </c>
-      <c r="DM31">
+      <c r="DO31">
         <v>-136034646.0</v>
       </c>
-      <c r="DN31">
+      <c r="DP31">
         <v>336214548.0</v>
       </c>
-      <c r="DO31">
+      <c r="DQ31">
         <v>-129105080.0</v>
       </c>
-      <c r="DP31">
+      <c r="DR31">
         <v>-129353328.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DS31">
         <v>-128303916.0</v>
       </c>
-      <c r="DR31">
+      <c r="DT31">
         <v>244656726.0</v>
       </c>
-      <c r="DS31">
+      <c r="DU31">
         <v>-93874820.0</v>
       </c>
-      <c r="DT31">
+      <c r="DV31">
         <v>-92180488.0</v>
       </c>
-      <c r="DU31">
+      <c r="DW31">
         <v>-92626752.0</v>
       </c>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B32">
-        <v>9626970004.0</v>
+        <v>9326500000.0</v>
       </c>
       <c r="C32">
+        <v>8766900000.0</v>
+      </c>
+      <c r="D32">
+        <v>9718100000.0</v>
+      </c>
+      <c r="E32">
         <v>7516000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7691700000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>7741500000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9262800000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>7467300000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>6242800000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>5290000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>7237000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>6673000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>6902300000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>6746200000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>6430200000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>5778300000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5430500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3534400000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>4985600000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>5241300000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4020200000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>4363900000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4254100000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3958000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>3325700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2440600000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>4036400000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2986500000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2567900000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2229100000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>3142500000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2776100000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2740400000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>2285000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2560400000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>2447400000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>2101400000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1943600000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1907400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1814600000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1739600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>1333200000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1434175000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>1549200000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>1654100000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>1649900000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>1493977000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1322200000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>1643600000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1396500000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1848300000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1318200000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>1186700000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>892100000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1023100000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>1228800000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>1227700000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1251900000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>1210935000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>1458500000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>1529400000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>1452200000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>1521438000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>1176000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>1068700000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>741800000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>580566000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>555300000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>276600000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>183600000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>503616946.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>695702374.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>844914654.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>918739694.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>978096152.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>934634468.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>930152062.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>948388092.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>1070114519.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>957450983.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>942423354.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>629075075.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>548079875.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>532579174.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>761716420.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>684418867.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>783615262.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>610372620.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>615626054.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>452916831.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>523606913.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>369779673.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>328487946.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>317169819.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>572922427.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>584872922.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>607769981.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>451225058.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>478804911.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>415453105.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>510918547.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>495698681.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>484917722.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>623194441.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>487404736.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>485775117.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>465192710.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>337636080.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>203803934.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>196006340.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>179815070.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>176072050.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>224773100.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>229156268.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>241441781.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>200487924.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>173280992.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>168276064.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>156394733.0</v>
       </c>
-      <c r="DO32">
+      <c r="DQ32">
         <v>154333430.0</v>
       </c>
-      <c r="DP32">
+      <c r="DR32">
         <v>154630188.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DS32">
         <v>153375711.0</v>
       </c>
-      <c r="DR32">
+      <c r="DT32">
         <v>117627483.0</v>
       </c>
-      <c r="DS32">
+      <c r="DU32">
         <v>109571670.0</v>
       </c>
-      <c r="DT32">
+      <c r="DV32">
         <v>107594028.0</v>
       </c>
-      <c r="DU32">
+      <c r="DW32">
         <v>108114912.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -33085,51 +33473,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B2">
         <v>11224327609.0</v>
       </c>
       <c r="C2">
         <v>7472337309.0</v>
       </c>
       <c r="D2">
         <v>7048859486.0</v>
       </c>
       <c r="E2">
         <v>6951800000.0</v>
       </c>
       <c r="F2">
         <v>6049400000.0</v>
       </c>
       <c r="G2">
         <v>3532300000.0</v>
       </c>
       <c r="H2">
         <v>3121100000.0</v>
       </c>
       <c r="I2">
         <v>977290712.0</v>
       </c>
@@ -33183,51 +33571,51 @@
       </c>
       <c r="Z2">
         <v>985912958.0</v>
       </c>
       <c r="AA2">
         <v>596199033.0</v>
       </c>
       <c r="AB2">
         <v>150956701.0</v>
       </c>
       <c r="AC2">
         <v>34788528.0</v>
       </c>
       <c r="AD2">
         <v>58999941.0</v>
       </c>
       <c r="AE2">
         <v>32058453.0</v>
       </c>
       <c r="AF2">
         <v>11386686.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B3">
         <v>1511494250</v>
       </c>
       <c r="C3">
         <v>2159373893</v>
       </c>
       <c r="D3">
         <v>2117679123</v>
       </c>
       <c r="E3">
         <v>1281800000</v>
       </c>
       <c r="F3">
         <v>900700000</v>
       </c>
       <c r="G3">
         <v>962000000</v>
       </c>
       <c r="H3">
         <v>766600000</v>
       </c>
       <c r="I3">
         <v>592869027</v>
       </c>
@@ -33281,143 +33669,143 @@
       </c>
       <c r="Z3">
         <v>347338765.95</v>
       </c>
       <c r="AA3">
         <v>131599734.52</v>
       </c>
       <c r="AB3">
         <v>109813795</v>
       </c>
       <c r="AC3">
         <v>97970634</v>
       </c>
       <c r="AD3">
         <v>40999959</v>
       </c>
       <c r="AE3">
         <v>37763090</v>
       </c>
       <c r="AF3">
         <v>22149444</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B6">
         <v>1686175276.0</v>
       </c>
       <c r="C6">
         <v>5263337901.0</v>
       </c>
       <c r="D6">
         <v>-17584516.0</v>
       </c>
       <c r="E6">
         <v>316500000.0</v>
       </c>
       <c r="F6">
         <v>902400000.0</v>
       </c>
       <c r="G6">
         <v>2517100000.0</v>
       </c>
       <c r="H6">
         <v>411200000.0</v>
       </c>
       <c r="I6">
         <v>-198144767.0</v>
       </c>
@@ -33471,54 +33859,54 @@
       </c>
       <c r="Z6">
         <v>-73649822.0</v>
       </c>
       <c r="AA6">
         <v>234707027.0</v>
       </c>
       <c r="AB6">
         <v>452075071.0</v>
       </c>
       <c r="AC6">
         <v>115279632.0</v>
       </c>
       <c r="AD6">
         <v>-24454521.0</v>
       </c>
       <c r="AE6">
         <v>29165961.0</v>
       </c>
       <c r="AF6">
         <v>22149444.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B7">
-        <v>985986809.0</v>
+        <v>1026500000.0</v>
       </c>
       <c r="C7">
         <v>2144854106.0</v>
       </c>
       <c r="D7">
         <v>-3599150696.0</v>
       </c>
       <c r="E7">
         <v>2213800000.0</v>
       </c>
       <c r="F7">
         <v>3291700000.0</v>
       </c>
       <c r="G7">
         <v>1218800000.0</v>
       </c>
       <c r="H7">
         <v>538600000.0</v>
       </c>
       <c r="I7">
         <v>-61352648.0</v>
       </c>
       <c r="J7">
         <v>-854490681.0</v>
       </c>
@@ -33569,100 +33957,100 @@
       </c>
       <c r="Z7">
         <v>-97088965.35</v>
       </c>
       <c r="AA7">
         <v>-216205039.66</v>
       </c>
       <c r="AB7">
         <v>-89540479.0</v>
       </c>
       <c r="AC7">
         <v>-144952200.0</v>
       </c>
       <c r="AD7">
         <v>-172272555.0</v>
       </c>
       <c r="AE7">
         <v>-76008262.0</v>
       </c>
       <c r="AF7">
         <v>-40087374.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B9">
-        <v>1415500000.0</v>
+        <v>1188300000.0</v>
       </c>
       <c r="C9">
         <v>938876379.0</v>
       </c>
       <c r="D9">
         <v>855972267.0</v>
       </c>
       <c r="E9">
         <v>4294700000.0</v>
       </c>
       <c r="F9">
         <v>3774900000.0</v>
       </c>
       <c r="G9">
         <v>1925500000.0</v>
       </c>
       <c r="H9">
         <v>943300000.0</v>
       </c>
       <c r="I9">
         <v>-478943151.0</v>
       </c>
       <c r="J9">
         <v>-866729355.0</v>
       </c>
@@ -33699,51 +34087,51 @@
       <c r="U9">
         <v>-351145675.0</v>
       </c>
       <c r="V9">
         <v>213435446.0</v>
       </c>
       <c r="W9">
         <v>-176194823.0</v>
       </c>
       <c r="X9">
         <v>266587000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9">
         <v>344374000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B10">
         <v>-832500000.0</v>
       </c>
       <c r="C10">
         <v>-1943875229.0</v>
       </c>
       <c r="D10">
         <v>-1617928070.0</v>
       </c>
       <c r="E10">
         <v>-2080900000.0</v>
       </c>
       <c r="F10">
         <v>-483200000.0</v>
       </c>
       <c r="G10">
         <v>-706700000.0</v>
       </c>
       <c r="H10">
         <v>-404700000.0</v>
       </c>
       <c r="I10">
         <v>-532652541.0</v>
       </c>
@@ -33797,51 +34185,51 @@
       </c>
       <c r="Z10">
         <v>-377357278.14</v>
       </c>
       <c r="AA10">
         <v>-124651241.28</v>
       </c>
       <c r="AB10">
         <v>13217407.0</v>
       </c>
       <c r="AC10">
         <v>-134549748.0</v>
       </c>
       <c r="AD10">
         <v>-100181718.0</v>
       </c>
       <c r="AE10">
         <v>-49172364.0</v>
       </c>
       <c r="AF10">
         <v>-31508364.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>406200000.0</v>
       </c>
       <c r="F11">
         <v>718600000.0</v>
       </c>
       <c r="G11">
         <v>334300000.0</v>
       </c>
       <c r="H11">
         <v>-12100000.0</v>
       </c>
       <c r="I11">
         <v>97900000.0</v>
       </c>
       <c r="J11">
         <v>266600000.0</v>
       </c>
       <c r="K11">
         <v>50900000.0</v>
       </c>
@@ -33867,51 +34255,51 @@
       <c r="U11">
         <v>190855000.0</v>
       </c>
       <c r="V11">
         <v>58829000.0</v>
       </c>
       <c r="W11">
         <v>157706000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>79432000.0</v>
       </c>
       <c r="AA11">
         <v>159893000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-162200000.0</v>
       </c>
       <c r="F12">
         <v>-400800000.0</v>
       </c>
       <c r="G12">
         <v>51500000.0</v>
       </c>
       <c r="H12">
         <v>124000000.0</v>
       </c>
       <c r="I12">
         <v>106600000.0</v>
       </c>
       <c r="J12">
         <v>213000000.0</v>
       </c>
       <c r="K12">
         <v>146100000.0</v>
       </c>
@@ -33937,51 +34325,51 @@
       <c r="U12">
         <v>128987000.0</v>
       </c>
       <c r="V12">
         <v>94704000.0</v>
       </c>
       <c r="W12">
         <v>1133000.0</v>
       </c>
       <c r="X12">
         <v>207631000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12">
         <v>20252000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-212400000.0</v>
       </c>
       <c r="F13">
         <v>4892400000.0</v>
       </c>
       <c r="G13">
         <v>-1153000000.0</v>
       </c>
       <c r="H13">
         <v>-212300000.0</v>
       </c>
       <c r="I13">
         <v>-831200000.0</v>
       </c>
       <c r="J13">
         <v>158500000.0</v>
       </c>
       <c r="K13">
         <v>-212000000.0</v>
       </c>
@@ -33993,54 +34381,54 @@
       </c>
       <c r="N13">
         <v>-65405000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B14">
-        <v>985410490.0</v>
+        <v>1025900000.0</v>
       </c>
       <c r="C14">
         <v>1030800191.0</v>
       </c>
       <c r="D14">
         <v>772369329.0</v>
       </c>
       <c r="E14">
         <v>557300000.0</v>
       </c>
       <c r="F14">
         <v>432800000.0</v>
       </c>
       <c r="G14">
         <v>551900000.0</v>
       </c>
       <c r="H14">
         <v>521200000.0</v>
       </c>
       <c r="I14">
         <v>432877021.0</v>
       </c>
       <c r="J14">
         <v>398672375.0</v>
       </c>
@@ -34091,51 +34479,51 @@
       </c>
       <c r="Z14">
         <v>159074849.0</v>
       </c>
       <c r="AA14">
         <v>66031980.0</v>
       </c>
       <c r="AB14">
         <v>42534212.0</v>
       </c>
       <c r="AC14">
         <v>33850602.0</v>
       </c>
       <c r="AD14">
         <v>15818166.0</v>
       </c>
       <c r="AE14">
         <v>9480946.0</v>
       </c>
       <c r="AF14">
         <v>6473253.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B15">
         <v>2449646528.0</v>
       </c>
       <c r="C15">
         <v>2562271777.0</v>
       </c>
       <c r="D15">
         <v>2306989184.0</v>
       </c>
       <c r="E15">
         <v>2559800000.0</v>
       </c>
       <c r="F15">
         <v>1368300000.0</v>
       </c>
       <c r="G15">
         <v>1066400000.0</v>
       </c>
       <c r="H15">
         <v>1325700000.0</v>
       </c>
       <c r="I15">
         <v>616728393.0</v>
       </c>
@@ -34163,51 +34551,51 @@
       <c r="Q15">
         <v>86739329.0</v>
       </c>
       <c r="R15">
         <v>83838575.0</v>
       </c>
       <c r="S15">
         <v>109148473.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B16">
         <v>12910502885.0</v>
       </c>
       <c r="C16">
         <v>12735675211.0</v>
       </c>
       <c r="D16">
         <v>7031274969.0</v>
       </c>
       <c r="E16">
         <v>7268300000.0</v>
       </c>
       <c r="F16">
         <v>6951800000.0</v>
       </c>
       <c r="G16">
         <v>6049400000.0</v>
       </c>
       <c r="H16">
         <v>3532300000.0</v>
       </c>
       <c r="I16">
         <v>779145944.0</v>
       </c>
@@ -34261,97 +34649,97 @@
       </c>
       <c r="Z16">
         <v>912263136.0</v>
       </c>
       <c r="AA16">
         <v>830906060.0</v>
       </c>
       <c r="AB16">
         <v>603031772.0</v>
       </c>
       <c r="AC16">
         <v>150068160.0</v>
       </c>
       <c r="AD16">
         <v>34545420.0</v>
       </c>
       <c r="AE16">
         <v>61224414.0</v>
       </c>
       <c r="AF16">
         <v>33536130.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B18">
         <v>10647408853.0</v>
       </c>
       <c r="C18">
         <v>9504713156.0</v>
       </c>
       <c r="D18">
         <v>3229961693.0</v>
       </c>
       <c r="E18">
         <v>7204999999.0</v>
       </c>
       <c r="F18">
         <v>9945100000.0</v>
       </c>
       <c r="G18">
         <v>3665600000.0</v>
       </c>
       <c r="H18">
         <v>2509800000.0</v>
       </c>
       <c r="I18">
         <v>2580839454.0</v>
       </c>
@@ -34405,51 +34793,51 @@
       </c>
       <c r="Z18">
         <v>-583300298.72</v>
       </c>
       <c r="AA18">
         <v>53445688.0</v>
       </c>
       <c r="AB18">
         <v>-71751638.0</v>
       </c>
       <c r="AC18">
         <v>-151347150.0</v>
       </c>
       <c r="AD18">
         <v>-56909034.0</v>
       </c>
       <c r="AE18">
         <v>2731798.0</v>
       </c>
       <c r="AF18">
         <v>13726416.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B19">
         <v>-1703100000.0</v>
       </c>
       <c r="C19">
         <v>-2609300000.0</v>
       </c>
       <c r="D19">
         <v>-2436400000.0</v>
       </c>
       <c r="E19">
         <v>-1028900000.0</v>
       </c>
       <c r="F19">
         <v>663700000.0</v>
       </c>
       <c r="G19">
         <v>-1352200000.0</v>
       </c>
       <c r="H19">
         <v>-1157500000.0</v>
       </c>
       <c r="I19">
         <v>-491500000.0</v>
       </c>
@@ -34465,51 +34853,51 @@
       <c r="M19">
         <v>345020000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B20">
         <v>142300000.0</v>
       </c>
       <c r="C20">
         <v>124000000.0</v>
       </c>
       <c r="D20">
         <v>92400000.0</v>
       </c>
       <c r="E20">
         <v>81800000.0</v>
       </c>
       <c r="F20">
         <v>49000000.0</v>
       </c>
       <c r="G20">
         <v>37900000.0</v>
       </c>
       <c r="H20">
         <v>27200000.0</v>
       </c>
       <c r="I20">
         <v>21800000.0</v>
       </c>
@@ -34517,51 +34905,51 @@
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B21">
         <v>-312500000.0</v>
       </c>
       <c r="C21">
         <v>-3200000.0</v>
       </c>
       <c r="D21">
         <v>245000000.0</v>
       </c>
       <c r="E21">
         <v>-20600000.0</v>
       </c>
       <c r="F21">
         <v>-12000000.0</v>
       </c>
       <c r="G21">
         <v>1483000000.0</v>
       </c>
       <c r="H21">
         <v>-3800000.0</v>
       </c>
       <c r="I21">
         <v>-2800000.0</v>
       </c>
@@ -34577,54 +34965,54 @@
       <c r="M21">
         <v>-4128000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B22">
-        <v>9230142866.0</v>
+        <v>9609400000.0</v>
       </c>
       <c r="C22">
         <v>7909208280.0</v>
       </c>
       <c r="D22">
         <v>7701097910.0</v>
       </c>
       <c r="E22">
         <v>5624200000.0</v>
       </c>
       <c r="F22">
         <v>5883200000.0</v>
       </c>
       <c r="G22">
         <v>3553700000.0</v>
       </c>
       <c r="H22">
         <v>2592300000.0</v>
       </c>
       <c r="I22">
         <v>2676793342.0</v>
       </c>
       <c r="J22">
         <v>1991627260.0</v>
       </c>
@@ -34675,51 +35063,51 @@
       </c>
       <c r="Z22">
         <v>-479826400.66</v>
       </c>
       <c r="AA22">
         <v>344382699.0</v>
       </c>
       <c r="AB22">
         <v>80795127.0</v>
       </c>
       <c r="AC22">
         <v>61647318.0</v>
       </c>
       <c r="AD22">
         <v>147545307.0</v>
       </c>
       <c r="AE22">
         <v>101317567.0</v>
       </c>
       <c r="AF22">
         <v>63952620.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>124000000.0</v>
       </c>
       <c r="D23">
         <v>-2689300000.0</v>
       </c>
       <c r="E23">
         <v>495600000.0</v>
       </c>
       <c r="F23">
         <v>-72000000.0</v>
       </c>
       <c r="G23">
         <v>1486300000.0</v>
       </c>
       <c r="H23">
         <v>-1463100000.0</v>
       </c>
       <c r="I23">
         <v>21800000.0</v>
       </c>
       <c r="J23">
         <v>232631160.0</v>
@@ -34771,51 +35159,51 @@
       </c>
       <c r="Z23">
         <v>-174430832.0</v>
       </c>
       <c r="AA23">
         <v>119740660.0</v>
       </c>
       <c r="AB23">
         <v>-12819891.0</v>
       </c>
       <c r="AC23">
         <v>-1278990.0</v>
       </c>
       <c r="AD23">
         <v>5545449.0</v>
       </c>
       <c r="AE23">
         <v>-21613343.0</v>
       </c>
       <c r="AF23">
         <v>-1559820.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B24">
         <v>-425996249.0</v>
       </c>
       <c r="C24">
         <v>-549662607.0</v>
       </c>
       <c r="D24">
         <v>-551622206.0</v>
       </c>
       <c r="E24">
         <v>-240000000.0</v>
       </c>
       <c r="F24">
         <v>-164000000.0</v>
       </c>
       <c r="G24">
         <v>-51000000.0</v>
       </c>
       <c r="H24">
         <v>-271600000.0</v>
       </c>
       <c r="I24">
         <v>4544639.0</v>
       </c>
@@ -34863,54 +35251,54 @@
       <c r="Y24">
         <v>58696281.0</v>
       </c>
       <c r="Z24">
         <v>-13261014.09</v>
       </c>
       <c r="AA24">
         <v>2995113.0</v>
       </c>
       <c r="AB24">
         <v>-10236037.0</v>
       </c>
       <c r="AC24">
         <v>-3751704.0</v>
       </c>
       <c r="AD24">
         <v>12363624.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24">
         <v>2261739.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B25">
-        <v>783794681.0</v>
+        <v>73907867.0</v>
       </c>
       <c r="C25">
         <v>730480924.0</v>
       </c>
       <c r="D25">
         <v>604574008.0</v>
       </c>
       <c r="E25">
         <v>797299999.0</v>
       </c>
       <c r="F25">
         <v>1540200000.0</v>
       </c>
       <c r="G25">
         <v>-539400000.0</v>
       </c>
       <c r="H25">
         <v>-101500000.0</v>
       </c>
       <c r="I25">
         <v>371730946.0</v>
       </c>
       <c r="J25">
         <v>224536289.0</v>
       </c>
@@ -34959,51 +35347,51 @@
       <c r="Y25">
         <v>252425552.0</v>
       </c>
       <c r="Z25">
         <v>378106926.0</v>
       </c>
       <c r="AA25">
         <v>-1064.74</v>
       </c>
       <c r="AB25"/>
       <c r="AC25">
         <v>-85266.0</v>
       </c>
       <c r="AD25">
         <v>-10636353.0</v>
       </c>
       <c r="AE25">
         <v>-80347.0</v>
       </c>
       <c r="AF25">
         <v>-77991.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B26">
         <v>-5715169527.0</v>
       </c>
       <c r="C26">
         <v>-522294381.0</v>
       </c>
       <c r="D26">
         <v>-982408203.0</v>
       </c>
       <c r="E26">
         <v>-4639700000.0</v>
       </c>
       <c r="F26">
         <v>-8560300000.0</v>
       </c>
       <c r="G26">
         <v>-1207500000.0</v>
       </c>
       <c r="H26">
         <v>-410000000.0</v>
       </c>
       <c r="I26">
         <v>-1183878888.0</v>
       </c>
@@ -35033,51 +35421,51 @@
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-88667130.0</v>
       </c>
       <c r="T26">
         <v>-337402004.0</v>
       </c>
       <c r="U26">
         <v>-657339535.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B27">
         <v>202300000.0</v>
       </c>
       <c r="C27">
         <v>172600000.0</v>
       </c>
       <c r="D27">
         <v>134800000.0</v>
       </c>
       <c r="E27">
         <v>68900000.0</v>
       </c>
       <c r="F27">
         <v>117500000.0</v>
       </c>
       <c r="G27">
         <v>53900000.0</v>
       </c>
       <c r="H27">
         <v>74600000.0</v>
       </c>
       <c r="I27">
         <v>48300000.0</v>
       </c>
@@ -35123,51 +35511,51 @@
       <c r="W27">
         <v>34444492.24</v>
       </c>
       <c r="X27">
         <v>53550177.23</v>
       </c>
       <c r="Y27"/>
       <c r="Z27">
         <v>0.0</v>
       </c>
       <c r="AA27">
         <v>-1057286.82</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27">
         <v>3454921.0</v>
       </c>
       <c r="AF27">
         <v>3197631.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B28">
         <v>-8328298720.0</v>
       </c>
       <c r="C28">
         <v>-2958379835.0</v>
       </c>
       <c r="D28">
         <v>-2951056003.0</v>
       </c>
       <c r="E28">
         <v>-7193300000.0</v>
       </c>
       <c r="F28">
         <v>-9891700000.0</v>
       </c>
       <c r="G28">
         <v>-753000000.0</v>
       </c>
       <c r="H28">
         <v>-1785400000.0</v>
       </c>
       <c r="I28">
         <v>-1780982697.0</v>
       </c>
@@ -35221,51 +35609,51 @@
       </c>
       <c r="Z28">
         <v>505277342.0</v>
       </c>
       <c r="AA28">
         <v>137627227.0</v>
       </c>
       <c r="AB28">
         <v>535553431.0</v>
       </c>
       <c r="AC28">
         <v>271231146.0</v>
       </c>
       <c r="AD28">
         <v>3727269.0</v>
       </c>
       <c r="AE28">
         <v>22497160.0</v>
       </c>
       <c r="AF28">
         <v>11698650.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B29">
         <v>12158903103.0</v>
       </c>
       <c r="C29">
         <v>11664087049.0</v>
       </c>
       <c r="D29">
         <v>5347640817.0</v>
       </c>
       <c r="E29">
         <v>8486799999.0</v>
       </c>
       <c r="F29">
         <v>10845800000.0</v>
       </c>
       <c r="G29">
         <v>4627600000.0</v>
       </c>
       <c r="H29">
         <v>3276400000.0</v>
       </c>
       <c r="I29">
         <v>3173708482.0</v>
       </c>
@@ -35319,51 +35707,51 @@
       </c>
       <c r="Z29">
         <v>-235961532.77</v>
       </c>
       <c r="AA29">
         <v>185045423.0</v>
       </c>
       <c r="AB29">
         <v>38062157.0</v>
       </c>
       <c r="AC29">
         <v>-53376516.0</v>
       </c>
       <c r="AD29">
         <v>-15909075.0</v>
       </c>
       <c r="AE29">
         <v>40494888.0</v>
       </c>
       <c r="AF29">
         <v>35875860.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B30">
         <v>-3628700409.0</v>
       </c>
       <c r="C30">
         <v>-2725645459.0</v>
       </c>
       <c r="D30">
         <v>-2641990382.0</v>
       </c>
       <c r="E30">
         <v>-1028900000.0</v>
       </c>
       <c r="F30">
         <v>-72000000.0</v>
       </c>
       <c r="G30">
         <v>-1352200000.0</v>
       </c>
       <c r="H30">
         <v>-1157500000.0</v>
       </c>
       <c r="I30">
         <v>-507657017.0</v>
       </c>
@@ -35436,998 +35824,1016 @@
       <c r="AF30">
         <v>-25191093.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU30"/>
+  <dimension ref="A1:CW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="CQ1" t="s">
         <v>163</v>
       </c>
       <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
       </c>
-      <c r="CS1" t="s">
-[...2 lines deleted...]
-      <c r="CT1" t="s">
+      <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>26</v>
       </c>
-      <c r="CU1" t="s">
-        <v>169</v>
+      <c r="CW1" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B2">
+        <v>8029129573.0</v>
+      </c>
+      <c r="C2">
+        <v>12916000000.0</v>
+      </c>
+      <c r="D2">
         <v>5126717876.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7243500000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9098400000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12184152028.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5366537596.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4618676264.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5133159475.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7199968796.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4786851989.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6341300000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6647700000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7268300000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3152800000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4384999291.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4598241660.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4951227591.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4414348589.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5297438733.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3213027553.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6290618327.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3380369028.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3345902709.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2655278460.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3643960153.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1522995261.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1728921111.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2226325380.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3175578618.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2240423473.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2327978100.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2610600238.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2200476000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2077600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1914200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2910600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2906900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2913000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1926100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2063400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2458700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2680900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2495000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2778500000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2419500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2144800000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2111000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2398100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2330700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2061200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1592300000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1780100000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1767600000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>5118800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1851800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2953400000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2731800000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2838100000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2742100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2699500000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1949800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1548000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1188600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1087300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1037100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1018028000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1092660000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1151010000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1109184000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1311502645.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1362118847.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>884657609.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>759213805.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>2445909444.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2299086962.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1462776067.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1655363338.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1579269617.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1732697530.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1670228619.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1903656124.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1697934152.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1540945034.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1319148385.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1227662187.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>1315543586.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>1234344545.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>1150579184.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1026518576.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1102990931.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>1247512672.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>686408212.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>666924370.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
+      <c r="CV2"/>
+      <c r="CW2"/>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B3">
+        <v>305836238</v>
+      </c>
+      <c r="C3">
+        <v>422300000</v>
+      </c>
+      <c r="D3">
         <v>437700021</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3">
+      <c r="E3">
+        <v>315400000</v>
+      </c>
+      <c r="F3">
         <v>988300000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>403525115</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>744503561</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>405376038</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>532447739</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>421439415</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>550004949</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>501800000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>537800000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>532000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>453600000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>373918883</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>236259168</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>243299036</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>277358390</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>200530161</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>245122456</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>193409375</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>288274352</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>206323321</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>216397766</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>234476352</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>290263707</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>194511467</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>126632364</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>148447164</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>195315852</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>125433426</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>131142271</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>128521843</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>145337956</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>91747240</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>53658579</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>38208901</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>102402823</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>63253227</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>100200000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>58800000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>120500000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>86500000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>79200000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>86700000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>127832000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>84200000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>73700000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>75500000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>77700000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>55300000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>50500000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>31300000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>40000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>50200000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>38800000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>50500000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>93698000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>79800000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>60700000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>66700000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>68928000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>34600000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>18000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>7200000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>7692000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>10027000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>43337000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>43903000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>71889468.91</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>67950682.32</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>65577136.73</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>55003948.92</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>150642820</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>50042185.05</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>42648111.12</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>237387090</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>23232587.69</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>16544104.6</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>14051773.83</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>16910229.97</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>22632775.84</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>9245365.69</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>17979451.89</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>22747156.41</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>13527214.1</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>28876957.02</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>20525061.96</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>11994711.48</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>15076080.12</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>32425316.3</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>1544302</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>25357916.5</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>145308000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>50728000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>335894000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>137893000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>123598000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>35117000</v>
       </c>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -36450,101 +36856,103 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -36567,675 +36975,689 @@
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B6">
+        <v>-1359983800.0</v>
+      </c>
+      <c r="C6">
+        <v>-4945600000.0</v>
+      </c>
+      <c r="D6">
         <v>7783785009.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2117000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1854900000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3104174687.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>7369137614.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>356471415.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-326025824.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2073970844.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2244422980.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1365800000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-306400000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-620600000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>4115500000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1222571149.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-505128827.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-605382000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>420042582.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-986688559.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1970703595.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3050490693.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2661489040.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>179809107.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>836440875.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-897365636.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1969258069.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-148515061.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-561575704.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-923959644.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>883266197.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-134047697.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-272109126.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>258552469.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2317574088.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2085208556.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1914774965.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>3700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-6100000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>986900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-137300000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-395300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-222200000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>185900000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-283500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>359000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>274687000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>33800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-287100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>67400000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>269500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>468900000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-187800000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>12500000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-3351200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>3267000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1101600000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>221600000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-106318000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>96000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>42600000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>749700000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>401834000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>359400000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>101300000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>50200000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>19046000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-74632000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-58350000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>41826000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-199688319.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-50616202.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>477461238.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>125443804.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-1172269431.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>146822482.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>836310895.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-192587271.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>76586109.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-153427913.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>62468911.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-233427505.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>205229240.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>156989118.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>221796649.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>91486198.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-88320696.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>81199041.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>83765361.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>124060608.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-76978715.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-144521741.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>561104460.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>19483842.0</v>
       </c>
-      <c r="CP6"/>
-      <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B7">
+        <v>-1647562286.0</v>
+      </c>
+      <c r="C7">
+        <v>-5158100000.0</v>
+      </c>
+      <c r="D7">
         <v>7333074662.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1903300000.0</v>
       </c>
-      <c r="D7">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="F7">
+        <v>-1910100000.0</v>
+      </c>
+      <c r="G7">
         <v>-2723357000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6534243059.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1348803917.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1000965561.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1816845230.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>587914949.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-913000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1836700000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1461600000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2213800000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-435240803.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1120913255.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1417639942.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4846933126.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>273783279.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2404742160.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2446005728.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2792616158.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-884274585.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-487121401.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1130044366.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2254694392.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-776723772.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-458669311.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-947638211.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>862857467.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-316488281.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-40300713.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-519160602.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>219366435.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-312732964.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>31124222.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-783381395.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>598464416.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-531220615.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>14300000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-333700000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>539000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-93300000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-227300000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-201000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-12192000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-105300000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-340100000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-149800000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-91300000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-209900000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>150000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-233900000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-504700000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>113700000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-335500000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>13900000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-250974000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-83000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>14600000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>605200000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-114089000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>31400000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-113800000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-142800000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-81281000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-154188000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>113798000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>157714000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-217516471.4</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-86606570.06</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-92926096.47</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>86938886.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-357472029.8</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-27026953.43</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>72775211.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-30425221.2</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>117188338.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-272399387.48</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>88368142.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-267503717.43</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>98723591.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>103610784.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>126211985.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-57098162.88</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-322668006.44</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>33056343.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>3692036.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>62505124.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>228314871.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-40070925.5</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>233838476.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>91990862.0</v>
       </c>
-      <c r="CP7"/>
-      <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -37258,1793 +37680,1823 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
         <v>684800000.0</v>
       </c>
-      <c r="H9"/>
-[...1 lines deleted...]
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>-604700000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
         <v>4294700000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
-[...4 lines deleted...]
-      </c>
+      <c r="R9"/>
+      <c r="S9"/>
       <c r="T9">
         <v>3774900000.0</v>
       </c>
       <c r="U9">
         <v>3774900000.0</v>
       </c>
       <c r="V9">
-        <v>1925500000.0</v>
+        <v>3774900000.0</v>
       </c>
       <c r="W9">
-        <v>1925500000.0</v>
+        <v>3774900000.0</v>
       </c>
       <c r="X9">
         <v>1925500000.0</v>
       </c>
       <c r="Y9">
         <v>1925500000.0</v>
       </c>
       <c r="Z9">
+        <v>1925500000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1925500000.0</v>
+      </c>
+      <c r="AB9">
         <v>943300000.0</v>
       </c>
-      <c r="AA9">
-[...2 lines deleted...]
-      <c r="AB9">
+      <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>3160985246.79</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2964661778.34</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1187700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1362005093.77</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>894902234.64</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>768900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-875900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1142400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>408200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-408200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>187400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>187427000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>93000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>243097000.0</v>
       </c>
       <c r="AQ9"/>
       <c r="AR9">
-        <v>-212789000.0</v>
+        <v>243097000.0</v>
       </c>
       <c r="AS9"/>
       <c r="AT9">
-        <v>-164850000.0</v>
+        <v>-212789000.0</v>
       </c>
       <c r="AU9"/>
       <c r="AV9">
-        <v>-208563000.0</v>
+        <v>-164850000.0</v>
       </c>
       <c r="AW9"/>
       <c r="AX9">
-        <v>-192149000.0</v>
+        <v>-208563000.0</v>
       </c>
       <c r="AY9"/>
       <c r="AZ9">
-        <v>63619000.0</v>
+        <v>-192149000.0</v>
       </c>
       <c r="BA9"/>
       <c r="BB9">
+        <v>63619000.0</v>
+      </c>
+      <c r="BC9"/>
+      <c r="BD9">
         <v>246982000.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9">
         <v>298260000.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9">
         <v>139794000.0</v>
       </c>
-      <c r="BO9"/>
-      <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9">
         <v>183935000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9">
         <v>61411000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9">
         <v>240970000.0</v>
       </c>
-      <c r="CE9"/>
-      <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9">
         <v>266587000.0</v>
       </c>
-      <c r="CM9"/>
-      <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9">
         <v>344374000.0</v>
       </c>
-      <c r="CS9"/>
-      <c r="CT9"/>
       <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10">
         <v>442200000.0</v>
       </c>
-      <c r="H10"/>
-[...1 lines deleted...]
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-1646900000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>-2080900000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
-[...4 lines deleted...]
-      </c>
+      <c r="R10"/>
+      <c r="S10"/>
       <c r="T10">
         <v>-483200000.0</v>
       </c>
       <c r="U10">
         <v>-483200000.0</v>
       </c>
       <c r="V10">
-        <v>-706700000.0</v>
+        <v>-483200000.0</v>
       </c>
       <c r="W10">
-        <v>-706700000.0</v>
+        <v>-483200000.0</v>
       </c>
       <c r="X10">
         <v>-706700000.0</v>
       </c>
       <c r="Y10">
         <v>-706700000.0</v>
       </c>
       <c r="Z10">
+        <v>-706700000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-706700000.0</v>
+      </c>
+      <c r="AB10">
         <v>-404700000.0</v>
       </c>
-      <c r="AA10">
-[...2 lines deleted...]
-      <c r="AB10">
+      <c r="AC10">
+        <v>0.0</v>
+      </c>
+      <c r="AD10">
         <v>-1356144099.83</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1271916274.5</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-515700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-597013197.5</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-376163873.37</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-323200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-284100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-237800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>439300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-439300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-43700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-43662000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-127000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-87777000.0</v>
       </c>
       <c r="AQ10"/>
       <c r="AR10">
-        <v>6378000.0</v>
+        <v>-87777000.0</v>
       </c>
       <c r="AS10"/>
       <c r="AT10">
-        <v>-293404000.0</v>
+        <v>6378000.0</v>
       </c>
       <c r="AU10"/>
       <c r="AV10">
-        <v>-326291000.0</v>
+        <v>-293404000.0</v>
       </c>
       <c r="AW10"/>
       <c r="AX10">
-        <v>-521110000.0</v>
+        <v>-326291000.0</v>
       </c>
       <c r="AY10"/>
       <c r="AZ10">
-        <v>-282583000.0</v>
+        <v>-521110000.0</v>
       </c>
       <c r="BA10"/>
       <c r="BB10">
+        <v>-282583000.0</v>
+      </c>
+      <c r="BC10"/>
+      <c r="BD10">
         <v>-334280000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10">
         <v>120038000.0</v>
       </c>
-      <c r="CM10"/>
-      <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>406200000.0</v>
       </c>
-      <c r="O11">
-[...4 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>718600000.0</v>
       </c>
-      <c r="S11">
-[...4 lines deleted...]
-      </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>334300000.0</v>
       </c>
-      <c r="W11">
-[...4 lines deleted...]
-      </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>-12100000.0</v>
       </c>
-      <c r="AA11">
-[...4 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>147751567.76</v>
       </c>
-      <c r="AE11">
-[...2 lines deleted...]
-      <c r="AF11">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>205656424.58</v>
       </c>
-      <c r="AG11">
-[...2 lines deleted...]
-      <c r="AH11">
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>266600000.0</v>
       </c>
-      <c r="AI11">
-[...2 lines deleted...]
-      <c r="AJ11">
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>400393000.0</v>
       </c>
-      <c r="AK11">
-[...2 lines deleted...]
-      <c r="AL11">
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>50900000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-77100000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-136192000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
         <v>464722000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>14948000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
         <v>327464000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
         <v>190855000.0</v>
       </c>
-      <c r="CA11"/>
-      <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
         <v>58829000.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>157706000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
-      <c r="CR11">
-[...1 lines deleted...]
-      </c>
+      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11">
+        <v>79432000.0</v>
+      </c>
+      <c r="CU11"/>
+      <c r="CV11">
         <v>159893000.0</v>
       </c>
-      <c r="CU11"/>
+      <c r="CW11"/>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-28500000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>98500000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>69100000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>137800000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-260100000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-26500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-13400000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-128100000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-320300000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>43200000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4300000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>119700000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-77100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>74300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>70300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-17400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-4609310.97</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-143525782.36</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>29636489.93</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>152467411.55</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>56300000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>220800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>51400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>65484000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>61600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>146100000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>404500000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>14306000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>93878000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12">
         <v>48691000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12">
         <v>102140000.0</v>
       </c>
-      <c r="BO12"/>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12">
         <v>128987000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12">
         <v>94704000.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>1133000.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12">
         <v>207631000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12">
         <v>20252000.0</v>
       </c>
-      <c r="CU12"/>
+      <c r="CW12"/>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-913000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-1836700000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-1461600000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>559400000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-409800000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1037000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1399000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4647500000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>265500000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2374800000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-2395300000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1390100000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-915300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-512100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1115700000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1933100000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-740100000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-467500000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-1663606693.37</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>84213865.99</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-374855290.58</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-48067970.2</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-521900000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>158500000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-314400000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>761239000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-790200000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-212000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-537300000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-62000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-58000000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-17002000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-65405000.0</v>
       </c>
-      <c r="AY13"/>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B14">
-        <v>252806900.0</v>
+        <v>250987939.0</v>
       </c>
       <c r="C14">
+        <v>259400000.0</v>
+      </c>
+      <c r="D14">
+        <v>268700000.0</v>
+      </c>
+      <c r="E14">
         <v>274600000.0</v>
       </c>
-      <c r="D14">
-[...4 lines deleted...]
-      </c>
       <c r="F14">
+        <v>254900000.0</v>
+      </c>
+      <c r="G14">
+        <v>241300000.0</v>
+      </c>
+      <c r="H14">
         <v>248255266.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>231809629.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>228209281.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>216526746.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>207270967.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>176200000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>181200000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>170300000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>156900000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>142143585.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>133754817.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>132745412.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>125205244.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>117965039.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>114511346.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>120690940.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>122033672.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>121400081.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>122403989.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>119775056.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>119844356.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>114219384.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>107193206.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>105912392.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>110290412.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>109691180.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>102250997.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>163403861.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>102902187.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>100925724.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>171456009.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>109509588.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>105872065.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>87204758.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>84100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>82000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>80500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>77500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>72800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>66100000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>62544000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>60400000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>67000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>64700000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>67500000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>67900000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>48800000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>44500000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>43500000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>36700000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>56800000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>49600000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>40085000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>43000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>42900000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>39200000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>39544000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>41000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>36200000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>34700000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>31363000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>39302000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>31660000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>37876000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>33273161.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>29027638.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>26611789.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>30560282.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>20789814.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>28294643.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>27042292.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>50416264.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>14701246.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>29529236.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>20754468.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>22106967.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>21312716.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>21913427.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>24877406.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>22358355.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>17789676.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>22138389.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>24518093.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>25702025.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>32746586.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>45466196.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>31148949.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>35185871.0</v>
       </c>
-      <c r="CP14"/>
-      <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B15">
+        <v>1061280075.0</v>
+      </c>
+      <c r="C15">
+        <v>617000000.0</v>
+      </c>
+      <c r="D15">
         <v>606943378.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>619600000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>714400000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>580687232.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>634835683.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>581811907.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>690031675.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>576664050.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>534511734.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>570400000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>666100000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>541100000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>541100000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>546033386.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1544398892.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1475300000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>753079590.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3860764.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>648622188.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>639100000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>479495076.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>7367082.5</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>548074304.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>564800000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>414954951.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>5510031.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>878334635.0</v>
       </c>
-      <c r="AC15">
-[...2 lines deleted...]
-      <c r="AD15">
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>2929189.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>14830905.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>627062922.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>597100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>9412135.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>13662438.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>488606052.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>516683000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1192392.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>6792969.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>445900000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>243176000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>10000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>10000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>302300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>125777000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>38000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>38000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>268000000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>15000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>15000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>216100000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>8000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>242840000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>188900000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>188900000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>45000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>45000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>172645000.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>40000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>118329000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>87000000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>123952000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>126529000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>121254000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>378268.1</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>174695.44</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>169208000.0</v>
       </c>
-      <c r="BU15"/>
-      <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B16">
+        <v>6669145772.0</v>
+      </c>
+      <c r="C16">
+        <v>7970400000.0</v>
+      </c>
+      <c r="D16">
         <v>12910502885.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5126500000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7257975119.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>9079977341.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>12735675211.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4975147679.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4807133650.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5125997952.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7031274969.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4975500000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6341300000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6647700000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7268300000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3162428142.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4093112832.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4345845590.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4834391172.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4310750174.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5183731148.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3240127634.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6041858069.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3525711817.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3491719335.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2746594516.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3492253330.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1580406050.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1664749675.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2251618974.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3123689671.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2193930403.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2338491112.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2459028472.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2317574088.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2085208556.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1914774965.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2905138749.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2921641689.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2916530992.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1926100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>2063400000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2458700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2680900000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2495000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>2778500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2419487000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2144800000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2111000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2398100000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2330700000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2061200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1592300000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1780100000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1767600000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>5118800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1851800000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2953400000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2731782000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>2838100000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2742100000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>2699500000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1949834000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1548000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1188600000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1087300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1037074000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1018028000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1092660000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1151010000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1111814326.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1311502645.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1362118847.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>884657609.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1273640013.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>2445909444.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>2299086962.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1462776067.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>1655855726.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1579269617.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1732697530.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>1670228619.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>1903163392.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1697934152.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>1540945034.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>1319148385.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>1227222890.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>1315543586.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>1234344545.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>1150579184.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>1026012216.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>1102990931.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>1247512672.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>686408212.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>666924370.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -39067,467 +39519,477 @@
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B18">
-        <v>10570788345.0</v>
+        <v>1436491616.0</v>
       </c>
       <c r="C18">
-        <v>263200000.0</v>
+        <v>-2607900000.0</v>
       </c>
       <c r="D18">
-        <v>357700000.0</v>
+        <v>10972599979.0</v>
       </c>
       <c r="E18">
+        <v>243700000.0</v>
+      </c>
+      <c r="F18">
+        <v>-240600000.0</v>
+      </c>
+      <c r="G18">
         <v>-460504807.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>9285576010.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>518158882.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>398179655.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-675838145.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2541512064.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>626300000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-153100000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>201600000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>4896900000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>839187974.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2451062039.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-837208093.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>6364532407.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1641266180.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3374812862.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1155044074.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4046894572.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-29184867.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>149817506.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-848065021.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>3232827026.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-124873810.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-25238286.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-633980468.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1488894760.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>353317569.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>572203126.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>148814764.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>860263524.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>290812289.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>549558330.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-204902643.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>1165058582.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-73165613.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>380900000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-64600000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>864200000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>333300000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>204600000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>250500000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>281374000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>130000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>124700000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>127900000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>444100000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>52100000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>430800000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-87600000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-295500000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>439100000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>35300000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>345100000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>38642000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>258400000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>438600000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>1033900000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>233520000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>368900000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>175000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>33900000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>11357000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-84588000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>27698000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>38338000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-208185872.18</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-47926738.32</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>69558737.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>207544485.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>218990148.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>119369750.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>217698898.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-64141861.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>341228000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-14545657.6</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>315922339.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-235836533.59</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>186882338.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>164195818.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>206195038.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>81074978.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-60860333.44</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>67296761.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>72981496.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>96739319.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>249849651.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-48359368.66</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>214254416.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>21383900.0</v>
       </c>
-      <c r="CP18"/>
-      <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>236</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-1800000.0</v>
+      </c>
+      <c r="D19">
         <v>-496600000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1927800000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-987400000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-415700000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1232900000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-215000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-437800000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-723600000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-616900000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1091000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-544900000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-436500000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-364000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>95400000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-144300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-11700000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-501500000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>49700000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>1224900000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-109400000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-956100000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-166600000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>446900000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-202300000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1016400000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-7300000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>208600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-342400000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-231059908.3</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-110442232.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>81936685.29</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>294100000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-899000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-5800000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-677148000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>225000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-200000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-615100000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>345020000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -39535,114 +39997,118 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>237</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>35000000.0</v>
+      </c>
+      <c r="D20">
         <v>32700000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>35300000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>36400000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>38000000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>32000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>31500000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>31200000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>29300000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>25900000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>25700000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>25100000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>22700000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>18900000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>19900000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>21500000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>21500000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>12000000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>12300000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>13600000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -39676,174 +40142,178 @@
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>238</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>-692900000.0</v>
+      </c>
+      <c r="D21">
         <v>-326800000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>14500000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-39500000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>400000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1600000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-700000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-750400000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>997100000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1500000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-800000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1200000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-5100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-13500000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2600000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2600000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3200000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3600000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-700000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>745700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>738900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1240968.34</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1509209.07</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-231535.08</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1513035.38</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-243000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-239472000.0</v>
       </c>
       <c r="AK21">
         <v>-1200000.0</v>
       </c>
       <c r="AL21">
+        <v>-239472000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AN21">
         <v>2225900000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-3600000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-4128000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
@@ -39851,2527 +40321,2577 @@
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B22">
-        <v>2812972084.0</v>
+        <v>2965906897.0</v>
       </c>
       <c r="C22">
+        <v>2756700000.0</v>
+      </c>
+      <c r="D22">
+        <v>2839600000.0</v>
+      </c>
+      <c r="E22">
         <v>2124500000.0</v>
       </c>
-      <c r="D22">
-[...4 lines deleted...]
-      </c>
       <c r="F22">
+        <v>2290300000.0</v>
+      </c>
+      <c r="G22">
+        <v>2355000000.0</v>
+      </c>
+      <c r="H22">
         <v>2774484378.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2042226117.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1582819454.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1235939517.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2001469446.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1893400000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1941700000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1955800000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1816500000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1753860124.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1435092568.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>704564011.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1787753478.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1766633076.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1054886256.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1362917040.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1314246213.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1056280223.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>734815320.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>395470308.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1105903048.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>636945825.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>470700799.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>359172372.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>786718298.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>678489815.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>598942653.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>578742782.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>646785012.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>555590129.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>459405509.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>449675616.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>538294244.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>393664355.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>353800000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>198000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>292400000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>322400000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>369700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>402700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>304840000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>244000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>398700000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>249100000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>481100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>193100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>220800000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>96200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>297700000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>274700000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>291900000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>282000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>284660000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>355200000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>432100000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>395000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>406820000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>268500000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>239200000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>107300000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>50480000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>19739000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-103953000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-117191000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-86793796.76</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>72525925.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>192353079.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>145049265.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>206999685.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>168142806.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>160530245.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>153254185.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>205954334.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>171412603.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>167328152.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>79993794.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>51664681.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>47916141.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>111423626.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>100223414.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>108483688.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>40978987.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>65296429.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>20526881.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>15816197.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-17698598.34</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-53905350.51</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-68500971.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22">
         <v>184421000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>138029000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23">
         <v>-25315852.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-215000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-437800000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-723600000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>9348902.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1091000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>997800000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-436500000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-364000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-561832683.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>16400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>21500000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2597273.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>12300000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13600000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>11000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7900000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-870789.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-768392.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1363469.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>12700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-2318275.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>11800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>300870.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>493203.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>10600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>810000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>13000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1172000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>900000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-41000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>5500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1210000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1482700000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>7289000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>9600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-3727808000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-888800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-11000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>90000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-60700000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-150000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>149706000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>400000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-87000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-7200000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>991000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>700000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-86000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-200000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-1873714.95</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-3232950.71</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-101568417.13</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1266.38</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-1005431937.37</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>6228212.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>208257.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>627293.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-7396007.62</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-782.6</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>782.6</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-0.24</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>0.08</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>0.87</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>771.61</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-771.05</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>0.06</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-0.3</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>811.68</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-811.16</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>10527249.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-124982521.72</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>370433968.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-382574.5</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23"/>
+      <c r="CW23">
         <v>123231000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B24">
+        <v>-35129406.0</v>
+      </c>
+      <c r="C24">
+        <v>-83400000.0</v>
+      </c>
+      <c r="D24">
         <v>-39985843.0</v>
       </c>
-      <c r="C24">
-[...2 lines deleted...]
-      <c r="D24">
+      <c r="E24">
+        <v>-428900000.0</v>
+      </c>
+      <c r="F24">
         <v>-576995087.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>777879.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-553870327.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>680586.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>300990.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>201983.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1282427.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-553000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-7100000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>95500000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>89600000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-261621738.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-124400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>228400000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1429391.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-128168306.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-6300000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-7900000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-2286677.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-9429061.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-293753.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>303856.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>882090.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-11200000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-11700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-86700000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-125809.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5220071.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-418894.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-198950.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-573968.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>24100000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-617100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-5200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-260711.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-1095938.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-4700000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-3600000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-8000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-99200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-122465000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-1100000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>48000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-17800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-3000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>11700000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>12000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>13588000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>38772000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-4000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-198318000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24">
         <v>3825000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
-[...1 lines deleted...]
-      </c>
+      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24">
+        <v>5677000.0</v>
+      </c>
+      <c r="BR24"/>
+      <c r="BS24">
         <v>1200000.0</v>
       </c>
-      <c r="BR24"/>
-[...1 lines deleted...]
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-1102383.79</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>1102383.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>2575476.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>1703610.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>9924777.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>11173755.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>2476989.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>1371746.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>675018.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>692183.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>7412141.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>428648.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>2498495.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-771.43</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-14245526.58</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>11379824.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>3006665.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>14429691.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>8512614.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>30597030.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>6582.99</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>6541291.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B25">
-        <v>494765126.0</v>
+        <v>152422804.0</v>
       </c>
       <c r="C25">
+        <v>-32600000.0</v>
+      </c>
+      <c r="D25">
+        <v>794525338.0</v>
+      </c>
+      <c r="E25">
         <v>60900000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>25500000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="G25">
+        <v>-49022691.0</v>
+      </c>
+      <c r="H25">
         <v>503258776.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>109481714.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>119746000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>112707019.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>341509839.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>68900000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>23600000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>38100000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1231300000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>119626896.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>95690130.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>26650414.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-11041823.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-38340919.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>53488617.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>37320891.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>166305652.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-11460091.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10844937.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>26126610.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>155641576.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>72731185.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>46412974.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>74273254.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>170083440.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>49046009.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-37264580.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>91255831.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>51606831.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>44446395.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-63285083.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>41367601.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>53067544.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3462307.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>24600000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>39200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>60900000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>57400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>63000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>38300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>42084000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>40400000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>48300000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>46200000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>63900000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>49700000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>37400000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>30900000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>23300000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>33700000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>55800000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>24100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>27289000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>22900000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>15400000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>11200000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>11011000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>16600000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>22900000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>15400000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>700000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>22261000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>58160000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>27353000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>134740703.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>5076949.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>9097102.0</v>
       </c>
-      <c r="BU25">
-[...2 lines deleted...]
-      <c r="BV25">
+      <c r="BW25">
+        <v>0.0</v>
+      </c>
+      <c r="BX25">
         <v>198029858.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1439.54</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-738.77</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25">
+      <c r="CA25"/>
+      <c r="CB25">
         <v>169523287.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>73455995.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>53523348.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-53523348.76</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>37814125.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>831.19</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-38338528.14</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>38338528.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>149061522.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>73567.62</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>5191.56</v>
       </c>
-      <c r="CK25">
-[...2 lines deleted...]
-      <c r="CL25">
+      <c r="CM25">
+        <v>0.0</v>
+      </c>
+      <c r="CN25">
         <v>-11951923.02</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-3630724.72</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>1628038.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-11933944.75</v>
       </c>
-      <c r="CP25"/>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B26">
+        <v>-1100925186.0</v>
+      </c>
+      <c r="C26">
+        <v>-1000000000.0</v>
+      </c>
+      <c r="D26">
         <v>-1661169208.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-172200000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-1485200000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-2520913795.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-1893916.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-1520497.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-113792956.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-388920009.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>12681485.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-111100000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-492600000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-396200000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-335000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1085019807.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1182053822.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-2065356491.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-2647319349.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-2454885136.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-2017019629.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-1600784276.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-662300061.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-6619678.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>4463894.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-514024841.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-183450070.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-154424106.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-16998799.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-53117827.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-365834979.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-367202786.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-264608385.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-166023959.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-323002456.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-154324724.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>11940000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>13000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-1102963.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-8574739.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-171900000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-213500000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-140687000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-141500000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-165600000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-117100000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-229000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-171100000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-154854000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-145000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-163700000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-51600000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-84700000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-265673000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-25200000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-108800000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-135700000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-161052000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-173720000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-223180000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-142500000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>80000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-309405.79</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>177948.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-123150.96</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-87558146.39</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-204126375.54</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-55947.96</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-34483.2</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-156206506.56</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-278045235.61</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>-147555912.16</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>243</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>31100000.0</v>
+      </c>
+      <c r="D27">
         <v>55600000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>57700000.0</v>
       </c>
-      <c r="D27">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="F27">
+        <v>49000000.0</v>
+      </c>
+      <c r="G27">
         <v>40000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>53000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>53300000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>46500000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>19800000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>41600000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>41500000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>33400000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>18300000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>21000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>22500000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>13900000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>11500000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>33500000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>34000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>29000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>21000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6200000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>22500000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>10300000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>21000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>29200000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>18000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>12500000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>14900000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>8300000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>16600000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>9200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>12200000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>14700000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>14800000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>10100000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>13500000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>12000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>11600000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>10900000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>13200000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>14670000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>14800000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>15000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>14600000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>13080000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>13700000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>13500000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>23100000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>17871000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>19400000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>9400000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>5700000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>5014000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>4900000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>4400000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>4400000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>3630000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>4004000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1796000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>3000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>2309000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>4600000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>2400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4515000.0</v>
       </c>
       <c r="BO27">
         <v>2800000.0</v>
       </c>
       <c r="BP27">
+        <v>4515000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>2800000.0</v>
+      </c>
+      <c r="BR27">
         <v>2600000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>3500000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B28">
+        <v>-2124609519.0</v>
+      </c>
+      <c r="C28">
+        <v>-2274900000.0</v>
+      </c>
+      <c r="D28">
         <v>-2551144024.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-742000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2202700000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-3064262799.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-604461135.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-553272246.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-772861663.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-936599369.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-500790786.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1406200000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-136500000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-916100000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-858000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1611434617.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2709487288.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2057249900.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3390928781.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2441130028.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2655070056.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1593227627.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1098161306.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>14591183.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>184106167.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>243085638.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-592569981.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-153226483.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-889200070.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-48573526.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-359455347.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-348472972.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-886669875.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-159359127.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-323221790.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-162969817.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-703702707.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>11680439.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1374146638.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1477933493.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-606800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-204100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-131300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-133000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-457900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-111700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-213139000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-160800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-413900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-140600000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-153400000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>325200000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-294500000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>9600000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-3153500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3022100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-294200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-120000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-153761000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-171800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-394000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-272000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>159902000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-79500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>10000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>7346000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>4893000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-85564000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-119000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2841645.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1799550.15</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-104699325.57</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-81017926.88</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1198927018.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>28010075.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>608704755.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-137746268.4</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-270821796.94</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-138457643.12</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-246221239.44</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>7543891.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>5218026.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-8665608.24</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>4357000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1967146.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>735117.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>3630704.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>7127300.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>7364191.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-300392118.52</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-124982521.72</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>370433968.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-382574.5</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>22466000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>19241000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>589253000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>22729000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>16799000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>123231000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B29">
-        <v>11008488366.0</v>
+        <v>1742327854.0</v>
       </c>
       <c r="C29">
+        <v>-2185600000.0</v>
+      </c>
+      <c r="D29">
+        <v>11410300000.0</v>
+      </c>
+      <c r="E29">
         <v>559100000.0</v>
       </c>
-      <c r="D29">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="F29">
+        <v>747700000.0</v>
+      </c>
+      <c r="G29">
         <v>-56979691.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10030079571.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>923534921.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>930627394.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-254398728.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3091517013.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1128100000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>384700000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>733600000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5350500000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1213106858.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2687321207.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-593909056.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>6641890798.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1841796342.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3619935318.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-961634698.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4335168925.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>177138453.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>366215272.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-613588668.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3523090733.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>69637656.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>101394077.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-485533303.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1684210612.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>478750995.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>703345398.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>277336608.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1005601480.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>382559530.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>603216910.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-166693741.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>1267461406.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-9912385.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>481100000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-5800000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>984700000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>419800000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>283800000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>337200000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>409206000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>214200000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>198400000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>203400000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>521800000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>107400000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>481300000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-56300000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-255500000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>489300000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>74100000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>395600000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>132340000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>338200000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>499300000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>1100600000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>302448000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>403500000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>193000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>41100000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>19049000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-74561000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>71035000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>82241000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-136296403.27</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>20023944.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>135135874.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>262548434.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>68347328.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>169411936.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>260347010.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>173245229.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>364460588.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>1998447.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>329974113.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-218926303.62</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>209515114.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>173441184.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>224174490.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>103822135.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-47333119.34</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>96173719.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>93506558.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>108734031.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>264925732.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-15934052.36</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>212710114.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>46741817.0</v>
       </c>
-      <c r="CP29"/>
-      <c r="CQ29"/>
       <c r="CR29"/>
-      <c r="CS29">
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29">
         <v>35411000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>286254000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>139063000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B30">
+        <v>-946757814.0</v>
+      </c>
+      <c r="C30">
+        <v>-487600000.0</v>
+      </c>
+      <c r="D30">
         <v>-984638152.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1927800000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-987400000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-404205764.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1300003736.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-212102157.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-437165055.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-730777770.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-575761710.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1091000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-544900000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-436500000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-364000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-549848967.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-150762150.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-11855887.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-501826151.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-292431546.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1004459675.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-313192483.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-897355807.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-160081702.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>212347021.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-450012289.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-993372545.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-8408487.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>209004206.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-345770805.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-380094587.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-252836128.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>26644069.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>93904504.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-524007309.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-82746635.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-815799621.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>148975107.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-2652173821.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-476249395.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-23500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-182700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1077600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-99300000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-107200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>124200000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>76988000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-24300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-73600000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-95100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>40500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-372500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>58700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>59700000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-240200000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-888800000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-50500000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-93698000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-79800000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-60700000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-66700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-65103000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-34600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-18000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-7200000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-7692000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-4350000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-43337000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-42703000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-71889468.91</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-67950682.32</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-66679520.52</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-53901565.13</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-41217618.17</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-48336260.14</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-32723333.81</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-226213334.88</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-20755598.69</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-15172357.84</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-13376755.02</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-16218046.58</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-15220634.64</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-8816717.02</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-15480956.61</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-21238239.33</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-27772740.68</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-17497132.2</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-17518396.32</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>2434980.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-6563466.09</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-1828286.04</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>1550885.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-18816624.75</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>