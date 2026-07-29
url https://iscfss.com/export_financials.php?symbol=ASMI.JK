--- v0 (2026-03-02)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -911,2539 +914,2664 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>16</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>4235963000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8106588000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22669536792.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6729240842.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37217474746.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73101706744.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>90360422099.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76571927232.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52584976837.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40136724766.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43489889400.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19338805674.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10060831823.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-10513409000.0</v>
+      </c>
+      <c r="C5">
         <v>-37546000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8455000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-893406226.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>532744356.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>644697768.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>453193590.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>268802985.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4335303724.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-189697137.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>55630000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-84199719.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>214642307.0</v>
+      </c>
+      <c r="C7">
         <v>3023529389.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3757144447.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5860261418.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8218118297.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3554049394.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3923621257.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>179167609200.0</v>
       </c>
       <c r="C8">
         <v>179167609200.0</v>
       </c>
       <c r="D8">
         <v>179167609200.0</v>
       </c>
       <c r="E8">
         <v>179167609200.0</v>
       </c>
       <c r="F8">
         <v>179167609200.0</v>
       </c>
       <c r="G8">
         <v>179167609200.0</v>
       </c>
       <c r="H8">
         <v>179167609200.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>179167609200.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>126625766850.0</v>
       </c>
       <c r="D9">
         <v>126625766850.0</v>
       </c>
       <c r="E9">
         <v>126625766850.0</v>
       </c>
       <c r="F9">
         <v>126625766850.0</v>
       </c>
       <c r="G9">
         <v>126625766850.0</v>
       </c>
       <c r="H9">
         <v>126625766850.0</v>
       </c>
       <c r="I9">
         <v>126625766850.0</v>
       </c>
       <c r="J9">
+        <v>126625766850.0</v>
+      </c>
+      <c r="K9">
         <v>36929653330.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>35924976930.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>36060584000.0</v>
+      </c>
+      <c r="C10">
         <v>18714740000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15366595000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>89523370375.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27286512817.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>88753266725.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10327839284.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5853410707.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>53762664408.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>55589124799.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>56676549269.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4936003996.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5781063268.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1979727812.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6929914000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>36060584000.0</v>
+      </c>
+      <c r="C12">
         <v>67049010000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>183924937000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>131400710645.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>74398470147.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>106950063995.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28524636554.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>128159996707.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>124025679369.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>126174564789.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12210847899.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14136655996.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6056063268.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2254727812.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>179167609000.0</v>
       </c>
       <c r="C13">
         <v>179167609000.0</v>
       </c>
       <c r="D13">
-        <v>179167609200.0</v>
+        <v>179167609000.0</v>
       </c>
       <c r="E13">
         <v>179167609200.0</v>
       </c>
       <c r="F13">
         <v>179167609200.0</v>
       </c>
       <c r="G13">
         <v>179167609200.0</v>
       </c>
       <c r="H13">
         <v>179167609200.0</v>
       </c>
       <c r="I13">
         <v>179167609200.0</v>
       </c>
       <c r="J13">
+        <v>179167609200.0</v>
+      </c>
+      <c r="K13">
         <v>144669104000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>144282690000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>140448380000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>125000000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>100000000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>8958380000.0</v>
       </c>
       <c r="C14">
         <v>8958380000.0</v>
       </c>
       <c r="D14">
-        <v>8958380460.0</v>
+        <v>8958380000.0</v>
       </c>
       <c r="E14">
         <v>8958380460.0</v>
       </c>
       <c r="F14">
         <v>8958380460.0</v>
       </c>
       <c r="G14">
+        <v>8958380460.0</v>
+      </c>
+      <c r="H14">
         <v>8009747426.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7757404413.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7530507209.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8025336967.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7789942260.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7451896335.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6250000000.0</v>
       </c>
       <c r="N14">
         <v>6250000000.0</v>
       </c>
-      <c r="O14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:15">
+      <c r="O14">
+        <v>6250000000.0</v>
+      </c>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>3600722775.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5123382454.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6881600964.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9508826839.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13240288557.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>962564239.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1598164014.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2532703910.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3192552945.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4406359993.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6922762890.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6005625467.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>220060000.0</v>
+      </c>
+      <c r="C21">
         <v>576023000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1012914000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1341656394.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1757594109.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1078815684.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1219335058.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1284135515.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2190892464.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3978983972.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>611746321.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>687442591.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>439597008.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>406017138.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>36</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>144803000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>63730000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>88035761.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>190564439.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>146373650.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>92304200.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>225198141.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>135524500.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>87840996.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>54096474.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36646000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>27763998.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21468500.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>1373022587000.0</v>
+      </c>
+      <c r="C23">
         <v>1108514524000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>961063073000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1063470852516.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>981089572950.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>990991744064.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>975687462693.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>836163478417.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>735473909666.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>530276662530.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>525771485072.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>515520125346.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>388082503331.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>342093655259.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>39</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>3023529390.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3757144450.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5860261420.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8218118300.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5022804340.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3923621260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>391393243824.0</v>
+      </c>
+      <c r="C26">
         <v>302292650167.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>299303432152.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>280267270527.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>381405938897.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>323429667667.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>377120269863.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>361200982308.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>329958526316.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>247344627941.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6210630000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-35845942000.0</v>
+      </c>
+      <c r="C28">
         <v>-15691211000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11609451000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-83663108957.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-19068394520.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-83730462388.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6404218027.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5853410707.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-53762664408.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-55589124799.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-56676549269.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4936003996.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5781063268.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1979727812.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>384508804320.0</v>
+      </c>
+      <c r="C29">
         <v>390973640398.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>385442024803.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>376952349563.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>462879983946.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>443450319375.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>530294832434.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>519594297238.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>454968310890.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>590099023000.0</v>
+      </c>
+      <c r="C30">
         <v>163496359000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>226997550000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-518111287639.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-335873466250.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-363601626454.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-414062228331.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>180544656383.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>139659085836.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>98505019277.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>108829116900.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
-    </row>
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>375610693169.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>461122389837.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>442371503691.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>529075497376.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>518310161723.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>452777418426.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>265653595825.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>224629811922.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>746862980000.0</v>
+      </c>
+      <c r="C33">
         <v>945018164000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>224403546000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>327466784409.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>430254255200.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>362388227322.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>405346314700.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>410964686537.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>187474797776.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>186836496200.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>69736902993.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>375395675350.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>226969074597.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>20200582543.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>988513783000.0</v>
+      </c>
+      <c r="C35">
         <v>717540883000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>263299778000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>22669536792.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5324437880.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5022804337.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3045198757.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>149781874658.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>151593363493.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>146858158623.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>176727464196.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
-    </row>
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>210580527000.0</v>
+      </c>
+      <c r="C36">
         <v>586028465000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-113847246000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-327466784409.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-430254255200.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-362388227322.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-405346314700.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16823746805.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-24268952361.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>60576447821.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-196215052840.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>210046918293.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>144835317305.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-35349432317.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>14575318280.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>185189377000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>604515321701.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>476246283164.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>521507079097.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>541724207239.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>453981126286.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>372463753318.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>206300178650.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>409944946406.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-11554000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>299864918773.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>319913344904.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>31581130000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:15">
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>53</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>-67193813000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>140483934000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>518111287639.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>335873466250.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>363601626454.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>414062228331.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>244654135497.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>408340026053.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>244935147052.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>347205465179.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2683082357.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2802630739.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7460528684.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>-176695000.0</v>
+      </c>
+      <c r="C40">
         <v>140286669000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>109942105000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-22669536792.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-5123382454.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-8174300964.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-9508826839.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>62641113678.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>51616484110.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-52676787377.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>83557646139.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-44695812251.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-20017751419.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-11674978476.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>610717066323.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>94971937689.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>71491925968.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>125780194958.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>73849569482.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>29446223017.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>26813664469.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>60958767158.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>81265187000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>62135887000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>81443953000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>257915621000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:15">
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
         <v>126625767000.0</v>
       </c>
       <c r="C42">
         <v>126625767000.0</v>
       </c>
       <c r="D42">
+        <v>126625767000.0</v>
+      </c>
+      <c r="E42">
         <v>125732360622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126625766848.0</v>
       </c>
       <c r="F42">
         <v>126625766848.0</v>
       </c>
       <c r="G42">
+        <v>126625766848.0</v>
+      </c>
+      <c r="H42">
         <v>126625766849.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126625766848.0</v>
       </c>
       <c r="I42">
         <v>126625766848.0</v>
       </c>
       <c r="J42">
+        <v>126625766848.0</v>
+      </c>
+      <c r="K42">
         <v>37079653328.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>35924976928.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>25990432705.0</v>
       </c>
-      <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
-    </row>
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>98156696871.0</v>
+      </c>
+      <c r="C45">
         <v>84011338463.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>60453979917.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>60588205918.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>57636763975.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>52438872040.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>51933800284.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>41015438000.0</v>
+      </c>
+      <c r="C46">
         <v>41545708000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>21348441000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>25007592083.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>26218877189.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>23989286699.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>24692337827.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>21609167523.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>24028162241.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>26849671031.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>30613726354.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>34256013698.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>37731763252.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>22315582543.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>61</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>41545707710.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>21348440520.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>25007592083.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>26218877189.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>23989286699.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>24621076327.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>21609167523.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>24028162241.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>26849671031.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>30613726350.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>34256014000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>33809913000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>20200583000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5850336000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:15">
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>89228838000.0</v>
+      </c>
+      <c r="C48">
         <v>85217811000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>79657104000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>72052379741.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>156553863542.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>137012245559.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>224048262795.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>213532118205.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>144839631118.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>88223519606.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>44978261315.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>35520392811.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>11425702911.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>27169927841.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>34658187000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>214642000.0</v>
+      </c>
+      <c r="C51">
         <v>3023529000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3757144000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>24929075437.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>11111798717.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6315504340.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4802043760.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>176695000.0</v>
+      </c>
+      <c r="C52">
         <v>2972981000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6953942000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>19068814017.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2893680417.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1292700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>878422500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>113637237535.0</v>
+      </c>
+      <c r="C53">
         <v>48334270000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>49577164000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>41877340270.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>47111957330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18196797270.0</v>
       </c>
       <c r="G53">
         <v>18196797270.0</v>
       </c>
       <c r="H53">
+        <v>18196797270.0</v>
+      </c>
+      <c r="I53">
         <v>231082763503.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>377062672700.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>212318597069.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>312967027695.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>9200652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000000.0</v>
       </c>
       <c r="N53">
         <v>275000000.0</v>
       </c>
-      <c r="O53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:15">
+      <c r="O53">
+        <v>275000000.0</v>
+      </c>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>1373022587000.0</v>
+      </c>
+      <c r="C55">
         <v>1108514524000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>961063073000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1063470852516.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>981089572950.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>990991744064.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>975687462693.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>836163478417.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>735473909666.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>530276662530.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>525771485072.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>515520125346.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>388082503331.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>342093655259.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>311499125000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>626159608000.0</v>
+      </c>
+      <c r="C56">
         <v>163496359000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>551470151000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>131488746406.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>74589034586.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>107096437645.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>28616940754.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>425198791880.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>547999111889.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>343440166329.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>456034582079.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>140136003996.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>161113428734.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1979727812.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B57">
+        <v>71</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
         <v>148325551000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>127131894000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22669536792.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9622921259.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>37217474746.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>73980129244.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>166787306521.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>128912235283.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>113785924109.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>123802462634.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>20234638196.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10375726904.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4896068814.0</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>988513783000.0</v>
+      </c>
+      <c r="C58">
         <v>717540883000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>575621049000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>686518502953.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>518209589004.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>547541424689.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>445392630259.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>316569181179.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>280505598776.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>260644082733.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>300529926830.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>313629781327.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>251656800420.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>214923727418.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>269840938000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>384508804000.0</v>
+      </c>
+      <c r="C60">
         <v>390973640000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>385442025000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>376952349563.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>462879983946.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>443450319375.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>530294832434.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>519594297238.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>454968310890.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>269632579796.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>225241558243.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>201890344019.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>136425702911.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>127169927841.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>41658187000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>16</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>6263886000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8725808000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4815438000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4235963000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2857459000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4303876000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9947285000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8106588000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16274582973.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9092289334.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11954964816.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22669536792.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5655254584.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18120043116.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25188433757.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6729240842.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9649821194.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3984324855.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>32966770437.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37217474746.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27163377306.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>39459019407.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>83078956907.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>73101706744.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>75308668856.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>216391357315.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>297821324034.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>90360422099.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>42313544621.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>38076333427.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>58300358954.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>76571927232.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28774269189.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38672312504.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>45032240488.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>52584976837.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>26665851759.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>28247898205.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23116064898.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>40136724766.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15044936838.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8560886396.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>29795761336.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>26247821264.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23369381902.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13556624861.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>17192995152.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19338805674.0</v>
       </c>
-      <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-    </row>
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3454,54 +3582,55 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3512,198 +3641,200 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>19</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>269326000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>81496000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-61221000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37546000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>121708000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-247000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>23197000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8455000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>60514873.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>200329322.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-670403966.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-893406226.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1724342819.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1143176805.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-205396069.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>532744356.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>607629601.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>594991657.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>558169093.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>294697768.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>216910693.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>227808056.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>153629323.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>153193590.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>106257858.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>901963763.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>788882537.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18802985.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-403772081.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>3470374788.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4135303724.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>6232215505.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4485231111.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4174234796.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-339697137.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>49363000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>63286000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>107815000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-44370000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-60720000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-48711598.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-70803157.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-84199719.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3714,164 +3845,168 @@
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>214642307.0</v>
+      </c>
+      <c r="C7">
         <v>251088829.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2859497512.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2929903138.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3023529389.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3132453140.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3262490244.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3477670700.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3757144447.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5021840173.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5277845379.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5580787669.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5860261418.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7834635805.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7709719553.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7963918925.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8218118297.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4273453096.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4523236843.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4773020590.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3554049394.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3803833141.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4053616888.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4148231885.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3923621257.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3666066879.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1864506668.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>179167609200.0</v>
       </c>
       <c r="C8">
         <v>179167609200.0</v>
       </c>
       <c r="D8">
         <v>179167609200.0</v>
       </c>
       <c r="E8">
         <v>179167609200.0</v>
       </c>
       <c r="F8">
         <v>179167609200.0</v>
       </c>
       <c r="G8">
         <v>179167609200.0</v>
       </c>
       <c r="H8">
         <v>179167609200.0</v>
       </c>
       <c r="I8">
         <v>179167609200.0</v>
       </c>
@@ -3883,351 +4018,358 @@
       </c>
       <c r="L8">
         <v>179167609200.0</v>
       </c>
       <c r="M8">
         <v>179167609200.0</v>
       </c>
       <c r="N8">
         <v>179167609200.0</v>
       </c>
       <c r="O8">
         <v>179167609200.0</v>
       </c>
       <c r="P8">
         <v>179167609200.0</v>
       </c>
       <c r="Q8">
         <v>179167609200.0</v>
       </c>
       <c r="R8">
         <v>179167609200.0</v>
       </c>
       <c r="S8">
         <v>179167609200.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>179167609200.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>126625766850.0</v>
       </c>
       <c r="D9">
         <v>126625766850.0</v>
       </c>
       <c r="E9">
         <v>126625766850.0</v>
       </c>
       <c r="F9">
         <v>126625766850.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>126625766850.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>126625766850.0</v>
       </c>
       <c r="L9">
         <v>126625766850.0</v>
       </c>
       <c r="M9">
         <v>126625766850.0</v>
       </c>
       <c r="N9">
         <v>126625766850.0</v>
       </c>
       <c r="O9">
         <v>126625766850.0</v>
       </c>
       <c r="P9">
         <v>126625766850.0</v>
       </c>
       <c r="Q9">
         <v>126625766850.0</v>
       </c>
       <c r="R9">
         <v>126625766850.0</v>
       </c>
       <c r="S9">
         <v>126625766850.0</v>
       </c>
       <c r="T9">
         <v>126625766850.0</v>
       </c>
       <c r="U9">
         <v>126625766850.0</v>
       </c>
       <c r="V9">
         <v>126625766850.0</v>
       </c>
       <c r="W9">
         <v>126625766850.0</v>
       </c>
       <c r="X9">
         <v>126625766850.0</v>
       </c>
       <c r="Y9">
         <v>126625766850.0</v>
       </c>
       <c r="Z9">
         <v>126625766850.0</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9">
+        <v>126625766850.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>36060584000.0</v>
+      </c>
+      <c r="C10">
         <v>39949349000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>48738217000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40514141000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18714740000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14927214000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17047791000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>48674486000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15366595000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>150503484049.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>169434636735.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>166878470408.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>89523370375.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23439487483.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>20788642239.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25535505563.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27286512817.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>118687309294.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>26324142159.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>41431635092.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>88753266725.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>29418910752.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9669853152.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13340860229.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10327839284.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15041209053.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12715635551.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16183470475.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5853410707.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5325836011.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5653929872.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11169990911.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3063169002.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3357681849.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5418209115.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4075116573.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4959849789.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5125940705.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7403965479.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4002779594.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6000217899.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15427564640.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8205147136.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3557117967.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4936003996.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>41769077523.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4391540651.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7464798666.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5781063268.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>4059332112.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>1979727800.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6929913600.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4238,237 +4380,241 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>149697822000.0</v>
+      </c>
+      <c r="C12">
         <v>86352710000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>96386124000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>88144598000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>67049010000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>66239894000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>68362974000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>98056226000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>183924937000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>205014057034.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>211926483589.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>208746297968.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>131400710645.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>71547734703.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>69412053519.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>73036008323.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>74398470147.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>136884106564.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>124067339429.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>115928432362.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>106950063995.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>47615708022.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27866650422.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>31537657499.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28524636554.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>33238006323.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>82413132821.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>143932425745.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>128159996707.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>120421704378.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>121124582239.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>131311597278.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>124025679369.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>129735553856.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>135219971031.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>127736756478.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>126174564789.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11430303705.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13722251479.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10365594594.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>12210847899.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>16621844640.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10414990136.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12748017967.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14136655996.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>42044077523.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4666540651.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7739798666.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6056063268.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>4059332112.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>179167609000.0</v>
       </c>
       <c r="C13">
         <v>179167609000.0</v>
       </c>
       <c r="D13">
         <v>179167609000.0</v>
       </c>
       <c r="E13">
         <v>179167609000.0</v>
       </c>
       <c r="F13">
         <v>179167609000.0</v>
       </c>
       <c r="G13">
         <v>179167609000.0</v>
       </c>
       <c r="H13">
         <v>179167609000.0</v>
       </c>
       <c r="I13">
         <v>179167609000.0</v>
       </c>
       <c r="J13">
-        <v>179167609200.0</v>
+        <v>179167609000.0</v>
       </c>
       <c r="K13">
         <v>179167609200.0</v>
       </c>
       <c r="L13">
         <v>179167609200.0</v>
       </c>
       <c r="M13">
         <v>179167609200.0</v>
       </c>
       <c r="N13">
         <v>179167609200.0</v>
       </c>
       <c r="O13">
         <v>179167609200.0</v>
       </c>
       <c r="P13">
         <v>179167609200.0</v>
       </c>
       <c r="Q13">
         <v>179167609200.0</v>
       </c>
       <c r="R13">
         <v>179167609200.0</v>
       </c>
@@ -4505,263 +4651,269 @@
       <c r="AC13">
         <v>179167609200.0</v>
       </c>
       <c r="AD13">
         <v>179167609200.0</v>
       </c>
       <c r="AE13">
         <v>179167609200.0</v>
       </c>
       <c r="AF13">
         <v>179167609200.0</v>
       </c>
       <c r="AG13">
         <v>179167609200.0</v>
       </c>
       <c r="AH13">
         <v>179167609200.0</v>
       </c>
       <c r="AI13">
         <v>179167609200.0</v>
       </c>
       <c r="AJ13">
         <v>179167609200.0</v>
       </c>
       <c r="AK13">
+        <v>179167609200.0</v>
+      </c>
+      <c r="AL13">
         <v>144669104000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>144451456000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>144405650000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>144333850000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>144282690000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>144247940000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>140866560000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>140775150000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>140448380000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>140357770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138890000000.0</v>
       </c>
       <c r="AV13">
         <v>138890000000.0</v>
       </c>
       <c r="AW13">
+        <v>138890000000.0</v>
+      </c>
+      <c r="AX13">
         <v>125000000000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>125000000000.0</v>
       </c>
-      <c r="AZ13"/>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13">
         <v>100000000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>7000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>8958380000.0</v>
       </c>
       <c r="C14">
         <v>8958380000.0</v>
       </c>
       <c r="D14">
         <v>8958380000.0</v>
       </c>
       <c r="E14">
         <v>8958380000.0</v>
       </c>
       <c r="F14">
         <v>8958380000.0</v>
       </c>
       <c r="G14">
         <v>8958380000.0</v>
       </c>
       <c r="H14">
         <v>8958380000.0</v>
       </c>
       <c r="I14">
         <v>8958380000.0</v>
       </c>
       <c r="J14">
-        <v>8958380460.0</v>
+        <v>8958380000.0</v>
       </c>
       <c r="K14">
         <v>8958380460.0</v>
       </c>
       <c r="L14">
         <v>8958380460.0</v>
       </c>
       <c r="M14">
         <v>8958380460.0</v>
       </c>
       <c r="N14">
         <v>8958380460.0</v>
       </c>
       <c r="O14">
         <v>8958380460.0</v>
       </c>
       <c r="P14">
         <v>8958380460.0</v>
       </c>
       <c r="Q14">
-        <v>8174162730.0</v>
+        <v>8958380460.0</v>
       </c>
       <c r="R14">
         <v>8174162730.0</v>
       </c>
       <c r="S14">
+        <v>8174162730.0</v>
+      </c>
+      <c r="T14">
         <v>8958380460.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8174162730.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8958380460.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8174162730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8047843457.0</v>
       </c>
       <c r="X14">
         <v>8047843457.0</v>
       </c>
       <c r="Y14">
         <v>8047843457.0</v>
       </c>
       <c r="Z14">
-        <v>8958380460.0</v>
+        <v>8047843457.0</v>
       </c>
       <c r="AA14">
         <v>8958380460.0</v>
       </c>
       <c r="AB14">
+        <v>8958380460.0</v>
+      </c>
+      <c r="AC14">
         <v>7757404413.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8958380460.0</v>
       </c>
       <c r="AD14">
         <v>8958380460.0</v>
       </c>
       <c r="AE14">
         <v>8958380460.0</v>
       </c>
       <c r="AF14">
+        <v>8958380460.0</v>
+      </c>
+      <c r="AG14">
         <v>7614226161.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8958380460.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7655945471.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7449432075.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7194908815.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7916029258.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8637463140.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7823927735.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7723927735.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7987985835.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7808591055.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7788072700.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7575119450.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8753919840.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7164665500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6944500000.0</v>
       </c>
       <c r="AV14">
         <v>6944500000.0</v>
       </c>
       <c r="AW14">
-        <v>6250000000.0</v>
+        <v>6944500000.0</v>
       </c>
       <c r="AX14">
         <v>6250000000.0</v>
       </c>
       <c r="AY14">
-        <v>7500000000.0</v>
+        <v>6250000000.0</v>
       </c>
       <c r="AZ14">
         <v>7500000000.0</v>
       </c>
-      <c r="BA14"/>
+      <c r="BA14">
+        <v>7500000000.0</v>
+      </c>
       <c r="BB14"/>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4772,132 +4924,134 @@
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3122618112.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3385866521.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3600722775.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4172146772.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4496294179.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4851628526.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5123382454.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5523713026.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5921575384.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6400708992.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4908,146 +5062,148 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>679647686.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>711072249.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>802821554.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>893931020.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>962564239.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1066192955.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1330796719.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1459652686.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1598164014.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1766346482.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1900664077.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2047183604.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2532703910.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3273529210.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2671809169.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2877181646.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3192552945.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5058,54 +5214,55 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5116,514 +5273,522 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>220060000.0</v>
+      </c>
+      <c r="C21">
         <v>338120000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>188937000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>382480000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>576023000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>771259000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>614048000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>816867000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1012914000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1189453081.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1077489269.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1209572831.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1341656394.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1410848431.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1190164992.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1473879550.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1757594109.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>391766292.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>377500513.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>448989720.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1078815684.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1221337718.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1064319904.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1141542208.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1219335058.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1303826788.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1095541732.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1174414078.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1284135515.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1575440064.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1600432399.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1885373609.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2190892464.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2726852826.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3004985135.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3510358910.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3978983972.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>365733906.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>444051534.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>524308443.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>611746321.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>736552643.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>872852226.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>617343141.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>687442591.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>697829683.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>778080598.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>397576518.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>439597008.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>218932000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>144803000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>191485000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>121610000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>122670426.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>63730426.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>173977262.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148557762.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>65260012.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>88035761.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>157531861.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>145723543.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>172769793.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>190564439.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>190055859.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>150561000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>209013560.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>146373650.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>36795176.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>101145340.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>159135360.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>92304200.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>154032706.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>151516166.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>173124556.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>225198141.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>497402591.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>389325691.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>217090451.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>135524500.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>163858000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>206114680.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>74835000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>87840996.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>31266996.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>28647996.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>36716996.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>54096474.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>29688996.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>37929998.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>42859898.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>36646000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>20510000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>38186000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>47651998.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>27763998.0</v>
       </c>
-      <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>1373022587000.0</v>
+      </c>
+      <c r="C23">
         <v>1439242056000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1201496461000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1199918987000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1108514524000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>736969108000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>724742771000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>777148199000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>775873697000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1073279198906.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1072099073662.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1035864229522.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1063470852516.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1121551955534.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1143611173041.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>971565028565.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>981089572950.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>957076892751.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>729468258699.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>745556001765.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>990991744064.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1036734022474.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1107562253518.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1155736555783.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>975687462693.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>980547690466.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1131460755051.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1205310377764.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>969866560976.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>892192166621.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>846398710098.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>883131695392.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>858490283480.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>731426088215.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>744631164984.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>750324359162.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>617651155745.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>570557140467.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>564424585813.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>537501743431.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>559080454850.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>495380751525.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>455361944506.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>497075611476.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>515520125346.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>487116033199.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>437036160241.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>437540585227.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>388082503331.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>130333382332.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-    </row>
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -5634,270 +5799,275 @@
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>39</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>251088830.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2859497510.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2929903140.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3023529390.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3132453140.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>5021840170.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5277845380.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5580787670.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5860261420.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7834635810.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7709719550.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7963918930.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8218118300.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4273453100.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4523236840.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4773020590.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5022804340.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3803833140.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4053616890.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4148231890.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3923621260.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3666066880.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>391393243824.0</v>
+      </c>
+      <c r="C26">
         <v>358380886899.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>276784662068.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>282642531846.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>302292650167.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>287301358908.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>293739414203.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>285948600343.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>299303432152.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>294486715781.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>294316812559.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>254260484433.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>280267270527.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>308376699978.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>313284234038.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>340994414552.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>381405938897.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>360576232652.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>322506313799.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>316688702170.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>323429667667.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>286945575753.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>298581083910.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>280488755844.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>377120269863.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>376089742612.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>386658310995.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>382805756508.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>131266397313.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5908,524 +6078,535 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-35845942000.0</v>
+      </c>
+      <c r="C28">
         <v>-39698260000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-45878719000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-37584238000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-15691211000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11794761000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13785301000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-45196816000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11609451000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-145481643876.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-164156791356.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-161297682739.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-83663108957.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15604851678.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-13078922686.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-17571586638.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-19068394520.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-114413856198.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-21800905316.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-36658614502.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-83730462388.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-25615077611.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5616236264.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9192628344.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6404218027.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-11375142174.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-10851128883.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-16183470475.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5853410707.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5325836011.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5653929872.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-11169990911.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3063169002.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-3357681849.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5418209115.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4075116573.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4959849789.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5125940705.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-7403965479.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4002779594.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6000217899.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-15427564640.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-8205147136.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3557117967.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4936003996.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-41769077523.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-4391540651.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-7464798666.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5781063268.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>-4059332112.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
-    </row>
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>384508804320.0</v>
+      </c>
+      <c r="C29">
         <v>393318147313.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>391662178890.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>396971620570.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>390973640398.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>368946969163.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>378277659245.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>381742022801.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>385442024803.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>390488577538.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>403413884625.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>358170065504.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>376952349563.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>400754942962.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>404449211816.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>435761079458.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>462879983946.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>486798951555.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>456038688746.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>445270107181.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>443450319375.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>450220485653.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>454269292857.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>441161056713.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>65446566000.0</v>
+      </c>
+      <c r="C30">
         <v>136460299000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>132861130000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>157716498000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>163496359000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>176819869000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>182294689000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>202244495000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>226997550000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-548025529538.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-486599120216.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-481121412243.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-518111287639.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-400612218492.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-416840132558.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>137635515262.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>69859716254.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>59587479037.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>220606133861.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>253426049462.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>112064062752.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>61823794935.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>94754972405.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>134155583673.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>115047575467.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>135986978817.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>295094196213.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>353109384102.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>151398444246.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-    </row>
-    <row r="31" spans="1:54">
+      <c r="BC30"/>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>402336395356.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>356960492673.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>375610693169.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>399344094531.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>403259046824.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>434287199908.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>461122389837.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>486407185263.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>455661188233.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>444821117461.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>442371503691.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>448999147935.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>453204972953.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>440019514505.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>529075497376.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>541815458856.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>547654450060.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>546937822108.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>518310161723.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -6436,210 +6617,214 @@
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>1080942507000.0</v>
+      </c>
+      <c r="C33">
         <v>514099857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201496461000.0</v>
       </c>
       <c r="D33">
         <v>1201496461000.0</v>
       </c>
       <c r="E33">
+        <v>1201496461000.0</v>
+      </c>
+      <c r="F33">
         <v>945018164000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>272115659000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>244067769000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>223701544000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>224403546000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>344090049798.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>344802927177.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>305002349641.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>327466784409.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>358226301527.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>361036849911.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>389487011651.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>430254255200.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>399018395393.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>387303553687.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>207226653224.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>963238477339.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>321431428019.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>330133168502.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>309297311226.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>405346314700.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>965506481413.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1118745119500.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1189126907289.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>964013150269.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>886866330610.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>364339102066.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>871961704481.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>855427114478.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>580921636667.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>611680195869.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>582437142589.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>612691305956.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>372078851438.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>368634225331.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>332249062699.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>334456391389.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>251824686885.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>297456797370.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>335318493509.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>375395675350.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>445346955676.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>432644619590.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>430075786561.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>226969074597.0</v>
       </c>
-      <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>340980699774.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
-    </row>
-    <row r="34" spans="1:54">
+      <c r="BC33"/>
+    </row>
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -6650,320 +6835,327 @@
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>405995622000.0</v>
+      </c>
+      <c r="C35">
         <v>368255519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809834282000.0</v>
       </c>
       <c r="D35">
         <v>809834282000.0</v>
       </c>
       <c r="E35">
+        <v>809834282000.0</v>
+      </c>
+      <c r="F35">
         <v>717540883000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>252051941000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>228602840000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>708983840000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>263299778000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>389096866.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5277845379.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>16801438059.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>22669536792.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5655254584.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>18120043116.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>25188433757.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9622921259.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4273453096.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>161683715839.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>159111715521.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5022804337.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2511133141.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2778620888.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2891673885.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3045198757.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3666066879.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1864506668.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>1022314298000.0</v>
+      </c>
+      <c r="C36">
         <v>97130363000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>870560080000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>863955365000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>586028465000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-80239169000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-86654982000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-100103513000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-86319992000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-344090049798.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-344802927177.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-305002349641.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-327466784409.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-358226301527.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-361036849911.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-389487011651.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-430254255200.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-399018395393.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-53578620878.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-148770096541.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>600850250017.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-321431428019.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-330133168502.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-309297311226.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-405346314700.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>561040410255.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>705103463691.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>781608975532.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>576512910427.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>496686537969.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-364339102066.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>489289384810.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>493561788185.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>231762744691.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>275084051758.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>254320150559.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>327602734646.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>180981165693.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>195853056678.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>161758111697.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>197585827318.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>136029284544.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>138270550541.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>164622304454.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>210046918293.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>262668772439.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>291968827855.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>290047655738.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>144835317305.0</v>
       </c>
-      <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>312494938929.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
-    </row>
-    <row r="37" spans="1:54">
+      <c r="BC36"/>
+    </row>
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -6974,808 +7166,820 @@
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1439242056000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1201496461000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>16586005450.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>14575318280.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>16586005450.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>524001114812.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>515221105134.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>522050321901.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>604515321701.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>691620387443.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>713016546068.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>508869238798.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>476246283164.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>420984334935.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>483077246203.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>627668869140.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>521507079097.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>667650091257.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>749461289254.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>814742451698.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>541724207239.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>542689580279.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>635254450255.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>653686895706.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>453981126286.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>381093267011.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>360545700102.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>368930687992.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>372463753318.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>252367784383.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>272608935162.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>294395775654.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>206300178650.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>367997884021.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>377892517685.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>356608480839.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>409944946406.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>362933815548.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>285722777543.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>313588544556.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-11554000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>262373262439.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>291655641855.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>289725003740.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>299864918773.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>45783853500.0</v>
       </c>
-      <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>22680118800.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>31581130300.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>76935692000.0</v>
+      </c>
+      <c r="C39">
         <v>702329190000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-229247254000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-246080028000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-67193813000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>221602201000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>229895729000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>253145935000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>140547664000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>548025529538.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>486599120216.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>481121412243.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>518111287639.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>400612218492.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>416840132558.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>334622719012.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>397349428351.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>378549305619.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>121558571151.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>284903299079.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12067320338.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>518220266097.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>504173314118.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>507197469539.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>235697516480.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>11334935376.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10084613640.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8058658972.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7717961287.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4310265896.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3774786307.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3262234252.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2514688946.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2305120408.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1980601311.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2562750718.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2027425184.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2403719901.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>48384671422.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>41653799548.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>33374494507.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>11720554533.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>14593489769.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>12435675084.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>23176186744.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>16018273317.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>11160242995.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>13060327047.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2802530739.0</v>
       </c>
-      <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
-    </row>
-    <row r="40" spans="1:54">
+      <c r="BC39"/>
+    </row>
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>581966149000.0</v>
+      </c>
+      <c r="C40">
         <v>670628026000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-12055267000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-8845496000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>137313688000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>106297639000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>106498004000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-328032475000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>109942105000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-20907326280.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-7969091355.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-3385866521.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-22669536792.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-9595625663.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-9919773070.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-25188433757.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-9622921259.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-9649821194.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>101318508655.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>101389667568.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-42632039833.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-28456077306.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-40734015407.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-84335514907.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-73980129244.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-76070989828.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-217551159935.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-298261769418.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-90905904286.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-42660952402.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-38403451880.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-58557068859.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-77295751173.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-29110802165.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-39340684224.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-45510879808.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-53312336843.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-26988522027.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-29043997126.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-23507656170.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-40981224089.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-15464120012.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-9041955195.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-30482654825.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-27453744115.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-23772772440.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-13947013523.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-17503710393.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-20017751419.0</v>
       </c>
-      <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
-    </row>
-    <row r="41" spans="1:54">
+      <c r="BC40"/>
+    </row>
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>205580683533.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>200926419980.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>610717066323.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>163934048966.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>157346757018.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>134414928989.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>94971937689.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>77514449658.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>77744023455.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>76750822030.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>71491925968.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>79963181319.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>76222556538.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>76137608369.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>125780194958.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>112379532793.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>96952464431.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>79110478992.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>73849569482.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>78503104400.0</v>
       </c>
-      <c r="AE41"/>
-      <c r="AF41">
+      <c r="AF41"/>
+      <c r="AG41">
         <v>97580360700.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>116970380100.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>64092684100.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>72745673000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>76401833700.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>91840530100.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>57051112800.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>52476804500.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>50190621000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>69552193800.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>39762462000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>33064283000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>65823709600.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>117677210500.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>102353881200.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>85778425700.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>104776184900.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>87574076200.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>214212752600.0</v>
       </c>
-      <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>77774208100.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>269302627800.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
-        <v>126625767000.0</v>
+        <v>116112358000.0</v>
       </c>
       <c r="C42">
         <v>126625767000.0</v>
       </c>
       <c r="D42">
         <v>126625767000.0</v>
       </c>
       <c r="E42">
         <v>126625767000.0</v>
       </c>
       <c r="F42">
         <v>126625767000.0</v>
       </c>
       <c r="G42">
         <v>126625767000.0</v>
       </c>
       <c r="H42">
         <v>126625767000.0</v>
       </c>
       <c r="I42">
         <v>126625767000.0</v>
       </c>
       <c r="J42">
-        <v>126625766848.0</v>
+        <v>126625767000.0</v>
       </c>
       <c r="K42">
         <v>126625766848.0</v>
       </c>
       <c r="L42">
+        <v>126625766848.0</v>
+      </c>
+      <c r="M42">
         <v>125955362882.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>125732360622.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>124901424028.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>125482590043.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>129967703410.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>127158511204.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>127233396449.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126625766848.0</v>
       </c>
       <c r="T42">
         <v>126625766848.0</v>
       </c>
       <c r="U42">
         <v>126625766848.0</v>
       </c>
       <c r="V42">
+        <v>126625766848.0</v>
+      </c>
+      <c r="W42">
         <v>127192677541.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>127153574904.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>127079396171.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>127078960439.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126625766848.0</v>
       </c>
       <c r="AA42">
         <v>126625766848.0</v>
       </c>
       <c r="AB42">
         <v>126625766848.0</v>
       </c>
       <c r="AC42">
         <v>126625766848.0</v>
       </c>
       <c r="AD42">
         <v>126625766848.0</v>
       </c>
       <c r="AE42">
+        <v>126625766848.0</v>
+      </c>
+      <c r="AF42">
         <v>126680288702.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126625766848.0</v>
       </c>
       <c r="AG42">
         <v>126625766848.0</v>
       </c>
       <c r="AH42">
         <v>126625766848.0</v>
       </c>
       <c r="AI42">
         <v>126625766848.0</v>
       </c>
       <c r="AJ42">
         <v>126625766848.0</v>
       </c>
       <c r="AK42">
+        <v>126625766848.0</v>
+      </c>
+      <c r="AL42">
         <v>36929653328.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>36363768528.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>36457958928.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>36265807928.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>35980606928.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>35873906928.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>27094327330.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>26684569770.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>25921571208.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>25770184928.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>21953982928.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>21903982928.0</v>
       </c>
-      <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-    </row>
-    <row r="43" spans="1:54">
+      <c r="BC42"/>
+    </row>
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7786,54 +7990,55 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -7844,602 +8049,613 @@
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+    </row>
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>98156696871.0</v>
+      </c>
+      <c r="C45">
         <v>90414719163.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>83841090573.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>81399876195.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>84011338463.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>89332146148.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>60606029628.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>60479399718.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>60453979917.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>61069563918.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>60679662918.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>60696588918.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>60588205918.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>60513306260.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>41015438000.0</v>
+      </c>
+      <c r="C46">
         <v>43675169000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>39387464000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>37930079000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>41545708000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>47696205000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>19783284000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>20453584000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21348441000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>23241791505.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>24236535918.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>24360202946.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25007592083.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>27017810561.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>25690605876.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>26146872544.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>26218877189.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>22662505636.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>23064069440.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>23471167062.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>23989286699.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>23616230941.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>24207852869.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>24787074638.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>24692337827.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>24817091892.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>23421886649.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>21026412456.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>21609167523.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>22207981279.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>22797860048.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>23399642442.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>24028162241.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>24635213372.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>25177418857.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>25903364330.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>26849671031.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>27716374974.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>28691190504.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>29632844255.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>30613726354.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>31427960523.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>32379268286.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>33102527782.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>34256013698.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>35402382757.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>36510002508.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>37698943049.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>37731763252.0</v>
       </c>
-      <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>28485760845.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+    </row>
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>61</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>43675169250.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>39387463850.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>37930078610.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>41545707710.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>47696205110.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>23241791510.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>23616667488.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>24360202946.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>25007592083.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>27017810561.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>25690605876.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>26146872544.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>26218877189.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>22357905636.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>22823369440.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>23471167062.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>23989286699.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>23616230941.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>24207852869.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>24700816950.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>24621076327.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>24730075890.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>22760351149.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>21026412456.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>21609167523.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>22207981300.0</v>
       </c>
-      <c r="AE47"/>
-      <c r="AF47">
+      <c r="AF47"/>
+      <c r="AG47">
         <v>23399642400.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>24028162200.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>24635213400.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>25177418900.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>25903364300.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>26849671000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>27716375000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>28691190500.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>29632844300.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>30613726400.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>31427960500.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>32379268300.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>33102527800.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>34256013700.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>35402382800.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>36510002500.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>37693943000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>33809913300.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>28485760800.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>20200582500.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5850336500.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>89228838000.0</v>
+      </c>
+      <c r="C48">
         <v>87255445000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>85787307000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>91239258000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>85217811000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>63031886000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>72484530000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>75925450000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>79657104000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>84634686617.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>97420179255.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>53047093422.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>72052379741.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>96685909734.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>99799012573.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>126625766848.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>156553863542.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>180397945906.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>149650321041.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>138918562040.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>137012245559.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>143860198912.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>147948108753.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>134914051342.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>224048262795.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>236919651738.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>241754651981.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>241279977601.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>213532118205.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>217088102029.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>203424556811.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>192703338147.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>144839631118.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>118256594745.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>101325135579.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>95731378012.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>88223519606.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>92813868244.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>60156839427.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>52229536376.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>44978261315.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>34754065444.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>6031273892.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>17938343345.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>35520392811.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>45741528172.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>23029376656.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>11299500210.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>11425702911.0</v>
       </c>
-      <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>5333382332.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-    </row>
-    <row r="49" spans="1:54">
+      <c r="BC48"/>
+    </row>
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -8450,54 +8666,55 @@
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -8508,422 +8725,432 @@
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>214642000.0</v>
+      </c>
+      <c r="C51">
         <v>251089000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2859498000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2929903000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3023529000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3132453000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3262490000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3477671000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3757144000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9654583477.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10124318623.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10427260913.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>24929075437.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>13258114701.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13133198441.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>7963918930.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>11111798717.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4273453100.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4523236843.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4773020590.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5022804337.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5096533140.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5328612890.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5404789890.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4802043760.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3666066879.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1864506668.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-    </row>
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+    </row>
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>176695000.0</v>
+      </c>
+      <c r="C52">
         <v>200540000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2808949000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2879354000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5945962000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6113260000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6292698000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3291124000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6953942000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4632743307.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4846473243.0</v>
       </c>
       <c r="L52">
         <v>4846473243.0</v>
       </c>
       <c r="M52">
+        <v>4846473243.0</v>
+      </c>
+      <c r="N52">
         <v>19068814017.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5423478891.0</v>
       </c>
       <c r="O52">
         <v>5423478891.0</v>
       </c>
       <c r="P52">
+        <v>5423478891.0</v>
+      </c>
+      <c r="Q52">
         <v>0.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2893680417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52">
         <v>5022804337.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1292700000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1274996000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1256558000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>878422500.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-    </row>
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+    </row>
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>113637238000.0</v>
+      </c>
+      <c r="C53">
         <v>46403361000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>47647907000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>47630457000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>48334270000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>51312680000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>51315183000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>49381740000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
+        <v>49577164134.0</v>
+      </c>
+      <c r="K53">
         <v>54510572985.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>42491846854.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>41867827560.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>41877340270.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>48108247220.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>48623411280.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>47500502760.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>47111957330.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>18196797270.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>79546400000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>231326570740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18196797270.0</v>
       </c>
       <c r="V53">
         <v>18196797270.0</v>
       </c>
       <c r="W53">
         <v>18196797270.0</v>
       </c>
       <c r="X53">
         <v>18196797270.0</v>
       </c>
       <c r="Y53">
         <v>18196797270.0</v>
       </c>
       <c r="Z53">
         <v>18196797270.0</v>
       </c>
       <c r="AA53">
+        <v>18196797270.0</v>
+      </c>
+      <c r="AB53">
         <v>69697497270.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>127748955270.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>122306586000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>115095868367.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>115470652367.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>120141606367.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>120962510367.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>126377872007.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>129801761916.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>123661639905.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>121214715000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>6304363000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>6318286000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>6362815000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>6210630000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1194280000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2209843000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>9190900000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>9200652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000000.0</v>
       </c>
       <c r="AU53">
         <v>275000000.0</v>
       </c>
       <c r="AV53">
         <v>275000000.0</v>
       </c>
       <c r="AW53">
         <v>275000000.0</v>
       </c>
-      <c r="AX53"/>
+      <c r="AX53">
+        <v>275000000.0</v>
+      </c>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-    </row>
-    <row r="54" spans="1:54">
+      <c r="BC53"/>
+    </row>
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8934,676 +9161,697 @@
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>1373022587000.0</v>
+      </c>
+      <c r="C55">
         <v>1439242056000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1201496461000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1199918987000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1108514524000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>736969108000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>724742771000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>777148199000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>775873697000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1073279198906.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1072099073662.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1035864229522.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1063470852516.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1121551955534.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1143611173041.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>971565028565.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>981089572950.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>957076892751.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>729468258699.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>745556001765.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>990991744064.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1036734022474.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1107562253518.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1155736555783.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>975687462693.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>980547690466.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1131460755051.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1205310377764.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>969866560976.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>892192166621.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>846398710098.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>883131695392.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>858490283480.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>731426088215.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>744631164984.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>750324359162.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>617651155745.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>570557140467.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>564424585813.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>537501743431.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>559080454850.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>495380751525.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>455361944506.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>497075611476.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>515520125346.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>487116033199.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>437036160241.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>437540585227.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>388082503331.0</v>
       </c>
-      <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>345040031886.0</v>
       </c>
-      <c r="AZ55"/>
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55">
         <v>342093655300.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>311499125400.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>292080080000.0</v>
+      </c>
+      <c r="C56">
         <v>925142199000.0</v>
       </c>
-      <c r="C56"/>
-      <c r="D56"/>
+      <c r="D56">
+        <v>764459410541.0</v>
+      </c>
       <c r="E56">
+        <v>724916008129.0</v>
+      </c>
+      <c r="F56">
         <v>163496359000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>464853449000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>480675002000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>553446656000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>551470151000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>205188034296.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>212075041351.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>208811557980.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>131488746406.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>71705266564.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>69557777062.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>73208778116.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>74589034586.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>137074162423.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>342164705012.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>538329348541.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>27753266725.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>47652503198.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>27967795762.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>31696792859.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>28616940754.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>15041209053.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>12715635551.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>16183470475.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>5853410707.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5325836011.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>121513907930.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>11169990911.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3063169002.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>150504451548.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>132950969115.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>167887216573.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4959849789.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>198478289029.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>195790360482.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>205252680732.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>224624063461.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>243556064640.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>157905147136.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>161757117967.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>140136003996.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>41769077523.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4391540651.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>7464798666.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>161113428734.0</v>
       </c>
-      <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>4059332112.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
-    </row>
-    <row r="57" spans="1:54">
+      <c r="BC56"/>
+    </row>
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>582518161000.0</v>
+      </c>
+      <c r="C57">
         <v>677668390000.0</v>
       </c>
-      <c r="C57"/>
-      <c r="D57"/>
+      <c r="D57">
+        <v>470033934358.0</v>
+      </c>
       <c r="E57">
+        <v>419004210699.0</v>
+      </c>
+      <c r="F57">
         <v>148325551000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>115970197000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>117862272000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>-313577663000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>127131894000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>20907326280.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9092289334.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16801438059.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>22669536792.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5655254584.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>18120043116.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>25188433757.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>9622921259.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9649821194.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>111745854114.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>141174179062.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>23636681073.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>28456077306.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>40734015407.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>84335514907.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>73980129244.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>22952847305.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>27410888855.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>29503329167.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>33879664405.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>17812676379.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>38076333427.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>22109995426.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>22582277814.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>16462702866.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>15370310196.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>14270662104.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>23162649082.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>14957351583.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>13138616589.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>13941454723.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>15021848452.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>14417344217.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>15764309942.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>17895490519.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>20234638196.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>14895703288.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>14835477018.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>11930135020.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>10375726904.0</v>
       </c>
-      <c r="AX57"/>
       <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
-    </row>
-    <row r="58" spans="1:54">
+      <c r="BC57"/>
+    </row>
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>988513783000.0</v>
+      </c>
+      <c r="C58">
         <v>1045923909000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>809834282000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>802947366000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>717540883000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>368022139000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>346465112000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>395406176000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>390431672000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>682790621368.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>668685189037.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>677694164018.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>686518502953.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>720797012572.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>739161961225.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>535803949107.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>518209589004.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>470277941196.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>273429569953.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>300285894584.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>547541424689.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>586513536821.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>653292960661.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>714575499070.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>445392630259.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>437428404822.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>582710763259.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>657198141578.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>450272263738.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>369464460625.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>337126255385.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>380964606408.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>403521972590.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>300993901916.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>332877422246.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>344475370306.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>348018575948.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>296728684695.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>323404137458.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>304672549127.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>333838896607.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>280504839153.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>281369783284.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>311577548361.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>313629781327.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>275246550099.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>253162800657.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>265447102089.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>251656800420.0</v>
       </c>
-      <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>214706649600.0</v>
       </c>
-      <c r="AZ58"/>
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58">
         <v>214923727400.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>269840938500.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -9614,216 +9862,220 @@
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>384508804000.0</v>
+      </c>
+      <c r="C60">
         <v>393318147000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>391662179000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>396971621000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>390973640000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>368946969000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>378277659000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>381742023000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>385442025000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>390488577538.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>403413884625.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>358170065504.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>376952349563.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>400754942962.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>404449211816.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>435761079458.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>462879983946.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>486798951555.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>456038688746.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>445270107181.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>443450319375.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>450220485653.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>454269292857.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>441161056713.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>530294832434.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>543119285644.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>548749991792.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>548112236186.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>519594297238.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>522727705996.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>509272454713.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>502167088984.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>454968310890.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>430432186299.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>411753742738.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>405848988856.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>269632579797.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>273828455772.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>241020448355.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>232829194304.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>225241558243.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>214875912372.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>173992161222.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>185498063115.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>201890344019.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>211869483100.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>183873359584.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>172093483138.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>136425702911.0</v>
       </c>
-      <c r="AX60"/>
-      <c r="AY60">
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>130333382332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127169927800.0</v>
       </c>
       <c r="BA60">
         <v>127169927800.0</v>
       </c>
       <c r="BB60">
+        <v>127169927800.0</v>
+      </c>
+      <c r="BC60">
         <v>41658186900.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -9834,54 +10086,55 @@
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+    </row>
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9892,1774 +10145,1850 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>116</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>93879937702.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>106652461944.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109769602153.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>76973399315.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56448653788.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52415697647.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47863637560.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41100923286.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33722505079.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44718177910.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>46131093412.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18980975450.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9267439234.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>117</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>4138168677.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4874317091.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4864267764.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4679671737.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3746068256.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2667969114.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3856957042.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5330490422.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4718157071.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5220614282.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6236883396.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6039977858.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2430157349.0</v>
       </c>
-      <c r="O3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>119</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>9924332413.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>12928459386.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-86652823010.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12801107707.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-99697025919.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11152413818.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>72568168863.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>52663921606.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>44418078188.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9451458779.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>14938986410.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9008438140.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25703117629.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>54117780000.0</v>
+      </c>
+      <c r="C6">
         <v>14062501090.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>17802776477.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-81788555246.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17480779444.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-95950957663.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13820382932.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>76425125905.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>57994412028.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>49136235259.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14672073061.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21175869806.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15048415998.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>28133274978.0</v>
       </c>
-      <c r="O6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>1643272907000.0</v>
+      </c>
+      <c r="C9">
         <v>320596095295.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>317661657025.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>177833894029.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>244990444517.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>158634789346.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>176478855376.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>212334185272.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>205982129742.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>197365994037.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>189169402642.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>227217998181.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>174611574311.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>147871041649.0</v>
       </c>
-      <c r="O9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>54117780000.0</v>
+      </c>
+      <c r="C10">
         <v>9736244072.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12349579697.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-86840603201.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12308010250.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-99983145556.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11013910061.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>72568168863.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>52663921606.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>44418078188.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9451458779.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14938986410.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9008438140.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25703117628.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19345284000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>-2987910000.0</v>
+      </c>
+      <c r="C11">
         <v>2659120450.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4780612055.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-508774180.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-7242778533.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11456551820.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1605398721.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2667763526.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-79890156.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2662698147.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>280408748.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-9336515619.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-247336930.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3191376701.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2212517000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>126</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>188088341.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>578879689.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>187780191.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>493097457.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>286119637.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>138503757.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>101088980.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>94327434.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>61418489.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>124442943.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>93384464.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>60089625.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>62703937.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>10512756966.0</v>
+      </c>
+      <c r="C13">
         <v>733083670.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6646186411.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1462687170.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4099439147.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>120931940.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>902011810.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1019931650.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>160099990.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>614761650.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1633371880.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>57105689000.0</v>
+      </c>
+      <c r="C15">
         <v>7077123622.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7568967642.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-86331829021.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>19550788783.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-88526593736.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9408511340.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>69900405337.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>52743811762.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>41755380041.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9171050031.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>24275502029.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9255775070.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>22511740928.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>130</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>7077123620.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7568967640.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-86331829021.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>19550788783.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-88526593736.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9408511340.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>69900405337.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>52743811762.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41755380041.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>9171050030.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24144690000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>57105689477.0</v>
+      </c>
+      <c r="C17">
         <v>7077123622.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7568967642.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-86331829021.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>19550788783.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-88526593736.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9408511340.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>69900405337.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>52743811762.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>41755380041.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9171050031.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>239743510.0</v>
+      </c>
+      <c r="C18">
         <v>51959741.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-205432577.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-224594412.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-93618545.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-100087507.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>27750395.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>101088980.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>94327434.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>61418489.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>54117780000.0</v>
+      </c>
+      <c r="C21">
         <v>9729596072.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12349579695.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-86840603201.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12308010250.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-99983145556.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11013910061.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>72568168863.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>52663921606.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>44418078188.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9451458779.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14938986410.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9008438140.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25703117629.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19345284000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>1589155127000.0</v>
+      </c>
+      <c r="C23">
         <v>404746436925.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>411964539274.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>374444099383.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>309655833582.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>315066588690.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>217880642962.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>187629653969.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>194419131422.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>186670420928.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>224436121773.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>258410105183.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>184584111621.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>131435363254.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>5439325590.0</v>
+      </c>
+      <c r="C25">
         <v>4138168677.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4874317091.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3558653703.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4679671737.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3746068256.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2667969114.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3856957042.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5330490422.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>141</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>60515680170.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>60806054253.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>41902895505.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>19623224975.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10945430380.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9580544598.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>19174178788.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14116091133.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9147903433.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1546811733.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2167104696.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1599573427.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>807641313.0</v>
       </c>
-      <c r="O27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>49881250383.0</v>
+      </c>
+      <c r="C28">
         <v>5020228634.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1135558909.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1695910374.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2206812874.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>957925621.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1188939605.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>643150253.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>817558973.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>892776676.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>488908260.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1309791980.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2094998355.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1477449181.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-2987909756.0</v>
+      </c>
+      <c r="C29">
         <v>2659120450.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4780612055.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-508774180.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7242778533.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11456551820.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1605398720.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2667763530.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-79890160.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2662698150.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>280408750.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>1589155127000.0</v>
+      </c>
+      <c r="C30">
         <v>310866499223.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>305312077330.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>264674497230.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>232682434267.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>258617934902.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>165464945315.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>139766016409.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>153318208136.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>152947915849.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>179717943863.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>212279011771.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>165603136171.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>122167924020.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>-7272481685.0</v>
+      </c>
+      <c r="C31">
         <v>6648000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-478473951.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>849380121.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>994320695.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>34503091.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1601759441.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>627776409.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>650363904.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2430904769.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>544863826.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3811701886.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1.0</v>
       </c>
-      <c r="O31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>1643272907000.0</v>
+      </c>
+      <c r="C32">
         <v>414476032997.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>424314118969.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>287603496182.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>321963843832.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>215083443134.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>228894553023.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>260197822832.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>247083053028.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>231088499116.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>233887580552.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>273349091593.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>193592549761.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>157138480883.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>123232137000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:52">
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>116</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>9231960000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7501831000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17241248046.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14555990303.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25433232035.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23735055327.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30155660037.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26543288279.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22600610489.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27628951985.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29879611191.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26998685366.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21760928744.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24765350991.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36244637052.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33081848552.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17474575194.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13439708280.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12977267289.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18629815479.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3285580568.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10458821191.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>24074436550.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12867224970.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38362935545.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>-12037404567.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13222941699.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>38608991344.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1238485225.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2622161794.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10906153771.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>35132102148.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2675972455.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1935086176.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1357762507.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28182108960.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>724028144.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1458439936.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3357928039.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>26656088674.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5441712216.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5353402182.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7266974838.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30688099694.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6883697662.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2">
         <v>2568840973.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>-2990938000.0</v>
+      </c>
+      <c r="C3">
         <v>4272894000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1285131000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1197709706.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1024925340.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>990400259.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>999748234.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1123094844.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2121055543.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>978209671.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>887196177.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>887855700.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>937274112.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>702608721.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>961384666.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>957386204.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1913615882.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>749111425.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>817331830.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1199612600.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1642817897.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>775351614.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>668136572.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>659762175.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>686152657.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>684336502.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>627966400.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>669513555.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>890077257.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>947295933.0</v>
       </c>
-      <c r="AE3">
-[...1 lines deleted...]
-      </c>
       <c r="AF3">
+        <v>676452541.0</v>
+      </c>
+      <c r="AG3">
         <v>1058190102.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1308659512.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1234620394.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1232542430.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1554668086.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1482643878.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1065206158.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1076974401.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1093332634.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1356599136.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1329970342.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1310579081.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1223465723.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1721097113.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1565412718.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1499524521.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1450849044.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1765023033.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1622584529.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1519026691.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1133343603.0</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11668,370 +11997,377 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>52030145000.0</v>
+      </c>
+      <c r="C5">
         <v>2914353000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1498521000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2152417420.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>26777529935.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9812523756.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3384630053.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3429764344.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4441247780.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12714625687.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>44453371386.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-23251534093.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-26210195398.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3536624139.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-30304316278.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-26310993435.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29309332859.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>30823016118.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10805150254.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>482274194.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12437778766.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7332890376.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9706703631.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-89633060408.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-14288309555.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4551000399.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1329971926.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>28642465178.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>181809496.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>13694730143.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11347929034.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>47343700190.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>26100309850.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15907300662.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6612480139.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5065501694.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5427675985.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>33988788288.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7272714339.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8584251546.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>15696349437.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>27266490297.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-13058538567.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20452842389.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-16339055472.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>22402065804.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10853910781.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2152350832.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>573532199.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6490217009.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4170679173.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6115368103.0</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>49039207000.0</v>
+      </c>
+      <c r="C6">
         <v>7187247000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-213390000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3350127126.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27802455275.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8822123497.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2384881819.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2306669500.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6562303323.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11736416016.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>45340567563.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22363678393.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-25272921286.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2834015418.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-29342931612.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-25353607231.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-27395716977.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>31572127543.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11622482084.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1681886794.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10794960869.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6557538762.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10374840203.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-88973298233.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13602156898.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3866663897.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1957938326.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>29311978733.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1071886753.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14642026076.0</v>
       </c>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
       <c r="AF6">
+        <v>12024381575.0</v>
+      </c>
+      <c r="AG6">
         <v>48401890292.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>27408969362.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>17141921056.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7845022569.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6620169780.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3945032107.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>35053994446.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8349688740.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9677584180.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>17052948573.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>28596460639.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-11747959486.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-19229376666.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-14617958359.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23967478522.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>12353435302.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-701501788.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2338555232.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8112801538.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2651652482.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7248711706.0</v>
       </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12040,54 +12376,55 @@
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12096,780 +12433,792 @@
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>330736735000.0</v>
+      </c>
+      <c r="C9">
         <v>137196368000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>54294647000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>55530055866.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>105403992588.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>77208313464.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>72795430109.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>65188359134.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>77981877627.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>68838437899.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>118753469881.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>52087871618.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>54655025395.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>65793674727.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35256285018.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22128908889.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>50738095315.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>98982174812.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>53635661445.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>41634512945.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>70798024572.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>43287599445.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>72972718934.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-28423553605.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>36170355397.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>36546935778.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>40412024865.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>63349539336.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>33672670283.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>50783369067.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>47465266929.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>80592042982.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>69450796615.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>51335333998.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>39109610109.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>47108059759.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>40375881389.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>66932234064.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>51100519096.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>38957359488.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>47947444627.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>73296078590.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>36979124811.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>30946754614.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>48832064410.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>71638689059.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>65867012793.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>49439527975.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>59672781221.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>49032686415.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>35846097728.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>49040984395.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>52030145000.0</v>
+      </c>
+      <c r="C10">
         <v>1468138000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1512415000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2131911671.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26752602686.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9843784652.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3440919597.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3731654365.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4089096847.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12785492638.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>44373085833.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-23327110345.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-26473551841.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3612200391.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-30374086906.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-26380764063.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29580256557.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>30747624865.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10731759001.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>408882941.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12511170019.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7406281629.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9634084128.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-89699778036.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-14351501933.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4607025110.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1329971926.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>28642465178.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>181809496.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13694730143.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11347929034.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>47343700190.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>25078639111.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15907300662.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6612480139.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5065501694.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5427675985.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>33988788288.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7272714339.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8584251546.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15696349437.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>27266490299.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-13058538568.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-20452842389.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-16339055472.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>22402065804.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10853910781.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2152350832.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>573532201.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6490217009.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-4170679174.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6115368104.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>2659120450.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>9102436081.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-4321824026.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>40323372.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-549097552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69770628.0</v>
       </c>
       <c r="P11">
         <v>69770628.0</v>
       </c>
       <c r="Q11">
+        <v>69770628.0</v>
+      </c>
+      <c r="R11">
         <v>-5745344993.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-155518042.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2267652.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1497433540.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4122640166.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3368371788.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3399973283.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-565566583.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-322479740.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>227975133.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>805297546.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>894605782.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2579875070.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>31184925.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>576710370.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-520006839.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2367902488.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1024158504.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1018722572.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2442356712.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>702550903.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1331759471.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-704588712.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1332976485.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5808972037.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1456301253.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1201469115.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2870792923.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-6117920111.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-310085712.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-925965665.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-2026148131.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-486652402.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1458081033.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1788889652.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>570124091.0</v>
       </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>126</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>1446215000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13894000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20505749.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24927249.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31260896.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>56289544.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>301890021.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>352150933.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>70866951.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>80285553.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>75576252.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>263356443.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>75576252.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69770628.0</v>
       </c>
       <c r="P12">
         <v>69770628.0</v>
       </c>
       <c r="Q12">
+        <v>69770628.0</v>
+      </c>
+      <c r="R12">
         <v>270923698.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>75391253.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73391253.0</v>
       </c>
       <c r="T12">
         <v>73391253.0</v>
       </c>
       <c r="U12">
         <v>73391253.0</v>
       </c>
       <c r="V12">
         <v>73391253.0</v>
       </c>
       <c r="W12">
+        <v>73391253.0</v>
+      </c>
+      <c r="X12">
         <v>72619503.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>66717628.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>63192378.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>56024711.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18964889.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36844607.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>30886270.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>19662451.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>157278445.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>207818704.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15631999.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>29454757.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20795356.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>28445322.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>17729456.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>12625630.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15747251.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15316152.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>21034370.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>36466157.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>26466648.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>40475768.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>21318042.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>27190287.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>19391463.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>25484672.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17425692.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>20018030.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10536971.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>12108932.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>3264099266.0</v>
+      </c>
+      <c r="C13">
         <v>8501870.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2294490370.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>20639560.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>253817220.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3982131100.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1988321367.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1929828615.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1937815792.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>876016760.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>552885820.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1025258710.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>753914980.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1370846730.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3033416515.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1060703113.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1090013408.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>280701100.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>251379890.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1163215210.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1906952080.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4030864200.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4618829660.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5487469480.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>547941910.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>55096920.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5168868455.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4584374276.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12878,544 +13227,555 @@
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>55018055000.0</v>
+      </c>
+      <c r="C15">
         <v>1468138000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1512415000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2131911671.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>24093482236.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9843784652.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3440919597.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3731654365.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5013339234.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-12785492638.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>44373085833.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-19005286319.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-26513875213.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3063102839.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-30374086906.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-26380764063.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-23834911564.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>30747624865.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10731759001.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1906316481.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-8388529853.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4037909841.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13034057411.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-89134211453.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-14029022193.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4835000243.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>524674380.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>27747859396.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2398065574.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13663545218.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10771218664.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>47863707029.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>22710736623.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>16931459166.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5593757567.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7507858406.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-6130226888.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>32657028817.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7977303051.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>7251275061.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9887377400.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>28722791552.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-11857069453.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-17582049466.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-10221135361.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>22712151516.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>11779876446.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-126202701.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1060184603.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5032135976.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-2381789522.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5545244013.0</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>130</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1468138020.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1512414960.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2131911670.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24093482240.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-9843784650.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-12785492640.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>44373085833.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-19005286319.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-26513875213.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3063102839.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-30374086906.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-26380764063.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-23834911564.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30747624865.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10731759001.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1906316481.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-8388529853.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4037909841.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13034057411.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-89134211453.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-14029022193.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4835000240.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>524674380.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27747859396.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2398065574.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>10771218664.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>55018054746.0</v>
+      </c>
+      <c r="C17">
         <v>1468138018.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1512414958.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2131911671.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>24093482236.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-9843784652.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3440919597.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3731654365.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5013339234.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-12785492638.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>44373085833.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-19005286319.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-26513875213.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3063102839.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-30374086906.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-26380764063.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-23834911564.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>30747624865.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>10731759001.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1906316481.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-8388529853.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-4037909841.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>13034057411.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-89134211453.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-14029022193.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4835000243.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>524674380.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>27747859396.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2398065574.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>10771218664.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>1543336602.0</v>
+      </c>
+      <c r="C18">
         <v>-1396266843.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>72034191.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>20639560.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>39286978.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>43709262.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2690544.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33727043.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-270962181.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11516375.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>23678415.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30334814.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-179173350.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2955133.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-33297218.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9168711.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-184019620.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>85246267.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-865365.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6020173.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18449670.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-40519204.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-36393125.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-41624848.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-15228959.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12830142.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>18964889.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>36844607.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -13424,54 +13784,55 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13480,212 +13841,216 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>52030145000.0</v>
+      </c>
+      <c r="C21">
         <v>1468138000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1512415000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2131911671.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27229916406.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10327746372.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3440919597.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3731654365.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4089096847.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-12785492638.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>44373085833.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-23327110345.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-26473551841.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3612200391.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-28022701440.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-28732149529.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-29580256557.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30747624865.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10731759001.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>408882941.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-12511170019.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7406281629.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9634084128.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-89699778036.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-14351501933.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4607025110.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1329971926.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>28642465178.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>181809496.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>13694730143.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11347929034.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>47343700190.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>26100309850.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>15907300662.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6612480139.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5065501694.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5427675985.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>33988788288.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7272714339.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8584251546.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>15696349437.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>27266490297.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-13058538567.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-20452842389.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-16339055472.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>22402065804.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10853910781.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2152350832.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>573532199.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6490217009.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-4170679173.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6115368103.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13694,212 +14059,216 @@
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>1310246652000.0</v>
+      </c>
+      <c r="C23">
         <v>144960190000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>63308893000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>70639392241.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>92730066485.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>112969291871.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>99971405033.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>99075673536.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>100436069059.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>104224541026.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>102009336033.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>105294593154.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>108127262602.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>91166803862.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>88044337449.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>87105695470.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>113400200424.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>85709125141.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>56343610724.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>54202897293.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>101939010070.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>53979461642.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>73797455997.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>85350660981.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>63389082300.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>79516896433.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>27044648372.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>47930015857.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>72099852131.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>38327124149.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>38739499689.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>44154496563.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>78482588913.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>38104005791.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>34432216146.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>43400320572.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>73985666334.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>33667473920.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>45286244693.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>33731035981.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>58907183864.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>51471300509.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>55391065560.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>58666571841.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>95859219576.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>56120320917.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>55013102012.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>54160719780.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>59099249022.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>42542469406.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>40016776901.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>42925616292.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13908,156 +14277,160 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>-2990937669.0</v>
+      </c>
+      <c r="C25">
         <v>4272893839.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1285130609.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1197709706.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1024925340.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>990400259.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>999748234.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1123094844.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2121055543.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>978209671.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>887196177.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>887855700.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>937274112.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>702608721.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>961384666.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>957386204.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1913615882.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>749111425.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>817331830.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1199612600.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1642817895.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>775351614.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>668136572.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>659762175.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14066,2491 +14439,2583 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>19496156000.0</v>
+      </c>
+      <c r="C27">
         <v>19665780000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1619449000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5600709159.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22145810258.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>16484307129.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13045037132.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8840525651.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20408000064.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15534496464.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14442459416.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10421098309.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12322562508.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15373889178.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9794226447.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4412217372.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9480630309.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4563301942.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3450753243.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2128539481.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1940754650.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>879241118.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5844452735.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2280981877.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2398557081.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2711715224.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2793298011.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1676974282.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7688811494.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4170195619.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>7009652819.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2622981735.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5644754116.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4164443145.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2921866753.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1385027119.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6101201686.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1056884091.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1500058911.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>489758745.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>531684065.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>303254259.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>368509746.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>343363663.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1036540472.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>277101010.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>516369521.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>337093693.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>689451701.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>361806378.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>243940179.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>304375169.0</v>
       </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>830884000.0</v>
+      </c>
+      <c r="C28">
         <v>1712863000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>405600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>549809500.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2103890433.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1948078228.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>522937500.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>445322473.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>244545625.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>494212312.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>230822847.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>165978125.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>131010956.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>368929571.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>261814279.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>934155568.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>670166063.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1053354000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>195250000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>288042811.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>447446639.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>157315614.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>223107129.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>130056239.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>304350964.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>222838643.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>487349999.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>174399999.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>129419868.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>138501189.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>101466336.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>182822144.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>291183332.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>203423094.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>195372057.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>127580490.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>104075000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>636800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>71636798.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>288414878.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>347887630.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>62469500.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>51300000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>27251130.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>712777442.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>396907667.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>200106871.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>929438171.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>725121113.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>301751071.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>138688000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>2659120450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>9102436081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
         <v>-4321824030.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>40323370.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-549097552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
         <v>-5745344993.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
         <v>-1497433540.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4122640170.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3368371788.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3399973280.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-565566580.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-322479740.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>227975130.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>805297546.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>894605782.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>278706590000.0</v>
+      </c>
+      <c r="C30">
         <v>135728230000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>55807062000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53398144195.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>78174076182.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87536059836.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76236349706.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68920013499.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>73892780780.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81623930537.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>74380384048.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75414981963.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>81128577236.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>69405875118.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>63278986458.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50861058418.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>80318351872.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>68234549947.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>42903902444.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41225630004.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>83309194591.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50693881074.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>63338634806.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>61276224431.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>50521857330.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>41153960888.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>39082052939.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34707074158.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>33490860787.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37088638924.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>36117337895.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>33248342792.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>43350486765.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>35428033336.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>32497129970.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>42042558065.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>45803557374.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>32943445776.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>43827804757.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>30373107942.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>32251095190.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>46029588293.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50037663378.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>51399597003.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>65171119882.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>49236623255.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>55013102012.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>51591878807.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>59099249022.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>42542469406.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>40016776901.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>42925616292.0</v>
       </c>
     </row>
-    <row r="31" spans="1:52">
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>-9063332596.0</v>
+      </c>
+      <c r="C31">
         <v>-1097454980.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3803353669.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-477313720.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>483961720.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2380910488.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3731654365.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4089096847.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>965686306.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-485881195.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-75576252.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-263356443.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-75576252.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2351385466.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2351385466.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-270923698.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-230909295.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-75658905.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1228360846.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1614396696.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1336577437.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4454789991.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5726929945.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-375758861.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>337151578.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-49944899.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>123055273.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-229692596.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>696637345.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>994837587.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>139977105.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1021670739.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>249860139.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>88424586.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5316254.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1053790171.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>17657588.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>30644785.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-451728640.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1284815502.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>830531187.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>335451930.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>518570434.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>615401702.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-924560240.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2141347917.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1.0</v>
       </c>
     </row>
-    <row r="32" spans="1:52">
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>330736735000.0</v>
+      </c>
+      <c r="C32">
         <v>146428328000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>61796478000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>72771303912.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>119959982891.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>102641545499.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>96530485436.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>95344019171.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>104525165906.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>91439048388.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>146382421866.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>81967482809.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>81653710761.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>87554603471.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>60021636009.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>58373545941.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>83819943867.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>116456750006.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>67075369725.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>54611780234.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>89427840051.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>46573180013.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>83431540125.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-4349117055.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>49037580367.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>74909871323.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>28374620298.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>76572481035.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>72281661627.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>52021854292.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>50087428723.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>91498196753.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>104582898763.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>54011306453.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>41044696285.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>48465822266.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>68557990349.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>67656262208.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>52558959032.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>42315287527.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>74603533301.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>78737790806.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>42332526993.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>38213729452.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>79520164104.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>78522386721.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>65867012793.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>52008368948.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>59672781221.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>49032686415.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>35846097728.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>49040984395.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>18714740000.0</v>
+      </c>
+      <c r="C2">
         <v>15366595000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>89523370000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27286513000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27753267000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10327839284.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5853411000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>53762664408.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55589124799.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6000217899.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4936003996.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5781063268.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1979727812.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6929913607.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>5618018000</v>
+      </c>
+      <c r="C3">
         <v>1003574000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>886501000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2951442000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>869151000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>406207035</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1582952000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>300300771</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>376399202</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>156248200</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1148492000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2499715704</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21386819745</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19790146484</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>17345844000.0</v>
+      </c>
+      <c r="C6">
         <v>3348145000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-74156775000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>62236858000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-466754000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17425427441.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4474429000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-47909253701.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1826460391.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>49588906900.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>51740545273.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-845059272.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3801335456.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4950185795.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>15488047244.0</v>
+      </c>
+      <c r="C7">
         <v>-116553126930.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-118573079370.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-256207212860.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7807005930.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15159509570.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-43149405190.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>40419493460.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28412606100.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-23017272120.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22552864020.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>184542926150.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-19347140993.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-87345619591.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-18661609541.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-87749522104.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-92670404353.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-85758489317.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-10050189494.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>159</v>
+      </c>
+      <c r="B14">
+        <v>5439325590.0</v>
+      </c>
       <c r="C14">
+        <v>3360091364.0</v>
+      </c>
+      <c r="D14">
         <v>4874317000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3558654000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4679672000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3746068256.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2667969000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3856957042.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5330490422.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4718157071.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5220614282.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5790295258.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5756378198.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2289221495.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>36060584000.0</v>
+      </c>
+      <c r="C16">
         <v>18714740000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15366595000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>89523370000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27286513000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27753266725.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10327839000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5853410707.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>53762664408.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>55589124799.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>56676549269.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4936003996.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5781063268.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1979727812.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>-47184071000.0</v>
+      </c>
+      <c r="C18">
         <v>-41715803000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-64332164000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-85724617000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3022812000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-172998570478.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8545684000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15490241074.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18346579821.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26337622629.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>16465979885.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12265179433.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-32179582887.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9458072904.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19">
+        <v>270063554674.0</v>
+      </c>
+      <c r="C19">
         <v>44793989198.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8029115888.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-38870732464.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6907571305.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>175504651014.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7982967075.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1241355418.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-107956769686.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>23830714119.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-29292313032.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-2624584964.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1259254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-468491244.0</v>
       </c>
       <c r="H21">
         <v>-468491244.0</v>
       </c>
       <c r="I21">
         <v>-468491244.0</v>
       </c>
       <c r="J21">
         <v>-468491244.0</v>
       </c>
-      <c r="K21"/>
+      <c r="K21">
+        <v>-468491244.0</v>
+      </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>57105689000.0</v>
+      </c>
+      <c r="C22">
         <v>7077123622.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7568968000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-86331829000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19550789000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-88526593736.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9408511000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>69900405337.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>52743811762.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41755380041.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9171050031.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>24275502029.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9255775070.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22511740928.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>167</v>
+      </c>
+      <c r="B23">
+        <v>-229624000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-8029115888.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3759.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5036.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-286119637.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17980182008.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>124194618720.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1391090400.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13803516000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5610168000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14594098598.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-15282259374.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>22030029000.0</v>
+      </c>
+      <c r="C24">
         <v>20718714000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2335849000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-28138775000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-13237410000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>173094920905.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>33935718000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-8387557695.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-76654633045.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>150167482661.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-69620673193.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>34087107659.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>51048759240.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6430637130.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>-98671742000.0</v>
+      </c>
+      <c r="C25">
         <v>-40712229000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-75888947000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>100379380959.0</v>
+      </c>
+      <c r="F25">
         <v>-20338497000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-87811837963.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-19039213000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-81233388598.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-65383501959.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-63218597399.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13664036135.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-39831261016.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-25804916410.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14468888843.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>124194618720.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1391090400.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13803516000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-229624000.0</v>
+      </c>
+      <c r="C28">
         <v>-733615000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2681997000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1067346000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2624585000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1259254000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-606995000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-606995001.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>124194618720.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1391090400.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13803516000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>41404150928.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>-41566053000.0</v>
+      </c>
+      <c r="C29">
         <v>-40712229000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-63445663000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-82773175000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3891964000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-172592363443.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6962732000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15189940303.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-17970180619.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-26181374429.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17614471884.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-9765463729.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-10792763142.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10332073580.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>59141521000.0</v>
+      </c>
+      <c r="C30">
         <v>44793989000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8029116000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34906893000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1734132000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>191277044884.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12044156000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17980182008.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-108121118888.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23749915919.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-30353773981.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-32483746471.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14594098598.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-15282259374.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:52">
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>39949349000.0</v>
+      </c>
+      <c r="C2">
         <v>48738217000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40514140885.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18714740000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14927214141.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17047791357.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48674486265.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15366595260.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32809224000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29800336735.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35723555408.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>89523370375.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23439487483.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20788642239.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25535505563.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27286512817.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26687309294.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26324142159.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41431635092.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>27753266725.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29418910752.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9669853152.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13340860229.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10327839284.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15041209053.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12715635551.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16183470475.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5853410707.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5325836011.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5653929872.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11169990911.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3063169002.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3357681849.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5418209115.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4075116573.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4959849789.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5125940705.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7403965479.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4002779594.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6000217899.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>15427564640.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8205147136.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3557117967.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4936003996.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41769077523.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4391540651.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7464798666.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5781063268.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8614862007.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4059332112.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3076307854.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1979727812.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>3935277815</v>
+      </c>
+      <c r="C3">
         <v>34126000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>554734185</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1093880000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>250451682</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>259886519</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>126629910</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32190801</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>377387000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>400731000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
+        <v>5</v>
+      </c>
+      <c r="M3">
         <v>108383000</v>
       </c>
-      <c r="L3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="N3">
         <v>479289658</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1390909170</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>479576115</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>601667000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>214311411</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>264428000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>338745000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>51667000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>58506000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>28512500</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>93607400</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>225581135</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>143095499</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1824196420</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3261742818</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2310000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>37778324</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>53105200</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>74670147</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>134747100</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>117195000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>132952000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31461900</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>94790302</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>45965000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9998000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>52532200</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>47753000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>402284523</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>237764498</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>430273828</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>78169150</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3479264467</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>340812777</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>360177295</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5277990099</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>675015948</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2925984569</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>9492162698</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8293656530</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16559,54 +17024,55 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -16615,312 +17081,317 @@
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>-3888765000.0</v>
+      </c>
+      <c r="C6">
         <v>-8788868000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8224076028.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21799401000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3787525981.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2120577216.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-31626694908.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>33307891005.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17442629000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3008887314.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5923218673.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-53799814967.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>66083882892.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2650845244.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4746863324.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1751007254.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>599203523.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>363167135.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-15107492933.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13678368367.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1665644027.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19749057600.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3671007077.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3013020945.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4713369769.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2325573502.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3467834924.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10330059768.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>527574696.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-328093861.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5516061039.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8106821909.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-294512847.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2060527266.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1343092542.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-884733216.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-166090916.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2278024774.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3401185885.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1997438305.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9427346741.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7222417504.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4648029169.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1378886029.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-36833073527.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>37377536872.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3073258015.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1683735398.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2833798739.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4555529895.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>983024258.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1096580042.0</v>
       </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>152</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-10521530570.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-23061558810.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17761973940.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-116553126930.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-98471740970.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>-86036136450.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-63033835580.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-52631362490.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-256207212860.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-63518484000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-38535380620.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-16141888240.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7807005930.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>419915810.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12337286670.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15475860040.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15159509570.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1332603210.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4552590460.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-15572438830.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-43149405190.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-38071547780.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16929,54 +17400,55 @@
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -16985,54 +17457,55 @@
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -17041,67 +17514,66 @@
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -17112,175 +17584,179 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AE11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-47792858303.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-21572297583.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>108357713690.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-6913833030.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>27335748771.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>55763296719.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43783152195.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-40741353184.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-15960968849.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-6427971155.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-39126956825.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-64390924787.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-52868777967.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>68730807648.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-10589189178.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15212090365.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-17614791871.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-5669718857.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20849357968.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>-85862118178.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -17289,204 +17765,214 @@
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>159</v>
+      </c>
+      <c r="B14">
+        <v>-2482840316.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>1241420158.0</v>
       </c>
-      <c r="D14"/>
-[...1 lines deleted...]
-      <c r="F14"/>
+      <c r="E14">
+        <v>1241420158.0</v>
+      </c>
+      <c r="F14">
+        <v>829689715.0</v>
+      </c>
       <c r="G14">
+        <v>407558571.0</v>
+      </c>
+      <c r="H14">
         <v>999748234.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1123094844.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2121056000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>978209671.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>887196177.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>887855700.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>937274112.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>702608721.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>961384666.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>957386204.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1913615882.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>749111425.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>817331830.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1199612600.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1486831863.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>620134428.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>590914268.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>581969325.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>588350927.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>593128958.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>549094054.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>559792118.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>587068708.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>642983969.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>676452541.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>752671246.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>716116249.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>675090186.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>726471555.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1039393024.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>945168943.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>984813530.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>994185951.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1001534756.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1214592813.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1188630759.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1153533324.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1133682083.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1525146157.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1448027163.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1423161636.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1393960302.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1684371791.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1547936658.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1446624694.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1077445055.0</v>
       </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -17495,212 +17981,216 @@
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>36060584000.0</v>
+      </c>
+      <c r="C16">
         <v>39949349000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>48738216913.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>40514141000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18714740122.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14927214141.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17047791357.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>48674486265.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15366595000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32809224049.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>29800336735.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>35723555408.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>89523370375.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23439487483.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20788642239.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25535505563.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27286512817.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26687309294.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26324142159.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>41431635092.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27753266725.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>29418910752.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9669853152.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13340860229.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10327839284.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15041209053.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12715635551.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16183470475.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5853410707.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5325836011.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5653929872.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11169990911.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3063169002.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3357681849.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5418209115.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4075116573.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4959849789.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5125940705.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7403965479.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4002779594.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6000217899.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>15427564640.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8205147136.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3557117967.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4936003996.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>41769077523.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4391540651.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7464798666.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5781063268.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8614862007.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4059332112.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3076307854.0</v>
       </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -17709,326 +18199,333 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>-27759065950.0</v>
+      </c>
+      <c r="C18">
         <v>-18621364000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1625856950.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2429498000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10987677000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-24805581070.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22485564384.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16897434265.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11817263000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9920045664.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2664659855.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19113669319.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-26055890759.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3751403288.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-29962048983.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-26094815487.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21438073919.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9589614515.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4822112226.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4003535037.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-46087160815.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-67526980360.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-39337413689.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-20047015614.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-24172955943.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>12794415500.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-19802766255.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>22635622657.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>19000582778.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>29887209962.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-74489117120.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10111083306.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6930776301.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>13962354822.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-37087767263.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-20951284639.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-18269107629.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-9652657845.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-15790379165.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3478490343.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5999971978.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3262741293.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-16685928217.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>10086022463.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-12608701000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>8369951563.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>832179296.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-8858609293.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2188780419.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-5670877443.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-25905682734.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1585757709.0</v>
       </c>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19">
+        <v>289685003249.0</v>
+      </c>
+      <c r="C19">
         <v>9838688602.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>2597681719.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>23228644680.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>14633675050.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>22555154438.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9052579977.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>16657739687.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4159177090.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>12784207184.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4560439000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-14808121436.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-14726977664.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>12577970400.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4889725200.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-31832000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-20189404500.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>9280423000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-11698589805.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>15700000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>43050000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>81395430000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>32062453800.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>18996767214.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>15969672030.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-8314888578.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>13073188513.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-12307872889.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-23988338386.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>63650137190.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18037,774 +18534,788 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-302942290.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-279473748.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>787872492.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-279473748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-254199372.0</v>
       </c>
       <c r="P21">
         <v>-254199372.0</v>
       </c>
       <c r="Q21">
+        <v>-254199372.0</v>
+      </c>
+      <c r="R21">
         <v>-1875233723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-249783747.0</v>
       </c>
       <c r="S21">
         <v>-249783747.0</v>
       </c>
       <c r="T21">
         <v>-249783747.0</v>
       </c>
       <c r="U21">
         <v>-249783747.0</v>
       </c>
       <c r="V21">
         <v>-249783747.0</v>
       </c>
       <c r="W21">
+        <v>-249783747.0</v>
+      </c>
+      <c r="X21">
         <v>-247052497.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-226514372.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-214045623.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-254445621.0</v>
       </c>
       <c r="AA21">
         <v>-254445621.0</v>
       </c>
       <c r="AB21">
         <v>-254445621.0</v>
       </c>
       <c r="AC21">
         <v>-254445621.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>-254445621.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>53195890643.0</v>
+      </c>
+      <c r="C22">
         <v>1468138000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>309748357.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2131912000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24093482236.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9843784652.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3440919597.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3731654365.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5013339000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-12785492638.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44373085833.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-19005286319.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-26513875213.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3063102839.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-30443857534.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-26450534691.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-23834911564.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30747624865.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10731759000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1906316481.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-8388529853.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4037909841.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13034057411.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-89134211453.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-14029022193.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4835000243.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>524674380.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>27747859396.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2398065574.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>13663545218.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10771218664.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>47863707029.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>22710736623.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>16931459166.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5593757567.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7507858406.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-6130226887.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>32657028816.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7977303051.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7251275061.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9887377398.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>28722791552.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-11857069453.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-17582049466.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-10090323232.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>22712151516.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>11779876446.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-126202701.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1060184602.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5032135976.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2381789522.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5545244013.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>-25274374.0</v>
+      </c>
+      <c r="C23">
         <v>-40318000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-70405626.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-93626000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>16657739687.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4159177090.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-256005206.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-302942290.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-279473748.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>787872492.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-279473748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-254199372.0</v>
       </c>
       <c r="P23">
         <v>-254199372.0</v>
       </c>
       <c r="Q23">
+        <v>-254199372.0</v>
+      </c>
+      <c r="R23">
         <v>-1653059964.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-325175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-323175000.0</v>
       </c>
       <c r="T23">
         <v>-323175000.0</v>
       </c>
       <c r="U23">
+        <v>-323175000.0</v>
+      </c>
+      <c r="V23">
         <v>-73391253.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-323175000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-319672000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-66717628.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-277238000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-329757000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13073188513.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-12307872889.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-18510786406.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-30268409023.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>68898385934.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2139008497.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-7342484148.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-16155834088.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>38399397905.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>124194618720.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>783532800.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>164901600.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>258480000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>184176000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>125100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12172968000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>329076000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1176372000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5610168000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>23382800532.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-4265614606.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-30529628336.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1320034268.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7300422769.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>17396544294.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-8782834197.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>15344938096.0</v>
+      </c>
+      <c r="C24">
         <v>2056795000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3152415904.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1475880000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-27100601178.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>21882219330.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2506437207.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1296490183.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2556351000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27035862913.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-6874562528.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15146883854.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-8793161766.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9870426471.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>753305390.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-29969345183.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12867594068.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-11548066350.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-21562015902.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7005078404.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>44744453692.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>77599212960.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>27208504707.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>23542749546.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>32952332145.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-16404922720.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>29788571661.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-12400262889.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-13536623949.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-32297832460.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>67046216411.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-29599317697.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-25912201682.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-11956213298.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>43372483993.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-82158702058.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>113843998505.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1608548807.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>16882370050.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>21049662913.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>8517879981.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-75241684755.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>17124228997.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-20021097416.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-16246764347.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>43644350353.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1011117311.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7700638964.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-9963701240.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2820203262.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>51223524640.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>12609139102.0</v>
       </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>-79294467420.0</v>
+      </c>
+      <c r="C25">
         <v>-20055376000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4145631420.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3467530000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-10737225318.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-14701909899.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-19917763111.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19538184587.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8547593000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2287968303.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-47924941865.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-887855700.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>25576601101.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2360494118.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>29482472868.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>25493148487.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>47400912776.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-39323699955.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-14397794397.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4658571918.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-39126956825.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-64080692447.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-52868777968.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>68730807649.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-10589189178.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15212090365.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-17614791871.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-5669718857.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>20849357968.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15633785975.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-85862118178.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-38370547869.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-16378881571.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-3511242530.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-43376534485.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-29403745767.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-13038084685.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-43284502191.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-24709335967.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-4726566474.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4699713710.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-26410916520.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-5552118260.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>26612558996.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-7522788391.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-15449414339.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-12010681491.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-4848376795.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-4258320864.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-9324965508.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-15478355208.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3256725171.0</v>
       </c>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18813,54 +19324,55 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -18869,500 +19381,510 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-25274374.0</v>
+      </c>
+      <c r="C28">
         <v>-40318000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-70405626.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-93626000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-108923751.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-130037104.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-215180456.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-279473748.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1843575000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-256005206.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-302942290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-279473748.0</v>
       </c>
       <c r="M28">
         <v>-279473748.0</v>
       </c>
       <c r="N28">
         <v>-279473748.0</v>
       </c>
       <c r="O28">
-        <v>-254199372.0</v>
+        <v>-279473748.0</v>
       </c>
       <c r="P28">
         <v>-254199372.0</v>
       </c>
       <c r="Q28">
+        <v>-254199372.0</v>
+      </c>
+      <c r="R28">
         <v>-1653059964.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-325175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-323175000.0</v>
       </c>
       <c r="T28">
         <v>-323175000.0</v>
       </c>
       <c r="U28">
         <v>-323175000.0</v>
       </c>
       <c r="V28">
         <v>-323175000.0</v>
       </c>
       <c r="W28">
+        <v>-323175000.0</v>
+      </c>
+      <c r="X28">
         <v>-319672000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-293232000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-277238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-329757000.0</v>
       </c>
       <c r="AA28">
         <v>-329757000.0</v>
       </c>
       <c r="AB28">
         <v>-329757000.0</v>
       </c>
       <c r="AC28">
         <v>-329757000.0</v>
       </c>
-      <c r="AD28"/>
+      <c r="AD28">
+        <v>-329757000.0</v>
+      </c>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>124194618720.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>783532800.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>164901600.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>258480000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>184176000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>125100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12172968000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>329076000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1176372000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>326196000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5283972000.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AV28"/>
+      <c r="AW28">
         <v>35793982928.0</v>
       </c>
-      <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
-    </row>
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>-27339996935.0</v>
+      </c>
+      <c r="C29">
         <v>-18587238000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5696799935.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1335618000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-10737225318.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-24545694551.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-22358934474.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16929625066.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11439876000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9519314664.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2664659855.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-19005286319.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-25576601101.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2360494118.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-29482472868.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-25493148487.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21652385330.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-9325186515.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4483367226.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3951868037.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-46028654815.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-67498467860.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-39243806289.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19821434479.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-24029860444.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10970219080.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-16541023437.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>22637932657.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>19038361102.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>29940315162.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-74414446973.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>10245830406.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>7047971301.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14095306822.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-37056305363.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-20856494337.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-18223142629.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-9642659845.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-15737846965.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3526243343.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6402256501.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>3500505791.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-16255654389.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>10164191613.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-16087965466.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>8710764340.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1192356591.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-3580619194.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1513764471.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2744892874.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-16413520036.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>9879414239.0</v>
       </c>
     </row>
-    <row r="30" spans="1:52">
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>23476505281.0</v>
+      </c>
+      <c r="C30">
         <v>9838689000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2597681719.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23228645000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14633675050.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22555154438.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9052579977.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>16657739687.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4159177000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12784207184.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2955616528.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13698529454.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13402872924.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12180987701.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2131995925.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-31553012183.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-19400121843.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10013528650.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10300950707.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17953411404.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>44685947692.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>87570700460.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>35892709307.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23127687425.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>19593728676.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8314888578.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13073188513.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-12307872889.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-18510786406.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-30268409023.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>68898385934.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2139008497.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7342484148.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-16155834088.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>38399397905.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-104222857599.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17273518913.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7199733471.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18880552850.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5707857648.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-15954703242.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-8451056287.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>20574607558.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-12719449642.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-21071304061.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>23382800532.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4265614606.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-30529628336.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1320034268.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7300422769.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17396544294.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8782834197.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>