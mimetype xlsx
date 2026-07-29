--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -902,97 +902,99 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
         <v>49350880000.0</v>
       </c>
       <c r="C5">
         <v>49217791000.0</v>
       </c>
       <c r="D5">
         <v>-816769018.0</v>
       </c>
       <c r="E5">
         <v>128524078.0</v>
       </c>
       <c r="F5">
-        <v>-719513450.0</v>
+        <v>-719513448.0</v>
       </c>
       <c r="G5">
         <v>-701183303.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
         <v>14154459037.0</v>
       </c>
       <c r="C7">
         <v>13858215384.0</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>13206772906.0</v>
       </c>
       <c r="F7">
         <v>13051344440.0</v>
       </c>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
         <v>312500000000.0</v>
       </c>
       <c r="C8">
         <v>312500000000.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>250000000000.0</v>
+      </c>
       <c r="E8">
         <v>250000000000.0</v>
       </c>
       <c r="F8">
         <v>5000000000.0</v>
       </c>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>58011176830.0</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>15</v>
       </c>
@@ -1303,51 +1305,53 @@
         <v>-4103287000.0</v>
       </c>
       <c r="D28">
         <v>23222121587.0</v>
       </c>
       <c r="E28">
         <v>-9952233344.0</v>
       </c>
       <c r="F28">
         <v>21353865772.0</v>
       </c>
       <c r="G28">
         <v>33822374086.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
         <v>392098693388.0</v>
       </c>
       <c r="C29">
         <v>519909211630.0</v>
       </c>
-      <c r="D29"/>
+      <c r="D29">
+        <v>391101808995.0</v>
+      </c>
       <c r="E29">
         <v>344546595368.0</v>
       </c>
       <c r="F29">
         <v>82414554107.0</v>
       </c>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
         <v>24308597000.0</v>
       </c>
       <c r="C30">
         <v>38880106000.0</v>
       </c>
       <c r="D30">
         <v>63647086106.0</v>
       </c>
       <c r="E30">
         <v>12379058354.0</v>
       </c>
       <c r="F30">
@@ -1356,51 +1360,53 @@
       <c r="G30">
         <v>25006920267.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
         <v>66893188744.0</v>
       </c>
       <c r="C32">
         <v>167924505002.0</v>
       </c>
-      <c r="D32"/>
+      <c r="D32">
+        <v>107484174768.0</v>
+      </c>
       <c r="E32">
         <v>163197700087.0</v>
       </c>
       <c r="F32">
         <v>-3283026964.0</v>
       </c>
       <c r="G32"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
         <v>315488954000.0</v>
       </c>
       <c r="C33">
         <v>329779918000.0</v>
       </c>
       <c r="D33">
         <v>258500392543.0</v>
       </c>
       <c r="E33">
         <v>186155634061.0</v>
       </c>
       <c r="F33">
@@ -1505,119 +1511,123 @@
         <v>34470347389.0</v>
       </c>
       <c r="E39">
         <v>134793497623.0</v>
       </c>
       <c r="F39"/>
       <c r="G39"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>4458707000.0</v>
       </c>
       <c r="C40">
         <v>3684978000.0</v>
       </c>
       <c r="D40">
         <v>2674834878.0</v>
       </c>
       <c r="E40">
         <v>842246195.0</v>
       </c>
       <c r="F40">
-        <v>69335678.0</v>
+        <v>157206551.0</v>
       </c>
       <c r="G40">
         <v>842904996.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
         <v>58011177000.0</v>
       </c>
       <c r="C42">
         <v>58011177000.0</v>
       </c>
       <c r="D42">
         <v>-816769020.0</v>
       </c>
       <c r="E42">
         <v>1000000000.0</v>
       </c>
-      <c r="F42"/>
+      <c r="F42">
+        <v>-1.0</v>
+      </c>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
         <v>453468246325.0</v>
       </c>
       <c r="C45">
         <v>436684801609.0</v>
       </c>
-      <c r="D45"/>
+      <c r="D45">
+        <v>335645382798.0</v>
+      </c>
       <c r="E45">
         <v>230736861142.0</v>
       </c>
       <c r="F45">
         <v>103051174302.0</v>
       </c>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
         <v>315488954000.0</v>
       </c>
       <c r="C46">
         <v>329779918000.0</v>
       </c>
       <c r="D46">
         <v>258016186335.0</v>
       </c>
       <c r="E46">
         <v>179497385391.0</v>
       </c>
       <c r="F46">
@@ -1639,78 +1649,80 @@
         <v>258016186340.0</v>
       </c>
       <c r="E47">
         <v>179497385390.0</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
         <v>-44466449000.0</v>
       </c>
       <c r="C48">
         <v>68080373000.0</v>
       </c>
       <c r="D48">
         <v>103769893406.0</v>
       </c>
       <c r="E48">
         <v>81972962025.0</v>
       </c>
       <c r="F48">
-        <v>65274484226.0</v>
+        <v>65274484225.0</v>
       </c>
       <c r="G48">
         <v>55186816173.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
         <v>16081836313.0</v>
       </c>
       <c r="C50">
         <v>31478621586.0</v>
       </c>
-      <c r="D50"/>
+      <c r="D50">
+        <v>27839898526.0</v>
+      </c>
       <c r="E50">
         <v>8243475932.0</v>
       </c>
       <c r="F50">
         <v>9475199999.0</v>
       </c>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
         <v>30857545000.0</v>
       </c>
       <c r="C51">
         <v>45958087000.0</v>
       </c>
       <c r="D51">
         <v>38148684607.0</v>
       </c>
       <c r="E51">
         <v>25651882170.0</v>
       </c>
       <c r="F51">
@@ -2137,74 +2149,94 @@
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7"/>
-[...3 lines deleted...]
-      <c r="F7"/>
+      <c r="B7">
+        <v>12260503326.0</v>
+      </c>
+      <c r="C7">
+        <v>14154459037.0</v>
+      </c>
+      <c r="D7">
+        <v>16032367625.0</v>
+      </c>
+      <c r="E7">
+        <v>13681470455.0</v>
+      </c>
+      <c r="F7">
+        <v>12363696762.0</v>
+      </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B8"/>
-[...3 lines deleted...]
-      <c r="F8"/>
+      <c r="B8">
+        <v>312500000000.0</v>
+      </c>
+      <c r="C8">
+        <v>312500000000.0</v>
+      </c>
+      <c r="D8">
+        <v>312500000000.0</v>
+      </c>
+      <c r="E8">
+        <v>312500000000.0</v>
+      </c>
+      <c r="F8">
+        <v>312500000000.0</v>
+      </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>58011176830.0</v>
       </c>
       <c r="E9">
         <v>58011176830.0</v>
       </c>
       <c r="F9">
         <v>58011176830.0</v>
       </c>
@@ -2660,52 +2692,56 @@
       </c>
       <c r="I23">
         <v>532216252422.0</v>
       </c>
       <c r="J23">
         <v>537889383746.0</v>
       </c>
       <c r="K23">
         <v>413788587263.0</v>
       </c>
       <c r="L23">
         <v>413788587263.0</v>
       </c>
       <c r="M23">
         <v>382752444311.0</v>
       </c>
       <c r="N23"/>
       <c r="O23">
         <v>366941854480.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>29</v>
       </c>
-      <c r="B24"/>
-      <c r="C24"/>
+      <c r="B24">
+        <v>414100000.0</v>
+      </c>
+      <c r="C24">
+        <v>621250000.0</v>
+      </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>206950000.0</v>
       </c>
       <c r="F24">
         <v>414100000.0</v>
       </c>
       <c r="G24">
         <v>621250000.0</v>
       </c>
       <c r="H24">
         <v>2781449220.0</v>
       </c>
       <c r="I24">
         <v>3855833170.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
@@ -2805,55 +2841,65 @@
       </c>
       <c r="I28">
         <v>19013282780.0</v>
       </c>
       <c r="J28">
         <v>23750788516.0</v>
       </c>
       <c r="K28">
         <v>23222121587.0</v>
       </c>
       <c r="L28">
         <v>23222121587.0</v>
       </c>
       <c r="M28">
         <v>11945201728.0</v>
       </c>
       <c r="N28"/>
       <c r="O28">
         <v>-9952233345.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>34</v>
       </c>
-      <c r="B29"/>
-[...3 lines deleted...]
-      <c r="F29"/>
+      <c r="B29">
+        <v>381916840275.0</v>
+      </c>
+      <c r="C29">
+        <v>392098693388.0</v>
+      </c>
+      <c r="D29">
+        <v>488280525328.0</v>
+      </c>
+      <c r="E29">
+        <v>506758773852.0</v>
+      </c>
+      <c r="F29">
+        <v>519029359504.0</v>
+      </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
         <v>33561249000.0</v>
       </c>
       <c r="C30">
         <v>24308597000.0</v>
       </c>
       <c r="D30">
         <v>91854223000.0</v>
       </c>
       <c r="E30">
         <v>92402275000.0</v>
@@ -2888,55 +2934,65 @@
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>37</v>
       </c>
-      <c r="B32"/>
-[...3 lines deleted...]
-      <c r="F32"/>
+      <c r="B32">
+        <v>69783595406.0</v>
+      </c>
+      <c r="C32">
+        <v>66893188744.0</v>
+      </c>
+      <c r="D32">
+        <v>167005171169.0</v>
+      </c>
+      <c r="E32">
+        <v>164261106405.0</v>
+      </c>
+      <c r="F32">
+        <v>165893787576.0</v>
+      </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
         <v>305803332000.0</v>
       </c>
       <c r="C33">
         <v>315488954000.0</v>
       </c>
       <c r="D33">
         <v>303132878000.0</v>
       </c>
       <c r="E33">
         <v>312012510000.0</v>
@@ -3020,53 +3076,57 @@
         <v>8788854261.0</v>
       </c>
       <c r="J35">
         <v>10695087560.0</v>
       </c>
       <c r="K35">
         <v>11751005819.0</v>
       </c>
       <c r="L35">
         <v>11751005819.0</v>
       </c>
       <c r="M35">
         <v>6118206389.0</v>
       </c>
       <c r="N35">
         <v>-334915559165.0</v>
       </c>
       <c r="O35">
         <v>14437774983.0</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>41</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>-1.0</v>
+      </c>
       <c r="C36"/>
-      <c r="D36"/>
+      <c r="D36">
+        <v>1.0</v>
+      </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36">
         <v>560769315.0</v>
       </c>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36">
         <v>484206208.0</v>
       </c>
       <c r="L36">
         <v>484206208.0</v>
       </c>
       <c r="M36">
         <v>1866648401.0</v>
       </c>
       <c r="N36">
         <v>-35604115514.0</v>
       </c>
       <c r="O36">
         <v>6658248670.0</v>
       </c>
     </row>
     <row r="37" spans="1:15">
@@ -3289,55 +3349,65 @@
       <c r="O43"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>50</v>
       </c>
-      <c r="B45"/>
-[...3 lines deleted...]
-      <c r="F45"/>
+      <c r="B45">
+        <v>458468246325.0</v>
+      </c>
+      <c r="C45">
+        <v>458468246325.0</v>
+      </c>
+      <c r="D45">
+        <v>436964159828.0</v>
+      </c>
+      <c r="E45">
+        <v>436964159821.0</v>
+      </c>
+      <c r="F45">
+        <v>436954359828.0</v>
+      </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
         <v>305803332000.0</v>
       </c>
       <c r="C46">
         <v>315488954000.0</v>
       </c>
       <c r="D46">
         <v>303132878000.0</v>
       </c>
       <c r="E46">
         <v>312012510000.0</v>
@@ -3448,55 +3518,65 @@
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>55</v>
       </c>
-      <c r="B50"/>
-[...3 lines deleted...]
-      <c r="F50"/>
+      <c r="B50">
+        <v>11169306698.0</v>
+      </c>
+      <c r="C50">
+        <v>16081836313.0</v>
+      </c>
+      <c r="D50">
+        <v>27459913888.0</v>
+      </c>
+      <c r="E50">
+        <v>38655683171.0</v>
+      </c>
+      <c r="F50">
+        <v>39879258660.0</v>
+      </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
         <v>23843910000.0</v>
       </c>
       <c r="C51">
         <v>30857545000.0</v>
       </c>
       <c r="D51">
         <v>43492282000.0</v>
       </c>
       <c r="E51">
         <v>52544104000.0</v>
@@ -4188,51 +4268,53 @@
       </c>
       <c r="C13">
         <v>7459911430.0</v>
       </c>
       <c r="D13">
         <v>4374619790.0</v>
       </c>
       <c r="E13">
         <v>4019741300.0</v>
       </c>
       <c r="F13">
         <v>47728378.0</v>
       </c>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>90</v>
       </c>
       <c r="B14">
         <v>41369044.0</v>
       </c>
       <c r="C14">
         <v>-27728831.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>-26354470.0</v>
+      </c>
       <c r="E14">
         <v>-1250778974.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>91</v>
       </c>
       <c r="B15">
         <v>-112546822000.0</v>
       </c>
       <c r="C15">
         <v>13050719000.0</v>
       </c>
       <c r="D15">
         <v>19236971227.0</v>
       </c>
       <c r="E15">
         <v>17698477800.0</v>
       </c>
       <c r="F15">
@@ -4247,70 +4329,74 @@
         <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>13050719460.0</v>
       </c>
       <c r="D16">
         <v>19236971230.0</v>
       </c>
       <c r="E16">
         <v>17698477800.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>93</v>
       </c>
       <c r="B17">
         <v>-112588191164.0</v>
       </c>
       <c r="C17">
         <v>13078448295.0</v>
       </c>
-      <c r="D17"/>
+      <c r="D17">
+        <v>19263325697.0</v>
+      </c>
       <c r="E17">
         <v>18949256774.0</v>
       </c>
       <c r="F17">
         <v>10087668052.0</v>
       </c>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>94</v>
       </c>
       <c r="B18">
         <v>-6217787503.0</v>
       </c>
       <c r="C18">
         <v>-7189272101.0</v>
       </c>
-      <c r="D18"/>
+      <c r="D18">
+        <v>-5050243456.0</v>
+      </c>
       <c r="E18">
         <v>-4158220433.0</v>
       </c>
       <c r="F18">
         <v>-5489896534.0</v>
       </c>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
@@ -4375,51 +4461,53 @@
       <c r="G23">
         <v>107552451029.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25">
         <v>7878259680.0</v>
       </c>
       <c r="C25">
         <v>7103728800.0</v>
       </c>
-      <c r="D25"/>
+      <c r="D25">
+        <v>4436604759.0</v>
+      </c>
       <c r="E25">
         <v>1704268424.0</v>
       </c>
       <c r="F25">
         <v>921938412.0</v>
       </c>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27">
@@ -5047,86 +5135,100 @@
       <c r="H12">
         <v>4050935920.0</v>
       </c>
       <c r="I12">
         <v>1854549132.0</v>
       </c>
       <c r="J12">
         <v>2026057809.0</v>
       </c>
       <c r="K12"/>
       <c r="L12">
         <v>3639410693.0</v>
       </c>
       <c r="M12">
         <v>1069995034.0</v>
       </c>
       <c r="N12">
         <v>938953266.0</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>89</v>
       </c>
-      <c r="B13"/>
-      <c r="C13"/>
+      <c r="B13">
+        <v>6759304.0</v>
+      </c>
+      <c r="C13">
+        <v>93598267.0</v>
+      </c>
       <c r="D13">
         <v>1166181860.0</v>
       </c>
       <c r="E13">
         <v>1463252550.0</v>
       </c>
       <c r="F13">
         <v>1275214490.0</v>
       </c>
       <c r="G13">
         <v>17577650.0</v>
       </c>
       <c r="H13">
         <v>3870520680.0</v>
       </c>
       <c r="I13">
         <v>1670742100.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>90</v>
       </c>
-      <c r="B14"/>
-[...3 lines deleted...]
-      <c r="F14"/>
+      <c r="B14">
+        <v>7514780.0</v>
+      </c>
+      <c r="C14">
+        <v>3402504.0</v>
+      </c>
+      <c r="D14">
+        <v>1449354.0</v>
+      </c>
+      <c r="E14">
+        <v>6842588.0</v>
+      </c>
+      <c r="F14">
+        <v>29674598.0</v>
+      </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>91</v>
       </c>
       <c r="B15">
         <v>-5062173498.0</v>
       </c>
       <c r="C15">
         <v>-85558094000.0</v>
       </c>
       <c r="D15">
         <v>-7075529000.0</v>
       </c>
       <c r="E15">
         <v>-10839860000.0</v>
@@ -5175,74 +5277,94 @@
         <v>-10839860160.0</v>
       </c>
       <c r="F16">
         <v>-9073339200.0</v>
       </c>
       <c r="G16">
         <v>11264349220.0</v>
       </c>
       <c r="H16">
         <v>5446088780.0</v>
       </c>
       <c r="I16">
         <v>-5298037140.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>93</v>
       </c>
-      <c r="B17"/>
-[...3 lines deleted...]
-      <c r="F17"/>
+      <c r="B17">
+        <v>-5069688278.0</v>
+      </c>
+      <c r="C17">
+        <v>-85561496019.0</v>
+      </c>
+      <c r="D17">
+        <v>-7076978596.0</v>
+      </c>
+      <c r="E17">
+        <v>-10846702750.0</v>
+      </c>
+      <c r="F17">
+        <v>-9103013799.0</v>
+      </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>94</v>
       </c>
-      <c r="B18"/>
-[...3 lines deleted...]
-      <c r="F18"/>
+      <c r="B18">
+        <v>-884667748.0</v>
+      </c>
+      <c r="C18">
+        <v>-2338521279.0</v>
+      </c>
+      <c r="D18">
+        <v>-1231274505.0</v>
+      </c>
+      <c r="E18">
+        <v>-1279958131.0</v>
+      </c>
+      <c r="F18">
+        <v>-1368033588.0</v>
+      </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
@@ -5383,55 +5505,65 @@
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>101</v>
       </c>
-      <c r="B25"/>
-[...3 lines deleted...]
-      <c r="F25"/>
+      <c r="B25">
+        <v>2403719279.0</v>
+      </c>
+      <c r="C25">
+        <v>1422597698.0</v>
+      </c>
+      <c r="D25">
+        <v>2051229049.0</v>
+      </c>
+      <c r="E25">
+        <v>2151608640.0</v>
+      </c>
+      <c r="F25">
+        <v>2252824293.0</v>
+      </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
@@ -5454,89 +5586,95 @@
       <c r="F27">
         <v>7109445000.0</v>
       </c>
       <c r="G27">
         <v>7037574000.0</v>
       </c>
       <c r="H27">
         <v>11317021685.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>3690367809.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>5200687514.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>104</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1240377052.0</v>
+      </c>
       <c r="C28">
         <v>1232984000.0</v>
       </c>
       <c r="D28">
         <v>6228841070.0</v>
       </c>
       <c r="E28">
         <v>383990000.0</v>
       </c>
       <c r="F28">
         <v>848994000.0</v>
       </c>
       <c r="G28">
         <v>841743000.0</v>
       </c>
       <c r="H28">
         <v>18601914637.0</v>
       </c>
       <c r="I28">
         <v>4321341280.0</v>
       </c>
       <c r="J28"/>
       <c r="K28">
         <v>393338010.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28">
         <v>289959824.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>105</v>
       </c>
-      <c r="B29"/>
-      <c r="C29"/>
+      <c r="B29">
+        <v>217071863.0</v>
+      </c>
+      <c r="C29">
+        <v>890921043.0</v>
+      </c>
       <c r="D29">
         <v>485128250.0</v>
       </c>
       <c r="E29">
         <v>683264790.0</v>
       </c>
       <c r="F29">
         <v>1573030620.0</v>
       </c>
       <c r="G29">
         <v>3105576290.0</v>
       </c>
       <c r="H29">
         <v>1685793840.0</v>
       </c>
       <c r="I29">
         <v>645842780.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
@@ -6006,104 +6144,108 @@
       <c r="G18">
         <v>-2034234860.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>127</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>120511176833.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>128</v>
       </c>
       <c r="B21">
         <v>-15396785273.0</v>
       </c>
       <c r="C21">
         <v>4065351762.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>15589410560.0</v>
+      </c>
       <c r="E21">
         <v>-414474067.0</v>
       </c>
       <c r="F21">
         <v>-6261150000.0</v>
       </c>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22">
         <v>-112546822000.0</v>
       </c>
       <c r="C22">
         <v>13050719000.0</v>
       </c>
       <c r="D22">
         <v>19236971227.0</v>
       </c>
       <c r="E22">
         <v>17698477800.0</v>
       </c>
       <c r="F22">
         <v>10087668052.0</v>
       </c>
       <c r="G22">
         <v>11047764139.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>129</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>0.0</v>
+        <v>120511176833.0</v>
       </c>
       <c r="D23">
         <v>-4434777778.0</v>
       </c>
       <c r="E23">
         <v>-6384019534.0</v>
       </c>
       <c r="F23">
         <v>652600000.0</v>
       </c>
       <c r="G23">
         <v>2010000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>952502000.0</v>
       </c>
       <c r="D24">
         <v>3195612289.0</v>
       </c>
@@ -6336,51 +6478,51 @@
       <c r="C2">
         <v>6566621000.0</v>
       </c>
       <c r="D2">
         <v>13612886802.0</v>
       </c>
       <c r="E2">
         <v>13204206686.0</v>
       </c>
       <c r="F2">
         <v>47959488000.0</v>
       </c>
       <c r="G2">
         <v>6167131000.0</v>
       </c>
       <c r="H2">
         <v>9971188176.0</v>
       </c>
       <c r="I2">
         <v>10286171560.0</v>
       </c>
       <c r="J2">
         <v>12330542937.0</v>
       </c>
       <c r="K2">
-        <v>6919444815.0</v>
+        <v>4875572158.0</v>
       </c>
       <c r="L2">
         <v>12330542937.0</v>
       </c>
       <c r="M2">
         <v>6123693741.0</v>
       </c>
       <c r="N2">
         <v>15955409604.0</v>
       </c>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>110</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>3111750000</v>
       </c>
       <c r="D3">
         <v>9</v>
       </c>
@@ -6829,73 +6971,87 @@
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>127</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
-      <c r="D20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>128</v>
       </c>
-      <c r="B21"/>
-[...3 lines deleted...]
-      <c r="F21"/>
+      <c r="B21">
+        <v>-5119679615.0</v>
+      </c>
+      <c r="C21">
+        <v>-10756827575.0</v>
+      </c>
+      <c r="D21">
+        <v>-11402719223.0</v>
+      </c>
+      <c r="E21">
+        <v>-1430725549.0</v>
+      </c>
+      <c r="F21">
+        <v>8193487074.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22">
         <v>-5062173000.0</v>
       </c>
       <c r="C22">
         <v>-85558094000.0</v>
       </c>
       <c r="D22">
         <v>-7075529242.0</v>
       </c>
       <c r="E22">
         <v>-10839860162.0</v>