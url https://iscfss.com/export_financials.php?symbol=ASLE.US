--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -845,11694 +851,12519 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>29645000.0</v>
+      </c>
+      <c r="C2">
         <v>34184000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29899000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21131000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19967000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16364000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17030404.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12671524.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12640650.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>32503000.0</v>
+      </c>
+      <c r="C7">
         <v>34921000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28970000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>32709000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
+        <v>5000.0</v>
+      </c>
+      <c r="G8">
         <v>4105.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>529.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>306141000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>313901000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>293390354.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>4379000.0</v>
+      </c>
+      <c r="C10">
         <v>4698000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5873000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>147188000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>130188000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29317000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17505002.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>41093.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2130879.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>4379000.0</v>
+      </c>
+      <c r="C12">
         <v>4698000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5873000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>147188000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>130188000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29317000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22621177.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>41093.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10760301.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
+        <v>5000.0</v>
+      </c>
+      <c r="G13">
         <v>4000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>529.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>431.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>47766486.0</v>
+      </c>
+      <c r="C14">
         <v>53359085.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>51457821.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>53145639.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>47310100.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39028108.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43505000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37010000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>5000.0</v>
       </c>
       <c r="F15">
+        <v>5000.0</v>
+      </c>
+      <c r="G15">
         <v>4105.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>529.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>780000.0</v>
+      </c>
+      <c r="C16">
         <v>26691000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1467000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18440000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36072000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5415000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11182682.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-12671524.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>544000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>999000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>366750.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1034564.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1680447.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>732096.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
         <v>19860000.0</v>
       </c>
       <c r="C20">
         <v>19860000.0</v>
       </c>
       <c r="D20">
         <v>19860000.0</v>
       </c>
       <c r="E20">
         <v>19860000.0</v>
       </c>
       <c r="F20">
         <v>19860000.0</v>
       </c>
       <c r="G20">
+        <v>19860000.0</v>
+      </c>
+      <c r="H20">
         <v>13858551.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>442285.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>379285.0</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>18347000.0</v>
+      </c>
+      <c r="C21">
         <v>20530000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21986000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24112000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26238000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>28364000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20375166.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10845000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2507667.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>205379000.0</v>
+      </c>
+      <c r="C22">
         <v>224832000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>177770000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>117488000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>81759000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>85192000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>57918723.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>55643781.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>56724409.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>640472000.0</v>
+      </c>
+      <c r="C23">
         <v>604723000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>553938000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>531579000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>487485000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>389129000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>343984256.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>417500.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>356302187.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>111337000.0</v>
+      </c>
+      <c r="C24">
         <v>40444000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>36281000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>5449739.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>30401000.0</v>
+      </c>
+      <c r="C28">
         <v>71272000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>31656000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-114479000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-130188000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-29317000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14153288.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>108907.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>88411519.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>536761000.0</v>
+      </c>
+      <c r="C29">
         <v>496669000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>482574000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>444980000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>408879000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>352641099.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>297337079.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>42654000.0</v>
+      </c>
+      <c r="C30">
         <v>42806000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31239000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28273000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29350000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>50689000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>51867653.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27820980.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22785122.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>401008000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>362781000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>304416943.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>259751648.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>266480509.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>266027631.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>196556000.0</v>
+      </c>
+      <c r="C32">
         <v>209060000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>219061000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>280716000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>203623000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>147283724.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>100591914.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>371483000.0</v>
+      </c>
+      <c r="C33">
         <v>320693000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>289164000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>198023000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>215956000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>210166000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>202198458.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>376407.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>255653787.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>4081000.0</v>
+      </c>
+      <c r="C34">
         <v>3039000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>166000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>33759000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>9587000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4808506.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8805007.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>143608000.0</v>
+      </c>
+      <c r="C35">
         <v>74133000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>63210000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>33759000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10700000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5995000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8805007.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10213514.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16159440.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>262356000.0</v>
+      </c>
+      <c r="C36">
         <v>200696000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>179904000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>67214000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>79131000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>61551000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>48606655.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-124436884.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>52608558.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>78501000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>89144000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>154102680.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>48606655.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>67498208.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>52608558.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>221956000.0</v>
+      </c>
+      <c r="C39">
         <v>11694000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>227662000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>40607000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>30232000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13765000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9378245.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2988854.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10378568.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>36373000.0</v>
+      </c>
+      <c r="C40">
         <v>9014000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8476000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8701000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8181000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8446000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20811766.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-12428573.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>15595638.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>5476000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>10700000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4792506.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>8805007.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>6998090.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>7739496.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>276729000.0</v>
+      </c>
+      <c r="C42">
         <v>316493000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>311739000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>306141000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>313901000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>292593000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>243220709.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>22569.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>243218738.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>228083000.0</v>
+      </c>
+      <c r="C45">
         <v>197946000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>140374000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>75550000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>80714000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7839045.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7461792.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>62136000.0</v>
+      </c>
+      <c r="C46">
         <v>69436000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>55211000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>75550000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>80714000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>94683000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>119358086.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>113526006.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>200158277.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>78680000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>80714000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>94683190.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>119358086.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>113526006.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>200158277.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>147697000.0</v>
+      </c>
+      <c r="C48">
         <v>139122000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>133271000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>138834000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>94973000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>58858000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>50764127.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-451.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>25695345.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>138834000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>94973000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>59246640.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>993000.0</v>
+      </c>
+      <c r="C50">
         <v>605000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1278000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>3351714.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>34780000.0</v>
+      </c>
+      <c r="C51">
         <v>75970000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>37529000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>32709000.0</v>
       </c>
-      <c r="E51"/>
       <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>3351714.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>150000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>90542398.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>5306000.0</v>
+      </c>
+      <c r="C52">
         <v>4961000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5871000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4426000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>3351714.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>150000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>82122454.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>61</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>4891000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>13152000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5745000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2724000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>7560000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5116175.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2049483.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>8629422.0</v>
       </c>
     </row>
-    <row r="54" spans="1:9">
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>640472000.0</v>
+      </c>
+      <c r="C55">
         <v>604723000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>553938000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>531579000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>487485000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>389129000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>343984256.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>417500.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>356302187.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>268989000.0</v>
+      </c>
+      <c r="C56">
         <v>284030000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>264774000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>333556000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>271529000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>178963000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>141785798.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>41093.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>100648400.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>72433000.0</v>
+      </c>
+      <c r="C57">
         <v>74970000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>45713000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>52840000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>67906000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>31679000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41193884.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>392951.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>110358742.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>216041000.0</v>
+      </c>
+      <c r="C58">
         <v>149103000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>108923000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>86599000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>78606000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>37674000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>49998891.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>392951.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>126518182.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>424431000.0</v>
+      </c>
+      <c r="C60">
         <v>455620000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>445015000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>444980000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>408879000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>351455000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>293985365.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24549.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>268916583.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:29">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>31260000.0</v>
+      </c>
+      <c r="C2">
+        <v>29645000.0</v>
+      </c>
+      <c r="D2">
         <v>31134000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>35013000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27537000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>34184000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>34870000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29388000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26278000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>29899000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>38954000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>26088000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>35148000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21131000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>22050000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>22180000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>20168000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>19967000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>16307000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16392000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>19221000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16364000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15751468.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15722591.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>17030404.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10530391.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>12671524.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
+      <c r="N5"/>
       <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
-        <v>-19404000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
+      <c r="V5">
+        <v>-19404000.0</v>
+      </c>
       <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
+      <c r="X5"/>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
+        <v>293985365.0</v>
+      </c>
+      <c r="AA5">
         <v>0.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>277767794.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>31264000.0</v>
+      </c>
+      <c r="C7">
+        <v>32503000.0</v>
+      </c>
+      <c r="D7">
         <v>31294000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>32681000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>33804000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>34921000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>26359000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>27552000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>27799000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>28970000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>29816000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>30973000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>32139000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>32709000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
         <v>5000.0</v>
       </c>
       <c r="J8">
         <v>5000.0</v>
       </c>
       <c r="K8">
         <v>5000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
+        <v>5000.0</v>
+      </c>
+      <c r="S8">
+        <v>5000.0</v>
+      </c>
+      <c r="T8">
         <v>4000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>312108000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>308802000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>306141000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>326275000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>321918000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>317781000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>313901000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>301768000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>293019000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>292869000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>293390354.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>2085000.0</v>
+      </c>
+      <c r="C10">
+        <v>4379000.0</v>
+      </c>
+      <c r="D10">
         <v>5267000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5747000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4691000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4698000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9787000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4285000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2637000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5873000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3154000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>34644000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>87695000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>147188000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>151378000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>197240000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>171724000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>130188000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>61852000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>41808000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>19609000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>29317000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>17369878.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>37210079.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>138464.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>17505002.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5111820.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1172052.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-23653649.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>21604166.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>2085000.0</v>
+      </c>
+      <c r="C12">
+        <v>4379000.0</v>
+      </c>
+      <c r="D12">
         <v>11691000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5747000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4691000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4698000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9787000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4285000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2637000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5873000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3154000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>34644000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>87695000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>147188000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>151378000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>197240000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>171724000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>130188000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>61852000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>41808000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>19609000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>29317000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>24499363.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>38162213.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>138464.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>22621177.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>11337685.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>176581844.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>23653649.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>23653649.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
         <v>5000.0</v>
       </c>
       <c r="J13">
         <v>5000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>5000.0</v>
       </c>
       <c r="R13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="S13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
+        <v>4000.0</v>
+      </c>
+      <c r="W13">
+        <v>4000.0</v>
+      </c>
+      <c r="X13">
         <v>500.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>500.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>171865207.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>529.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>500.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>171721018.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>431.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>47240034.0</v>
+      </c>
+      <c r="C14">
+        <v>47766486.0</v>
+      </c>
+      <c r="D14">
         <v>47180634.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>46914000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>52338258.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>53501235.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>53385111.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>53029359.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>53247979.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>51536593.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>51321026.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>51404653.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>52958555.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>51189461.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>51745354.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>53882242.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>53510512.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>53261905.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>42599261.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>44249861.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>44197191.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>41046216.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37010000.0</v>
       </c>
       <c r="X14">
         <v>37010000.0</v>
       </c>
       <c r="Y14">
-        <v>50000000.0</v>
+        <v>37010000.0</v>
       </c>
       <c r="Z14">
-        <v>50000000.0</v>
+        <v>37010000.0</v>
       </c>
       <c r="AA14">
         <v>50000000.0</v>
       </c>
       <c r="AB14">
         <v>50000000.0</v>
       </c>
       <c r="AC14">
         <v>50000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>50000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>50000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>5000.0</v>
       </c>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
         <v>5000.0</v>
       </c>
       <c r="R15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="S15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
+        <v>4000.0</v>
+      </c>
+      <c r="V15">
+        <v>4000.0</v>
+      </c>
+      <c r="W15">
         <v>4105.0</v>
       </c>
-      <c r="V15"/>
-[...8034 lines deleted...]
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
       <c r="B16">
-        <v>5267000.0</v>
+        <v>2123000.0</v>
       </c>
       <c r="C16">
-        <v>5747000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="D16">
-        <v>4691000.0</v>
+        <v>907000.0</v>
       </c>
       <c r="E16">
-        <v>4698000.0</v>
+        <v>3660000.0</v>
       </c>
       <c r="F16">
-        <v>9787000.0</v>
+        <v>29534000.0</v>
       </c>
       <c r="G16">
-        <v>4285000.0</v>
+        <v>26691000.0</v>
       </c>
       <c r="H16">
-        <v>2637000.0</v>
+        <v>1768000.0</v>
       </c>
       <c r="I16">
-        <v>5873000.0</v>
+        <v>2930000.0</v>
       </c>
       <c r="J16">
-        <v>3154000.0</v>
+        <v>2814000.0</v>
       </c>
       <c r="K16">
-        <v>34644000.0</v>
+        <v>1467000.0</v>
       </c>
       <c r="L16">
-        <v>87695000.0</v>
+        <v>8837000.0</v>
       </c>
       <c r="M16">
-        <v>147188000.0</v>
+        <v>26689000.0</v>
       </c>
       <c r="N16">
-        <v>151378000.0</v>
+        <v>11798000.0</v>
       </c>
       <c r="O16">
-        <v>197240000.0</v>
+        <v>18440000.0</v>
       </c>
       <c r="P16">
-        <v>171724000.0</v>
+        <v>13640000.0</v>
       </c>
       <c r="Q16">
-        <v>130188000.0</v>
+        <v>13644000.0</v>
       </c>
       <c r="R16">
-        <v>61852000.0</v>
+        <v>28171000.0</v>
       </c>
       <c r="S16">
-        <v>41808000.0</v>
+        <v>36072000.0</v>
       </c>
       <c r="T16">
-        <v>19609000.0</v>
+        <v>19930000.0</v>
       </c>
       <c r="U16">
-        <v>29316946.0</v>
+        <v>8455000.0</v>
       </c>
       <c r="V16">
-        <v>17370000.0</v>
+        <v>2298000.0</v>
       </c>
       <c r="W16">
-        <v>37210000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>5415000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>138</v>
-[...33 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
       <c r="M18">
-        <v>554000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>319000.0</v>
+      </c>
+      <c r="N18"/>
       <c r="O18">
-        <v>-10411000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="P18">
-        <v>41411000.0</v>
+        <v>1297000.0</v>
       </c>
       <c r="Q18">
-        <v>49924000.0</v>
+        <v>774000.0</v>
       </c>
       <c r="R18">
-        <v>17469000.0</v>
+        <v>1113000.0</v>
       </c>
       <c r="S18">
-        <v>22199000.0</v>
+        <v>999000.0</v>
       </c>
       <c r="T18">
-        <v>-14404000.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="U18">
-        <v>-36661011.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="V18">
-        <v>-19840000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="W18">
-        <v>16775000.0</v>
+        <v>366750.0</v>
       </c>
       <c r="X18">
-        <v>20230000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>534616.0</v>
+      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>139</v>
-[...66 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>28</v>
+      </c>
+      <c r="B20">
+        <v>19860000.0</v>
+      </c>
+      <c r="C20">
+        <v>19860000.0</v>
+      </c>
+      <c r="D20">
+        <v>19860000.0</v>
+      </c>
+      <c r="E20">
+        <v>19860000.0</v>
+      </c>
+      <c r="F20">
+        <v>19860000.0</v>
+      </c>
+      <c r="G20">
+        <v>19860000.0</v>
+      </c>
+      <c r="H20">
+        <v>19860000.0</v>
+      </c>
+      <c r="I20">
+        <v>19860000.0</v>
+      </c>
+      <c r="J20">
+        <v>19860000.0</v>
+      </c>
+      <c r="K20">
+        <v>19860000.0</v>
+      </c>
+      <c r="L20">
+        <v>19860000.0</v>
+      </c>
+      <c r="M20">
+        <v>19860000.0</v>
+      </c>
+      <c r="N20">
+        <v>19860000.0</v>
+      </c>
+      <c r="O20">
+        <v>19860000.0</v>
+      </c>
+      <c r="P20">
+        <v>19860000.0</v>
+      </c>
+      <c r="Q20">
+        <v>19860000.0</v>
+      </c>
+      <c r="R20">
+        <v>19860000.0</v>
+      </c>
+      <c r="S20">
+        <v>19860000.0</v>
+      </c>
+      <c r="T20">
+        <v>19860000.0</v>
+      </c>
+      <c r="U20">
+        <v>19860000.0</v>
+      </c>
+      <c r="V20">
+        <v>19860000.0</v>
+      </c>
+      <c r="W20">
+        <v>19860000.0</v>
+      </c>
+      <c r="X20">
+        <v>19860168.0</v>
+      </c>
+      <c r="Y20">
+        <v>19860168.0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20">
+        <v>13858551.0</v>
+      </c>
+      <c r="AB20">
+        <v>13912616.0</v>
+      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>442285.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21">
+        <v>17810000.0</v>
+      </c>
+      <c r="C21">
+        <v>18347000.0</v>
+      </c>
+      <c r="D21">
+        <v>18894000.0</v>
+      </c>
+      <c r="E21">
+        <v>19441000.0</v>
+      </c>
+      <c r="F21">
+        <v>19988000.0</v>
+      </c>
+      <c r="G21">
+        <v>20530000.0</v>
+      </c>
+      <c r="H21">
+        <v>20965000.0</v>
+      </c>
+      <c r="I21">
+        <v>21469000.0</v>
+      </c>
+      <c r="J21">
+        <v>21456000.0</v>
+      </c>
+      <c r="K21">
+        <v>21986000.0</v>
+      </c>
+      <c r="L21">
+        <v>22521000.0</v>
+      </c>
+      <c r="M21">
+        <v>23057000.0</v>
+      </c>
+      <c r="N21">
+        <v>23587000.0</v>
+      </c>
+      <c r="O21">
+        <v>24112000.0</v>
+      </c>
+      <c r="P21">
+        <v>24647000.0</v>
+      </c>
+      <c r="Q21">
+        <v>25183000.0</v>
+      </c>
+      <c r="R21">
+        <v>25713000.0</v>
+      </c>
+      <c r="S21">
+        <v>26238000.0</v>
+      </c>
+      <c r="T21">
+        <v>26773000.0</v>
+      </c>
+      <c r="U21">
+        <v>27309000.0</v>
+      </c>
+      <c r="V21">
+        <v>27839000.0</v>
+      </c>
+      <c r="W21">
+        <v>28364000.0</v>
+      </c>
+      <c r="X21">
+        <v>28899377.0</v>
+      </c>
+      <c r="Y21">
+        <v>29434767.0</v>
+      </c>
+      <c r="Z21"/>
+      <c r="AA21">
+        <v>20375166.0</v>
+      </c>
+      <c r="AB21">
+        <v>20654000.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>10845000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22">
+        <v>214703000.0</v>
+      </c>
+      <c r="C22">
+        <v>205379000.0</v>
+      </c>
+      <c r="D22">
+        <v>255501000.0</v>
+      </c>
+      <c r="E22">
+        <v>257506000.0</v>
+      </c>
+      <c r="F22">
+        <v>265617000.0</v>
+      </c>
+      <c r="G22">
+        <v>224832000.0</v>
+      </c>
+      <c r="H22">
+        <v>263728000.0</v>
+      </c>
+      <c r="I22">
+        <v>221371000.0</v>
+      </c>
+      <c r="J22">
+        <v>203652000.0</v>
+      </c>
+      <c r="K22">
+        <v>177770000.0</v>
+      </c>
+      <c r="L22">
+        <v>200807000.0</v>
+      </c>
+      <c r="M22">
+        <v>198023000.0</v>
+      </c>
+      <c r="N22">
+        <v>146408000.0</v>
+      </c>
+      <c r="O22">
+        <v>117488000.0</v>
+      </c>
+      <c r="P22">
+        <v>107150000.0</v>
+      </c>
+      <c r="Q22">
+        <v>74327000.0</v>
+      </c>
+      <c r="R22">
+        <v>80295000.0</v>
+      </c>
+      <c r="S22">
+        <v>81759000.0</v>
+      </c>
+      <c r="T22">
+        <v>80106000.0</v>
+      </c>
+      <c r="U22">
+        <v>110436000.0</v>
+      </c>
+      <c r="V22">
+        <v>99299000.0</v>
+      </c>
+      <c r="W22">
+        <v>85192000.0</v>
+      </c>
+      <c r="X22">
+        <v>69112736.0</v>
+      </c>
+      <c r="Y22">
+        <v>43862459.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>57918723.0</v>
+      </c>
+      <c r="AB22">
+        <v>63136667.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>55643781.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23">
+        <v>668066000.0</v>
+      </c>
+      <c r="C23">
+        <v>640472000.0</v>
+      </c>
+      <c r="D23">
+        <v>646276000.0</v>
+      </c>
+      <c r="E23">
+        <v>646671000.0</v>
+      </c>
+      <c r="F23">
+        <v>646053000.0</v>
+      </c>
+      <c r="G23">
+        <v>604723000.0</v>
+      </c>
+      <c r="H23">
+        <v>601456000.0</v>
+      </c>
+      <c r="I23">
+        <v>598694000.0</v>
+      </c>
+      <c r="J23">
+        <v>571694000.0</v>
+      </c>
+      <c r="K23">
+        <v>553938000.0</v>
+      </c>
+      <c r="L23">
+        <v>553902000.0</v>
+      </c>
+      <c r="M23">
+        <v>549936000.0</v>
+      </c>
+      <c r="N23">
+        <v>537321000.0</v>
+      </c>
+      <c r="O23">
+        <v>531579000.0</v>
+      </c>
+      <c r="P23">
+        <v>509764000.0</v>
+      </c>
+      <c r="Q23">
+        <v>517732000.0</v>
+      </c>
+      <c r="R23">
+        <v>502956000.0</v>
+      </c>
+      <c r="S23">
+        <v>487485000.0</v>
+      </c>
+      <c r="T23">
+        <v>439989000.0</v>
+      </c>
+      <c r="U23">
+        <v>420665000.0</v>
+      </c>
+      <c r="V23">
+        <v>400443000.0</v>
+      </c>
+      <c r="W23">
+        <v>389129000.0</v>
+      </c>
+      <c r="X23">
+        <v>340880044.0</v>
+      </c>
+      <c r="Y23">
+        <v>335608605.0</v>
+      </c>
+      <c r="Z23">
+        <v>177319244.0</v>
+      </c>
+      <c r="AA23">
+        <v>343984256.0</v>
+      </c>
+      <c r="AB23">
+        <v>361742000.0</v>
+      </c>
+      <c r="AC23">
+        <v>176836432.0</v>
+      </c>
+      <c r="AD23">
+        <v>277769794.0</v>
+      </c>
+      <c r="AE23">
+        <v>320468964.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24">
+        <v>138832000.0</v>
+      </c>
+      <c r="C24">
+        <v>111337000.0</v>
+      </c>
+      <c r="D24">
+        <v>125337000.0</v>
+      </c>
+      <c r="E24">
+        <v>115416000.0</v>
+      </c>
+      <c r="F24">
+        <v>134136000.0</v>
+      </c>
+      <c r="G24">
+        <v>40444000.0</v>
+      </c>
+      <c r="H24">
+        <v>78889000.0</v>
+      </c>
+      <c r="I24">
+        <v>81477000.0</v>
+      </c>
+      <c r="J24">
+        <v>55496000.0</v>
+      </c>
+      <c r="K24">
+        <v>36281000.0</v>
+      </c>
+      <c r="L24">
+        <v>16527000.0</v>
+      </c>
+      <c r="M24">
+        <v>8559000.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>8559000.0</v>
+      </c>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>5421000.0</v>
+      </c>
+      <c r="U26">
+        <v>5421000.0</v>
+      </c>
+      <c r="V26">
+        <v>5421000.0</v>
+      </c>
+      <c r="W26">
+        <v>5449739.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28">
+        <v>31208000.0</v>
+      </c>
+      <c r="C28">
+        <v>140454000.0</v>
+      </c>
+      <c r="D28">
+        <v>152357000.0</v>
+      </c>
+      <c r="E28">
+        <v>143175000.0</v>
+      </c>
+      <c r="F28">
+        <v>164074000.0</v>
+      </c>
+      <c r="G28">
+        <v>71272000.0</v>
+      </c>
+      <c r="H28">
+        <v>95654000.0</v>
+      </c>
+      <c r="I28">
+        <v>104837000.0</v>
+      </c>
+      <c r="J28">
+        <v>81691000.0</v>
+      </c>
+      <c r="K28">
+        <v>31656000.0</v>
+      </c>
+      <c r="L28">
+        <v>43821000.0</v>
+      </c>
+      <c r="M28">
+        <v>4888000.0</v>
+      </c>
+      <c r="N28">
+        <v>-55556000.0</v>
+      </c>
+      <c r="O28">
+        <v>-114479000.0</v>
+      </c>
+      <c r="P28">
+        <v>-151378000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-197240000.0</v>
+      </c>
+      <c r="R28">
+        <v>-171724000.0</v>
+      </c>
+      <c r="S28">
+        <v>-130188000.0</v>
+      </c>
+      <c r="T28">
+        <v>-61852000.0</v>
+      </c>
+      <c r="U28">
+        <v>-41808000.0</v>
+      </c>
+      <c r="V28">
+        <v>-19609000.0</v>
+      </c>
+      <c r="W28">
+        <v>-29317000.0</v>
+      </c>
+      <c r="X28">
+        <v>-17369878.0</v>
+      </c>
+      <c r="Y28">
+        <v>-37210079.0</v>
+      </c>
+      <c r="Z28">
+        <v>-138464.0</v>
+      </c>
+      <c r="AA28">
+        <v>-14153288.0</v>
+      </c>
+      <c r="AB28">
+        <v>35163542.0</v>
+      </c>
+      <c r="AC28">
+        <v>-1172052.0</v>
+      </c>
+      <c r="AD28">
+        <v>23653649.0</v>
+      </c>
+      <c r="AE28">
+        <v>-12407689.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29">
+        <v>562608000.0</v>
+      </c>
+      <c r="C29">
+        <v>536761000.0</v>
+      </c>
+      <c r="D29">
+        <v>543411000.0</v>
+      </c>
+      <c r="E29">
+        <v>532153000.0</v>
+      </c>
+      <c r="F29">
+        <v>541419000.0</v>
+      </c>
+      <c r="G29">
+        <v>496669000.0</v>
+      </c>
+      <c r="H29">
+        <v>530606000.0</v>
+      </c>
+      <c r="I29">
+        <v>531369000.0</v>
+      </c>
+      <c r="J29">
+        <v>508512000.0</v>
+      </c>
+      <c r="K29">
+        <v>482574000.0</v>
+      </c>
+      <c r="L29">
+        <v>468421000.0</v>
+      </c>
+      <c r="M29">
+        <v>456823000.0</v>
+      </c>
+      <c r="N29">
+        <v>447646000.0</v>
+      </c>
+      <c r="O29">
+        <v>444980000.0</v>
+      </c>
+      <c r="P29">
+        <v>455921000.0</v>
+      </c>
+      <c r="Q29">
+        <v>460577000.0</v>
+      </c>
+      <c r="R29">
+        <v>429985000.0</v>
+      </c>
+      <c r="S29">
+        <v>408879000.0</v>
+      </c>
+      <c r="T29">
+        <v>385560000.0</v>
+      </c>
+      <c r="U29">
+        <v>378447000.0</v>
+      </c>
+      <c r="V29">
+        <v>361749000.0</v>
+      </c>
+      <c r="W29">
+        <v>352641099.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30">
+        <v>47116000.0</v>
+      </c>
+      <c r="C30">
+        <v>42654000.0</v>
+      </c>
+      <c r="D30">
+        <v>48552000.0</v>
+      </c>
+      <c r="E30">
+        <v>51926000.0</v>
+      </c>
+      <c r="F30">
+        <v>42100000.0</v>
+      </c>
+      <c r="G30">
+        <v>42806000.0</v>
+      </c>
+      <c r="H30">
+        <v>35784000.0</v>
+      </c>
+      <c r="I30">
+        <v>38966000.0</v>
+      </c>
+      <c r="J30">
+        <v>31685000.0</v>
+      </c>
+      <c r="K30">
+        <v>31239000.0</v>
+      </c>
+      <c r="L30">
+        <v>31034000.0</v>
+      </c>
+      <c r="M30">
+        <v>31888000.0</v>
+      </c>
+      <c r="N30">
+        <v>36269000.0</v>
+      </c>
+      <c r="O30">
+        <v>28273000.0</v>
+      </c>
+      <c r="P30">
+        <v>39219000.0</v>
+      </c>
+      <c r="Q30">
+        <v>43896000.0</v>
+      </c>
+      <c r="R30">
+        <v>42894000.0</v>
+      </c>
+      <c r="S30">
+        <v>29350000.0</v>
+      </c>
+      <c r="T30">
+        <v>43758000.0</v>
+      </c>
+      <c r="U30">
+        <v>51051000.0</v>
+      </c>
+      <c r="V30">
+        <v>48510000.0</v>
+      </c>
+      <c r="W30">
+        <v>50689000.0</v>
+      </c>
+      <c r="X30">
+        <v>38957481.0</v>
+      </c>
+      <c r="Y30">
+        <v>38214225.0</v>
+      </c>
+      <c r="Z30"/>
+      <c r="AA30">
+        <v>51867653.0</v>
+      </c>
+      <c r="AB30">
+        <v>31632264.0</v>
+      </c>
+      <c r="AC30">
+        <v>96094.0</v>
+      </c>
+      <c r="AD30"/>
+      <c r="AE30">
+        <v>27820980.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>405347000.0</v>
+      </c>
+      <c r="N31">
+        <v>404199000.0</v>
+      </c>
+      <c r="O31">
+        <v>401008000.0</v>
+      </c>
+      <c r="P31">
+        <v>411414000.0</v>
+      </c>
+      <c r="Q31">
+        <v>415534000.0</v>
+      </c>
+      <c r="R31">
+        <v>384412000.0</v>
+      </c>
+      <c r="S31">
+        <v>362781000.0</v>
+      </c>
+      <c r="T31">
+        <v>338927000.0</v>
+      </c>
+      <c r="U31">
+        <v>331278000.0</v>
+      </c>
+      <c r="V31">
+        <v>314050000.0</v>
+      </c>
+      <c r="W31">
+        <v>304416943.0</v>
+      </c>
+      <c r="X31">
+        <v>253064509.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32">
+        <v>206669000.0</v>
+      </c>
+      <c r="C32">
+        <v>196556000.0</v>
+      </c>
+      <c r="D32">
+        <v>249747000.0</v>
+      </c>
+      <c r="E32">
+        <v>242127000.0</v>
+      </c>
+      <c r="F32">
+        <v>256735000.0</v>
+      </c>
+      <c r="G32">
+        <v>209060000.0</v>
+      </c>
+      <c r="H32">
+        <v>292622000.0</v>
+      </c>
+      <c r="I32">
+        <v>252820000.0</v>
+      </c>
+      <c r="J32">
+        <v>248128000.0</v>
+      </c>
+      <c r="K32">
+        <v>219061000.0</v>
+      </c>
+      <c r="L32">
+        <v>229208000.0</v>
+      </c>
+      <c r="M32">
+        <v>249435000.0</v>
+      </c>
+      <c r="N32">
+        <v>269501000.0</v>
+      </c>
+      <c r="O32">
+        <v>280716000.0</v>
+      </c>
+      <c r="P32">
+        <v>280844000.0</v>
+      </c>
+      <c r="Q32">
+        <v>289485000.0</v>
+      </c>
+      <c r="R32">
+        <v>250781000.0</v>
+      </c>
+      <c r="S32">
+        <v>203623000.0</v>
+      </c>
+      <c r="T32">
+        <v>155694000.0</v>
+      </c>
+      <c r="U32">
+        <v>183032000.0</v>
+      </c>
+      <c r="V32">
+        <v>152691000.0</v>
+      </c>
+      <c r="W32">
+        <v>147283724.0</v>
+      </c>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33">
+        <v>386051000.0</v>
+      </c>
+      <c r="C33">
+        <v>371483000.0</v>
+      </c>
+      <c r="D33">
+        <v>323301000.0</v>
+      </c>
+      <c r="E33">
+        <v>320169000.0</v>
+      </c>
+      <c r="F33">
+        <v>316765000.0</v>
+      </c>
+      <c r="G33">
+        <v>320693000.0</v>
+      </c>
+      <c r="H33">
+        <v>261720000.0</v>
+      </c>
+      <c r="I33">
+        <v>302866000.0</v>
+      </c>
+      <c r="J33">
+        <v>283320000.0</v>
+      </c>
+      <c r="K33">
+        <v>289164000.0</v>
+      </c>
+      <c r="L33">
+        <v>267774000.0</v>
+      </c>
+      <c r="M33">
+        <v>237592000.0</v>
+      </c>
+      <c r="N33">
+        <v>210901000.0</v>
+      </c>
+      <c r="O33">
+        <v>198023000.0</v>
+      </c>
+      <c r="P33">
+        <v>184162000.0</v>
+      </c>
+      <c r="Q33">
+        <v>178069000.0</v>
+      </c>
+      <c r="R33">
+        <v>188607000.0</v>
+      </c>
+      <c r="S33">
+        <v>215956000.0</v>
+      </c>
+      <c r="T33">
+        <v>240295000.0</v>
+      </c>
+      <c r="U33">
+        <v>204180000.0</v>
+      </c>
+      <c r="V33">
+        <v>216697000.0</v>
+      </c>
+      <c r="W33">
+        <v>210166000.0</v>
+      </c>
+      <c r="X33">
+        <v>196950033.0</v>
+      </c>
+      <c r="Y33">
+        <v>207021750.0</v>
+      </c>
+      <c r="Z33">
+        <v>177046651.0</v>
+      </c>
+      <c r="AA33">
+        <v>202198458.0</v>
+      </c>
+      <c r="AB33">
+        <v>240054069.0</v>
+      </c>
+      <c r="AC33">
+        <v>175409792.0</v>
+      </c>
+      <c r="AD33">
+        <v>-23653649.0</v>
+      </c>
+      <c r="AE33">
+        <v>180730770.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34">
+        <v>3955000.0</v>
+      </c>
+      <c r="C34">
+        <v>4081000.0</v>
+      </c>
+      <c r="D34">
+        <v>3627000.0</v>
+      </c>
+      <c r="E34">
+        <v>2838000.0</v>
+      </c>
+      <c r="F34">
+        <v>3411000.0</v>
+      </c>
+      <c r="G34">
+        <v>3039000.0</v>
+      </c>
+      <c r="H34">
+        <v>1594000.0</v>
+      </c>
+      <c r="I34">
+        <v>826000.0</v>
+      </c>
+      <c r="J34">
+        <v>164000.0</v>
+      </c>
+      <c r="K34">
+        <v>166000.0</v>
+      </c>
+      <c r="L34">
+        <v>303000.0</v>
+      </c>
+      <c r="M34">
+        <v>220000.0</v>
+      </c>
+      <c r="N34">
+        <v>5217000.0</v>
+      </c>
+      <c r="O34">
+        <v>33759000.0</v>
+      </c>
+      <c r="P34">
+        <v>7788000.0</v>
+      </c>
+      <c r="Q34">
+        <v>1881000.0</v>
+      </c>
+      <c r="R34">
+        <v>8290000.0</v>
+      </c>
+      <c r="S34">
+        <v>9587000.0</v>
+      </c>
+      <c r="T34">
+        <v>10429000.0</v>
+      </c>
+      <c r="U34">
+        <v>6948000.0</v>
+      </c>
+      <c r="V34">
+        <v>6229000.0</v>
+      </c>
+      <c r="W34">
+        <v>4808506.0</v>
+      </c>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35">
+        <v>169937000.0</v>
+      </c>
+      <c r="C35">
+        <v>143608000.0</v>
+      </c>
+      <c r="D35">
+        <v>155967000.0</v>
+      </c>
+      <c r="E35">
+        <v>146384000.0</v>
+      </c>
+      <c r="F35">
+        <v>167042000.0</v>
+      </c>
+      <c r="G35">
+        <v>74133000.0</v>
+      </c>
+      <c r="H35">
+        <v>102818000.0</v>
+      </c>
+      <c r="I35">
+        <v>105887000.0</v>
+      </c>
+      <c r="J35">
+        <v>79465000.0</v>
+      </c>
+      <c r="K35">
+        <v>63210000.0</v>
+      </c>
+      <c r="L35">
+        <v>45720000.0</v>
+      </c>
+      <c r="M35">
+        <v>38763000.0</v>
+      </c>
+      <c r="N35">
+        <v>32756000.0</v>
+      </c>
+      <c r="O35">
+        <v>33759000.0</v>
+      </c>
+      <c r="P35">
+        <v>9085000.0</v>
+      </c>
+      <c r="Q35">
+        <v>6977000.0</v>
+      </c>
+      <c r="R35">
+        <v>9403000.0</v>
+      </c>
+      <c r="S35">
+        <v>10700000.0</v>
+      </c>
+      <c r="T35">
+        <v>10429000.0</v>
+      </c>
+      <c r="U35">
+        <v>8765000.0</v>
+      </c>
+      <c r="V35">
+        <v>7639000.0</v>
+      </c>
+      <c r="W35">
+        <v>5995000.0</v>
+      </c>
+      <c r="X35">
+        <v>6179240.0</v>
+      </c>
+      <c r="Y35">
+        <v>7751023.0</v>
+      </c>
+      <c r="Z35">
+        <v>419057.0</v>
+      </c>
+      <c r="AA35">
+        <v>8805007.0</v>
+      </c>
+      <c r="AB35">
+        <v>46666135.0</v>
+      </c>
+      <c r="AC35">
+        <v>171721018.0</v>
+      </c>
+      <c r="AD35"/>
+      <c r="AE35">
+        <v>10213514.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36">
+        <v>277775000.0</v>
+      </c>
+      <c r="C36">
+        <v>262356000.0</v>
+      </c>
+      <c r="D36">
+        <v>125784000.0</v>
+      </c>
+      <c r="E36">
+        <v>199312000.0</v>
+      </c>
+      <c r="F36">
+        <v>127495000.0</v>
+      </c>
+      <c r="G36">
+        <v>200696000.0</v>
+      </c>
+      <c r="H36">
+        <v>151653000.0</v>
+      </c>
+      <c r="I36">
+        <v>159309000.0</v>
+      </c>
+      <c r="J36">
+        <v>149142000.0</v>
+      </c>
+      <c r="K36">
+        <v>179904000.0</v>
+      </c>
+      <c r="L36">
+        <v>128142000.0</v>
+      </c>
+      <c r="M36">
+        <v>103533000.0</v>
+      </c>
+      <c r="N36">
+        <v>78251000.0</v>
+      </c>
+      <c r="O36">
+        <v>67214000.0</v>
+      </c>
+      <c r="P36">
+        <v>81722000.0</v>
+      </c>
+      <c r="Q36">
+        <v>68335000.0</v>
+      </c>
+      <c r="R36">
+        <v>70173000.0</v>
+      </c>
+      <c r="S36">
+        <v>79131000.0</v>
+      </c>
+      <c r="T36">
+        <v>84786000.0</v>
+      </c>
+      <c r="U36">
+        <v>68443000.0</v>
+      </c>
+      <c r="V36">
+        <v>72903000.0</v>
+      </c>
+      <c r="W36">
+        <v>61551000.0</v>
+      </c>
+      <c r="X36">
+        <v>54392787.0</v>
+      </c>
+      <c r="Y36">
+        <v>55320374.0</v>
+      </c>
+      <c r="Z36">
+        <v>-22621177.0</v>
+      </c>
+      <c r="AA36">
+        <v>48606655.0</v>
+      </c>
+      <c r="AB36">
+        <v>45373035.0</v>
+      </c>
+      <c r="AC36">
+        <v>175409792.0</v>
+      </c>
+      <c r="AD36">
+        <v>-23653649.0</v>
+      </c>
+      <c r="AE36">
+        <v>55917479.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>116549000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>78501000.0</v>
+      </c>
+      <c r="P38">
+        <v>94574000.0</v>
+      </c>
+      <c r="Q38">
+        <v>80661000.0</v>
+      </c>
+      <c r="R38">
+        <v>80961000.0</v>
+      </c>
+      <c r="S38">
+        <v>89144000.0</v>
+      </c>
+      <c r="T38">
+        <v>91482000.0</v>
+      </c>
+      <c r="U38">
+        <v>74435000.0</v>
+      </c>
+      <c r="V38">
+        <v>78895000.0</v>
+      </c>
+      <c r="W38">
+        <v>154102680.0</v>
+      </c>
+      <c r="X38">
+        <v>54392787.0</v>
+      </c>
+      <c r="Y38"/>
+      <c r="Z38">
+        <v>177319244.0</v>
+      </c>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38">
+        <v>417500.0</v>
+      </c>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B39">
+        <v>232814000.0</v>
+      </c>
+      <c r="C39">
+        <v>221956000.0</v>
+      </c>
+      <c r="D39">
+        <v>7231000.0</v>
+      </c>
+      <c r="E39">
+        <v>268829000.0</v>
+      </c>
+      <c r="F39">
+        <v>16880000.0</v>
+      </c>
+      <c r="G39">
+        <v>11694000.0</v>
+      </c>
+      <c r="H39">
+        <v>30437000.0</v>
+      </c>
+      <c r="I39">
+        <v>31206000.0</v>
+      </c>
+      <c r="J39">
+        <v>50400000.0</v>
+      </c>
+      <c r="K39">
+        <v>227662000.0</v>
+      </c>
+      <c r="L39">
+        <v>51133000.0</v>
+      </c>
+      <c r="M39">
+        <v>47789000.0</v>
+      </c>
+      <c r="N39">
+        <v>56048000.0</v>
+      </c>
+      <c r="O39">
+        <v>40607000.0</v>
+      </c>
+      <c r="P39">
+        <v>27855000.0</v>
+      </c>
+      <c r="Q39">
+        <v>24200000.0</v>
+      </c>
+      <c r="R39">
+        <v>19436000.0</v>
+      </c>
+      <c r="S39">
+        <v>30232000.0</v>
+      </c>
+      <c r="T39">
+        <v>13978000.0</v>
+      </c>
+      <c r="U39">
+        <v>13190000.0</v>
+      </c>
+      <c r="V39">
+        <v>16328000.0</v>
+      </c>
+      <c r="W39">
+        <v>13765000.0</v>
+      </c>
+      <c r="X39">
+        <v>11360431.0</v>
+      </c>
+      <c r="Y39">
+        <v>8347958.0</v>
+      </c>
+      <c r="Z39">
+        <v>134129.0</v>
+      </c>
+      <c r="AA39">
+        <v>9378245.0</v>
+      </c>
+      <c r="AB39">
+        <v>15581315.0</v>
+      </c>
+      <c r="AC39">
+        <v>158494.0</v>
+      </c>
+      <c r="AD39"/>
+      <c r="AE39">
+        <v>32619784.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40">
+        <v>36532000.0</v>
+      </c>
+      <c r="C40">
+        <v>36373000.0</v>
+      </c>
+      <c r="D40">
+        <v>36778000.0</v>
+      </c>
+      <c r="E40">
+        <v>40315000.0</v>
+      </c>
+      <c r="F40">
+        <v>10071000.0</v>
+      </c>
+      <c r="G40">
+        <v>9014000.0</v>
+      </c>
+      <c r="H40">
+        <v>6034000.0</v>
+      </c>
+      <c r="I40">
+        <v>6184000.0</v>
+      </c>
+      <c r="J40">
+        <v>5568000.0</v>
+      </c>
+      <c r="K40">
+        <v>8476000.0</v>
+      </c>
+      <c r="L40">
+        <v>3731000.0</v>
+      </c>
+      <c r="M40">
+        <v>5364000.0</v>
+      </c>
+      <c r="N40">
+        <v>5190000.0</v>
+      </c>
+      <c r="O40">
+        <v>8701000.0</v>
+      </c>
+      <c r="P40">
+        <v>7646000.0</v>
+      </c>
+      <c r="Q40">
+        <v>6655000.0</v>
+      </c>
+      <c r="R40">
+        <v>6657000.0</v>
+      </c>
+      <c r="S40">
+        <v>8181000.0</v>
+      </c>
+      <c r="T40">
+        <v>7227000.0</v>
+      </c>
+      <c r="U40">
+        <v>6084000.0</v>
+      </c>
+      <c r="V40">
+        <v>8118000.0</v>
+      </c>
+      <c r="W40">
+        <v>8446000.0</v>
+      </c>
+      <c r="X40">
+        <v>17123282.0</v>
+      </c>
+      <c r="Y40">
+        <v>25029043.0</v>
+      </c>
+      <c r="Z40">
+        <v>454561.0</v>
+      </c>
+      <c r="AA40">
+        <v>20811766.0</v>
+      </c>
+      <c r="AB40">
+        <v>14753626.0</v>
+      </c>
+      <c r="AC40">
+        <v>115406.0</v>
+      </c>
+      <c r="AD40">
+        <v>392951.0</v>
+      </c>
+      <c r="AE40">
+        <v>13994079.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>3817000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>5476000.0</v>
+      </c>
+      <c r="P41">
+        <v>9085000.0</v>
+      </c>
+      <c r="Q41">
+        <v>6977000.0</v>
+      </c>
+      <c r="R41">
+        <v>9403000.0</v>
+      </c>
+      <c r="S41">
+        <v>10700000.0</v>
+      </c>
+      <c r="T41">
+        <v>10429000.0</v>
+      </c>
+      <c r="U41">
+        <v>8765000.0</v>
+      </c>
+      <c r="V41">
+        <v>7639000.0</v>
+      </c>
+      <c r="W41">
+        <v>4792506.0</v>
+      </c>
+      <c r="X41">
+        <v>6179240.0</v>
+      </c>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42">
+        <v>278531000.0</v>
+      </c>
+      <c r="C42">
+        <v>276729000.0</v>
+      </c>
+      <c r="D42">
+        <v>274776000.0</v>
+      </c>
+      <c r="E42">
+        <v>273487000.0</v>
+      </c>
+      <c r="F42">
+        <v>272608000.0</v>
+      </c>
+      <c r="G42">
+        <v>316493000.0</v>
+      </c>
+      <c r="H42">
+        <v>315099000.0</v>
+      </c>
+      <c r="I42">
+        <v>313883000.0</v>
+      </c>
+      <c r="J42">
+        <v>312430000.0</v>
+      </c>
+      <c r="K42">
+        <v>311739000.0</v>
+      </c>
+      <c r="L42">
+        <v>315254000.0</v>
+      </c>
+      <c r="M42">
+        <v>312108000.0</v>
+      </c>
+      <c r="N42">
+        <v>308802000.0</v>
+      </c>
+      <c r="O42">
+        <v>306141000.0</v>
+      </c>
+      <c r="P42">
+        <v>326275000.0</v>
+      </c>
+      <c r="Q42">
+        <v>321918000.0</v>
+      </c>
+      <c r="R42">
+        <v>317781000.0</v>
+      </c>
+      <c r="S42">
+        <v>313901000.0</v>
+      </c>
+      <c r="T42">
+        <v>301768000.0</v>
+      </c>
+      <c r="U42">
+        <v>293019000.0</v>
+      </c>
+      <c r="V42">
+        <v>292869000.0</v>
+      </c>
+      <c r="W42">
+        <v>292593000.0</v>
+      </c>
+      <c r="X42">
+        <v>243218738.0</v>
+      </c>
+      <c r="Y42">
+        <v>243218738.0</v>
+      </c>
+      <c r="Z42">
+        <v>3820692.0</v>
+      </c>
+      <c r="AA42">
+        <v>243220709.0</v>
+      </c>
+      <c r="AB42">
+        <v>283831982.0</v>
+      </c>
+      <c r="AC42">
+        <v>-167756137.0</v>
+      </c>
+      <c r="AD42">
+        <v>24569.0</v>
+      </c>
+      <c r="AE42">
+        <v>243218738.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45">
+        <v>247033000.0</v>
+      </c>
+      <c r="C45">
+        <v>228083000.0</v>
+      </c>
+      <c r="D45">
+        <v>222033000.0</v>
+      </c>
+      <c r="E45">
+        <v>203471000.0</v>
+      </c>
+      <c r="F45">
+        <v>202953000.0</v>
+      </c>
+      <c r="G45">
+        <v>197946000.0</v>
+      </c>
+      <c r="H45">
+        <v>160071000.0</v>
+      </c>
+      <c r="I45">
+        <v>149399000.0</v>
+      </c>
+      <c r="J45">
+        <v>136068000.0</v>
+      </c>
+      <c r="K45">
+        <v>140374000.0</v>
+      </c>
+      <c r="L45">
+        <v>83633000.0</v>
+      </c>
+      <c r="M45">
+        <v>78126000.0</v>
+      </c>
+      <c r="N45">
+        <v>77988000.0</v>
+      </c>
+      <c r="O45">
+        <v>97385000.0</v>
+      </c>
+      <c r="P45">
+        <v>45081000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>7677000.0</v>
+      </c>
+      <c r="V45">
+        <v>7771000.0</v>
+      </c>
+      <c r="W45">
+        <v>7839045.0</v>
+      </c>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46">
+        <v>60871000.0</v>
+      </c>
+      <c r="C46">
+        <v>62136000.0</v>
+      </c>
+      <c r="D46">
+        <v>158763000.0</v>
+      </c>
+      <c r="E46">
+        <v>72395000.0</v>
+      </c>
+      <c r="F46">
+        <v>138848000.0</v>
+      </c>
+      <c r="G46">
+        <v>69436000.0</v>
+      </c>
+      <c r="H46">
+        <v>57506000.0</v>
+      </c>
+      <c r="I46">
+        <v>90196000.0</v>
+      </c>
+      <c r="J46">
+        <v>79956000.0</v>
+      </c>
+      <c r="K46">
+        <v>55211000.0</v>
+      </c>
+      <c r="L46">
+        <v>83633000.0</v>
+      </c>
+      <c r="M46">
+        <v>78126000.0</v>
+      </c>
+      <c r="N46">
+        <v>77988000.0</v>
+      </c>
+      <c r="O46">
+        <v>75550000.0</v>
+      </c>
+      <c r="P46">
+        <v>45081000.0</v>
+      </c>
+      <c r="Q46">
+        <v>52365000.0</v>
+      </c>
+      <c r="R46">
+        <v>62073000.0</v>
+      </c>
+      <c r="S46">
+        <v>80714000.0</v>
+      </c>
+      <c r="T46">
+        <v>102180000.0</v>
+      </c>
+      <c r="U46">
+        <v>82576000.0</v>
+      </c>
+      <c r="V46">
+        <v>90103000.0</v>
+      </c>
+      <c r="W46">
+        <v>94683000.0</v>
+      </c>
+      <c r="X46">
+        <v>93797701.0</v>
+      </c>
+      <c r="Y46">
+        <v>102406441.0</v>
+      </c>
+      <c r="Z46"/>
+      <c r="AA46">
+        <v>119358086.0</v>
+      </c>
+      <c r="AB46">
+        <v>160114418.0</v>
+      </c>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46">
+        <v>113526006.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>125556000.0</v>
+      </c>
+      <c r="N47">
+        <v>90740000.0</v>
+      </c>
+      <c r="O47">
+        <v>78680000.0</v>
+      </c>
+      <c r="P47">
+        <v>92398000.0</v>
+      </c>
+      <c r="Q47">
+        <v>52365000.0</v>
+      </c>
+      <c r="R47">
+        <v>77310000.0</v>
+      </c>
+      <c r="S47">
+        <v>80714000.0</v>
+      </c>
+      <c r="T47">
+        <v>77974000.0</v>
+      </c>
+      <c r="U47">
+        <v>82576000.0</v>
+      </c>
+      <c r="V47">
+        <v>90103000.0</v>
+      </c>
+      <c r="W47">
+        <v>94683190.0</v>
+      </c>
+      <c r="X47">
+        <v>93797701.0</v>
+      </c>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B48">
+        <v>144247000.0</v>
+      </c>
+      <c r="C48">
+        <v>147697000.0</v>
+      </c>
+      <c r="D48">
+        <v>142300000.0</v>
+      </c>
+      <c r="E48">
+        <v>142420000.0</v>
+      </c>
+      <c r="F48">
+        <v>133845000.0</v>
+      </c>
+      <c r="G48">
+        <v>139122000.0</v>
+      </c>
+      <c r="H48">
+        <v>136420000.0</v>
+      </c>
+      <c r="I48">
+        <v>135911000.0</v>
+      </c>
+      <c r="J48">
+        <v>139548000.0</v>
+      </c>
+      <c r="K48">
+        <v>133271000.0</v>
+      </c>
+      <c r="L48">
+        <v>136003000.0</v>
+      </c>
+      <c r="M48">
+        <v>136151000.0</v>
+      </c>
+      <c r="N48">
+        <v>138839000.0</v>
+      </c>
+      <c r="O48">
+        <v>138834000.0</v>
+      </c>
+      <c r="P48">
+        <v>129641000.0</v>
+      </c>
+      <c r="Q48">
+        <v>138654000.0</v>
+      </c>
+      <c r="R48">
+        <v>112199000.0</v>
+      </c>
+      <c r="S48">
+        <v>94973000.0</v>
+      </c>
+      <c r="T48">
+        <v>83788000.0</v>
+      </c>
+      <c r="U48">
+        <v>85424000.0</v>
+      </c>
+      <c r="V48">
+        <v>68876000.0</v>
+      </c>
+      <c r="W48">
+        <v>58858000.0</v>
+      </c>
+      <c r="X48">
+        <v>58604816.0</v>
+      </c>
+      <c r="Y48">
+        <v>43884710.0</v>
+      </c>
+      <c r="Z48">
+        <v>1178784.0</v>
+      </c>
+      <c r="AA48">
+        <v>50764127.0</v>
+      </c>
+      <c r="AB48">
+        <v>41760658.0</v>
+      </c>
+      <c r="AC48">
+        <v>1035127.0</v>
+      </c>
+      <c r="AD48">
+        <v>-451.0</v>
+      </c>
+      <c r="AE48">
+        <v>34548556.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>136151000.0</v>
+      </c>
+      <c r="N49">
+        <v>138839000.0</v>
+      </c>
+      <c r="O49">
+        <v>138834000.0</v>
+      </c>
+      <c r="P49">
+        <v>129641000.0</v>
+      </c>
+      <c r="Q49">
+        <v>138654000.0</v>
+      </c>
+      <c r="R49">
+        <v>112199000.0</v>
+      </c>
+      <c r="S49">
+        <v>94973000.0</v>
+      </c>
+      <c r="T49">
+        <v>83788000.0</v>
+      </c>
+      <c r="U49">
+        <v>85424000.0</v>
+      </c>
+      <c r="V49">
+        <v>68876000.0</v>
+      </c>
+      <c r="W49">
+        <v>59246640.0</v>
+      </c>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50">
+        <v>993000.0</v>
+      </c>
+      <c r="C50">
+        <v>993000.0</v>
+      </c>
+      <c r="D50">
+        <v>993000.0</v>
+      </c>
+      <c r="E50">
+        <v>825000.0</v>
+      </c>
+      <c r="F50">
+        <v>825000.0</v>
+      </c>
+      <c r="G50">
+        <v>605000.0</v>
+      </c>
+      <c r="H50">
+        <v>193000.0</v>
+      </c>
+      <c r="I50">
+        <v>93000.0</v>
+      </c>
+      <c r="J50">
+        <v>1033000.0</v>
+      </c>
+      <c r="K50">
+        <v>1278000.0</v>
+      </c>
+      <c r="L50">
+        <v>632000.0</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51">
+        <v>33293000.0</v>
+      </c>
+      <c r="C51">
+        <v>144833000.0</v>
+      </c>
+      <c r="D51">
+        <v>157624000.0</v>
+      </c>
+      <c r="E51">
+        <v>148922000.0</v>
+      </c>
+      <c r="F51">
+        <v>168765000.0</v>
+      </c>
+      <c r="G51">
+        <v>75970000.0</v>
+      </c>
+      <c r="H51">
+        <v>105441000.0</v>
+      </c>
+      <c r="I51">
+        <v>109122000.0</v>
+      </c>
+      <c r="J51">
+        <v>84328000.0</v>
+      </c>
+      <c r="K51">
+        <v>37529000.0</v>
+      </c>
+      <c r="L51">
+        <v>46975000.0</v>
+      </c>
+      <c r="M51">
+        <v>39532000.0</v>
+      </c>
+      <c r="N51">
+        <v>32139000.0</v>
+      </c>
+      <c r="O51">
+        <v>32709000.0</v>
+      </c>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51">
+        <v>3351714.0</v>
+      </c>
+      <c r="AB51">
+        <v>40275362.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51">
+        <v>9196477.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52">
+        <v>5107000.0</v>
+      </c>
+      <c r="C52">
+        <v>5306000.0</v>
+      </c>
+      <c r="D52">
+        <v>5316000.0</v>
+      </c>
+      <c r="E52">
+        <v>5387000.0</v>
+      </c>
+      <c r="F52">
+        <v>5276000.0</v>
+      </c>
+      <c r="G52">
+        <v>4961000.0</v>
+      </c>
+      <c r="H52">
+        <v>4255000.0</v>
+      </c>
+      <c r="I52">
+        <v>4330000.0</v>
+      </c>
+      <c r="J52">
+        <v>5434000.0</v>
+      </c>
+      <c r="K52">
+        <v>5871000.0</v>
+      </c>
+      <c r="L52">
+        <v>5210000.0</v>
+      </c>
+      <c r="M52">
+        <v>4586000.0</v>
+      </c>
+      <c r="N52">
+        <v>4600000.0</v>
+      </c>
+      <c r="O52">
+        <v>4426000.0</v>
+      </c>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52">
+        <v>536000.0</v>
+      </c>
+      <c r="U52">
+        <v>2522000.0</v>
+      </c>
+      <c r="V52">
+        <v>1418000.0</v>
+      </c>
+      <c r="W52">
+        <v>1324481.0</v>
+      </c>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
+        <v>3351714.0</v>
+      </c>
+      <c r="AB52">
+        <v>4736047.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
+        <v>5820053.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53">
+        <v>6424000.0</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
+        <v>4891000.0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53">
+        <v>13020000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53">
+        <v>13152000.0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
+        <v>7833000.0</v>
+      </c>
+      <c r="N53">
+        <v>15381000.0</v>
+      </c>
+      <c r="O53">
+        <v>5745000.0</v>
+      </c>
+      <c r="P53">
+        <v>3471000.0</v>
+      </c>
+      <c r="Q53">
+        <v>3206000.0</v>
+      </c>
+      <c r="R53">
+        <v>3208000.0</v>
+      </c>
+      <c r="S53">
+        <v>2724000.0</v>
+      </c>
+      <c r="T53">
+        <v>4571000.0</v>
+      </c>
+      <c r="U53">
+        <v>2448000.0</v>
+      </c>
+      <c r="V53">
+        <v>5609000.0</v>
+      </c>
+      <c r="W53">
+        <v>7560000.0</v>
+      </c>
+      <c r="X53">
+        <v>7129485.0</v>
+      </c>
+      <c r="Y53">
+        <v>952134.0</v>
+      </c>
+      <c r="Z53">
+        <v>45242354.0</v>
+      </c>
+      <c r="AA53">
+        <v>5116175.0</v>
+      </c>
+      <c r="AB53">
+        <v>6225865.0</v>
+      </c>
+      <c r="AC53">
+        <v>175409792.0</v>
+      </c>
+      <c r="AD53">
+        <v>47307298.0</v>
+      </c>
+      <c r="AE53">
+        <v>2049483.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" t="s">
+        <v>62</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" t="s">
+        <v>63</v>
+      </c>
+      <c r="B55">
+        <v>668066000.0</v>
+      </c>
+      <c r="C55">
+        <v>640472000.0</v>
+      </c>
+      <c r="D55">
+        <v>646276000.0</v>
+      </c>
+      <c r="E55">
+        <v>646671000.0</v>
+      </c>
+      <c r="F55">
+        <v>646053000.0</v>
+      </c>
+      <c r="G55">
+        <v>604723000.0</v>
+      </c>
+      <c r="H55">
+        <v>601456000.0</v>
+      </c>
+      <c r="I55">
+        <v>598694000.0</v>
+      </c>
+      <c r="J55">
+        <v>571694000.0</v>
+      </c>
+      <c r="K55">
+        <v>553938000.0</v>
+      </c>
+      <c r="L55">
+        <v>553902000.0</v>
+      </c>
+      <c r="M55">
+        <v>549936000.0</v>
+      </c>
+      <c r="N55">
+        <v>537321000.0</v>
+      </c>
+      <c r="O55">
+        <v>531579000.0</v>
+      </c>
+      <c r="P55">
+        <v>509764000.0</v>
+      </c>
+      <c r="Q55">
+        <v>517732000.0</v>
+      </c>
+      <c r="R55">
+        <v>502956000.0</v>
+      </c>
+      <c r="S55">
+        <v>487485000.0</v>
+      </c>
+      <c r="T55">
+        <v>439989000.0</v>
+      </c>
+      <c r="U55">
+        <v>420665000.0</v>
+      </c>
+      <c r="V55">
+        <v>400443000.0</v>
+      </c>
+      <c r="W55">
+        <v>389129000.0</v>
+      </c>
+      <c r="X55">
+        <v>340880044.0</v>
+      </c>
+      <c r="Y55">
+        <v>335608605.0</v>
+      </c>
+      <c r="Z55">
+        <v>177319244.0</v>
+      </c>
+      <c r="AA55">
+        <v>343984256.0</v>
+      </c>
+      <c r="AB55">
+        <v>361742000.0</v>
+      </c>
+      <c r="AC55">
+        <v>176836432.0</v>
+      </c>
+      <c r="AD55">
+        <v>417500.0</v>
+      </c>
+      <c r="AE55">
+        <v>320468964.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B56">
+        <v>282015000.0</v>
+      </c>
+      <c r="C56">
+        <v>268989000.0</v>
+      </c>
+      <c r="D56">
+        <v>322975000.0</v>
+      </c>
+      <c r="E56">
+        <v>326502000.0</v>
+      </c>
+      <c r="F56">
+        <v>329288000.0</v>
+      </c>
+      <c r="G56">
+        <v>284030000.0</v>
+      </c>
+      <c r="H56">
+        <v>339736000.0</v>
+      </c>
+      <c r="I56">
+        <v>295828000.0</v>
+      </c>
+      <c r="J56">
+        <v>288374000.0</v>
+      </c>
+      <c r="K56">
+        <v>264774000.0</v>
+      </c>
+      <c r="L56">
+        <v>286128000.0</v>
+      </c>
+      <c r="M56">
+        <v>312344000.0</v>
+      </c>
+      <c r="N56">
+        <v>326420000.0</v>
+      </c>
+      <c r="O56">
+        <v>333556000.0</v>
+      </c>
+      <c r="P56">
+        <v>325602000.0</v>
+      </c>
+      <c r="Q56">
+        <v>339663000.0</v>
+      </c>
+      <c r="R56">
+        <v>314349000.0</v>
+      </c>
+      <c r="S56">
+        <v>271529000.0</v>
+      </c>
+      <c r="T56">
+        <v>199694000.0</v>
+      </c>
+      <c r="U56">
+        <v>216485000.0</v>
+      </c>
+      <c r="V56">
+        <v>183746000.0</v>
+      </c>
+      <c r="W56">
+        <v>178963000.0</v>
+      </c>
+      <c r="X56">
+        <v>143930011.0</v>
+      </c>
+      <c r="Y56">
+        <v>128586855.0</v>
+      </c>
+      <c r="Z56">
+        <v>272593.0</v>
+      </c>
+      <c r="AA56">
+        <v>141785798.0</v>
+      </c>
+      <c r="AB56">
+        <v>121687931.0</v>
+      </c>
+      <c r="AC56">
+        <v>1426640.0</v>
+      </c>
+      <c r="AD56">
+        <v>23653649.0</v>
+      </c>
+      <c r="AE56">
+        <v>139738194.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" t="s">
+        <v>65</v>
+      </c>
+      <c r="B57">
+        <v>75346000.0</v>
+      </c>
+      <c r="C57">
+        <v>72433000.0</v>
+      </c>
+      <c r="D57">
+        <v>73228000.0</v>
+      </c>
+      <c r="E57">
+        <v>84375000.0</v>
+      </c>
+      <c r="F57">
+        <v>72553000.0</v>
+      </c>
+      <c r="G57">
+        <v>74970000.0</v>
+      </c>
+      <c r="H57">
+        <v>47114000.0</v>
+      </c>
+      <c r="I57">
+        <v>43008000.0</v>
+      </c>
+      <c r="J57">
+        <v>40246000.0</v>
+      </c>
+      <c r="K57">
+        <v>45713000.0</v>
+      </c>
+      <c r="L57">
+        <v>56920000.0</v>
+      </c>
+      <c r="M57">
+        <v>62909000.0</v>
+      </c>
+      <c r="N57">
+        <v>56919000.0</v>
+      </c>
+      <c r="O57">
+        <v>52840000.0</v>
+      </c>
+      <c r="P57">
+        <v>44758000.0</v>
+      </c>
+      <c r="Q57">
+        <v>50178000.0</v>
+      </c>
+      <c r="R57">
+        <v>63568000.0</v>
+      </c>
+      <c r="S57">
+        <v>67906000.0</v>
+      </c>
+      <c r="T57">
+        <v>44000000.0</v>
+      </c>
+      <c r="U57">
+        <v>33453000.0</v>
+      </c>
+      <c r="V57">
+        <v>31055000.0</v>
+      </c>
+      <c r="W57">
+        <v>31679000.0</v>
+      </c>
+      <c r="X57">
+        <v>32874750.0</v>
+      </c>
+      <c r="Y57">
+        <v>40751634.0</v>
+      </c>
+      <c r="Z57">
+        <v>454561.0</v>
+      </c>
+      <c r="AA57">
+        <v>41193884.0</v>
+      </c>
+      <c r="AB57">
+        <v>30093969.0</v>
+      </c>
+      <c r="AC57">
+        <v>115406.0</v>
+      </c>
+      <c r="AD57">
+        <v>392951.0</v>
+      </c>
+      <c r="AE57">
+        <v>32485656.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" t="s">
+        <v>66</v>
+      </c>
+      <c r="B58">
+        <v>245283000.0</v>
+      </c>
+      <c r="C58">
+        <v>216041000.0</v>
+      </c>
+      <c r="D58">
+        <v>229195000.0</v>
+      </c>
+      <c r="E58">
+        <v>230759000.0</v>
+      </c>
+      <c r="F58">
+        <v>239595000.0</v>
+      </c>
+      <c r="G58">
+        <v>149103000.0</v>
+      </c>
+      <c r="H58">
+        <v>149932000.0</v>
+      </c>
+      <c r="I58">
+        <v>148895000.0</v>
+      </c>
+      <c r="J58">
+        <v>119711000.0</v>
+      </c>
+      <c r="K58">
+        <v>108923000.0</v>
+      </c>
+      <c r="L58">
+        <v>102640000.0</v>
+      </c>
+      <c r="M58">
+        <v>101672000.0</v>
+      </c>
+      <c r="N58">
+        <v>89675000.0</v>
+      </c>
+      <c r="O58">
+        <v>86599000.0</v>
+      </c>
+      <c r="P58">
+        <v>53843000.0</v>
+      </c>
+      <c r="Q58">
+        <v>57155000.0</v>
+      </c>
+      <c r="R58">
+        <v>72971000.0</v>
+      </c>
+      <c r="S58">
+        <v>78606000.0</v>
+      </c>
+      <c r="T58">
+        <v>54429000.0</v>
+      </c>
+      <c r="U58">
+        <v>42218000.0</v>
+      </c>
+      <c r="V58">
+        <v>38694000.0</v>
+      </c>
+      <c r="W58">
+        <v>37674000.0</v>
+      </c>
+      <c r="X58">
+        <v>39053990.0</v>
+      </c>
+      <c r="Y58">
+        <v>48502657.0</v>
+      </c>
+      <c r="Z58">
+        <v>454561.0</v>
+      </c>
+      <c r="AA58">
+        <v>49998891.0</v>
+      </c>
+      <c r="AB58">
+        <v>76760104.0</v>
+      </c>
+      <c r="AC58">
+        <v>171836424.0</v>
+      </c>
+      <c r="AD58">
+        <v>392951.0</v>
+      </c>
+      <c r="AE58">
+        <v>42699170.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60">
+        <v>422783000.0</v>
+      </c>
+      <c r="C60">
+        <v>424431000.0</v>
+      </c>
+      <c r="D60">
+        <v>417081000.0</v>
+      </c>
+      <c r="E60">
+        <v>415912000.0</v>
+      </c>
+      <c r="F60">
+        <v>406458000.0</v>
+      </c>
+      <c r="G60">
+        <v>455620000.0</v>
+      </c>
+      <c r="H60">
+        <v>451524000.0</v>
+      </c>
+      <c r="I60">
+        <v>449799000.0</v>
+      </c>
+      <c r="J60">
+        <v>451983000.0</v>
+      </c>
+      <c r="K60">
+        <v>445015000.0</v>
+      </c>
+      <c r="L60">
+        <v>451262000.0</v>
+      </c>
+      <c r="M60">
+        <v>448264000.0</v>
+      </c>
+      <c r="N60">
+        <v>447646000.0</v>
+      </c>
+      <c r="O60">
+        <v>444980000.0</v>
+      </c>
+      <c r="P60">
+        <v>455921000.0</v>
+      </c>
+      <c r="Q60">
+        <v>460577000.0</v>
+      </c>
+      <c r="R60">
+        <v>429985000.0</v>
+      </c>
+      <c r="S60">
+        <v>408879000.0</v>
+      </c>
+      <c r="T60">
+        <v>385560000.0</v>
+      </c>
+      <c r="U60">
+        <v>378447000.0</v>
+      </c>
+      <c r="V60">
+        <v>361749000.0</v>
+      </c>
+      <c r="W60">
+        <v>351455000.0</v>
+      </c>
+      <c r="X60">
+        <v>301826054.0</v>
+      </c>
+      <c r="Y60">
+        <v>287105948.0</v>
+      </c>
+      <c r="Z60">
+        <v>176864683.0</v>
+      </c>
+      <c r="AA60">
+        <v>293985365.0</v>
+      </c>
+      <c r="AB60">
+        <v>284981896.0</v>
+      </c>
+      <c r="AC60">
+        <v>5000008.0</v>
+      </c>
+      <c r="AD60">
+        <v>277769794.0</v>
+      </c>
+      <c r="AE60">
+        <v>277769794.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" t="s">
+        <v>69</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" t="s">
+        <v>70</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2">
+        <v>229512000.0</v>
+      </c>
+      <c r="C2">
+        <v>241130000.0</v>
+      </c>
+      <c r="D2">
+        <v>242082000.0</v>
+      </c>
+      <c r="E2">
+        <v>257150000.0</v>
+      </c>
+      <c r="F2">
+        <v>221045000.0</v>
+      </c>
+      <c r="G2">
+        <v>156149000.0</v>
+      </c>
+      <c r="H2">
+        <v>219152000.0</v>
+      </c>
+      <c r="I2">
+        <v>218563244.0</v>
+      </c>
+      <c r="J2">
+        <v>138793775.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3">
+        <v>19334000.0</v>
+      </c>
+      <c r="C3">
+        <v>16413000.0</v>
+      </c>
+      <c r="D3">
+        <v>10818000.0</v>
+      </c>
+      <c r="E3">
+        <v>10984000.0</v>
+      </c>
+      <c r="F3">
+        <v>12998000.0</v>
+      </c>
+      <c r="G3">
+        <v>24223000.0</v>
+      </c>
+      <c r="H3">
+        <v>30081000.0</v>
+      </c>
+      <c r="I3">
+        <v>29826222.0</v>
+      </c>
+      <c r="J3">
+        <v>2554378.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4">
+        <v>21260340.0</v>
+      </c>
+      <c r="J4">
+        <v>-9725633.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B5">
+        <v>15790000.0</v>
+      </c>
+      <c r="C5">
+        <v>9744000.0</v>
+      </c>
+      <c r="D5">
+        <v>-10770000.0</v>
+      </c>
+      <c r="E5">
+        <v>55903000.0</v>
+      </c>
+      <c r="F5">
+        <v>56662000.0</v>
+      </c>
+      <c r="G5">
+        <v>9847000.0</v>
+      </c>
+      <c r="H5">
+        <v>22669000.0</v>
+      </c>
+      <c r="I5">
+        <v>25556823.0</v>
+      </c>
+      <c r="J5">
+        <v>-10142503.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B6">
+        <v>35124000.0</v>
+      </c>
+      <c r="C6">
+        <v>26157000.0</v>
+      </c>
+      <c r="D6">
+        <v>48000.0</v>
+      </c>
+      <c r="E6">
+        <v>66887000.0</v>
+      </c>
+      <c r="F6">
+        <v>69660000.0</v>
+      </c>
+      <c r="G6">
+        <v>34070000.0</v>
+      </c>
+      <c r="H6">
+        <v>52750000.0</v>
+      </c>
+      <c r="I6">
+        <v>55383045.0</v>
+      </c>
+      <c r="J6">
+        <v>-7588125.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9">
+        <v>105774000.0</v>
+      </c>
+      <c r="C9">
+        <v>103936000.0</v>
+      </c>
+      <c r="D9">
+        <v>92421000.0</v>
+      </c>
+      <c r="E9">
+        <v>151394000.0</v>
+      </c>
+      <c r="F9">
+        <v>119392000.0</v>
+      </c>
+      <c r="G9">
+        <v>52789000.0</v>
+      </c>
+      <c r="H9">
+        <v>85049000.0</v>
+      </c>
+      <c r="I9">
+        <v>72168805.0</v>
+      </c>
+      <c r="J9">
+        <v>35922435.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10">
+        <v>10527000.0</v>
+      </c>
+      <c r="C10">
+        <v>7837000.0</v>
+      </c>
+      <c r="D10">
+        <v>-7679000.0</v>
+      </c>
+      <c r="E10">
+        <v>57882000.0</v>
+      </c>
+      <c r="F10">
+        <v>47774000.0</v>
+      </c>
+      <c r="G10">
+        <v>9744000.0</v>
+      </c>
+      <c r="H10">
+        <v>19663000.0</v>
+      </c>
+      <c r="I10">
+        <v>23498388.0</v>
+      </c>
+      <c r="J10">
+        <v>-16974799.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>102</v>
+      </c>
+      <c r="B11">
+        <v>1952000.0</v>
+      </c>
+      <c r="C11">
+        <v>1986000.0</v>
+      </c>
+      <c r="D11">
+        <v>-2116000.0</v>
+      </c>
+      <c r="E11">
+        <v>14021000.0</v>
+      </c>
+      <c r="F11">
+        <v>11659000.0</v>
+      </c>
+      <c r="G11">
+        <v>1650000.0</v>
+      </c>
+      <c r="H11">
+        <v>4164000.0</v>
+      </c>
+      <c r="I11">
+        <v>-3227061.0</v>
+      </c>
+      <c r="J11">
+        <v>-1451422.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12">
+        <v>8330000.0</v>
+      </c>
+      <c r="C12">
+        <v>5703000.0</v>
+      </c>
+      <c r="D12">
+        <v>155000.0</v>
+      </c>
+      <c r="E12">
+        <v>1093000.0</v>
+      </c>
+      <c r="F12">
+        <v>980000.0</v>
+      </c>
+      <c r="G12">
+        <v>1644969.0</v>
+      </c>
+      <c r="H12">
+        <v>3006000.0</v>
+      </c>
+      <c r="I12">
+        <v>2374881.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>1093000.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
+        <v>-39132578.0</v>
+      </c>
+      <c r="J14">
+        <v>-39132578.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15">
+        <v>8575000.0</v>
+      </c>
+      <c r="C15">
+        <v>5851000.0</v>
+      </c>
+      <c r="D15">
+        <v>-5563000.0</v>
+      </c>
+      <c r="E15">
+        <v>43861000.0</v>
+      </c>
+      <c r="F15">
+        <v>36115000.0</v>
+      </c>
+      <c r="G15">
+        <v>8094000.0</v>
+      </c>
+      <c r="H15">
+        <v>15499000.0</v>
+      </c>
+      <c r="I15">
+        <v>8853211.0</v>
+      </c>
+      <c r="J15">
+        <v>-31923007.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>43861000.0</v>
+      </c>
+      <c r="F16">
+        <v>36115000.0</v>
+      </c>
+      <c r="G16">
+        <v>8482513.0</v>
+      </c>
+      <c r="H16">
+        <v>-19133698.0</v>
+      </c>
+      <c r="I16">
+        <v>-24724325.0</v>
+      </c>
+      <c r="J16">
+        <v>-41648640.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>8575000.0</v>
+      </c>
+      <c r="C17">
+        <v>5851000.0</v>
+      </c>
+      <c r="D17">
+        <v>6362000.0</v>
+      </c>
+      <c r="E17">
+        <v>43861000.0</v>
+      </c>
+      <c r="F17">
+        <v>36115000.0</v>
+      </c>
+      <c r="G17">
+        <v>8482513.0</v>
+      </c>
+      <c r="H17">
+        <v>15499138.0</v>
+      </c>
+      <c r="I17">
+        <v>26725449.0</v>
+      </c>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>-8330000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5703000.0</v>
+      </c>
+      <c r="D18">
+        <v>2256000.0</v>
+      </c>
+      <c r="E18">
+        <v>1093000.0</v>
+      </c>
+      <c r="F18">
+        <v>-980000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1644969.0</v>
+      </c>
+      <c r="H18">
+        <v>-3006663.0</v>
+      </c>
+      <c r="I18">
+        <v>-2374881.0</v>
+      </c>
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>1743000.0</v>
+      </c>
+      <c r="F19">
+        <v>-7908000.0</v>
+      </c>
+      <c r="G19">
+        <v>494465.0</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21">
+        <v>15790000.0</v>
+      </c>
+      <c r="C21">
+        <v>9744000.0</v>
+      </c>
+      <c r="D21">
+        <v>-10770000.0</v>
+      </c>
+      <c r="E21">
+        <v>55046000.0</v>
+      </c>
+      <c r="F21">
+        <v>56662000.0</v>
+      </c>
+      <c r="G21">
+        <v>11283000.0</v>
+      </c>
+      <c r="H21">
+        <v>22058000.0</v>
+      </c>
+      <c r="I21">
+        <v>25505463.0</v>
+      </c>
+      <c r="J21">
+        <v>-10142503.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23">
+        <v>319496000.0</v>
+      </c>
+      <c r="C23">
+        <v>335322000.0</v>
+      </c>
+      <c r="D23">
+        <v>345273000.0</v>
+      </c>
+      <c r="E23">
+        <v>353498000.0</v>
+      </c>
+      <c r="F23">
+        <v>283775000.0</v>
+      </c>
+      <c r="G23">
+        <v>197655000.0</v>
+      </c>
+      <c r="H23">
+        <v>282143000.0</v>
+      </c>
+      <c r="I23">
+        <v>265175226.0</v>
+      </c>
+      <c r="J23">
+        <v>183741548.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>19891000.0</v>
+      </c>
+      <c r="C25">
+        <v>16413000.0</v>
+      </c>
+      <c r="D25">
+        <v>11139000.0</v>
+      </c>
+      <c r="E25">
+        <v>11857000.0</v>
+      </c>
+      <c r="F25">
+        <v>12998000.0</v>
+      </c>
+      <c r="G25">
+        <v>24222907.0</v>
+      </c>
+      <c r="H25">
+        <v>30080936.0</v>
+      </c>
+      <c r="I25">
+        <v>29826222.0</v>
+      </c>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28">
+        <v>89984000.0</v>
+      </c>
+      <c r="C28">
+        <v>94192000.0</v>
+      </c>
+      <c r="D28">
+        <v>102820000.0</v>
+      </c>
+      <c r="E28">
+        <v>6929000.0</v>
+      </c>
+      <c r="F28">
+        <v>77498000.0</v>
+      </c>
+      <c r="G28">
+        <v>55634855.0</v>
+      </c>
+      <c r="H28">
+        <v>59813607.0</v>
+      </c>
+      <c r="I28">
+        <v>46611982.0</v>
+      </c>
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>1952000.0</v>
+      </c>
+      <c r="C29">
+        <v>1986000.0</v>
+      </c>
+      <c r="D29">
+        <v>-99000.0</v>
+      </c>
+      <c r="E29">
+        <v>14021000.0</v>
+      </c>
+      <c r="F29">
+        <v>11659000.0</v>
+      </c>
+      <c r="G29">
+        <v>1649680.0</v>
+      </c>
+      <c r="H29">
+        <v>4163663.0</v>
+      </c>
+      <c r="I29">
+        <v>-3227061.0</v>
+      </c>
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30">
+        <v>89984000.0</v>
+      </c>
+      <c r="C30">
+        <v>94192000.0</v>
+      </c>
+      <c r="D30">
+        <v>103191000.0</v>
+      </c>
+      <c r="E30">
+        <v>96348000.0</v>
+      </c>
+      <c r="F30">
+        <v>62730000.0</v>
+      </c>
+      <c r="G30">
+        <v>41506000.0</v>
+      </c>
+      <c r="H30">
+        <v>62991000.0</v>
+      </c>
+      <c r="I30">
+        <v>46611982.0</v>
+      </c>
+      <c r="J30">
+        <v>44947773.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31">
+        <v>-5263000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1907000.0</v>
+      </c>
+      <c r="D31">
+        <v>3091000.0</v>
+      </c>
+      <c r="E31">
+        <v>2836000.0</v>
+      </c>
+      <c r="F31">
+        <v>-8888000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1539000.0</v>
+      </c>
+      <c r="H31">
+        <v>-2395000.0</v>
+      </c>
+      <c r="I31">
+        <v>-2007075.0</v>
+      </c>
+      <c r="J31">
+        <v>-6832296.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>335286000.0</v>
+      </c>
+      <c r="C32">
+        <v>345066000.0</v>
+      </c>
+      <c r="D32">
+        <v>334503000.0</v>
+      </c>
+      <c r="E32">
+        <v>408544000.0</v>
+      </c>
+      <c r="F32">
+        <v>340437000.0</v>
+      </c>
+      <c r="G32">
+        <v>208938000.0</v>
+      </c>
+      <c r="H32">
+        <v>304201000.0</v>
+      </c>
+      <c r="I32">
+        <v>290732049.0</v>
+      </c>
+      <c r="J32">
+        <v>174716210.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
+        <v>79</v>
+      </c>
+      <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>82</v>
+      </c>
+      <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2">
+        <v>51733000.0</v>
+      </c>
+      <c r="C2">
+        <v>59951000.0</v>
+      </c>
+      <c r="D2">
+        <v>49705000.0</v>
+      </c>
+      <c r="E2">
+        <v>72045000.0</v>
+      </c>
+      <c r="F2">
+        <v>47811000.0</v>
+      </c>
+      <c r="G2">
+        <v>64996000.0</v>
+      </c>
+      <c r="H2">
+        <v>59009000.0</v>
+      </c>
+      <c r="I2">
+        <v>55381000.0</v>
+      </c>
+      <c r="J2">
+        <v>61744000.0</v>
+      </c>
+      <c r="K2">
+        <v>70006000.0</v>
+      </c>
+      <c r="L2">
+        <v>69010000.0</v>
+      </c>
+      <c r="M2">
+        <v>49186000.0</v>
+      </c>
+      <c r="N2">
+        <v>53880000.0</v>
+      </c>
+      <c r="O2">
+        <v>60909000.0</v>
+      </c>
+      <c r="P2">
+        <v>35510000.0</v>
+      </c>
+      <c r="Q2">
+        <v>84628000.0</v>
+      </c>
+      <c r="R2">
+        <v>76103000.0</v>
+      </c>
+      <c r="S2">
+        <v>72596000.0</v>
+      </c>
+      <c r="T2">
+        <v>48666000.0</v>
+      </c>
+      <c r="U2">
+        <v>61183000.0</v>
+      </c>
+      <c r="V2">
+        <v>38600000.0</v>
+      </c>
+      <c r="W2">
+        <v>36256102.0</v>
+      </c>
+      <c r="X2">
+        <v>30560000.0</v>
+      </c>
+      <c r="Y2">
+        <v>47484000.0</v>
+      </c>
+      <c r="Z2">
+        <v>41849000.0</v>
+      </c>
+      <c r="AA2">
+        <v>88704273.0</v>
+      </c>
+      <c r="AB2">
+        <v>45436646.0</v>
+      </c>
+      <c r="AC2">
+        <v>42505762.0</v>
+      </c>
+      <c r="AD2">
+        <v>42505763.0</v>
+      </c>
+      <c r="AE2">
+        <v>41038206.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>5439000.0</v>
+      </c>
+      <c r="D3">
+        <v>4766000.0</v>
+      </c>
+      <c r="E3">
+        <v>4528000.0</v>
+      </c>
+      <c r="F3">
+        <v>4996000.0</v>
+      </c>
+      <c r="G3">
+        <v>5357000.0</v>
+      </c>
+      <c r="H3">
+        <v>4543000.0</v>
+      </c>
+      <c r="I3">
+        <v>3694000.0</v>
+      </c>
+      <c r="J3">
+        <v>2819000.0</v>
+      </c>
+      <c r="K3">
+        <v>2947000.0</v>
+      </c>
+      <c r="L3">
+        <v>2604000.0</v>
+      </c>
+      <c r="M3">
+        <v>2697000.0</v>
+      </c>
+      <c r="N3">
+        <v>2570000.0</v>
+      </c>
+      <c r="O3">
+        <v>2395000.0</v>
+      </c>
+      <c r="P3">
+        <v>2832000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2892000.0</v>
+      </c>
+      <c r="R3">
+        <v>2865000.0</v>
+      </c>
+      <c r="S3">
+        <v>3130000.0</v>
+      </c>
+      <c r="T3">
+        <v>3169000.0</v>
+      </c>
+      <c r="U3">
+        <v>3212000.0</v>
+      </c>
+      <c r="V3">
+        <v>3487000.0</v>
+      </c>
+      <c r="W3">
+        <v>3709907.0</v>
+      </c>
+      <c r="X3">
+        <v>5878000.0</v>
+      </c>
+      <c r="Y3">
+        <v>6698000.0</v>
+      </c>
+      <c r="Z3">
+        <v>7937000.0</v>
+      </c>
+      <c r="AA3">
+        <v>8243320.0</v>
+      </c>
+      <c r="AB3">
+        <v>8341386.0</v>
+      </c>
+      <c r="AC3">
+        <v>6748115.0</v>
+      </c>
+      <c r="AD3">
+        <v>6748115.0</v>
+      </c>
+      <c r="AE3">
+        <v>333182.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>7050000.0</v>
+      </c>
+      <c r="D5">
+        <v>2980000.0</v>
+      </c>
+      <c r="E5">
+        <v>12514000.0</v>
+      </c>
+      <c r="F5">
+        <v>-4816000.0</v>
+      </c>
+      <c r="G5">
+        <v>4937000.0</v>
+      </c>
+      <c r="H5">
+        <v>1996000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1852000.0</v>
+      </c>
+      <c r="J5">
+        <v>6811000.0</v>
+      </c>
+      <c r="K5">
+        <v>-1051000.0</v>
+      </c>
+      <c r="L5">
+        <v>-1929000.0</v>
+      </c>
+      <c r="M5">
+        <v>-6957000.0</v>
+      </c>
+      <c r="N5">
+        <v>-833000.0</v>
+      </c>
+      <c r="O5">
+        <v>9983000.0</v>
+      </c>
+      <c r="P5">
+        <v>-8494000.0</v>
+      </c>
+      <c r="Q5">
+        <v>31477000.0</v>
+      </c>
+      <c r="R5">
+        <v>22937000.0</v>
+      </c>
+      <c r="S5">
+        <v>14337000.0</v>
+      </c>
+      <c r="T5">
+        <v>1829000.0</v>
+      </c>
+      <c r="U5">
+        <v>21925000.0</v>
+      </c>
+      <c r="V5">
+        <v>12758000.0</v>
+      </c>
+      <c r="W5">
+        <v>111162.0</v>
+      </c>
+      <c r="X5">
+        <v>19462000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-9707000.0</v>
+      </c>
+      <c r="Z5">
+        <v>1911000.0</v>
+      </c>
+      <c r="AA5">
+        <v>14404726.0</v>
+      </c>
+      <c r="AB5">
+        <v>7376097.0</v>
+      </c>
+      <c r="AC5">
+        <v>1727164.0</v>
+      </c>
+      <c r="AD5">
+        <v>1727165.0</v>
+      </c>
+      <c r="AE5">
+        <v>6266246.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B6">
+        <v>-3332000.0</v>
+      </c>
+      <c r="C6">
+        <v>12489000.0</v>
+      </c>
+      <c r="D6">
+        <v>7746000.0</v>
+      </c>
+      <c r="E6">
+        <v>17042000.0</v>
+      </c>
+      <c r="F6">
+        <v>180000.0</v>
+      </c>
+      <c r="G6">
+        <v>10294000.0</v>
+      </c>
+      <c r="H6">
+        <v>6539000.0</v>
+      </c>
+      <c r="I6">
+        <v>1842000.0</v>
+      </c>
+      <c r="J6">
+        <v>9630000.0</v>
+      </c>
+      <c r="K6">
+        <v>1896000.0</v>
+      </c>
+      <c r="L6">
+        <v>675000.0</v>
+      </c>
+      <c r="M6">
+        <v>-4260000.0</v>
+      </c>
+      <c r="N6">
+        <v>1737000.0</v>
+      </c>
+      <c r="O6">
+        <v>12378000.0</v>
+      </c>
+      <c r="P6">
+        <v>-5662000.0</v>
+      </c>
+      <c r="Q6">
+        <v>34369000.0</v>
+      </c>
+      <c r="R6">
+        <v>25802000.0</v>
+      </c>
+      <c r="S6">
+        <v>17467000.0</v>
+      </c>
+      <c r="T6">
+        <v>4998000.0</v>
+      </c>
+      <c r="U6">
+        <v>25137000.0</v>
+      </c>
+      <c r="V6">
+        <v>16245000.0</v>
+      </c>
+      <c r="W6">
+        <v>3821069.0</v>
+      </c>
+      <c r="X6">
+        <v>25340000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-3009000.0</v>
+      </c>
+      <c r="Z6">
+        <v>9848000.0</v>
+      </c>
+      <c r="AA6">
+        <v>22648046.0</v>
+      </c>
+      <c r="AB6">
+        <v>15717483.0</v>
+      </c>
+      <c r="AC6">
+        <v>8475279.0</v>
+      </c>
+      <c r="AD6">
+        <v>8475280.0</v>
+      </c>
+      <c r="AE6">
+        <v>6599428.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9">
+        <v>18881000.0</v>
+      </c>
+      <c r="C9">
+        <v>30986000.0</v>
+      </c>
+      <c r="D9">
+        <v>21486000.0</v>
+      </c>
+      <c r="E9">
+        <v>35337000.0</v>
+      </c>
+      <c r="F9">
+        <v>17965000.0</v>
+      </c>
+      <c r="G9">
+        <v>29745000.0</v>
+      </c>
+      <c r="H9">
+        <v>23675000.0</v>
+      </c>
+      <c r="I9">
+        <v>21720000.0</v>
+      </c>
+      <c r="J9">
+        <v>28796000.0</v>
+      </c>
+      <c r="K9">
+        <v>24416000.0</v>
+      </c>
+      <c r="L9">
+        <v>23474000.0</v>
+      </c>
+      <c r="M9">
+        <v>20140000.0</v>
+      </c>
+      <c r="N9">
+        <v>24391000.0</v>
+      </c>
+      <c r="O9">
+        <v>34222000.0</v>
+      </c>
+      <c r="P9">
+        <v>15489000.0</v>
+      </c>
+      <c r="Q9">
+        <v>54980000.0</v>
+      </c>
+      <c r="R9">
+        <v>46703000.0</v>
+      </c>
+      <c r="S9">
+        <v>44187000.0</v>
+      </c>
+      <c r="T9">
+        <v>24632000.0</v>
+      </c>
+      <c r="U9">
+        <v>30738000.0</v>
+      </c>
+      <c r="V9">
+        <v>19835000.0</v>
+      </c>
+      <c r="W9">
+        <v>13126145.0</v>
+      </c>
+      <c r="X9">
+        <v>26505000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-2128000.0</v>
+      </c>
+      <c r="Z9">
+        <v>15286000.0</v>
+      </c>
+      <c r="AA9">
+        <v>32172087.0</v>
+      </c>
+      <c r="AB9">
+        <v>22649668.0</v>
+      </c>
+      <c r="AC9">
+        <v>15113502.0</v>
+      </c>
+      <c r="AD9">
+        <v>15113502.0</v>
+      </c>
+      <c r="AE9">
+        <v>18595623.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10">
+        <v>-4455000.0</v>
+      </c>
+      <c r="C10">
+        <v>5584000.0</v>
+      </c>
+      <c r="D10">
+        <v>613000.0</v>
+      </c>
+      <c r="E10">
+        <v>10327000.0</v>
+      </c>
+      <c r="F10">
+        <v>-5997000.0</v>
+      </c>
+      <c r="G10">
+        <v>4514000.0</v>
+      </c>
+      <c r="H10">
+        <v>587000.0</v>
+      </c>
+      <c r="I10">
+        <v>-3140000.0</v>
+      </c>
+      <c r="J10">
+        <v>5876000.0</v>
+      </c>
+      <c r="K10">
+        <v>-640000.0</v>
+      </c>
+      <c r="L10">
+        <v>-2107000.0</v>
+      </c>
+      <c r="M10">
+        <v>-5045000.0</v>
+      </c>
+      <c r="N10">
+        <v>113000.0</v>
+      </c>
+      <c r="O10">
+        <v>13302000.0</v>
+      </c>
+      <c r="P10">
+        <v>-10085000.0</v>
+      </c>
+      <c r="Q10">
+        <v>32792000.0</v>
+      </c>
+      <c r="R10">
+        <v>21873000.0</v>
+      </c>
+      <c r="S10">
+        <v>14107000.0</v>
+      </c>
+      <c r="T10">
+        <v>-507000.0</v>
+      </c>
+      <c r="U10">
+        <v>21674000.0</v>
+      </c>
+      <c r="V10">
+        <v>12500000.0</v>
+      </c>
+      <c r="W10">
+        <v>-226807.0</v>
+      </c>
+      <c r="X10">
+        <v>19195000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-10211000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1375000.0</v>
+      </c>
+      <c r="AA10">
+        <v>11455029.0</v>
+      </c>
+      <c r="AB10">
+        <v>6305213.0</v>
+      </c>
+      <c r="AC10">
+        <v>951279.0</v>
+      </c>
+      <c r="AD10">
+        <v>951280.0</v>
+      </c>
+      <c r="AE10">
+        <v>6106043.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>102</v>
+      </c>
+      <c r="B11">
+        <v>-1005000.0</v>
+      </c>
+      <c r="C11">
+        <v>187000.0</v>
+      </c>
+      <c r="D11">
+        <v>-733000.0</v>
+      </c>
+      <c r="E11">
+        <v>1752000.0</v>
+      </c>
+      <c r="F11">
+        <v>-720000.0</v>
+      </c>
+      <c r="G11">
+        <v>1812000.0</v>
+      </c>
+      <c r="H11">
+        <v>78000.0</v>
+      </c>
+      <c r="I11">
+        <v>497000.0</v>
+      </c>
+      <c r="J11">
+        <v>-401000.0</v>
+      </c>
+      <c r="K11">
+        <v>2092000.0</v>
+      </c>
+      <c r="L11">
+        <v>-1959000.0</v>
+      </c>
+      <c r="M11">
+        <v>-2357000.0</v>
+      </c>
+      <c r="N11">
+        <v>108000.0</v>
+      </c>
+      <c r="O11">
+        <v>4109000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1072000.0</v>
+      </c>
+      <c r="Q11">
+        <v>6337000.0</v>
+      </c>
+      <c r="R11">
+        <v>4647000.0</v>
+      </c>
+      <c r="S11">
+        <v>2922000.0</v>
+      </c>
+      <c r="T11">
+        <v>1129000.0</v>
+      </c>
+      <c r="U11">
+        <v>5126000.0</v>
+      </c>
+      <c r="V11">
+        <v>2482000.0</v>
+      </c>
+      <c r="W11">
+        <v>-869320.0</v>
+      </c>
+      <c r="X11">
+        <v>4476000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-2273000.0</v>
+      </c>
+      <c r="Z11">
+        <v>316000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2451560.0</v>
+      </c>
+      <c r="AB11">
+        <v>1315675.0</v>
+      </c>
+      <c r="AC11">
+        <v>198214.0</v>
+      </c>
+      <c r="AD11">
+        <v>198214.0</v>
+      </c>
+      <c r="AE11">
+        <v>1456766.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12">
+        <v>-2130000.0</v>
+      </c>
+      <c r="C12">
+        <v>2330000.0</v>
+      </c>
+      <c r="D12">
+        <v>2367000.0</v>
+      </c>
+      <c r="E12">
+        <v>2452000.0</v>
+      </c>
+      <c r="F12">
+        <v>1181000.0</v>
+      </c>
+      <c r="G12">
+        <v>1472000.0</v>
+      </c>
+      <c r="H12">
+        <v>1768000.0</v>
+      </c>
+      <c r="I12">
+        <v>1528000.0</v>
+      </c>
+      <c r="J12">
+        <v>935000.0</v>
+      </c>
+      <c r="K12">
+        <v>1022999.0</v>
+      </c>
+      <c r="L12">
+        <v>250000.0</v>
+      </c>
+      <c r="M12">
+        <v>381000.0</v>
+      </c>
+      <c r="N12">
+        <v>1047000.0</v>
+      </c>
+      <c r="O12">
+        <v>1078000.0</v>
+      </c>
+      <c r="P12">
+        <v>393000.0</v>
+      </c>
+      <c r="Q12">
+        <v>183000.0</v>
+      </c>
+      <c r="R12">
+        <v>195000.0</v>
+      </c>
+      <c r="S12">
+        <v>230000.0</v>
+      </c>
+      <c r="T12">
+        <v>241000.0</v>
+      </c>
+      <c r="U12">
+        <v>251000.0</v>
+      </c>
+      <c r="V12">
+        <v>258000.0</v>
+      </c>
+      <c r="W12">
+        <v>337992.0</v>
+      </c>
+      <c r="X12">
+        <v>267000.0</v>
+      </c>
+      <c r="Y12">
+        <v>504000.0</v>
+      </c>
+      <c r="Z12">
+        <v>536000.0</v>
+      </c>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15">
+        <v>-3450000.0</v>
+      </c>
+      <c r="C15">
+        <v>5397000.0</v>
+      </c>
+      <c r="D15">
+        <v>1346000.0</v>
+      </c>
+      <c r="E15">
+        <v>8575000.0</v>
+      </c>
+      <c r="F15">
+        <v>-5277000.0</v>
+      </c>
+      <c r="G15">
+        <v>2702000.0</v>
+      </c>
+      <c r="H15">
+        <v>509000.0</v>
+      </c>
+      <c r="I15">
+        <v>-3637000.0</v>
+      </c>
+      <c r="J15">
+        <v>6277000.0</v>
+      </c>
+      <c r="K15">
+        <v>-2732000.0</v>
+      </c>
+      <c r="L15">
+        <v>-148000.0</v>
+      </c>
+      <c r="M15">
+        <v>-2688000.0</v>
+      </c>
+      <c r="N15">
+        <v>5000.0</v>
+      </c>
+      <c r="O15">
+        <v>9193000.0</v>
+      </c>
+      <c r="P15">
+        <v>-9013000.0</v>
+      </c>
+      <c r="Q15">
+        <v>26455000.0</v>
+      </c>
+      <c r="R15">
+        <v>17226000.0</v>
+      </c>
+      <c r="S15">
+        <v>11185000.0</v>
+      </c>
+      <c r="T15">
+        <v>-1636000.0</v>
+      </c>
+      <c r="U15">
+        <v>16548000.0</v>
+      </c>
+      <c r="V15">
+        <v>10018000.0</v>
+      </c>
+      <c r="W15">
+        <v>642513.0</v>
+      </c>
+      <c r="X15">
+        <v>14719000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-7938000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1059000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1508314.0</v>
+      </c>
+      <c r="AB15">
+        <v>-4250574.0</v>
+      </c>
+      <c r="AC15">
+        <v>-8195719.0</v>
+      </c>
+      <c r="AD15">
+        <v>-8195719.0</v>
+      </c>
+      <c r="AE15">
+        <v>-4016374.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-2688000.0</v>
+      </c>
+      <c r="N16">
+        <v>5000.0</v>
+      </c>
+      <c r="O16">
+        <v>9193000.0</v>
+      </c>
+      <c r="P16">
+        <v>-9013000.0</v>
+      </c>
+      <c r="Q16">
+        <v>26455000.0</v>
+      </c>
+      <c r="R16">
+        <v>17226000.0</v>
+      </c>
+      <c r="S16">
+        <v>11185000.0</v>
+      </c>
+      <c r="T16">
+        <v>-1636000.0</v>
+      </c>
+      <c r="U16">
+        <v>16548000.0</v>
+      </c>
+      <c r="V16">
+        <v>10018000.0</v>
+      </c>
+      <c r="W16">
+        <v>19223892.0</v>
+      </c>
+      <c r="X16">
+        <v>8981189.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>-3450000.0</v>
+      </c>
+      <c r="C17">
+        <v>5397000.0</v>
+      </c>
+      <c r="D17">
+        <v>-120000.0</v>
+      </c>
+      <c r="E17">
+        <v>8575000.0</v>
+      </c>
+      <c r="F17">
+        <v>-5277000.0</v>
+      </c>
+      <c r="G17">
+        <v>2702000.0</v>
+      </c>
+      <c r="H17">
+        <v>509000.0</v>
+      </c>
+      <c r="I17">
+        <v>-3637000.0</v>
+      </c>
+      <c r="J17">
+        <v>6277000.0</v>
+      </c>
+      <c r="K17">
+        <v>-2732000.0</v>
+      </c>
+      <c r="L17">
+        <v>-148000.0</v>
+      </c>
+      <c r="M17">
+        <v>-2688000.0</v>
+      </c>
+      <c r="N17">
+        <v>5000.0</v>
+      </c>
+      <c r="O17">
+        <v>9193000.0</v>
+      </c>
+      <c r="P17">
+        <v>-9013000.0</v>
+      </c>
+      <c r="Q17">
+        <v>26455000.0</v>
+      </c>
+      <c r="R17">
+        <v>17226000.0</v>
+      </c>
+      <c r="S17">
+        <v>11185000.0</v>
+      </c>
+      <c r="T17">
+        <v>-1636000.0</v>
+      </c>
+      <c r="U17">
+        <v>16548000.0</v>
+      </c>
+      <c r="V17">
+        <v>10018000.0</v>
+      </c>
+      <c r="W17">
+        <v>641824.0</v>
+      </c>
+      <c r="X17">
+        <v>14719000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-7938000.0</v>
+      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18">
+        <v>-2130000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2330000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2367000.0</v>
+      </c>
+      <c r="E18">
+        <v>-2452000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1181000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1472000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1768000.0</v>
+      </c>
+      <c r="I18">
+        <v>-1528000.0</v>
+      </c>
+      <c r="J18">
+        <v>-935000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1023000.0</v>
+      </c>
+      <c r="L18">
+        <v>-250000.0</v>
+      </c>
+      <c r="M18">
+        <v>381000.0</v>
+      </c>
+      <c r="N18">
+        <v>1047000.0</v>
+      </c>
+      <c r="O18">
+        <v>1078000.0</v>
+      </c>
+      <c r="P18">
+        <v>393000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-183000.0</v>
+      </c>
+      <c r="R18">
+        <v>-195000.0</v>
+      </c>
+      <c r="S18">
+        <v>-230000.0</v>
+      </c>
+      <c r="T18">
+        <v>-241000.0</v>
+      </c>
+      <c r="U18">
+        <v>-251000.0</v>
+      </c>
+      <c r="V18">
+        <v>-258000.0</v>
+      </c>
+      <c r="W18">
+        <v>-337992.0</v>
+      </c>
+      <c r="X18">
+        <v>-267000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-504000.0</v>
+      </c>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>1531000.0</v>
+      </c>
+      <c r="N19">
+        <v>-101000.0</v>
+      </c>
+      <c r="O19">
+        <v>3098000.0</v>
+      </c>
+      <c r="P19">
+        <v>-1984000.0</v>
+      </c>
+      <c r="Q19">
+        <v>1498000.0</v>
+      </c>
+      <c r="R19">
+        <v>-869000.0</v>
+      </c>
+      <c r="S19">
+        <v>-5431000.0</v>
+      </c>
+      <c r="T19">
+        <v>-2095000.0</v>
+      </c>
+      <c r="U19">
+        <v>-252000.0</v>
+      </c>
+      <c r="V19">
+        <v>-130000.0</v>
+      </c>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21">
+        <v>-3332000.0</v>
+      </c>
+      <c r="C21">
+        <v>7050000.0</v>
+      </c>
+      <c r="D21">
+        <v>2873000.0</v>
+      </c>
+      <c r="E21">
+        <v>12514000.0</v>
+      </c>
+      <c r="F21">
+        <v>-6647000.0</v>
+      </c>
+      <c r="G21">
+        <v>4937000.0</v>
+      </c>
+      <c r="H21">
+        <v>1996000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1852000.0</v>
+      </c>
+      <c r="J21">
+        <v>4663000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1051000.0</v>
+      </c>
+      <c r="L21">
+        <v>-1929000.0</v>
+      </c>
+      <c r="M21">
+        <v>-6957000.0</v>
+      </c>
+      <c r="N21">
+        <v>-833000.0</v>
+      </c>
+      <c r="O21">
+        <v>9126000.0</v>
+      </c>
+      <c r="P21">
+        <v>-8494000.0</v>
+      </c>
+      <c r="Q21">
+        <v>31477000.0</v>
+      </c>
+      <c r="R21">
+        <v>22937000.0</v>
+      </c>
+      <c r="S21">
+        <v>19768000.0</v>
+      </c>
+      <c r="T21">
+        <v>1829000.0</v>
+      </c>
+      <c r="U21">
+        <v>22177000.0</v>
+      </c>
+      <c r="V21">
+        <v>12888000.0</v>
+      </c>
+      <c r="W21">
+        <v>-25303.0</v>
+      </c>
+      <c r="X21">
+        <v>19256000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-9802000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1854000.0</v>
+      </c>
+      <c r="AA21">
+        <v>14404726.0</v>
+      </c>
+      <c r="AB21">
+        <v>7376097.0</v>
+      </c>
+      <c r="AC21">
+        <v>1727164.0</v>
+      </c>
+      <c r="AD21">
+        <v>1727165.0</v>
+      </c>
+      <c r="AE21">
+        <v>6266246.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23">
+        <v>73946000.0</v>
+      </c>
+      <c r="C23">
+        <v>83887000.0</v>
+      </c>
+      <c r="D23">
+        <v>68318000.0</v>
+      </c>
+      <c r="E23">
+        <v>94868000.0</v>
+      </c>
+      <c r="F23">
+        <v>72423000.0</v>
+      </c>
+      <c r="G23">
+        <v>89804000.0</v>
+      </c>
+      <c r="H23">
+        <v>80688000.0</v>
+      </c>
+      <c r="I23">
+        <v>78953000.0</v>
+      </c>
+      <c r="J23">
+        <v>85877000.0</v>
+      </c>
+      <c r="K23">
+        <v>95473000.0</v>
+      </c>
+      <c r="L23">
+        <v>94413000.0</v>
+      </c>
+      <c r="M23">
+        <v>76283000.0</v>
+      </c>
+      <c r="N23">
+        <v>79104000.0</v>
+      </c>
+      <c r="O23">
+        <v>86005000.0</v>
+      </c>
+      <c r="P23">
+        <v>59493000.0</v>
+      </c>
+      <c r="Q23">
+        <v>108131000.0</v>
+      </c>
+      <c r="R23">
+        <v>99869000.0</v>
+      </c>
+      <c r="S23">
+        <v>97015000.0</v>
+      </c>
+      <c r="T23">
+        <v>71469000.0</v>
+      </c>
+      <c r="U23">
+        <v>69744000.0</v>
+      </c>
+      <c r="V23">
+        <v>45547000.0</v>
+      </c>
+      <c r="W23">
+        <v>49407550.0</v>
+      </c>
+      <c r="X23">
+        <v>37809000.0</v>
+      </c>
+      <c r="Y23">
+        <v>55158000.0</v>
+      </c>
+      <c r="Z23">
+        <v>55281000.0</v>
+      </c>
+      <c r="AA23">
+        <v>108641692.0</v>
+      </c>
+      <c r="AB23">
+        <v>60760242.0</v>
+      </c>
+      <c r="AC23">
+        <v>56064902.0</v>
+      </c>
+      <c r="AD23">
+        <v>56064901.0</v>
+      </c>
+      <c r="AE23">
+        <v>53315724.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>6156000.0</v>
+      </c>
+      <c r="C25">
+        <v>5439000.0</v>
+      </c>
+      <c r="D25">
+        <v>4877000.0</v>
+      </c>
+      <c r="E25">
+        <v>4579000.0</v>
+      </c>
+      <c r="F25">
+        <v>4996000.0</v>
+      </c>
+      <c r="G25">
+        <v>5357000.0</v>
+      </c>
+      <c r="H25">
+        <v>4543000.0</v>
+      </c>
+      <c r="I25">
+        <v>3694000.0</v>
+      </c>
+      <c r="J25">
+        <v>2819000.0</v>
+      </c>
+      <c r="K25">
+        <v>2947000.0</v>
+      </c>
+      <c r="L25">
+        <v>2604000.0</v>
+      </c>
+      <c r="M25">
+        <v>2697000.0</v>
+      </c>
+      <c r="N25">
+        <v>2570000.0</v>
+      </c>
+      <c r="O25">
+        <v>3268000.0</v>
+      </c>
+      <c r="P25">
+        <v>2832000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2892000.0</v>
+      </c>
+      <c r="R25">
+        <v>2865000.0</v>
+      </c>
+      <c r="S25">
+        <v>3130000.0</v>
+      </c>
+      <c r="T25">
+        <v>3169000.0</v>
+      </c>
+      <c r="U25">
+        <v>3212000.0</v>
+      </c>
+      <c r="V25">
+        <v>3487000.0</v>
+      </c>
+      <c r="W25">
+        <v>3709907.0</v>
+      </c>
+      <c r="X25">
+        <v>5878000.0</v>
+      </c>
+      <c r="Y25">
+        <v>6698000.0</v>
+      </c>
+      <c r="Z25">
+        <v>7937000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
+        <v>22565000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27">
+        <v>20972000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27">
+        <v>22282000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28">
+        <v>22213000.0</v>
+      </c>
+      <c r="C28">
+        <v>23936000.0</v>
+      </c>
+      <c r="D28">
+        <v>18613000.0</v>
+      </c>
+      <c r="E28">
+        <v>22823000.0</v>
+      </c>
+      <c r="F28">
+        <v>24612000.0</v>
+      </c>
+      <c r="G28">
+        <v>24808000.0</v>
+      </c>
+      <c r="H28">
+        <v>21679000.0</v>
+      </c>
+      <c r="I28">
+        <v>23572000.0</v>
+      </c>
+      <c r="J28">
+        <v>24133000.0</v>
+      </c>
+      <c r="K28">
+        <v>25467000.0</v>
+      </c>
+      <c r="L28">
+        <v>25403000.0</v>
+      </c>
+      <c r="M28">
+        <v>27097000.0</v>
+      </c>
+      <c r="N28">
+        <v>25224000.0</v>
+      </c>
+      <c r="O28">
+        <v>2531000.0</v>
+      </c>
+      <c r="P28">
+        <v>1818000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2531000.0</v>
+      </c>
+      <c r="R28">
+        <v>2189000.0</v>
+      </c>
+      <c r="S28">
+        <v>2137000.0</v>
+      </c>
+      <c r="T28">
+        <v>22803000.0</v>
+      </c>
+      <c r="U28">
+        <v>16966000.0</v>
+      </c>
+      <c r="V28">
+        <v>13310000.0</v>
+      </c>
+      <c r="W28">
+        <v>55634855.0</v>
+      </c>
+      <c r="X28">
+        <v>13377000.0</v>
+      </c>
+      <c r="Y28">
+        <v>14036000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>-1005000.0</v>
+      </c>
+      <c r="C29">
+        <v>187000.0</v>
+      </c>
+      <c r="D29">
+        <v>733000.0</v>
+      </c>
+      <c r="E29">
+        <v>1752000.0</v>
+      </c>
+      <c r="F29">
+        <v>-720000.0</v>
+      </c>
+      <c r="G29">
+        <v>1812000.0</v>
+      </c>
+      <c r="H29">
+        <v>78000.0</v>
+      </c>
+      <c r="I29">
+        <v>497000.0</v>
+      </c>
+      <c r="J29">
+        <v>-401000.0</v>
+      </c>
+      <c r="K29">
+        <v>2092000.0</v>
+      </c>
+      <c r="L29">
+        <v>-1959000.0</v>
+      </c>
+      <c r="M29">
+        <v>-2357000.0</v>
+      </c>
+      <c r="N29">
+        <v>108000.0</v>
+      </c>
+      <c r="O29">
+        <v>4109000.0</v>
+      </c>
+      <c r="P29">
+        <v>-1072000.0</v>
+      </c>
+      <c r="Q29">
+        <v>6337000.0</v>
+      </c>
+      <c r="R29">
+        <v>4647000.0</v>
+      </c>
+      <c r="S29">
+        <v>2922000.0</v>
+      </c>
+      <c r="T29">
+        <v>1129000.0</v>
+      </c>
+      <c r="U29">
+        <v>5126000.0</v>
+      </c>
+      <c r="V29">
+        <v>2482000.0</v>
+      </c>
+      <c r="W29">
+        <v>-869625.0</v>
+      </c>
+      <c r="X29">
+        <v>4476000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-2273000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30">
+        <v>22213000.0</v>
+      </c>
+      <c r="C30">
+        <v>23936000.0</v>
+      </c>
+      <c r="D30">
+        <v>18613000.0</v>
+      </c>
+      <c r="E30">
+        <v>22823000.0</v>
+      </c>
+      <c r="F30">
+        <v>24612000.0</v>
+      </c>
+      <c r="G30">
+        <v>24808000.0</v>
+      </c>
+      <c r="H30">
+        <v>21679000.0</v>
+      </c>
+      <c r="I30">
+        <v>23572000.0</v>
+      </c>
+      <c r="J30">
+        <v>24133000.0</v>
+      </c>
+      <c r="K30">
+        <v>25467000.0</v>
+      </c>
+      <c r="L30">
+        <v>25403000.0</v>
+      </c>
+      <c r="M30">
+        <v>27097000.0</v>
+      </c>
+      <c r="N30">
+        <v>25224000.0</v>
+      </c>
+      <c r="O30">
+        <v>25096000.0</v>
+      </c>
+      <c r="P30">
+        <v>23983000.0</v>
+      </c>
+      <c r="Q30">
+        <v>23503000.0</v>
+      </c>
+      <c r="R30">
+        <v>23766000.0</v>
+      </c>
+      <c r="S30">
+        <v>24419000.0</v>
+      </c>
+      <c r="T30">
+        <v>22803000.0</v>
+      </c>
+      <c r="U30">
+        <v>8561000.0</v>
+      </c>
+      <c r="V30">
+        <v>6947000.0</v>
+      </c>
+      <c r="W30">
+        <v>13151448.0</v>
+      </c>
+      <c r="X30">
+        <v>7249000.0</v>
+      </c>
+      <c r="Y30">
+        <v>7674000.0</v>
+      </c>
+      <c r="Z30">
+        <v>13432000.0</v>
+      </c>
+      <c r="AA30">
+        <v>19937419.0</v>
+      </c>
+      <c r="AB30">
+        <v>15323596.0</v>
+      </c>
+      <c r="AC30">
+        <v>13559140.0</v>
+      </c>
+      <c r="AD30">
+        <v>13559138.0</v>
+      </c>
+      <c r="AE30">
+        <v>12277518.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31">
+        <v>-1123000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1466000.0</v>
+      </c>
+      <c r="D31">
+        <v>-2260000.0</v>
+      </c>
+      <c r="E31">
+        <v>-2187000.0</v>
+      </c>
+      <c r="F31">
+        <v>650000.0</v>
+      </c>
+      <c r="G31">
+        <v>-423000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1409000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1288000.0</v>
+      </c>
+      <c r="J31">
+        <v>1213000.0</v>
+      </c>
+      <c r="K31">
+        <v>411000.0</v>
+      </c>
+      <c r="L31">
+        <v>-178000.0</v>
+      </c>
+      <c r="M31">
+        <v>1912000.0</v>
+      </c>
+      <c r="N31">
+        <v>946000.0</v>
+      </c>
+      <c r="O31">
+        <v>4176000.0</v>
+      </c>
+      <c r="P31">
+        <v>-1591000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1315000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1064000.0</v>
+      </c>
+      <c r="S31">
+        <v>-5661000.0</v>
+      </c>
+      <c r="T31">
+        <v>-2336000.0</v>
+      </c>
+      <c r="U31">
+        <v>-503000.0</v>
+      </c>
+      <c r="V31">
+        <v>-388000.0</v>
+      </c>
+      <c r="W31">
+        <v>-201504.0</v>
+      </c>
+      <c r="X31">
+        <v>-61000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-409000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-479000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-12138813.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1070884.0</v>
+      </c>
+      <c r="AC31">
+        <v>-404336.0</v>
+      </c>
+      <c r="AD31">
+        <v>-404335.0</v>
+      </c>
+      <c r="AE31">
+        <v>-160203.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>70614000.0</v>
+      </c>
+      <c r="C32">
+        <v>90937000.0</v>
+      </c>
+      <c r="D32">
+        <v>71191000.0</v>
+      </c>
+      <c r="E32">
+        <v>107382000.0</v>
+      </c>
+      <c r="F32">
+        <v>65776000.0</v>
+      </c>
+      <c r="G32">
+        <v>94741000.0</v>
+      </c>
+      <c r="H32">
+        <v>82684000.0</v>
+      </c>
+      <c r="I32">
+        <v>77101000.0</v>
+      </c>
+      <c r="J32">
+        <v>90540000.0</v>
+      </c>
+      <c r="K32">
+        <v>94422000.0</v>
+      </c>
+      <c r="L32">
+        <v>92484000.0</v>
+      </c>
+      <c r="M32">
+        <v>69326000.0</v>
+      </c>
+      <c r="N32">
+        <v>78271000.0</v>
+      </c>
+      <c r="O32">
+        <v>95131000.0</v>
+      </c>
+      <c r="P32">
+        <v>50999000.0</v>
+      </c>
+      <c r="Q32">
+        <v>139608000.0</v>
+      </c>
+      <c r="R32">
+        <v>122806000.0</v>
+      </c>
+      <c r="S32">
+        <v>116783000.0</v>
+      </c>
+      <c r="T32">
+        <v>73298000.0</v>
+      </c>
+      <c r="U32">
+        <v>91921000.0</v>
+      </c>
+      <c r="V32">
+        <v>58435000.0</v>
+      </c>
+      <c r="W32">
+        <v>49382247.0</v>
+      </c>
+      <c r="X32">
+        <v>57065000.0</v>
+      </c>
+      <c r="Y32">
+        <v>45356000.0</v>
+      </c>
+      <c r="Z32">
+        <v>57135000.0</v>
+      </c>
+      <c r="AA32">
+        <v>120876360.0</v>
+      </c>
+      <c r="AB32">
+        <v>68086314.0</v>
+      </c>
+      <c r="AC32">
+        <v>57619264.0</v>
+      </c>
+      <c r="AD32">
+        <v>57619265.0</v>
+      </c>
+      <c r="AE32">
+        <v>59633829.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2">
+        <v>4698000.0</v>
+      </c>
+      <c r="C2">
+        <v>5873000.0</v>
+      </c>
+      <c r="D2">
+        <v>147188000.0</v>
+      </c>
+      <c r="E2">
+        <v>130188000.0</v>
+      </c>
+      <c r="F2">
+        <v>29317000.0</v>
+      </c>
+      <c r="G2">
+        <v>17505000.0</v>
+      </c>
+      <c r="H2">
+        <v>21604000.0</v>
+      </c>
+      <c r="I2">
+        <v>7771329.0</v>
+      </c>
+      <c r="J2">
+        <v>8385804.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3">
+        <v>6081000</v>
+      </c>
+      <c r="C3">
+        <v>29030000</v>
+      </c>
+      <c r="D3">
+        <v>11359000</v>
+      </c>
+      <c r="E3">
+        <v>15595000</v>
+      </c>
+      <c r="F3">
+        <v>3891000</v>
+      </c>
+      <c r="G3">
+        <v>7265000</v>
+      </c>
+      <c r="H3">
+        <v>38127000</v>
+      </c>
+      <c r="I3">
+        <v>8824325</v>
+      </c>
+      <c r="J3">
+        <v>19516852</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>17000000.0</v>
+      </c>
+      <c r="F4">
+        <v>100871000.0</v>
+      </c>
+      <c r="G4">
+        <v>11811944.0</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-27474000.0</v>
+      </c>
+      <c r="F5">
+        <v>31742000.0</v>
+      </c>
+      <c r="G5">
+        <v>10729491.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>-319000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1175000.0</v>
+      </c>
+      <c r="D6">
+        <v>-141315000.0</v>
+      </c>
+      <c r="E6">
+        <v>17000000.0</v>
+      </c>
+      <c r="F6">
+        <v>100870999.0</v>
+      </c>
+      <c r="G6">
+        <v>11812000.0</v>
+      </c>
+      <c r="H6">
+        <v>-4099000.0</v>
+      </c>
+      <c r="I6">
+        <v>13832837.0</v>
+      </c>
+      <c r="J6">
+        <v>-614475.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7">
+        <v>-61492000.0</v>
+      </c>
+      <c r="C7">
+        <v>-19385000.0</v>
+      </c>
+      <c r="D7">
+        <v>-190177000.0</v>
+      </c>
+      <c r="E7">
+        <v>-72065000.0</v>
+      </c>
+      <c r="F7">
+        <v>4423000.0</v>
+      </c>
+      <c r="G7">
+        <v>-60681000.0</v>
+      </c>
+      <c r="H7">
+        <v>-9000000.0</v>
+      </c>
+      <c r="I7">
+        <v>7787402.0</v>
+      </c>
+      <c r="J7">
+        <v>35414333.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-1029000.0</v>
+      </c>
+      <c r="F8">
+        <v>3868000.0</v>
+      </c>
+      <c r="G8">
+        <v>-2586940.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9">
+        <v>-7742000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3967000.0</v>
+      </c>
+      <c r="D9">
+        <v>-4594000.0</v>
+      </c>
+      <c r="E9">
+        <v>-1029000.0</v>
+      </c>
+      <c r="F9">
+        <v>3868000.0</v>
+      </c>
+      <c r="G9">
+        <v>9919000.0</v>
+      </c>
+      <c r="H9">
+        <v>-21535000.0</v>
+      </c>
+      <c r="I9">
+        <v>-8936950.0</v>
+      </c>
+      <c r="J9">
+        <v>-4863973.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B10">
+        <v>-54800000.0</v>
+      </c>
+      <c r="C10">
+        <v>-78029000.0</v>
+      </c>
+      <c r="D10">
+        <v>-168632000.0</v>
+      </c>
+      <c r="E10">
+        <v>-37637000.0</v>
+      </c>
+      <c r="F10">
+        <v>-35672000.0</v>
+      </c>
+      <c r="G10">
+        <v>-55275000.0</v>
+      </c>
+      <c r="H10">
+        <v>3421000.0</v>
+      </c>
+      <c r="I10">
+        <v>7717316.0</v>
+      </c>
+      <c r="J10">
+        <v>30291941.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-5890000.0</v>
+      </c>
+      <c r="F11">
+        <v>3868000.0</v>
+      </c>
+      <c r="G11">
+        <v>-6694725.0</v>
+      </c>
+      <c r="H11">
+        <v>5520049.0</v>
+      </c>
+      <c r="I11">
+        <v>5377134.0</v>
+      </c>
+      <c r="J11">
+        <v>-3377759.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>16617000.0</v>
+      </c>
+      <c r="F12">
+        <v>25049000.0</v>
+      </c>
+      <c r="G12">
+        <v>17962612.0</v>
+      </c>
+      <c r="H12">
+        <v>26124486.0</v>
+      </c>
+      <c r="I12">
+        <v>7165304.0</v>
+      </c>
+      <c r="J12">
+        <v>330443.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-29615000.0</v>
+      </c>
+      <c r="F13">
+        <v>30202000.0</v>
+      </c>
+      <c r="G13">
+        <v>-406702.0</v>
+      </c>
+      <c r="H13">
+        <v>3593657.0</v>
+      </c>
+      <c r="I13">
+        <v>2779058.0</v>
+      </c>
+      <c r="J13">
+        <v>9986365.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14">
+        <v>19891000.0</v>
+      </c>
+      <c r="C14">
+        <v>16413000.0</v>
+      </c>
+      <c r="D14">
+        <v>10818000.0</v>
+      </c>
+      <c r="E14">
+        <v>11857000.0</v>
+      </c>
+      <c r="F14">
+        <v>12998000.0</v>
+      </c>
+      <c r="G14">
+        <v>24223000.0</v>
+      </c>
+      <c r="H14">
+        <v>30081000.0</v>
+      </c>
+      <c r="I14">
+        <v>29826222.0</v>
+      </c>
+      <c r="J14">
+        <v>30856378.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16">
+        <v>4379000.0</v>
+      </c>
+      <c r="C16">
+        <v>4698000.0</v>
+      </c>
+      <c r="D16">
+        <v>5873000.0</v>
+      </c>
+      <c r="E16">
+        <v>147188000.0</v>
+      </c>
+      <c r="F16">
+        <v>130187999.0</v>
+      </c>
+      <c r="G16">
+        <v>29317000.0</v>
+      </c>
+      <c r="H16">
+        <v>17505000.0</v>
+      </c>
+      <c r="I16">
+        <v>21604166.0</v>
+      </c>
+      <c r="J16">
+        <v>7771329.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18">
+        <v>-29050000.0</v>
+      </c>
+      <c r="C18">
+        <v>-17846000.0</v>
+      </c>
+      <c r="D18">
+        <v>-185509000.0</v>
+      </c>
+      <c r="E18">
+        <v>-15708000.0</v>
+      </c>
+      <c r="F18">
+        <v>75188000.0</v>
+      </c>
+      <c r="G18">
+        <v>-19496000.0</v>
+      </c>
+      <c r="H18">
+        <v>25379000.0</v>
+      </c>
+      <c r="I18">
+        <v>45827767.0</v>
+      </c>
+      <c r="J18">
+        <v>33788674.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
         <v>141</v>
       </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-16130000.0</v>
+      </c>
+      <c r="D19">
+        <v>24828000.0</v>
+      </c>
+      <c r="E19">
+        <v>41371000.0</v>
+      </c>
+      <c r="F19">
+        <v>13204000.0</v>
+      </c>
+      <c r="G19">
+        <v>-21140706.0</v>
+      </c>
+      <c r="H19">
+        <v>-62093145.0</v>
+      </c>
+      <c r="I19">
+        <v>44189907.0</v>
+      </c>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>143</v>
+      </c>
       <c r="B21">
+        <v>71281000.0</v>
+      </c>
+      <c r="C21">
+        <v>3490000.0</v>
+      </c>
+      <c r="D21">
+        <v>37559000.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
+        <v>-3424273.0</v>
+      </c>
+      <c r="H21">
+        <v>-5512054.0</v>
+      </c>
+      <c r="I21">
+        <v>-82102778.0</v>
+      </c>
+      <c r="J21">
+        <v>-34291052.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>106</v>
+      </c>
+      <c r="B22">
+        <v>8575000.0</v>
+      </c>
+      <c r="C22">
+        <v>5851000.0</v>
+      </c>
+      <c r="D22">
+        <v>-5563000.0</v>
+      </c>
+      <c r="E22">
+        <v>43861000.0</v>
+      </c>
+      <c r="F22">
+        <v>36115000.0</v>
+      </c>
+      <c r="G22">
+        <v>8094000.0</v>
+      </c>
+      <c r="H22">
+        <v>15499000.0</v>
+      </c>
+      <c r="I22">
+        <v>26725449.0</v>
+      </c>
+      <c r="J22">
+        <v>-10851134.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>-37000.0</v>
+      </c>
+      <c r="C23">
+        <v>-250000.0</v>
+      </c>
+      <c r="D23">
+        <v>-7019000.0</v>
+      </c>
+      <c r="E23">
+        <v>-2054000.0</v>
+      </c>
+      <c r="F23">
+        <v>-694000.0</v>
+      </c>
+      <c r="G23">
+        <v>48608000.0</v>
+      </c>
+      <c r="H23">
+        <v>-98090806.0</v>
+      </c>
+      <c r="I23">
+        <v>-2906384.0</v>
+      </c>
+      <c r="J23">
+        <v>-198000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24">
+        <v>2221000.0</v>
+      </c>
+      <c r="C24">
+        <v>12900000.0</v>
+      </c>
+      <c r="D24">
+        <v>14450000.0</v>
+      </c>
+      <c r="E24">
+        <v>56966000.0</v>
+      </c>
+      <c r="F24">
+        <v>17095000.0</v>
+      </c>
+      <c r="G24">
+        <v>3100000.0</v>
+      </c>
+      <c r="H24">
+        <v>2115000.0</v>
+      </c>
+      <c r="I24">
+        <v>75297892.0</v>
+      </c>
+      <c r="J24">
+        <v>85903.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>3783000.0</v>
+      </c>
+      <c r="C25">
+        <v>1926000.0</v>
+      </c>
+      <c r="D25">
+        <v>-363000.0</v>
+      </c>
+      <c r="E25">
+        <v>2123000.0</v>
+      </c>
+      <c r="F25">
+        <v>28735000.0</v>
+      </c>
+      <c r="G25">
+        <v>15069000.0</v>
+      </c>
+      <c r="H25">
+        <v>24464000.0</v>
+      </c>
+      <c r="I25">
+        <v>1019953.0</v>
+      </c>
+      <c r="J25">
+        <v>-2114051.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26">
+        <v>-45000000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>-7019000.0</v>
+      </c>
+      <c r="E26">
+        <v>-22204000.0</v>
+      </c>
+      <c r="F26">
+        <v>-694000.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>4887000.0</v>
+      </c>
+      <c r="C27">
+        <v>4347000.0</v>
+      </c>
+      <c r="D27">
+        <v>12051000.0</v>
+      </c>
+      <c r="E27">
+        <v>16498000.0</v>
+      </c>
+      <c r="F27">
+        <v>12721000.0</v>
+      </c>
+      <c r="G27">
+        <v>1042000.0</v>
+      </c>
+      <c r="H27">
+        <v>23662000.0</v>
+      </c>
+      <c r="I27">
+        <v>-2891362.0</v>
+      </c>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28">
+        <v>26510000.0</v>
+      </c>
+      <c r="C28">
+        <v>3771000.0</v>
+      </c>
+      <c r="D28">
+        <v>29744000.0</v>
+      </c>
+      <c r="E28">
+        <v>-24258000.0</v>
+      </c>
+      <c r="F28">
+        <v>8588000.0</v>
+      </c>
+      <c r="G28">
+        <v>45184000.0</v>
+      </c>
+      <c r="H28">
+        <v>-5512000.0</v>
+      </c>
+      <c r="I28">
+        <v>-85009162.0</v>
+      </c>
+      <c r="J28">
+        <v>-34489052.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>-22969000.0</v>
+      </c>
+      <c r="C29">
+        <v>11184000.0</v>
+      </c>
+      <c r="D29">
+        <v>-174150000.0</v>
+      </c>
+      <c r="E29">
+        <v>-113000.0</v>
+      </c>
+      <c r="F29">
+        <v>79079000.0</v>
+      </c>
+      <c r="G29">
+        <v>-12231000.0</v>
+      </c>
+      <c r="H29">
+        <v>63506000.0</v>
+      </c>
+      <c r="I29">
+        <v>54652092.0</v>
+      </c>
+      <c r="J29">
+        <v>53305526.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>-3860000.0</v>
+      </c>
+      <c r="C30">
+        <v>-16130000.0</v>
+      </c>
+      <c r="D30">
+        <v>3091000.0</v>
+      </c>
+      <c r="E30">
+        <v>41371000.0</v>
+      </c>
+      <c r="F30">
+        <v>13204000.0</v>
+      </c>
+      <c r="G30">
+        <v>-21141000.0</v>
+      </c>
+      <c r="H30">
+        <v>-62093000.0</v>
+      </c>
+      <c r="I30">
+        <v>44189907.0</v>
+      </c>
+      <c r="J30">
+        <v>-19430949.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I1" t="s">
+        <v>76</v>
+      </c>
+      <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>78</v>
+      </c>
+      <c r="M1" t="s">
+        <v>79</v>
+      </c>
+      <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>82</v>
+      </c>
+      <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>84</v>
+      </c>
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
+      <c r="A2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B2">
+        <v>4379000.0</v>
+      </c>
+      <c r="C2">
+        <v>5267000.0</v>
+      </c>
+      <c r="D2">
+        <v>5747000.0</v>
+      </c>
+      <c r="E2">
+        <v>4691000.0</v>
+      </c>
+      <c r="F2">
+        <v>4698000.0</v>
+      </c>
+      <c r="G2">
+        <v>9787000.0</v>
+      </c>
+      <c r="H2">
+        <v>4285000.0</v>
+      </c>
+      <c r="I2">
+        <v>2637000.0</v>
+      </c>
+      <c r="J2">
+        <v>5873000.0</v>
+      </c>
+      <c r="K2">
+        <v>3154000.0</v>
+      </c>
+      <c r="L2">
+        <v>34644000.0</v>
+      </c>
+      <c r="M2">
+        <v>87695000.0</v>
+      </c>
+      <c r="N2">
+        <v>147188000.0</v>
+      </c>
+      <c r="O2">
+        <v>151378000.0</v>
+      </c>
+      <c r="P2">
+        <v>197240000.0</v>
+      </c>
+      <c r="Q2">
+        <v>171724000.0</v>
+      </c>
+      <c r="R2">
+        <v>130188000.0</v>
+      </c>
+      <c r="S2">
+        <v>61852000.0</v>
+      </c>
+      <c r="T2">
+        <v>41808000.0</v>
+      </c>
+      <c r="U2">
+        <v>19609000.0</v>
+      </c>
+      <c r="V2">
+        <v>29317000.0</v>
+      </c>
+      <c r="W2">
+        <v>17370000.0</v>
+      </c>
+      <c r="X2">
+        <v>37210000.0</v>
+      </c>
+      <c r="Y2">
+        <v>79715000.0</v>
+      </c>
+      <c r="Z2">
+        <v>17505000.0</v>
+      </c>
+      <c r="AA2">
+        <v>5111820.0</v>
+      </c>
+      <c r="AB2">
+        <v>2441240.0</v>
+      </c>
+      <c r="AC2">
+        <v>12022703.0</v>
+      </c>
+      <c r="AD2">
+        <v>21604166.0</v>
+      </c>
+      <c r="AE2">
+        <v>39462487.0</v>
+      </c>
+      <c r="AF2">
+        <v>27200.0</v>
+      </c>
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B3">
+        <v>1052000</v>
+      </c>
+      <c r="C3">
+        <v>4637000</v>
+      </c>
+      <c r="D3">
+        <v>1663000</v>
+      </c>
+      <c r="E3">
+        <v>1970000</v>
+      </c>
+      <c r="F3">
+        <v>3539000</v>
+      </c>
+      <c r="G3">
+        <v>13774000</v>
+      </c>
+      <c r="H3">
+        <v>2456000</v>
+      </c>
+      <c r="I3">
+        <v>3616000</v>
+      </c>
+      <c r="J3">
+        <v>3574000</v>
+      </c>
+      <c r="K3">
+        <v>3593000</v>
+      </c>
+      <c r="L3">
+        <v>2952000</v>
+      </c>
+      <c r="M3">
+        <v>3333000</v>
+      </c>
+      <c r="N3">
+        <v>1481000</v>
+      </c>
+      <c r="O3">
+        <v>1715000</v>
+      </c>
+      <c r="P3">
+        <v>3676000</v>
+      </c>
+      <c r="Q3">
+        <v>8567000</v>
+      </c>
+      <c r="R3">
+        <v>1637000</v>
+      </c>
+      <c r="S3">
+        <v>2771000</v>
+      </c>
+      <c r="T3">
+        <v>279000</v>
+      </c>
+      <c r="U3">
+        <v>398000</v>
+      </c>
+      <c r="V3">
+        <v>443000</v>
+      </c>
+      <c r="W3">
+        <v>4444111</v>
+      </c>
+      <c r="X3">
+        <v>1500000</v>
+      </c>
+      <c r="Y3">
+        <v>114000</v>
+      </c>
+      <c r="Z3">
+        <v>1207000</v>
+      </c>
+      <c r="AA3">
+        <v>4428662</v>
+      </c>
+      <c r="AB3">
+        <v>14941158</v>
+      </c>
+      <c r="AC3">
+        <v>24320000</v>
+      </c>
+      <c r="AD3">
+        <v>24320000</v>
+      </c>
+      <c r="AE3">
+        <v>190157</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-53051000.0</v>
+      </c>
+      <c r="N4">
+        <v>-59493000.0</v>
+      </c>
+      <c r="O4">
+        <v>-4190000.0</v>
+      </c>
+      <c r="P4">
+        <v>-45862000.0</v>
+      </c>
+      <c r="Q4">
+        <v>25516000.0</v>
+      </c>
+      <c r="R4">
+        <v>41536000.0</v>
+      </c>
+      <c r="S4">
+        <v>68336000.0</v>
+      </c>
+      <c r="T4">
+        <v>20044000.0</v>
+      </c>
+      <c r="U4">
+        <v>22199000.0</v>
+      </c>
+      <c r="V4">
+        <v>-9708000.0</v>
+      </c>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>22983000.0</v>
+      </c>
+      <c r="N5">
+        <v>-23359000.0</v>
+      </c>
+      <c r="O5">
+        <v>6848000.0</v>
+      </c>
+      <c r="P5">
+        <v>724000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-29560000.0</v>
+      </c>
+      <c r="R5">
+        <v>-5486000.0</v>
+      </c>
+      <c r="S5">
+        <v>14666000.0</v>
+      </c>
+      <c r="T5">
+        <v>9947000.0</v>
+      </c>
+      <c r="U5">
+        <v>9053000.0</v>
+      </c>
+      <c r="V5">
+        <v>-1924000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>-2294000.0</v>
+      </c>
+      <c r="C6">
+        <v>-888000.0</v>
+      </c>
+      <c r="D6">
+        <v>-480000.0</v>
+      </c>
+      <c r="E6">
+        <v>1056000.0</v>
+      </c>
+      <c r="F6">
+        <v>-7000.0</v>
+      </c>
+      <c r="G6">
+        <v>-5089000.0</v>
+      </c>
+      <c r="H6">
+        <v>5502000.0</v>
+      </c>
+      <c r="I6">
+        <v>1648000.0</v>
+      </c>
+      <c r="J6">
+        <v>-3236000.0</v>
+      </c>
+      <c r="K6">
+        <v>2719000.0</v>
+      </c>
+      <c r="L6">
+        <v>-31490000.0</v>
+      </c>
+      <c r="M6">
+        <v>-53051000.0</v>
+      </c>
+      <c r="N6">
+        <v>-59493000.0</v>
+      </c>
+      <c r="O6">
+        <v>-4190000.0</v>
+      </c>
+      <c r="P6">
+        <v>-45862000.0</v>
+      </c>
+      <c r="Q6">
+        <v>25516000.0</v>
+      </c>
+      <c r="R6">
+        <v>41536000.0</v>
+      </c>
+      <c r="S6">
+        <v>68336000.0</v>
+      </c>
+      <c r="T6">
+        <v>20044000.0</v>
+      </c>
+      <c r="U6">
+        <v>22199000.0</v>
+      </c>
+      <c r="V6">
+        <v>-9708000.0</v>
+      </c>
+      <c r="W6">
+        <v>11946946.0</v>
+      </c>
+      <c r="X6">
+        <v>-19840000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-42505000.0</v>
+      </c>
+      <c r="Z6">
+        <v>62210000.0</v>
+      </c>
+      <c r="AA6">
+        <v>12393182.0</v>
+      </c>
+      <c r="AB6">
+        <v>2670580.0</v>
+      </c>
+      <c r="AC6">
+        <v>-9581463.0</v>
+      </c>
+      <c r="AD6">
+        <v>-9581463.0</v>
+      </c>
+      <c r="AE6">
+        <v>-17858321.0</v>
+      </c>
+      <c r="AF6">
+        <v>15700.0</v>
+      </c>
+      <c r="AG6">
+        <v>27200.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7">
+        <v>-33051000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1847000.0</v>
+      </c>
+      <c r="D7">
+        <v>-13139000.0</v>
+      </c>
+      <c r="E7">
+        <v>-4603000.0</v>
+      </c>
+      <c r="F7">
+        <v>-46673000.0</v>
+      </c>
+      <c r="G7">
+        <v>24704000.0</v>
+      </c>
+      <c r="H7">
+        <v>2652000.0</v>
+      </c>
+      <c r="I7">
+        <v>-17469000.0</v>
+      </c>
+      <c r="J7">
+        <v>-29272000.0</v>
+      </c>
+      <c r="K7">
+        <v>-9911000.0</v>
+      </c>
+      <c r="L7">
+        <v>-55453000.0</v>
+      </c>
+      <c r="M7">
+        <v>-66720000.0</v>
+      </c>
+      <c r="N7">
+        <v>-68966000.0</v>
+      </c>
+      <c r="O7">
+        <v>-12343000.0</v>
+      </c>
+      <c r="P7">
+        <v>-43804000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-35023000.0</v>
+      </c>
+      <c r="R7">
+        <v>19105000.0</v>
+      </c>
+      <c r="S7">
+        <v>28760000.0</v>
+      </c>
+      <c r="T7">
+        <v>5911000.0</v>
+      </c>
+      <c r="U7">
+        <v>-2762000.0</v>
+      </c>
+      <c r="V7">
+        <v>-27486000.0</v>
+      </c>
+      <c r="W7">
+        <v>-36634304.0</v>
+      </c>
+      <c r="X7">
+        <v>-42310000.0</v>
+      </c>
+      <c r="Y7">
+        <v>3601000.0</v>
+      </c>
+      <c r="Z7">
+        <v>11704000.0</v>
+      </c>
+      <c r="AA7">
+        <v>30449415.0</v>
+      </c>
+      <c r="AB7">
+        <v>-46966835.0</v>
+      </c>
+      <c r="AC7">
+        <v>-3974071.0</v>
+      </c>
+      <c r="AD7">
+        <v>-3974071.0</v>
+      </c>
+      <c r="AE7">
+        <v>-13594788.0</v>
+      </c>
+      <c r="AF7"/>
+      <c r="AG7">
+        <v>5200.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>4381000.0</v>
+      </c>
+      <c r="N8">
+        <v>-7996000.0</v>
+      </c>
+      <c r="O8">
+        <v>-4759000.0</v>
+      </c>
+      <c r="P8">
+        <v>4637000.0</v>
+      </c>
+      <c r="Q8">
+        <v>4620000.0</v>
+      </c>
+      <c r="R8">
+        <v>-5527000.0</v>
+      </c>
+      <c r="S8">
+        <v>-1411000.0</v>
+      </c>
+      <c r="T8">
+        <v>6865000.0</v>
+      </c>
+      <c r="U8">
+        <v>-3299000.0</v>
+      </c>
+      <c r="V8">
+        <v>1713000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9">
+        <v>-3860000.0</v>
+      </c>
+      <c r="C9">
+        <v>275000.0</v>
+      </c>
+      <c r="D9">
+        <v>919000.0</v>
+      </c>
+      <c r="E9">
+        <v>-4666000.0</v>
+      </c>
+      <c r="F9">
+        <v>-5460000.0</v>
+      </c>
+      <c r="G9">
+        <v>-856000.0</v>
+      </c>
+      <c r="H9">
+        <v>2988000.0</v>
+      </c>
+      <c r="I9">
+        <v>-7281000.0</v>
+      </c>
+      <c r="J9">
+        <v>1182000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1834000.0</v>
+      </c>
+      <c r="L9">
+        <v>2168000.0</v>
+      </c>
+      <c r="M9">
+        <v>4381000.0</v>
+      </c>
+      <c r="N9">
+        <v>-7996000.0</v>
+      </c>
+      <c r="O9">
+        <v>-4759000.0</v>
+      </c>
+      <c r="P9">
+        <v>4637000.0</v>
+      </c>
+      <c r="Q9">
+        <v>4620000.0</v>
+      </c>
+      <c r="R9">
+        <v>-5527000.0</v>
+      </c>
+      <c r="S9">
+        <v>-1411000.0</v>
+      </c>
+      <c r="T9">
+        <v>6865000.0</v>
+      </c>
+      <c r="U9">
+        <v>-3299000.0</v>
+      </c>
+      <c r="V9">
+        <v>1713000.0</v>
+      </c>
+      <c r="W9">
+        <v>-11563940.0</v>
+      </c>
+      <c r="X9">
+        <v>-3517000.0</v>
+      </c>
+      <c r="Y9">
+        <v>173000.0</v>
+      </c>
+      <c r="Z9">
+        <v>12321000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-20203702.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9">
+        <v>-5638123.0</v>
+      </c>
+      <c r="AD9">
+        <v>-5638123.0</v>
+      </c>
+      <c r="AE9">
+        <v>-11231936.0</v>
+      </c>
+      <c r="AF9"/>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
+      <c r="A10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B10">
+        <v>-29941000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4509000.0</v>
+      </c>
+      <c r="D10">
+        <v>-7413000.0</v>
+      </c>
+      <c r="E10">
+        <v>-3169000.0</v>
+      </c>
+      <c r="F10">
+        <v>-39709000.0</v>
+      </c>
+      <c r="G10">
+        <v>-15442000.0</v>
+      </c>
+      <c r="H10">
+        <v>-6021000.0</v>
+      </c>
+      <c r="I10">
+        <v>-32604999.0</v>
+      </c>
+      <c r="J10">
+        <v>-23961000.0</v>
+      </c>
+      <c r="K10">
+        <v>-319000.0</v>
+      </c>
+      <c r="L10">
+        <v>-34035000.0</v>
+      </c>
+      <c r="M10">
+        <v>-85295000.0</v>
+      </c>
+      <c r="N10">
+        <v>-48983000.0</v>
+      </c>
+      <c r="O10">
+        <v>-11196000.0</v>
+      </c>
+      <c r="P10">
+        <v>-39810000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-14805000.0</v>
+      </c>
+      <c r="R10">
+        <v>28174000.0</v>
+      </c>
+      <c r="S10">
+        <v>8432000.0</v>
+      </c>
+      <c r="T10">
+        <v>-10687000.0</v>
+      </c>
+      <c r="U10">
+        <v>-6397000.0</v>
+      </c>
+      <c r="V10">
+        <v>-27020000.0</v>
+      </c>
+      <c r="W10">
+        <v>-26658418.0</v>
+      </c>
+      <c r="X10">
+        <v>-23114000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-3992000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-1511000.0</v>
+      </c>
+      <c r="AA10">
+        <v>47254676.0</v>
+      </c>
+      <c r="AB10">
+        <v>-33215311.0</v>
+      </c>
+      <c r="AC10">
+        <v>-5309318.0</v>
+      </c>
+      <c r="AD10">
+        <v>-5309318.0</v>
+      </c>
+      <c r="AE10">
+        <v>-7049461.0</v>
+      </c>
+      <c r="AF10"/>
+      <c r="AG10">
+        <v>5200.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-8591000.0</v>
+      </c>
+      <c r="N11">
+        <v>11372000.0</v>
+      </c>
+      <c r="O11">
+        <v>-4058000.0</v>
+      </c>
+      <c r="P11">
+        <v>-9355000.0</v>
+      </c>
+      <c r="Q11">
+        <v>6897000.0</v>
+      </c>
+      <c r="R11">
+        <v>1944000.0</v>
+      </c>
+      <c r="S11">
+        <v>3562000.0</v>
+      </c>
+      <c r="T11">
+        <v>-214000.0</v>
+      </c>
+      <c r="U11">
+        <v>-1358000.0</v>
+      </c>
+      <c r="V11">
+        <v>1080000.0</v>
+      </c>
+      <c r="W11">
+        <v>-2347042.0</v>
+      </c>
+      <c r="X11">
+        <v>-975063.0</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="A12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-230000.0</v>
+      </c>
+      <c r="N12">
+        <v>3910000.0</v>
+      </c>
+      <c r="O12">
+        <v>3731000.0</v>
+      </c>
+      <c r="P12">
+        <v>6284000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3719000.0</v>
+      </c>
+      <c r="R12">
+        <v>3740000.0</v>
+      </c>
+      <c r="S12">
+        <v>9492000.0</v>
+      </c>
+      <c r="T12">
+        <v>10195000.0</v>
+      </c>
+      <c r="U12">
+        <v>5492000.0</v>
+      </c>
+      <c r="V12">
+        <v>-130000.0</v>
+      </c>
+      <c r="W12">
+        <v>-102626.0</v>
+      </c>
+      <c r="X12">
+        <v>3205959.0</v>
+      </c>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
+      <c r="A13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>22879000.0</v>
+      </c>
+      <c r="N13">
+        <v>22879000.0</v>
+      </c>
+      <c r="O13">
+        <v>7937000.0</v>
+      </c>
+      <c r="P13">
+        <v>1482000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-30854000.0</v>
+      </c>
+      <c r="R13">
+        <v>-8180000.0</v>
+      </c>
+      <c r="S13">
+        <v>15033000.0</v>
+      </c>
+      <c r="T13">
+        <v>11149000.0</v>
+      </c>
+      <c r="U13">
+        <v>7284000.0</v>
+      </c>
+      <c r="V13">
+        <v>-3264000.0</v>
+      </c>
+      <c r="W13">
+        <v>2611051.0</v>
+      </c>
+      <c r="X13">
+        <v>-14705483.0</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
+      <c r="A14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14">
+        <v>6156000.0</v>
+      </c>
+      <c r="C14">
+        <v>5439000.0</v>
+      </c>
+      <c r="D14">
+        <v>4978000.0</v>
+      </c>
+      <c r="E14">
+        <v>4680000.0</v>
+      </c>
+      <c r="F14">
+        <v>4996000.0</v>
+      </c>
+      <c r="G14">
+        <v>5357000.0</v>
+      </c>
+      <c r="H14">
+        <v>4543000.0</v>
+      </c>
+      <c r="I14">
+        <v>3694000.0</v>
+      </c>
+      <c r="J14">
+        <v>2819000.0</v>
+      </c>
+      <c r="K14">
+        <v>2947000.0</v>
+      </c>
+      <c r="L14">
+        <v>2695000.0</v>
+      </c>
+      <c r="M14">
+        <v>2697000.0</v>
+      </c>
+      <c r="N14">
+        <v>2570000.0</v>
+      </c>
+      <c r="O14">
+        <v>2395000.0</v>
+      </c>
+      <c r="P14">
+        <v>2832000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2892000.0</v>
+      </c>
+      <c r="R14">
+        <v>2865000.0</v>
+      </c>
+      <c r="S14">
+        <v>3130000.0</v>
+      </c>
+      <c r="T14">
+        <v>3169000.0</v>
+      </c>
+      <c r="U14">
+        <v>3212000.0</v>
+      </c>
+      <c r="V14">
+        <v>3487000.0</v>
+      </c>
+      <c r="W14">
+        <v>3709907.0</v>
+      </c>
+      <c r="X14">
+        <v>5878000.0</v>
+      </c>
+      <c r="Y14">
+        <v>6698000.0</v>
+      </c>
+      <c r="Z14">
+        <v>7937000.0</v>
+      </c>
+      <c r="AA14">
+        <v>8243320.0</v>
+      </c>
+      <c r="AB14">
+        <v>8341386.0</v>
+      </c>
+      <c r="AC14">
+        <v>6748115.0</v>
+      </c>
+      <c r="AD14">
+        <v>6748115.0</v>
+      </c>
+      <c r="AE14">
+        <v>5975182.0</v>
+      </c>
+      <c r="AF14">
+        <v>4500.0</v>
+      </c>
+      <c r="AG14">
+        <v>3500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
+      <c r="A15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>104000.0</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="A16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16">
+        <v>2085000.0</v>
+      </c>
+      <c r="C16">
+        <v>4379000.0</v>
+      </c>
+      <c r="D16">
+        <v>5267000.0</v>
+      </c>
+      <c r="E16">
+        <v>5747000.0</v>
+      </c>
+      <c r="F16">
+        <v>4691000.0</v>
+      </c>
+      <c r="G16">
+        <v>4698000.0</v>
+      </c>
+      <c r="H16">
+        <v>9787000.0</v>
+      </c>
+      <c r="I16">
+        <v>4285000.0</v>
+      </c>
+      <c r="J16">
+        <v>2637000.0</v>
+      </c>
+      <c r="K16">
+        <v>5873000.0</v>
+      </c>
+      <c r="L16">
+        <v>3154000.0</v>
+      </c>
+      <c r="M16">
+        <v>34644000.0</v>
+      </c>
+      <c r="N16">
+        <v>87695000.0</v>
+      </c>
+      <c r="O16">
+        <v>147188000.0</v>
+      </c>
+      <c r="P16">
+        <v>151378000.0</v>
+      </c>
+      <c r="Q16">
+        <v>197240000.0</v>
+      </c>
+      <c r="R16">
+        <v>171724000.0</v>
+      </c>
+      <c r="S16">
+        <v>130188000.0</v>
+      </c>
+      <c r="T16">
+        <v>61852000.0</v>
+      </c>
+      <c r="U16">
+        <v>41808000.0</v>
+      </c>
+      <c r="V16">
+        <v>19609000.0</v>
+      </c>
+      <c r="W16">
+        <v>29316946.0</v>
+      </c>
+      <c r="X16">
+        <v>17370000.0</v>
+      </c>
+      <c r="Y16">
+        <v>37210000.0</v>
+      </c>
+      <c r="Z16">
+        <v>79715000.0</v>
+      </c>
+      <c r="AA16">
+        <v>17505002.0</v>
+      </c>
+      <c r="AB16">
+        <v>5111820.0</v>
+      </c>
+      <c r="AC16">
+        <v>2441240.0</v>
+      </c>
+      <c r="AD16">
+        <v>12022703.0</v>
+      </c>
+      <c r="AE16">
+        <v>21604166.0</v>
+      </c>
+      <c r="AF16">
+        <v>15700.0</v>
+      </c>
+      <c r="AG16">
+        <v>27200.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
+      <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
+      <c r="A18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18">
+        <v>-27715000.0</v>
+      </c>
+      <c r="C18">
+        <v>6727000.0</v>
+      </c>
+      <c r="D18">
+        <v>-10560000.0</v>
+      </c>
+      <c r="E18">
+        <v>17815000.0</v>
+      </c>
+      <c r="F18">
+        <v>-48760000.0</v>
+      </c>
+      <c r="G18">
+        <v>23764000.0</v>
+      </c>
+      <c r="H18">
+        <v>7990000.0</v>
+      </c>
+      <c r="I18">
+        <v>-18943000.0</v>
+      </c>
+      <c r="J18">
+        <v>-25047000.0</v>
+      </c>
+      <c r="K18">
+        <v>-9692000.0</v>
+      </c>
+      <c r="L18">
+        <v>-41806000.0</v>
+      </c>
+      <c r="M18">
+        <v>-70088000.0</v>
+      </c>
+      <c r="N18">
+        <v>-63923000.0</v>
+      </c>
+      <c r="O18">
+        <v>554000.0</v>
+      </c>
+      <c r="P18">
+        <v>-47262000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-10411000.0</v>
+      </c>
+      <c r="R18">
+        <v>41411000.0</v>
+      </c>
+      <c r="S18">
+        <v>49924000.0</v>
+      </c>
+      <c r="T18">
+        <v>17469000.0</v>
+      </c>
+      <c r="U18">
+        <v>22199000.0</v>
+      </c>
+      <c r="V18">
+        <v>-14404000.0</v>
+      </c>
+      <c r="W18">
+        <v>-36661011.0</v>
+      </c>
+      <c r="X18">
+        <v>-19840000.0</v>
+      </c>
+      <c r="Y18">
+        <v>16775000.0</v>
+      </c>
+      <c r="Z18">
+        <v>20230000.0</v>
+      </c>
+      <c r="AA18">
+        <v>51353880.0</v>
+      </c>
+      <c r="AB18">
+        <v>19279661.0</v>
+      </c>
+      <c r="AC18">
+        <v>-22627506.0</v>
+      </c>
+      <c r="AD18">
+        <v>-22627506.0</v>
+      </c>
+      <c r="AE18">
+        <v>1018024.0</v>
+      </c>
+      <c r="AF18">
+        <v>15700.0</v>
+      </c>
+      <c r="AG18">
+        <v>27200.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
+      <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
+        <v>-1663000.0</v>
+      </c>
+      <c r="E19">
+        <v>-220000.0</v>
+      </c>
+      <c r="F19">
+        <v>-3539000.0</v>
+      </c>
+      <c r="G19">
+        <v>-4674000.0</v>
+      </c>
+      <c r="H19">
+        <v>-2456000.0</v>
+      </c>
+      <c r="I19">
+        <v>-9226000.0</v>
+      </c>
+      <c r="J19">
+        <v>226000.0</v>
+      </c>
+      <c r="K19">
+        <v>-3593000.0</v>
+      </c>
+      <c r="L19">
+        <v>-1202000.0</v>
+      </c>
+      <c r="M19">
+        <v>4867000.0</v>
+      </c>
+      <c r="N19">
+        <v>3019000.0</v>
+      </c>
+      <c r="O19">
+        <v>18144000.0</v>
+      </c>
+      <c r="P19">
+        <v>-2276000.0</v>
+      </c>
+      <c r="Q19">
+        <v>27140000.0</v>
+      </c>
+      <c r="R19">
+        <v>-1637000.0</v>
+      </c>
+      <c r="S19">
+        <v>7329000.0</v>
+      </c>
+      <c r="T19">
+        <v>2296000.0</v>
+      </c>
+      <c r="U19">
+        <v>-398000.0</v>
+      </c>
+      <c r="V19">
+        <v>3977000.0</v>
+      </c>
+      <c r="W19">
+        <v>-4443706.0</v>
+      </c>
+      <c r="X19">
+        <v>-1500000.0</v>
+      </c>
+      <c r="Y19">
+        <v>2986000.0</v>
+      </c>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
+      <c r="A20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
+      <c r="A21" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21">
+        <v>27495000.0</v>
+      </c>
+      <c r="C21">
+        <v>-14000000.0</v>
+      </c>
+      <c r="D21">
         <v>10089000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-18720000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>93912000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-38033000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2488000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>8559000.0</v>
       </c>
       <c r="N21">
         <v>8559000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
+      <c r="O21">
+        <v>8559000.0</v>
+      </c>
+      <c r="P21">
+        <v>8559000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-3450000.0</v>
+      </c>
+      <c r="C22">
+        <v>5397000.0</v>
+      </c>
+      <c r="D22">
         <v>-120000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8575000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-5277000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2702000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>509000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-3637000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6277000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-2732000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-148000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2688000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>5000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9193000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-9013000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>26455000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>17226000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>11185000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1636000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>16548000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10018000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>642513.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>14719000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-7938000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1059000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>9003469.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4989538.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>753065.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>753066.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4649277.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2200.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>144</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-13814000.0</v>
+      </c>
+      <c r="D23">
         <v>-1000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>194999.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-159000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>80000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2488000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-16000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-108000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-6915000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-17500000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>278000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-70000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2592000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2276000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>220000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>125000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>8312000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2296000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-398000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-269000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>48607823.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>353000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>24781000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>79500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-79039369.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>23159323.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>23159323.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-125658.0</v>
       </c>
-      <c r="AD23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24">
+        <v>-2074000.0</v>
+      </c>
+      <c r="C24">
+        <v>4449000.0</v>
+      </c>
+      <c r="D24">
         <v>-928000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1750000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="F24"/>
+      <c r="G24">
         <v>9100000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2922000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-5610000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3800000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>14450000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1750000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>8200000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4500000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4195000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1400000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>35707000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="R24"/>
+      <c r="S24">
         <v>10100000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2575000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="U24"/>
+      <c r="V24">
         <v>4420000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-2030992000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>3100000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-293000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1985817.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>4101258.0</v>
       </c>
-      <c r="AA24"/>
-[...1 lines deleted...]
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>4823996.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>2831000.0</v>
+      </c>
+      <c r="C25">
+        <v>964000.0</v>
+      </c>
+      <c r="D25">
         <v>-1816000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>10233000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>976000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2022000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1230000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>67000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1393000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2182000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>12052000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1271000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1146000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2756000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2384000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1453000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>872000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8002000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2259000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5449000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>304000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>340917.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>69000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>203000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>737000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>8086338.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>37974414.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1834614.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1834615.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4178510.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-15700.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-5200.0</v>
       </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-90000000.0</v>
+      </c>
+      <c r="D26">
         <v>-8000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>16000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-45000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="G26"/>
+      <c r="H26">
         <v>124000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-16000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-108000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-6915000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-34000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-70000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-22204000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>-425000.0</v>
       </c>
-      <c r="R26"/>
-[...1 lines deleted...]
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>-269000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>1802000.0</v>
+      </c>
+      <c r="C27">
+        <v>1762000.0</v>
+      </c>
+      <c r="D27">
         <v>1200000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>900000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1160000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1188000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1216000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1144000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>799000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3112000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3028000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2731000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4469000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4357000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3917000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3755000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3822000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>8749000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>150000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>154000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1042456.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>-99000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>16289000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
         <v>11900.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>100.0</v>
       </c>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>27495000.0</v>
+      </c>
+      <c r="C28">
+        <v>-13814000.0</v>
+      </c>
+      <c r="D28">
         <v>10080000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-18509000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>48753000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-37953000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2488000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>26201000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>18011000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12411000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8566000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8837000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-70000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-24603000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>345000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>220000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>125000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8312000.0</v>
       </c>
       <c r="S28">
         <v>8312000.0</v>
       </c>
       <c r="T28">
+        <v>8312000.0</v>
+      </c>
+      <c r="U28">
+        <v>8312000.0</v>
+      </c>
+      <c r="V28">
         <v>276000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>48607550.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-353000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-62380000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>58956000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-36958801.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-14871899.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>23159323.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>23159323.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1416681.0</v>
       </c>
-      <c r="AD28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-26663000.0</v>
+      </c>
+      <c r="C29">
+        <v>11364000.0</v>
+      </c>
+      <c r="D29">
         <v>-8897000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>19785000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-45221000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>37538000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10446000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-15327000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-21473000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-6099000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-38854000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-66755000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-62442000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2269000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-43586000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1844000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>43048000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>52695000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>17748000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>22597000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-13961000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-32216900.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-18340000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>16889000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>21437000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>55782542.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4338503.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1692495.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1692495.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1208181.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>15700.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>27200.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-3126000.0</v>
+      </c>
+      <c r="C30">
+        <v>1562000.0</v>
+      </c>
+      <c r="D30">
         <v>-1663000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-220000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3539000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-4674000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2456000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-9226000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>226000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-3593000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1202000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4867000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3019000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>18144000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2276000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>27140000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1637000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7329000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2296000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-398000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3977000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-4443706.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1500000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2986000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-18183000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-6430559.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>13203976.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-34433281.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-34433281.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-17649821.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>