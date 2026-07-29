--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1244,51 +1244,51 @@
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>5000.0</v>
       </c>
       <c r="F15">
         <v>5000.0</v>
       </c>
       <c r="G15">
         <v>4105.0</v>
       </c>
       <c r="H15">
         <v>529.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
-        <v>780000.0</v>
+        <v>1310000.0</v>
       </c>
       <c r="C16">
         <v>26691000.0</v>
       </c>
       <c r="D16">
         <v>1467000.0</v>
       </c>
       <c r="E16">
         <v>18440000.0</v>
       </c>
       <c r="F16">
         <v>36072000.0</v>
       </c>
       <c r="G16">
         <v>5415000.0</v>
       </c>
       <c r="H16">
         <v>11182682.0</v>
       </c>
       <c r="I16">
         <v>-12671524.0</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
@@ -1392,51 +1392,51 @@
       </c>
       <c r="E21">
         <v>24112000.0</v>
       </c>
       <c r="F21">
         <v>26238000.0</v>
       </c>
       <c r="G21">
         <v>28364000.0</v>
       </c>
       <c r="H21">
         <v>20375166.0</v>
       </c>
       <c r="I21">
         <v>10845000.0</v>
       </c>
       <c r="J21">
         <v>2507667.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
-        <v>205379000.0</v>
+        <v>211058000.0</v>
       </c>
       <c r="C22">
         <v>224832000.0</v>
       </c>
       <c r="D22">
         <v>177770000.0</v>
       </c>
       <c r="E22">
         <v>117488000.0</v>
       </c>
       <c r="F22">
         <v>81759000.0</v>
       </c>
       <c r="G22">
         <v>85192000.0</v>
       </c>
       <c r="H22">
         <v>57918723.0</v>
       </c>
       <c r="I22">
         <v>55643781.0</v>
       </c>
       <c r="J22">
         <v>56724409.0</v>
       </c>
@@ -1520,51 +1520,51 @@
         <v>5449739.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>30401000.0</v>
+        <v>140454000.0</v>
       </c>
       <c r="C28">
         <v>71272000.0</v>
       </c>
       <c r="D28">
         <v>31656000.0</v>
       </c>
       <c r="E28">
         <v>-114479000.0</v>
       </c>
       <c r="F28">
         <v>-130188000.0</v>
       </c>
       <c r="G28">
         <v>-29317000.0</v>
       </c>
       <c r="H28">
         <v>-14153288.0</v>
       </c>
       <c r="I28">
         <v>108907.0</v>
       </c>
       <c r="J28">
         <v>88411519.0</v>
       </c>
@@ -1580,51 +1580,51 @@
         <v>496669000.0</v>
       </c>
       <c r="D29">
         <v>482574000.0</v>
       </c>
       <c r="E29">
         <v>444980000.0</v>
       </c>
       <c r="F29">
         <v>408879000.0</v>
       </c>
       <c r="G29">
         <v>352641099.0</v>
       </c>
       <c r="H29">
         <v>297337079.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>42654000.0</v>
+        <v>48458000.0</v>
       </c>
       <c r="C30">
         <v>42806000.0</v>
       </c>
       <c r="D30">
         <v>31239000.0</v>
       </c>
       <c r="E30">
         <v>28273000.0</v>
       </c>
       <c r="F30">
         <v>29350000.0</v>
       </c>
       <c r="G30">
         <v>50689000.0</v>
       </c>
       <c r="H30">
         <v>51867653.0</v>
       </c>
       <c r="I30">
         <v>27820980.0</v>
       </c>
       <c r="J30">
         <v>22785122.0</v>
       </c>
@@ -1830,83 +1830,83 @@
       <c r="D38"/>
       <c r="E38">
         <v>78501000.0</v>
       </c>
       <c r="F38">
         <v>89144000.0</v>
       </c>
       <c r="G38">
         <v>154102680.0</v>
       </c>
       <c r="H38">
         <v>48606655.0</v>
       </c>
       <c r="I38">
         <v>67498208.0</v>
       </c>
       <c r="J38">
         <v>52608558.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>221956000.0</v>
+        <v>5094000.0</v>
       </c>
       <c r="C39">
-        <v>11694000.0</v>
+        <v>18497000.0</v>
       </c>
       <c r="D39">
         <v>227662000.0</v>
       </c>
       <c r="E39">
         <v>40607000.0</v>
       </c>
       <c r="F39">
         <v>30232000.0</v>
       </c>
       <c r="G39">
         <v>13765000.0</v>
       </c>
       <c r="H39">
         <v>9378245.0</v>
       </c>
       <c r="I39">
         <v>2988854.0</v>
       </c>
       <c r="J39">
         <v>10378568.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>36373000.0</v>
+        <v>35843000.0</v>
       </c>
       <c r="C40">
         <v>9014000.0</v>
       </c>
       <c r="D40">
         <v>8476000.0</v>
       </c>
       <c r="E40">
         <v>8701000.0</v>
       </c>
       <c r="F40">
         <v>8181000.0</v>
       </c>
       <c r="G40">
         <v>8446000.0</v>
       </c>
       <c r="H40">
         <v>20811766.0</v>
       </c>
       <c r="I40">
         <v>-12428573.0</v>
       </c>
       <c r="J40">
         <v>15595638.0</v>
       </c>
@@ -2140,51 +2140,51 @@
         <v>58</v>
       </c>
       <c r="B50">
         <v>993000.0</v>
       </c>
       <c r="C50">
         <v>605000.0</v>
       </c>
       <c r="D50">
         <v>1278000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>3351714.0</v>
       </c>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>34780000.0</v>
+        <v>144833000.0</v>
       </c>
       <c r="C51">
         <v>75970000.0</v>
       </c>
       <c r="D51">
         <v>37529000.0</v>
       </c>
       <c r="E51">
         <v>32709000.0</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51">
         <v>3351714.0</v>
       </c>
       <c r="I51">
         <v>150000.0</v>
       </c>
       <c r="J51">
         <v>90542398.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
@@ -3157,51 +3157,51 @@
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
         <v>2085000.0</v>
       </c>
       <c r="C12">
         <v>4379000.0</v>
       </c>
       <c r="D12">
-        <v>11691000.0</v>
+        <v>5267000.0</v>
       </c>
       <c r="E12">
         <v>5747000.0</v>
       </c>
       <c r="F12">
         <v>4691000.0</v>
       </c>
       <c r="G12">
         <v>4698000.0</v>
       </c>
       <c r="H12">
         <v>9787000.0</v>
       </c>
       <c r="I12">
         <v>4285000.0</v>
       </c>
       <c r="J12">
         <v>2637000.0</v>
       </c>
       <c r="K12">
         <v>5873000.0</v>
       </c>
       <c r="L12">
         <v>3154000.0</v>
       </c>
@@ -3493,60 +3493,60 @@
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
         <v>4105.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
-        <v>2123000.0</v>
+        <v>29334000.0</v>
       </c>
       <c r="C16">
-        <v>780000.0</v>
+        <v>1310000.0</v>
       </c>
       <c r="D16">
-        <v>907000.0</v>
+        <v>1397000.0</v>
       </c>
       <c r="E16">
-        <v>3660000.0</v>
+        <v>5290000.0</v>
       </c>
       <c r="F16">
         <v>29534000.0</v>
       </c>
       <c r="G16">
         <v>26691000.0</v>
       </c>
       <c r="H16">
         <v>1768000.0</v>
       </c>
       <c r="I16">
         <v>2930000.0</v>
       </c>
       <c r="J16">
         <v>2814000.0</v>
       </c>
       <c r="K16">
         <v>1467000.0</v>
       </c>
       <c r="L16">
         <v>8837000.0</v>
       </c>
       <c r="M16">
         <v>26689000.0</v>
       </c>
@@ -3877,51 +3877,51 @@
       </c>
       <c r="X21">
         <v>28899377.0</v>
       </c>
       <c r="Y21">
         <v>29434767.0</v>
       </c>
       <c r="Z21"/>
       <c r="AA21">
         <v>20375166.0</v>
       </c>
       <c r="AB21">
         <v>20654000.0</v>
       </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21">
         <v>10845000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
-        <v>214703000.0</v>
+        <v>219603000.0</v>
       </c>
       <c r="C22">
         <v>205379000.0</v>
       </c>
       <c r="D22">
         <v>255501000.0</v>
       </c>
       <c r="E22">
         <v>257506000.0</v>
       </c>
       <c r="F22">
         <v>265617000.0</v>
       </c>
       <c r="G22">
         <v>224832000.0</v>
       </c>
       <c r="H22">
         <v>263728000.0</v>
       </c>
       <c r="I22">
         <v>221371000.0</v>
       </c>
       <c r="J22">
         <v>203652000.0</v>
       </c>
@@ -4235,51 +4235,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>31208000.0</v>
+        <v>169004000.0</v>
       </c>
       <c r="C28">
         <v>140454000.0</v>
       </c>
       <c r="D28">
         <v>152357000.0</v>
       </c>
       <c r="E28">
         <v>143175000.0</v>
       </c>
       <c r="F28">
         <v>164074000.0</v>
       </c>
       <c r="G28">
         <v>71272000.0</v>
       </c>
       <c r="H28">
         <v>95654000.0</v>
       </c>
       <c r="I28">
         <v>104837000.0</v>
       </c>
       <c r="J28">
         <v>81691000.0</v>
       </c>
@@ -4409,60 +4409,60 @@
         <v>385560000.0</v>
       </c>
       <c r="U29">
         <v>378447000.0</v>
       </c>
       <c r="V29">
         <v>361749000.0</v>
       </c>
       <c r="W29">
         <v>352641099.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>47116000.0</v>
+        <v>48242000.0</v>
       </c>
       <c r="C30">
-        <v>42654000.0</v>
+        <v>44382000.0</v>
       </c>
       <c r="D30">
-        <v>48552000.0</v>
+        <v>44657000.0</v>
       </c>
       <c r="E30">
-        <v>51926000.0</v>
+        <v>46515000.0</v>
       </c>
       <c r="F30">
         <v>42100000.0</v>
       </c>
       <c r="G30">
         <v>42806000.0</v>
       </c>
       <c r="H30">
         <v>35784000.0</v>
       </c>
       <c r="I30">
         <v>38966000.0</v>
       </c>
       <c r="J30">
         <v>31685000.0</v>
       </c>
       <c r="K30">
         <v>31239000.0</v>
       </c>
       <c r="L30">
         <v>31034000.0</v>
       </c>
       <c r="M30">
         <v>31888000.0</v>
       </c>
@@ -4908,57 +4908,57 @@
       <c r="Z35">
         <v>419057.0</v>
       </c>
       <c r="AA35">
         <v>8805007.0</v>
       </c>
       <c r="AB35">
         <v>46666135.0</v>
       </c>
       <c r="AC35">
         <v>171721018.0</v>
       </c>
       <c r="AD35"/>
       <c r="AE35">
         <v>10213514.0</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>277775000.0</v>
       </c>
       <c r="C36">
-        <v>262356000.0</v>
+        <v>159995000.0</v>
       </c>
       <c r="D36">
-        <v>125784000.0</v>
+        <v>117351000.0</v>
       </c>
       <c r="E36">
-        <v>199312000.0</v>
+        <v>132604000.0</v>
       </c>
       <c r="F36">
         <v>127495000.0</v>
       </c>
       <c r="G36">
         <v>200696000.0</v>
       </c>
       <c r="H36">
         <v>151653000.0</v>
       </c>
       <c r="I36">
         <v>159309000.0</v>
       </c>
       <c r="J36">
         <v>149142000.0</v>
       </c>
       <c r="K36">
         <v>179904000.0</v>
       </c>
       <c r="L36">
         <v>128142000.0</v>
       </c>
       <c r="M36">
         <v>103533000.0</v>
       </c>
@@ -5098,66 +5098,66 @@
         <v>78895000.0</v>
       </c>
       <c r="W38">
         <v>154102680.0</v>
       </c>
       <c r="X38">
         <v>54392787.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38">
         <v>177319244.0</v>
       </c>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38">
         <v>417500.0</v>
       </c>
       <c r="AE38"/>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>232814000.0</v>
+        <v>12085000.0</v>
       </c>
       <c r="C39">
-        <v>221956000.0</v>
+        <v>14849000.0</v>
       </c>
       <c r="D39">
-        <v>7231000.0</v>
+        <v>17550000.0</v>
       </c>
       <c r="E39">
-        <v>268829000.0</v>
+        <v>16734000.0</v>
       </c>
       <c r="F39">
         <v>16880000.0</v>
       </c>
       <c r="G39">
-        <v>11694000.0</v>
+        <v>18497000.0</v>
       </c>
       <c r="H39">
         <v>30437000.0</v>
       </c>
       <c r="I39">
         <v>31206000.0</v>
       </c>
       <c r="J39">
         <v>50400000.0</v>
       </c>
       <c r="K39">
         <v>227662000.0</v>
       </c>
       <c r="L39">
         <v>51133000.0</v>
       </c>
       <c r="M39">
         <v>47789000.0</v>
       </c>
       <c r="N39">
         <v>56048000.0</v>
       </c>
       <c r="O39">
         <v>40607000.0</v>
       </c>
@@ -5191,60 +5191,60 @@
       <c r="Y39">
         <v>8347958.0</v>
       </c>
       <c r="Z39">
         <v>134129.0</v>
       </c>
       <c r="AA39">
         <v>9378245.0</v>
       </c>
       <c r="AB39">
         <v>15581315.0</v>
       </c>
       <c r="AC39">
         <v>158494.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39">
         <v>32619784.0</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>36532000.0</v>
+        <v>9321000.0</v>
       </c>
       <c r="C40">
-        <v>36373000.0</v>
+        <v>35843000.0</v>
       </c>
       <c r="D40">
-        <v>36778000.0</v>
+        <v>35381000.0</v>
       </c>
       <c r="E40">
-        <v>40315000.0</v>
+        <v>38685000.0</v>
       </c>
       <c r="F40">
         <v>10071000.0</v>
       </c>
       <c r="G40">
         <v>9014000.0</v>
       </c>
       <c r="H40">
         <v>6034000.0</v>
       </c>
       <c r="I40">
         <v>6184000.0</v>
       </c>
       <c r="J40">
         <v>5568000.0</v>
       </c>
       <c r="K40">
         <v>8476000.0</v>
       </c>
       <c r="L40">
         <v>3731000.0</v>
       </c>
       <c r="M40">
         <v>5364000.0</v>
       </c>
@@ -5582,57 +5582,57 @@
         <v>7677000.0</v>
       </c>
       <c r="V45">
         <v>7771000.0</v>
       </c>
       <c r="W45">
         <v>7839045.0</v>
       </c>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
     </row>
     <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
         <v>60871000.0</v>
       </c>
       <c r="C46">
-        <v>62136000.0</v>
+        <v>164497000.0</v>
       </c>
       <c r="D46">
         <v>158763000.0</v>
       </c>
       <c r="E46">
-        <v>72395000.0</v>
+        <v>139103000.0</v>
       </c>
       <c r="F46">
         <v>138848000.0</v>
       </c>
       <c r="G46">
         <v>69436000.0</v>
       </c>
       <c r="H46">
         <v>57506000.0</v>
       </c>
       <c r="I46">
         <v>90196000.0</v>
       </c>
       <c r="J46">
         <v>79956000.0</v>
       </c>
       <c r="K46">
         <v>55211000.0</v>
       </c>
       <c r="L46">
         <v>83633000.0</v>
       </c>
       <c r="M46">
         <v>78126000.0</v>
       </c>
@@ -5936,51 +5936,51 @@
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
     </row>
     <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>33293000.0</v>
+        <v>171089000.0</v>
       </c>
       <c r="C51">
         <v>144833000.0</v>
       </c>
       <c r="D51">
         <v>157624000.0</v>
       </c>
       <c r="E51">
         <v>148922000.0</v>
       </c>
       <c r="F51">
         <v>168765000.0</v>
       </c>
       <c r="G51">
         <v>75970000.0</v>
       </c>
       <c r="H51">
         <v>105441000.0</v>
       </c>
       <c r="I51">
         <v>109122000.0</v>
       </c>
       <c r="J51">
         <v>84328000.0</v>
       </c>
@@ -6933,95 +6933,95 @@
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>21260340.0</v>
       </c>
       <c r="J4">
         <v>-9725633.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>96</v>
       </c>
       <c r="B5">
-        <v>15790000.0</v>
+        <v>18857000.0</v>
       </c>
       <c r="C5">
-        <v>9744000.0</v>
+        <v>13540000.0</v>
       </c>
       <c r="D5">
-        <v>-10770000.0</v>
+        <v>-7679000.0</v>
       </c>
       <c r="E5">
         <v>55903000.0</v>
       </c>
       <c r="F5">
-        <v>56662000.0</v>
+        <v>48754000.0</v>
       </c>
       <c r="G5">
         <v>9847000.0</v>
       </c>
       <c r="H5">
         <v>22669000.0</v>
       </c>
       <c r="I5">
         <v>25556823.0</v>
       </c>
       <c r="J5">
         <v>-10142503.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
-        <v>35124000.0</v>
+        <v>38191000.0</v>
       </c>
       <c r="C6">
-        <v>26157000.0</v>
+        <v>29953000.0</v>
       </c>
       <c r="D6">
-        <v>48000.0</v>
+        <v>3139000.0</v>
       </c>
       <c r="E6">
         <v>66887000.0</v>
       </c>
       <c r="F6">
-        <v>69660000.0</v>
+        <v>61752000.0</v>
       </c>
       <c r="G6">
         <v>34070000.0</v>
       </c>
       <c r="H6">
         <v>52750000.0</v>
       </c>
       <c r="I6">
         <v>55383045.0</v>
       </c>
       <c r="J6">
         <v>-7588125.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -7870,51 +7870,53 @@
         <v>47484000.0</v>
       </c>
       <c r="Z2">
         <v>41849000.0</v>
       </c>
       <c r="AA2">
         <v>88704273.0</v>
       </c>
       <c r="AB2">
         <v>45436646.0</v>
       </c>
       <c r="AC2">
         <v>42505762.0</v>
       </c>
       <c r="AD2">
         <v>42505763.0</v>
       </c>
       <c r="AE2">
         <v>41038206.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>94</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>6156000.0</v>
+      </c>
       <c r="C3">
         <v>5439000.0</v>
       </c>
       <c r="D3">
         <v>4766000.0</v>
       </c>
       <c r="E3">
         <v>4528000.0</v>
       </c>
       <c r="F3">
         <v>4996000.0</v>
       </c>
       <c r="G3">
         <v>5357000.0</v>
       </c>
       <c r="H3">
         <v>4543000.0</v>
       </c>
       <c r="I3">
         <v>3694000.0</v>
       </c>
       <c r="J3">
         <v>2819000.0</v>
       </c>
       <c r="K3">
@@ -7998,199 +8000,201 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>96</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-2325000.0</v>
+      </c>
       <c r="C5">
-        <v>7050000.0</v>
+        <v>7914000.0</v>
       </c>
       <c r="D5">
         <v>2980000.0</v>
       </c>
       <c r="E5">
-        <v>12514000.0</v>
+        <v>12779000.0</v>
       </c>
       <c r="F5">
         <v>-4816000.0</v>
       </c>
       <c r="G5">
-        <v>4937000.0</v>
+        <v>5986000.0</v>
       </c>
       <c r="H5">
-        <v>1996000.0</v>
+        <v>2355000.0</v>
       </c>
       <c r="I5">
-        <v>-1852000.0</v>
+        <v>-1612000.0</v>
       </c>
       <c r="J5">
         <v>6811000.0</v>
       </c>
       <c r="K5">
-        <v>-1051000.0</v>
+        <v>-640000.0</v>
       </c>
       <c r="L5">
-        <v>-1929000.0</v>
+        <v>-2107000.0</v>
       </c>
       <c r="M5">
-        <v>-6957000.0</v>
+        <v>-5045000.0</v>
       </c>
       <c r="N5">
-        <v>-833000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="O5">
         <v>9983000.0</v>
       </c>
       <c r="P5">
-        <v>-8494000.0</v>
+        <v>-10085000.0</v>
       </c>
       <c r="Q5">
-        <v>31477000.0</v>
+        <v>32975000.0</v>
       </c>
       <c r="R5">
-        <v>22937000.0</v>
+        <v>22068000.0</v>
       </c>
       <c r="S5">
         <v>14337000.0</v>
       </c>
       <c r="T5">
-        <v>1829000.0</v>
+        <v>-266000.0</v>
       </c>
       <c r="U5">
         <v>21925000.0</v>
       </c>
       <c r="V5">
         <v>12758000.0</v>
       </c>
       <c r="W5">
         <v>111162.0</v>
       </c>
       <c r="X5">
         <v>19462000.0</v>
       </c>
       <c r="Y5">
         <v>-9707000.0</v>
       </c>
       <c r="Z5">
         <v>1911000.0</v>
       </c>
       <c r="AA5">
         <v>14404726.0</v>
       </c>
       <c r="AB5">
         <v>7376097.0</v>
       </c>
       <c r="AC5">
         <v>1727164.0</v>
       </c>
       <c r="AD5">
         <v>1727165.0</v>
       </c>
       <c r="AE5">
         <v>6266246.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
-        <v>-3332000.0</v>
+        <v>3831000.0</v>
       </c>
       <c r="C6">
-        <v>12489000.0</v>
+        <v>13353000.0</v>
       </c>
       <c r="D6">
         <v>7746000.0</v>
       </c>
       <c r="E6">
-        <v>17042000.0</v>
+        <v>17307000.0</v>
       </c>
       <c r="F6">
         <v>180000.0</v>
       </c>
       <c r="G6">
-        <v>10294000.0</v>
+        <v>11343000.0</v>
       </c>
       <c r="H6">
-        <v>6539000.0</v>
+        <v>6898000.0</v>
       </c>
       <c r="I6">
-        <v>1842000.0</v>
+        <v>2082000.0</v>
       </c>
       <c r="J6">
         <v>9630000.0</v>
       </c>
       <c r="K6">
-        <v>1896000.0</v>
+        <v>2307000.0</v>
       </c>
       <c r="L6">
-        <v>675000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="M6">
-        <v>-4260000.0</v>
+        <v>-2348000.0</v>
       </c>
       <c r="N6">
-        <v>1737000.0</v>
+        <v>2683000.0</v>
       </c>
       <c r="O6">
         <v>12378000.0</v>
       </c>
       <c r="P6">
-        <v>-5662000.0</v>
+        <v>-7253000.0</v>
       </c>
       <c r="Q6">
-        <v>34369000.0</v>
+        <v>35867000.0</v>
       </c>
       <c r="R6">
-        <v>25802000.0</v>
+        <v>24933000.0</v>
       </c>
       <c r="S6">
         <v>17467000.0</v>
       </c>
       <c r="T6">
-        <v>4998000.0</v>
+        <v>2903000.0</v>
       </c>
       <c r="U6">
         <v>25137000.0</v>
       </c>
       <c r="V6">
         <v>16245000.0</v>
       </c>
       <c r="W6">
         <v>3821069.0</v>
       </c>
       <c r="X6">
         <v>25340000.0</v>
       </c>
       <c r="Y6">
         <v>-3009000.0</v>
       </c>
       <c r="Z6">
         <v>9848000.0</v>
       </c>
       <c r="AA6">
         <v>22648046.0</v>
       </c>
       <c r="AB6">
         <v>15717483.0</v>
       </c>
@@ -8542,51 +8546,51 @@
       </c>
       <c r="Z11">
         <v>316000.0</v>
       </c>
       <c r="AA11">
         <v>2451560.0</v>
       </c>
       <c r="AB11">
         <v>1315675.0</v>
       </c>
       <c r="AC11">
         <v>198214.0</v>
       </c>
       <c r="AD11">
         <v>198214.0</v>
       </c>
       <c r="AE11">
         <v>1456766.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>103</v>
       </c>
       <c r="B12">
-        <v>-2130000.0</v>
+        <v>2130000.0</v>
       </c>
       <c r="C12">
         <v>2330000.0</v>
       </c>
       <c r="D12">
         <v>2367000.0</v>
       </c>
       <c r="E12">
         <v>2452000.0</v>
       </c>
       <c r="F12">
         <v>1181000.0</v>
       </c>
       <c r="G12">
         <v>1472000.0</v>
       </c>
       <c r="H12">
         <v>1768000.0</v>
       </c>
       <c r="I12">
         <v>1528000.0</v>
       </c>
       <c r="J12">
         <v>935000.0</v>
       </c>
@@ -10200,51 +10204,51 @@
       </c>
       <c r="I6">
         <v>13832837.0</v>
       </c>
       <c r="J6">
         <v>-614475.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>129</v>
       </c>
       <c r="B7">
         <v>-61492000.0</v>
       </c>
       <c r="C7">
         <v>-19385000.0</v>
       </c>
       <c r="D7">
         <v>-190177000.0</v>
       </c>
       <c r="E7">
         <v>-72065000.0</v>
       </c>
       <c r="F7">
-        <v>4423000.0</v>
+        <v>12513000.0</v>
       </c>
       <c r="G7">
         <v>-60681000.0</v>
       </c>
       <c r="H7">
         <v>-9000000.0</v>
       </c>
       <c r="I7">
         <v>7787402.0</v>
       </c>
       <c r="J7">
         <v>35414333.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1029000.0</v>
       </c>
       <c r="F8">
@@ -10252,51 +10256,51 @@
       </c>
       <c r="G8">
         <v>-2586940.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>131</v>
       </c>
       <c r="B9">
         <v>-7742000.0</v>
       </c>
       <c r="C9">
         <v>-3967000.0</v>
       </c>
       <c r="D9">
         <v>-4594000.0</v>
       </c>
       <c r="E9">
         <v>-1029000.0</v>
       </c>
       <c r="F9">
-        <v>3868000.0</v>
+        <v>-3342000.0</v>
       </c>
       <c r="G9">
         <v>9919000.0</v>
       </c>
       <c r="H9">
         <v>-21535000.0</v>
       </c>
       <c r="I9">
         <v>-8936950.0</v>
       </c>
       <c r="J9">
         <v>-4863973.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>132</v>
       </c>
       <c r="B10">
         <v>-54800000.0</v>
       </c>
       <c r="C10">
         <v>-78029000.0</v>
       </c>
       <c r="D10">
@@ -10688,51 +10692,51 @@
       </c>
       <c r="I24">
         <v>75297892.0</v>
       </c>
       <c r="J24">
         <v>85903.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25">
         <v>3783000.0</v>
       </c>
       <c r="C25">
         <v>1926000.0</v>
       </c>
       <c r="D25">
         <v>-363000.0</v>
       </c>
       <c r="E25">
         <v>2123000.0</v>
       </c>
       <c r="F25">
-        <v>28735000.0</v>
+        <v>7924000.0</v>
       </c>
       <c r="G25">
         <v>15069000.0</v>
       </c>
       <c r="H25">
         <v>24464000.0</v>
       </c>
       <c r="I25">
         <v>1019953.0</v>
       </c>
       <c r="J25">
         <v>-2114051.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>147</v>
       </c>
       <c r="B26">
         <v>-45000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
@@ -11414,84 +11418,84 @@
       </c>
       <c r="AD6">
         <v>-9581463.0</v>
       </c>
       <c r="AE6">
         <v>-17858321.0</v>
       </c>
       <c r="AF6">
         <v>15700.0</v>
       </c>
       <c r="AG6">
         <v>27200.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>129</v>
       </c>
       <c r="B7">
         <v>-33051000.0</v>
       </c>
       <c r="C7">
         <v>-1847000.0</v>
       </c>
       <c r="D7">
-        <v>-13139000.0</v>
+        <v>-16802000.0</v>
       </c>
       <c r="E7">
-        <v>-4603000.0</v>
+        <v>3830000.0</v>
       </c>
       <c r="F7">
         <v>-46673000.0</v>
       </c>
       <c r="G7">
         <v>24704000.0</v>
       </c>
       <c r="H7">
         <v>2652000.0</v>
       </c>
       <c r="I7">
         <v>-17469000.0</v>
       </c>
       <c r="J7">
         <v>-29272000.0</v>
       </c>
       <c r="K7">
         <v>-9911000.0</v>
       </c>
       <c r="L7">
-        <v>-55453000.0</v>
+        <v>-44580000.0</v>
       </c>
       <c r="M7">
         <v>-66720000.0</v>
       </c>
       <c r="N7">
         <v>-68966000.0</v>
       </c>
       <c r="O7">
-        <v>-12343000.0</v>
+        <v>955000.0</v>
       </c>
       <c r="P7">
         <v>-43804000.0</v>
       </c>
       <c r="Q7">
         <v>-35023000.0</v>
       </c>
       <c r="R7">
         <v>19105000.0</v>
       </c>
       <c r="S7">
         <v>28760000.0</v>
       </c>
       <c r="T7">
         <v>5911000.0</v>
       </c>
       <c r="U7">
         <v>-2762000.0</v>
       </c>
       <c r="V7">
         <v>-27486000.0</v>
       </c>
       <c r="W7">
         <v>-36634304.0</v>
       </c>
@@ -11570,75 +11574,75 @@
         <v>1713000.0</v>
       </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>131</v>
       </c>
       <c r="B9">
         <v>-3860000.0</v>
       </c>
       <c r="C9">
         <v>275000.0</v>
       </c>
       <c r="D9">
-        <v>919000.0</v>
+        <v>1858000.0</v>
       </c>
       <c r="E9">
-        <v>-4666000.0</v>
+        <v>-4415000.0</v>
       </c>
       <c r="F9">
         <v>-5460000.0</v>
       </c>
       <c r="G9">
         <v>-856000.0</v>
       </c>
       <c r="H9">
         <v>2988000.0</v>
       </c>
       <c r="I9">
         <v>-7281000.0</v>
       </c>
       <c r="J9">
         <v>1182000.0</v>
       </c>
       <c r="K9">
         <v>-1834000.0</v>
       </c>
       <c r="L9">
-        <v>2168000.0</v>
+        <v>855000.0</v>
       </c>
       <c r="M9">
         <v>4381000.0</v>
       </c>
       <c r="N9">
         <v>-7996000.0</v>
       </c>
       <c r="O9">
         <v>-4759000.0</v>
       </c>
       <c r="P9">
         <v>4637000.0</v>
       </c>
       <c r="Q9">
         <v>4620000.0</v>
       </c>
       <c r="R9">
         <v>-5527000.0</v>
       </c>
       <c r="S9">
         <v>-1411000.0</v>
       </c>
       <c r="T9">
         <v>6865000.0</v>
       </c>
@@ -11947,84 +11951,84 @@
       </c>
       <c r="X13">
         <v>-14705483.0</v>
       </c>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>136</v>
       </c>
       <c r="B14">
         <v>6156000.0</v>
       </c>
       <c r="C14">
         <v>5439000.0</v>
       </c>
       <c r="D14">
-        <v>4978000.0</v>
+        <v>4877000.0</v>
       </c>
       <c r="E14">
-        <v>4680000.0</v>
+        <v>4579000.0</v>
       </c>
       <c r="F14">
         <v>4996000.0</v>
       </c>
       <c r="G14">
         <v>5357000.0</v>
       </c>
       <c r="H14">
         <v>4543000.0</v>
       </c>
       <c r="I14">
         <v>3694000.0</v>
       </c>
       <c r="J14">
         <v>2819000.0</v>
       </c>
       <c r="K14">
         <v>2947000.0</v>
       </c>
       <c r="L14">
-        <v>2695000.0</v>
+        <v>2604000.0</v>
       </c>
       <c r="M14">
         <v>2697000.0</v>
       </c>
       <c r="N14">
         <v>2570000.0</v>
       </c>
       <c r="O14">
-        <v>2395000.0</v>
+        <v>3268000.0</v>
       </c>
       <c r="P14">
         <v>2832000.0</v>
       </c>
       <c r="Q14">
         <v>2892000.0</v>
       </c>
       <c r="R14">
         <v>2865000.0</v>
       </c>
       <c r="S14">
         <v>3130000.0</v>
       </c>
       <c r="T14">
         <v>3169000.0</v>
       </c>
       <c r="U14">
         <v>3212000.0</v>
       </c>
       <c r="V14">
         <v>3487000.0</v>
       </c>
       <c r="W14">
         <v>3709907.0</v>
       </c>
@@ -12599,51 +12603,51 @@
       <c r="AB22">
         <v>4989538.0</v>
       </c>
       <c r="AC22">
         <v>753065.0</v>
       </c>
       <c r="AD22">
         <v>753066.0</v>
       </c>
       <c r="AE22">
         <v>4649277.0</v>
       </c>
       <c r="AF22">
         <v>-2200.0</v>
       </c>
       <c r="AG22">
         <v>18000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>144</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>-13814000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="D23">
         <v>-1000.0</v>
       </c>
       <c r="E23">
         <v>194999.0</v>
       </c>
       <c r="F23">
         <v>-159000.0</v>
       </c>
       <c r="G23">
         <v>80000.0</v>
       </c>
       <c r="H23">
         <v>-2488000.0</v>
       </c>
       <c r="I23">
         <v>-16000.0</v>
       </c>
       <c r="J23">
         <v>-108000.0</v>
       </c>
       <c r="K23">
         <v>-6915000.0</v>
       </c>
@@ -12782,84 +12786,84 @@
       <c r="AA24">
         <v>-1985817.0</v>
       </c>
       <c r="AB24">
         <v>4101258.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>4823996.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25">
         <v>2831000.0</v>
       </c>
       <c r="C25">
         <v>964000.0</v>
       </c>
       <c r="D25">
-        <v>-1816000.0</v>
+        <v>1123000.0</v>
       </c>
       <c r="E25">
-        <v>10233000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="F25">
         <v>976000.0</v>
       </c>
       <c r="G25">
         <v>2022000.0</v>
       </c>
       <c r="H25">
         <v>1230000.0</v>
       </c>
       <c r="I25">
         <v>67000.0</v>
       </c>
       <c r="J25">
         <v>-1393000.0</v>
       </c>
       <c r="K25">
         <v>2182000.0</v>
       </c>
       <c r="L25">
-        <v>12052000.0</v>
+        <v>3872000.0</v>
       </c>
       <c r="M25">
         <v>-1271000.0</v>
       </c>
       <c r="N25">
         <v>1146000.0</v>
       </c>
       <c r="O25">
-        <v>2756000.0</v>
+        <v>-15884000.0</v>
       </c>
       <c r="P25">
         <v>2384000.0</v>
       </c>
       <c r="Q25">
         <v>1453000.0</v>
       </c>
       <c r="R25">
         <v>872000.0</v>
       </c>
       <c r="S25">
         <v>8002000.0</v>
       </c>
       <c r="T25">
         <v>2259000.0</v>
       </c>
       <c r="U25">
         <v>5449000.0</v>
       </c>
       <c r="V25">
         <v>304000.0</v>
       </c>
       <c r="W25">
         <v>340917.0</v>
       </c>
@@ -12948,54 +12952,54 @@
         <v>-269000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>148</v>
       </c>
       <c r="B27">
         <v>1802000.0</v>
       </c>
       <c r="C27">
         <v>1762000.0</v>
       </c>
       <c r="D27">
-        <v>1200000.0</v>
+        <v>1297000.0</v>
       </c>
       <c r="E27">
-        <v>900000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="F27">
         <v>1160000.0</v>
       </c>
       <c r="G27">
         <v>1188000.0</v>
       </c>
       <c r="H27">
         <v>1216000.0</v>
       </c>
       <c r="I27">
         <v>1144000.0</v>
       </c>
       <c r="J27">
         <v>799000.0</v>
       </c>
       <c r="K27">
         <v>3112000.0</v>
       </c>
       <c r="L27">
         <v>2000000.0</v>
       </c>
       <c r="M27">
         <v>3028000.0</v>
       </c>