--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1247,51 +1250,51 @@
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>5000.0</v>
       </c>
       <c r="F15">
         <v>5000.0</v>
       </c>
       <c r="G15">
         <v>4105.0</v>
       </c>
       <c r="H15">
         <v>529.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
         <v>1310000.0</v>
       </c>
       <c r="C16">
-        <v>26691000.0</v>
+        <v>3515000.0</v>
       </c>
       <c r="D16">
         <v>1467000.0</v>
       </c>
       <c r="E16">
         <v>18440000.0</v>
       </c>
       <c r="F16">
         <v>36072000.0</v>
       </c>
       <c r="G16">
         <v>5415000.0</v>
       </c>
       <c r="H16">
         <v>11182682.0</v>
       </c>
       <c r="I16">
         <v>-12671524.0</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>25</v>
       </c>
@@ -1583,51 +1586,51 @@
         <v>482574000.0</v>
       </c>
       <c r="E29">
         <v>444980000.0</v>
       </c>
       <c r="F29">
         <v>408879000.0</v>
       </c>
       <c r="G29">
         <v>352641099.0</v>
       </c>
       <c r="H29">
         <v>297337079.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
         <v>48458000.0</v>
       </c>
       <c r="C30">
-        <v>42806000.0</v>
+        <v>36640000.0</v>
       </c>
       <c r="D30">
         <v>31239000.0</v>
       </c>
       <c r="E30">
         <v>28273000.0</v>
       </c>
       <c r="F30">
         <v>29350000.0</v>
       </c>
       <c r="G30">
         <v>50689000.0</v>
       </c>
       <c r="H30">
         <v>51867653.0</v>
       </c>
       <c r="I30">
         <v>27820980.0</v>
       </c>
       <c r="J30">
         <v>22785122.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
@@ -1761,51 +1764,51 @@
       </c>
       <c r="F35">
         <v>10700000.0</v>
       </c>
       <c r="G35">
         <v>5995000.0</v>
       </c>
       <c r="H35">
         <v>8805007.0</v>
       </c>
       <c r="I35">
         <v>10213514.0</v>
       </c>
       <c r="J35">
         <v>16159440.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>262356000.0</v>
       </c>
       <c r="C36">
-        <v>200696000.0</v>
+        <v>132849000.0</v>
       </c>
       <c r="D36">
         <v>179904000.0</v>
       </c>
       <c r="E36">
         <v>67214000.0</v>
       </c>
       <c r="F36">
         <v>79131000.0</v>
       </c>
       <c r="G36">
         <v>61551000.0</v>
       </c>
       <c r="H36">
         <v>48606655.0</v>
       </c>
       <c r="I36">
         <v>-124436884.0</v>
       </c>
       <c r="J36">
         <v>52608558.0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
@@ -1833,83 +1836,83 @@
       </c>
       <c r="F38">
         <v>89144000.0</v>
       </c>
       <c r="G38">
         <v>154102680.0</v>
       </c>
       <c r="H38">
         <v>48606655.0</v>
       </c>
       <c r="I38">
         <v>67498208.0</v>
       </c>
       <c r="J38">
         <v>52608558.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>5094000.0</v>
       </c>
       <c r="C39">
-        <v>18497000.0</v>
+        <v>17860000.0</v>
       </c>
       <c r="D39">
         <v>227662000.0</v>
       </c>
       <c r="E39">
         <v>40607000.0</v>
       </c>
       <c r="F39">
         <v>30232000.0</v>
       </c>
       <c r="G39">
         <v>13765000.0</v>
       </c>
       <c r="H39">
         <v>9378245.0</v>
       </c>
       <c r="I39">
         <v>2988854.0</v>
       </c>
       <c r="J39">
         <v>10378568.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>35843000.0</v>
       </c>
       <c r="C40">
-        <v>9014000.0</v>
+        <v>32190000.0</v>
       </c>
       <c r="D40">
         <v>8476000.0</v>
       </c>
       <c r="E40">
         <v>8701000.0</v>
       </c>
       <c r="F40">
         <v>8181000.0</v>
       </c>
       <c r="G40">
         <v>8446000.0</v>
       </c>
       <c r="H40">
         <v>20811766.0</v>
       </c>
       <c r="I40">
         <v>-12428573.0</v>
       </c>
       <c r="J40">
         <v>15595638.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
@@ -2011,51 +2014,51 @@
         <v>140374000.0</v>
       </c>
       <c r="E45">
         <v>75550000.0</v>
       </c>
       <c r="F45">
         <v>80714000.0</v>
       </c>
       <c r="G45">
         <v>7839045.0</v>
       </c>
       <c r="H45">
         <v>7461792.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
         <v>62136000.0</v>
       </c>
       <c r="C46">
-        <v>69436000.0</v>
+        <v>137283000.0</v>
       </c>
       <c r="D46">
         <v>55211000.0</v>
       </c>
       <c r="E46">
         <v>75550000.0</v>
       </c>
       <c r="F46">
         <v>80714000.0</v>
       </c>
       <c r="G46">
         <v>94683000.0</v>
       </c>
       <c r="H46">
         <v>119358086.0</v>
       </c>
       <c r="I46">
         <v>113526006.0</v>
       </c>
       <c r="J46">
         <v>200158277.0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
@@ -2458,477 +2461,490 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>44722000.0</v>
+      </c>
+      <c r="C2">
         <v>31260000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29645000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31134000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35013000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27537000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34184000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34870000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29388000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26278000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29899000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38954000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26088000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35148000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21131000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22050000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22180000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20168000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19967000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16307000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16392000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19221000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16364000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15751468.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15722591.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>17030404.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10530391.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>12671524.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>-19404000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>293985365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5">
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>277767794.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>29918000.0</v>
+      </c>
+      <c r="C7">
         <v>31264000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>32503000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>31294000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>32681000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>33804000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>34921000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>26359000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27552000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27799000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28970000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>29816000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>30973000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>32139000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>32709000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
@@ -2943,349 +2959,360 @@
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>4000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>312108000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>308802000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>306141000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>326275000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>321918000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>317781000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>313901000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>301768000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>293019000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>292869000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>293390354.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>2201000.0</v>
+      </c>
+      <c r="C10">
         <v>2085000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4379000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5267000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5747000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4691000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4698000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9787000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4285000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2637000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5873000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3154000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34644000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>87695000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>147188000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>151378000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>197240000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>171724000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>130188000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>61852000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>41808000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19609000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29317000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17369878.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37210079.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>138464.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17505002.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5111820.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1172052.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-23653649.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>21604166.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>2201000.0</v>
+      </c>
+      <c r="C12">
         <v>2085000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4379000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5267000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5747000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4691000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4698000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9787000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4285000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2637000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5873000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3154000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34644000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>87695000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>147188000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>151378000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>197240000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>171724000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>130188000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>61852000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41808000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19609000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>29317000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>24499363.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38162213.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>138464.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>22621177.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11337685.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>176581844.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23653649.0</v>
       </c>
       <c r="AE12">
         <v>23653649.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12">
+        <v>23653649.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
@@ -3300,445 +3327,458 @@
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>5000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
-        <v>500.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Y13">
         <v>500.0</v>
       </c>
       <c r="Z13">
+        <v>500.0</v>
+      </c>
+      <c r="AA13">
         <v>171865207.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>529.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>500.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>171721018.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>431.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>47348476.0</v>
+      </c>
+      <c r="C14">
         <v>47240034.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47766486.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>47180634.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>46914000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>52338258.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53501235.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53385111.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53029359.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53247979.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>51536593.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>51321026.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>51404653.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>52958555.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>51189461.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>51745354.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53882242.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>53510512.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>53261905.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>42599261.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>44249861.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44197191.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>41046216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37010000.0</v>
       </c>
       <c r="Y14">
         <v>37010000.0</v>
       </c>
       <c r="Z14">
         <v>37010000.0</v>
       </c>
       <c r="AA14">
-        <v>50000000.0</v>
+        <v>37010000.0</v>
       </c>
       <c r="AB14">
         <v>50000000.0</v>
       </c>
       <c r="AC14">
         <v>50000000.0</v>
       </c>
       <c r="AD14">
         <v>50000000.0</v>
       </c>
       <c r="AE14">
         <v>50000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>50000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
         <v>5000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
         <v>5000.0</v>
       </c>
       <c r="T15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
+        <v>4000.0</v>
+      </c>
+      <c r="X15">
         <v>4105.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
+        <v>817000.0</v>
+      </c>
+      <c r="C16">
         <v>29334000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1310000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1397000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5290000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>29534000.0</v>
       </c>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
       <c r="H16">
+        <v>3515000.0</v>
+      </c>
+      <c r="I16">
         <v>1768000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2930000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2814000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1467000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8837000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26689000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11798000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>18440000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13640000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13644000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>28171000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36072000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>19930000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8455000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2298000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5415000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>319000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>544000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1297000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>774000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1113000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>999000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1114000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1228000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1268000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>366750.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>534616.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>19860000.0</v>
       </c>
       <c r="C20">
         <v>19860000.0</v>
       </c>
       <c r="D20">
         <v>19860000.0</v>
       </c>
       <c r="E20">
         <v>19860000.0</v>
       </c>
       <c r="F20">
         <v>19860000.0</v>
       </c>
       <c r="G20">
         <v>19860000.0</v>
       </c>
       <c r="H20">
         <v>19860000.0</v>
       </c>
       <c r="I20">
@@ -3765,3057 +3805,3154 @@
       <c r="P20">
         <v>19860000.0</v>
       </c>
       <c r="Q20">
         <v>19860000.0</v>
       </c>
       <c r="R20">
         <v>19860000.0</v>
       </c>
       <c r="S20">
         <v>19860000.0</v>
       </c>
       <c r="T20">
         <v>19860000.0</v>
       </c>
       <c r="U20">
         <v>19860000.0</v>
       </c>
       <c r="V20">
         <v>19860000.0</v>
       </c>
       <c r="W20">
         <v>19860000.0</v>
       </c>
       <c r="X20">
-        <v>19860168.0</v>
+        <v>19860000.0</v>
       </c>
       <c r="Y20">
         <v>19860168.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="Z20">
+        <v>19860168.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>13858551.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>13912616.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>442285.0</v>
       </c>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>17268000.0</v>
+      </c>
+      <c r="C21">
         <v>17810000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18347000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18894000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19441000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19988000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20530000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20965000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21469000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21456000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21986000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>22521000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23057000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23587000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24112000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24647000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25183000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>25713000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>26238000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26773000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>27309000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>27839000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28364000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28899377.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>29434767.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>20375166.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>20654000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>10845000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>382413000.0</v>
+      </c>
+      <c r="C22">
         <v>219603000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>205379000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>255501000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>257506000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>265617000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>224832000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>263728000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>221371000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>203652000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>177770000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>200807000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>198023000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>146408000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>117488000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>107150000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>74327000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>80295000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>81759000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>80106000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>110436000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>99299000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>85192000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>69112736.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>43862459.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>57918723.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>63136667.0</v>
       </c>
-      <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>55643781.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>687061000.0</v>
+      </c>
+      <c r="C23">
         <v>668066000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>640472000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>646276000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>646671000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>646053000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>604723000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>601456000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>598694000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>571694000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>553938000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>553902000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>549936000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>537321000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>531579000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>509764000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>517732000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>502956000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>487485000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>439989000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>420665000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>400443000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>389129000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>340880044.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>335608605.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>177319244.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>343984256.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>361742000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>176836432.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>277769794.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>320468964.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>146940000.0</v>
+      </c>
+      <c r="C24">
         <v>138832000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>111337000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>125337000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>115416000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>134136000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>40444000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>78889000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>81477000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>55496000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>36281000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>16527000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8559000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>8559000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
+      <c r="T26"/>
       <c r="U26">
         <v>5421000.0</v>
       </c>
       <c r="V26">
         <v>5421000.0</v>
       </c>
       <c r="W26">
+        <v>5421000.0</v>
+      </c>
+      <c r="X26">
         <v>5449739.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>175650000.0</v>
+      </c>
+      <c r="C28">
         <v>169004000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>140454000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>152357000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>143175000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>164074000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>71272000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>95654000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>104837000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>81691000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>31656000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>43821000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4888000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-55556000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-114479000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-151378000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-197240000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-171724000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-130188000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-61852000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-41808000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-19609000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-29317000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-17369878.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-37210079.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-138464.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-14153288.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>35163542.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1172052.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>23653649.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-12407689.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>566601000.0</v>
+      </c>
+      <c r="C29">
         <v>562608000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>536761000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>543411000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>532153000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>541419000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>496669000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>530606000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>531369000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>508512000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>482574000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>468421000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>456823000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>447646000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>444980000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>455921000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>460577000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>429985000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>408879000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>385560000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>378447000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>361749000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>352641099.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>47520000.0</v>
+      </c>
+      <c r="C30">
         <v>48242000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>44382000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44657000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46515000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42100000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>36640000.0</v>
+      </c>
+      <c r="I30">
         <v>35784000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38966000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31685000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31239000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>31034000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31888000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36269000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28273000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>39219000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>43896000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42894000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>29350000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>43758000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51051000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>48510000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>50689000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>38957481.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38214225.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>51867653.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>31632264.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>96094.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>27820980.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>405347000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>404199000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>401008000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>411414000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>415534000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>384412000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>362781000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>338927000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>331278000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>314050000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>304416943.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>253064509.0</v>
       </c>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>205747000.0</v>
+      </c>
+      <c r="C32">
         <v>206669000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>196556000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>249747000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>242127000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>256735000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>209060000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>292622000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>252820000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>248128000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>219061000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>229208000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>249435000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>269501000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>280716000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>280844000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>289485000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>250781000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>203623000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>155694000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>183032000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>152691000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>147283724.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>390654000.0</v>
+      </c>
+      <c r="C33">
         <v>386051000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>371483000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>323301000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>320169000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>316765000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>320693000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>261720000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>302866000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>283320000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>289164000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>267774000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>237592000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>210901000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>198023000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>184162000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>178069000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>188607000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>215956000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>240295000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>204180000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>216697000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>210166000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>196950033.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>207021750.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>177046651.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>202198458.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>240054069.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>175409792.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>-23653649.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>180730770.0</v>
       </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>4703000.0</v>
+      </c>
+      <c r="C34">
         <v>3955000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4081000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3627000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2838000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3411000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3039000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1594000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>826000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>164000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>166000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>303000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>220000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5217000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>33759000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>7788000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1881000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>8290000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>9587000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>10429000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6948000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>6229000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4808506.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>177733000.0</v>
+      </c>
+      <c r="C35">
         <v>169937000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>143608000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>155967000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>146384000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>167042000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>74133000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>102818000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>105887000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>79465000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>63210000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>45720000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>38763000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>32756000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>33759000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9085000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6977000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9403000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10700000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10429000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8765000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7639000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5995000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6179240.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7751023.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>419057.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8805007.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>46666135.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>171721018.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>10213514.0</v>
       </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>150271000.0</v>
+      </c>
+      <c r="C36">
         <v>277775000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>159995000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>117351000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>132604000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>127495000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
-        <v>151653000.0</v>
+        <v>132849000.0</v>
       </c>
       <c r="I36">
+        <v>111490000.0</v>
+      </c>
+      <c r="J36">
         <v>159309000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>149142000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>179904000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>128142000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>103533000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>78251000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>67214000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>81722000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>68335000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>70173000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>79131000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>84786000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>68443000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>72903000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>61551000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>54392787.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>55320374.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-22621177.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>48606655.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>45373035.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>175409792.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-23653649.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>55917479.0</v>
       </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>116549000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>78501000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>94574000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>80661000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>80961000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>89144000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>91482000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>74435000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>78895000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>154102680.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>54392787.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>177319244.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>417500.0</v>
       </c>
-      <c r="AE38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>-135727000.0</v>
+      </c>
+      <c r="C39">
         <v>12085000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14849000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17550000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16734000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>16880000.0</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
+        <v>17860000.0</v>
+      </c>
+      <c r="I39">
         <v>30437000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>31206000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>50400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>227662000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>51133000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>47789000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>56048000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>40607000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>27855000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>24200000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19436000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>30232000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13978000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13190000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>16328000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13765000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>11360431.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>8347958.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>134129.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>9378245.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>15581315.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>158494.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>32619784.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>-106055000.0</v>
+      </c>
+      <c r="C40">
         <v>9321000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>35843000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35381000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>38685000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10071000.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
+        <v>32190000.0</v>
+      </c>
+      <c r="I40">
         <v>6034000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6184000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5568000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8476000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3731000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5364000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5190000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8701000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7646000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6655000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6657000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8181000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7227000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>6084000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8118000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8446000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>17123282.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>25029043.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>454561.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>20811766.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14753626.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>115406.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>392951.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>13994079.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3817000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>5476000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>9085000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6977000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>9403000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10700000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10429000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8765000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7639000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4792506.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>6179240.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>279986000.0</v>
+      </c>
+      <c r="C42">
         <v>278531000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>276729000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>274776000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>273487000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>272608000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>316493000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>315099000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>313883000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>312430000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>311739000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>315254000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>312108000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>308802000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>306141000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>326275000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>321918000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>317781000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>313901000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>301768000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>293019000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>292869000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>292593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243218738.0</v>
       </c>
       <c r="Y42">
         <v>243218738.0</v>
       </c>
       <c r="Z42">
+        <v>243218738.0</v>
+      </c>
+      <c r="AA42">
         <v>3820692.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>243220709.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>283831982.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-167756137.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>24569.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>243218738.0</v>
       </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>261136000.0</v>
+      </c>
+      <c r="C45">
         <v>247033000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>228083000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>222033000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>203471000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>202953000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>197946000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>160071000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>149399000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>136068000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>140374000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>83633000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>78126000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>77988000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>97385000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>45081000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>7677000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>7771000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>7839045.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>192071000.0</v>
+      </c>
+      <c r="C46">
         <v>60871000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>164497000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>158763000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>139103000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>138848000.0</v>
       </c>
-      <c r="G46">
-[...1 lines deleted...]
-      </c>
       <c r="H46">
-        <v>57506000.0</v>
+        <v>137283000.0</v>
       </c>
       <c r="I46">
+        <v>97669000.0</v>
+      </c>
+      <c r="J46">
         <v>90196000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>79956000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>55211000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>83633000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>78126000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>77988000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>75550000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>45081000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>52365000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>62073000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>80714000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>102180000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>82576000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>90103000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>94683000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>93797701.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>102406441.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>119358086.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>160114418.0</v>
       </c>
-      <c r="AC46"/>
       <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>113526006.0</v>
       </c>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>125556000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>90740000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>78680000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>92398000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>52365000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>77310000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>80714000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>77974000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>82576000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>90103000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>94683190.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>93797701.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>138677000.0</v>
+      </c>
+      <c r="C48">
         <v>144247000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>147697000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>142300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>142420000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>133845000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>139122000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>136420000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>135911000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>139548000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>133271000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>136003000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>136151000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>138839000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>138834000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>129641000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>138654000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>112199000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>94973000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>83788000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>85424000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>68876000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>58858000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>58604816.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>43884710.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1178784.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>50764127.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>41760658.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1035127.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-451.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>34548556.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>136151000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>138839000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>138834000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>129641000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>138654000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>112199000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>94973000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>83788000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>85424000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>68876000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>59246640.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
         <v>993000.0</v>
       </c>
       <c r="C50">
         <v>993000.0</v>
       </c>
       <c r="D50">
         <v>993000.0</v>
       </c>
       <c r="E50">
-        <v>825000.0</v>
+        <v>993000.0</v>
       </c>
       <c r="F50">
         <v>825000.0</v>
       </c>
       <c r="G50">
+        <v>825000.0</v>
+      </c>
+      <c r="H50">
         <v>605000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>193000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>93000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1033000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1278000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>632000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>177851000.0</v>
+      </c>
+      <c r="C51">
         <v>171089000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>144833000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>157624000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>148922000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>168765000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>75970000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>105441000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>109122000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>84328000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>37529000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>46975000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>39532000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>32139000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>32709000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>3351714.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>40275362.0</v>
       </c>
-      <c r="AC51"/>
       <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>9196477.0</v>
       </c>
     </row>
-    <row r="52" spans="1:31">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>150973000.0</v>
+      </c>
+      <c r="C52">
         <v>5107000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5306000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5316000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5387000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5276000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4961000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4255000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4330000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5434000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5871000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5210000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4586000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4600000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4426000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>536000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2522000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1418000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1324481.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>3351714.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4736047.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>5820053.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>6424000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>4891000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>13020000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>13152000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>7833000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>15381000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5745000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3471000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>3206000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>3208000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2724000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>4571000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2448000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>5609000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>7560000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>7129485.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>952134.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>45242354.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>5116175.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>6225865.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>175409792.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>47307298.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2049483.0</v>
       </c>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>687061000.0</v>
+      </c>
+      <c r="C55">
         <v>668066000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>640472000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>646276000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>646671000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>646053000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>604723000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>601456000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>598694000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>571694000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>553938000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>553902000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>549936000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>537321000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>531579000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>509764000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>517732000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>502956000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>487485000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>439989000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>420665000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>400443000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>389129000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>340880044.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>335608605.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>177319244.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>343984256.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>361742000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>176836432.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>417500.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>320468964.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>296407000.0</v>
+      </c>
+      <c r="C56">
         <v>282015000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>268989000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>322975000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>326502000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>329288000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>284030000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>339736000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>295828000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>288374000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>264774000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>286128000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>312344000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>326420000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>333556000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>325602000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>339663000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>314349000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>271529000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>199694000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>216485000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>183746000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>178963000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>143930011.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>128586855.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>272593.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>141785798.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>121687931.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1426640.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>23653649.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>139738194.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>90660000.0</v>
+      </c>
+      <c r="C57">
         <v>75346000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>72433000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>73228000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>84375000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>72553000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>74970000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>47114000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>43008000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>40246000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>45713000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>56920000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>62909000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>56919000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>52840000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>44758000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>50178000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>63568000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>67906000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>44000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>33453000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>31055000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>31679000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>32874750.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>40751634.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>454561.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>41193884.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>30093969.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>115406.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>392951.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>32485656.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>268393000.0</v>
+      </c>
+      <c r="C58">
         <v>245283000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>216041000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>229195000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>230759000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>239595000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>149103000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>149932000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>148895000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>119711000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>108923000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>102640000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>101672000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>89675000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>86599000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>53843000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>57155000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>72971000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>78606000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>54429000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>42218000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>38694000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>37674000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>39053990.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>48502657.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>454561.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>49998891.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>76760104.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>171836424.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>392951.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>42699170.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>418668000.0</v>
+      </c>
+      <c r="C60">
         <v>422783000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>424431000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>417081000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>415912000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>406458000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>455620000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>451524000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>449799000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>451983000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>445015000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>451262000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>448264000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>447646000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>444980000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>455921000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>460577000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>429985000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>408879000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>385560000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>378447000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>361749000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>351455000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>301826054.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>287105948.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>176864683.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>293985365.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>284981896.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5000008.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277769794.0</v>
       </c>
       <c r="AE60">
         <v>277769794.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60">
+        <v>277769794.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6848,3177 +6985,3249 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
         <v>229512000.0</v>
       </c>
       <c r="C2">
         <v>241130000.0</v>
       </c>
       <c r="D2">
         <v>242082000.0</v>
       </c>
       <c r="E2">
         <v>257150000.0</v>
       </c>
       <c r="F2">
         <v>221045000.0</v>
       </c>
       <c r="G2">
         <v>156149000.0</v>
       </c>
       <c r="H2">
         <v>219152000.0</v>
       </c>
       <c r="I2">
         <v>218563244.0</v>
       </c>
       <c r="J2">
         <v>138793775.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3">
         <v>19334000.0</v>
       </c>
       <c r="C3">
         <v>16413000.0</v>
       </c>
       <c r="D3">
         <v>10818000.0</v>
       </c>
       <c r="E3">
         <v>10984000.0</v>
       </c>
       <c r="F3">
         <v>12998000.0</v>
       </c>
       <c r="G3">
         <v>24223000.0</v>
       </c>
       <c r="H3">
         <v>30081000.0</v>
       </c>
       <c r="I3">
         <v>29826222.0</v>
       </c>
       <c r="J3">
         <v>2554378.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>21260340.0</v>
       </c>
       <c r="J4">
         <v>-9725633.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5">
         <v>18857000.0</v>
       </c>
       <c r="C5">
         <v>13540000.0</v>
       </c>
       <c r="D5">
         <v>-7679000.0</v>
       </c>
       <c r="E5">
         <v>55903000.0</v>
       </c>
       <c r="F5">
         <v>48754000.0</v>
       </c>
       <c r="G5">
         <v>9847000.0</v>
       </c>
       <c r="H5">
         <v>22669000.0</v>
       </c>
       <c r="I5">
         <v>25556823.0</v>
       </c>
       <c r="J5">
         <v>-10142503.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6">
         <v>38191000.0</v>
       </c>
       <c r="C6">
         <v>29953000.0</v>
       </c>
       <c r="D6">
         <v>3139000.0</v>
       </c>
       <c r="E6">
         <v>66887000.0</v>
       </c>
       <c r="F6">
         <v>61752000.0</v>
       </c>
       <c r="G6">
         <v>34070000.0</v>
       </c>
       <c r="H6">
         <v>52750000.0</v>
       </c>
       <c r="I6">
         <v>55383045.0</v>
       </c>
       <c r="J6">
         <v>-7588125.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
         <v>105774000.0</v>
       </c>
       <c r="C9">
         <v>103936000.0</v>
       </c>
       <c r="D9">
         <v>92421000.0</v>
       </c>
       <c r="E9">
         <v>151394000.0</v>
       </c>
       <c r="F9">
         <v>119392000.0</v>
       </c>
       <c r="G9">
         <v>52789000.0</v>
       </c>
       <c r="H9">
         <v>85049000.0</v>
       </c>
       <c r="I9">
         <v>72168805.0</v>
       </c>
       <c r="J9">
         <v>35922435.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
         <v>10527000.0</v>
       </c>
       <c r="C10">
         <v>7837000.0</v>
       </c>
       <c r="D10">
         <v>-7679000.0</v>
       </c>
       <c r="E10">
         <v>57882000.0</v>
       </c>
       <c r="F10">
         <v>47774000.0</v>
       </c>
       <c r="G10">
         <v>9744000.0</v>
       </c>
       <c r="H10">
         <v>19663000.0</v>
       </c>
       <c r="I10">
         <v>23498388.0</v>
       </c>
       <c r="J10">
         <v>-16974799.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11">
         <v>1952000.0</v>
       </c>
       <c r="C11">
         <v>1986000.0</v>
       </c>
       <c r="D11">
         <v>-2116000.0</v>
       </c>
       <c r="E11">
         <v>14021000.0</v>
       </c>
       <c r="F11">
         <v>11659000.0</v>
       </c>
       <c r="G11">
         <v>1650000.0</v>
       </c>
       <c r="H11">
         <v>4164000.0</v>
       </c>
       <c r="I11">
         <v>-3227061.0</v>
       </c>
       <c r="J11">
         <v>-1451422.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>8330000.0</v>
       </c>
       <c r="C12">
         <v>5703000.0</v>
       </c>
       <c r="D12">
         <v>155000.0</v>
       </c>
       <c r="E12">
         <v>1093000.0</v>
       </c>
       <c r="F12">
         <v>980000.0</v>
       </c>
       <c r="G12">
         <v>1644969.0</v>
       </c>
       <c r="H12">
         <v>3006000.0</v>
       </c>
       <c r="I12">
         <v>2374881.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1093000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>-39132578.0</v>
       </c>
       <c r="J14">
         <v>-39132578.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
         <v>8575000.0</v>
       </c>
       <c r="C15">
         <v>5851000.0</v>
       </c>
       <c r="D15">
         <v>-5563000.0</v>
       </c>
       <c r="E15">
         <v>43861000.0</v>
       </c>
       <c r="F15">
         <v>36115000.0</v>
       </c>
       <c r="G15">
         <v>8094000.0</v>
       </c>
       <c r="H15">
         <v>15499000.0</v>
       </c>
       <c r="I15">
         <v>8853211.0</v>
       </c>
       <c r="J15">
         <v>-31923007.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>43861000.0</v>
       </c>
       <c r="F16">
         <v>36115000.0</v>
       </c>
       <c r="G16">
         <v>8482513.0</v>
       </c>
       <c r="H16">
         <v>-19133698.0</v>
       </c>
       <c r="I16">
         <v>-24724325.0</v>
       </c>
       <c r="J16">
         <v>-41648640.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
         <v>8575000.0</v>
       </c>
       <c r="C17">
         <v>5851000.0</v>
       </c>
       <c r="D17">
         <v>6362000.0</v>
       </c>
       <c r="E17">
         <v>43861000.0</v>
       </c>
       <c r="F17">
         <v>36115000.0</v>
       </c>
       <c r="G17">
         <v>8482513.0</v>
       </c>
       <c r="H17">
         <v>15499138.0</v>
       </c>
       <c r="I17">
         <v>26725449.0</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>-8330000.0</v>
       </c>
       <c r="C18">
         <v>-5703000.0</v>
       </c>
       <c r="D18">
         <v>2256000.0</v>
       </c>
       <c r="E18">
         <v>1093000.0</v>
       </c>
       <c r="F18">
         <v>-980000.0</v>
       </c>
       <c r="G18">
         <v>-1644969.0</v>
       </c>
       <c r="H18">
         <v>-3006663.0</v>
       </c>
       <c r="I18">
         <v>-2374881.0</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1743000.0</v>
       </c>
       <c r="F19">
         <v>-7908000.0</v>
       </c>
       <c r="G19">
         <v>494465.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
         <v>15790000.0</v>
       </c>
       <c r="C21">
         <v>9744000.0</v>
       </c>
       <c r="D21">
         <v>-10770000.0</v>
       </c>
       <c r="E21">
         <v>55046000.0</v>
       </c>
       <c r="F21">
         <v>56662000.0</v>
       </c>
       <c r="G21">
         <v>11283000.0</v>
       </c>
       <c r="H21">
         <v>22058000.0</v>
       </c>
       <c r="I21">
         <v>25505463.0</v>
       </c>
       <c r="J21">
         <v>-10142503.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23">
         <v>319496000.0</v>
       </c>
       <c r="C23">
         <v>335322000.0</v>
       </c>
       <c r="D23">
         <v>345273000.0</v>
       </c>
       <c r="E23">
         <v>353498000.0</v>
       </c>
       <c r="F23">
         <v>283775000.0</v>
       </c>
       <c r="G23">
         <v>197655000.0</v>
       </c>
       <c r="H23">
         <v>282143000.0</v>
       </c>
       <c r="I23">
         <v>265175226.0</v>
       </c>
       <c r="J23">
         <v>183741548.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
         <v>19891000.0</v>
       </c>
       <c r="C25">
         <v>16413000.0</v>
       </c>
       <c r="D25">
         <v>11139000.0</v>
       </c>
       <c r="E25">
         <v>11857000.0</v>
       </c>
       <c r="F25">
         <v>12998000.0</v>
       </c>
       <c r="G25">
         <v>24222907.0</v>
       </c>
       <c r="H25">
         <v>30080936.0</v>
       </c>
       <c r="I25">
         <v>29826222.0</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>89984000.0</v>
       </c>
       <c r="C28">
         <v>94192000.0</v>
       </c>
       <c r="D28">
         <v>102820000.0</v>
       </c>
       <c r="E28">
         <v>6929000.0</v>
       </c>
       <c r="F28">
         <v>77498000.0</v>
       </c>
       <c r="G28">
         <v>55634855.0</v>
       </c>
       <c r="H28">
         <v>59813607.0</v>
       </c>
       <c r="I28">
         <v>46611982.0</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>1952000.0</v>
       </c>
       <c r="C29">
         <v>1986000.0</v>
       </c>
       <c r="D29">
         <v>-99000.0</v>
       </c>
       <c r="E29">
         <v>14021000.0</v>
       </c>
       <c r="F29">
         <v>11659000.0</v>
       </c>
       <c r="G29">
         <v>1649680.0</v>
       </c>
       <c r="H29">
         <v>4163663.0</v>
       </c>
       <c r="I29">
         <v>-3227061.0</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
         <v>89984000.0</v>
       </c>
       <c r="C30">
         <v>94192000.0</v>
       </c>
       <c r="D30">
         <v>103191000.0</v>
       </c>
       <c r="E30">
         <v>96348000.0</v>
       </c>
       <c r="F30">
         <v>62730000.0</v>
       </c>
       <c r="G30">
         <v>41506000.0</v>
       </c>
       <c r="H30">
         <v>62991000.0</v>
       </c>
       <c r="I30">
         <v>46611982.0</v>
       </c>
       <c r="J30">
         <v>44947773.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31">
         <v>-5263000.0</v>
       </c>
       <c r="C31">
         <v>-1907000.0</v>
       </c>
       <c r="D31">
         <v>3091000.0</v>
       </c>
       <c r="E31">
         <v>2836000.0</v>
       </c>
       <c r="F31">
         <v>-8888000.0</v>
       </c>
       <c r="G31">
         <v>-1539000.0</v>
       </c>
       <c r="H31">
         <v>-2395000.0</v>
       </c>
       <c r="I31">
         <v>-2007075.0</v>
       </c>
       <c r="J31">
         <v>-6832296.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>335286000.0</v>
       </c>
       <c r="C32">
         <v>345066000.0</v>
       </c>
       <c r="D32">
         <v>334503000.0</v>
       </c>
       <c r="E32">
         <v>408544000.0</v>
       </c>
       <c r="F32">
         <v>340437000.0</v>
       </c>
       <c r="G32">
         <v>208938000.0</v>
       </c>
       <c r="H32">
         <v>304201000.0</v>
       </c>
       <c r="I32">
         <v>290732049.0</v>
       </c>
       <c r="J32">
         <v>174716210.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>54658000.0</v>
+      </c>
+      <c r="C2">
         <v>51733000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59951000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49705000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72045000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47811000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>64996000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>59009000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55381000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>61744000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>70006000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69010000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49186000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>53880000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>60909000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35510000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>84628000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>76103000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>72596000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>48666000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61183000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>38600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36256102.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>30560000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47484000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41849000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>88704273.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>45436646.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42505762.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>42505763.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>41038206.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>5641000.0</v>
+      </c>
+      <c r="C3">
         <v>6156000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5439000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4766000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4528000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4996000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5357000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4543000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3694000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2819000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2947000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2604000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2697000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2570000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2395000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2832000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2892000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2865000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3130000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3169000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3212000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3487000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3709907.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5878000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6698000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7937000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8243320.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8341386.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6748115.0</v>
       </c>
       <c r="AD3">
         <v>6748115.0</v>
       </c>
       <c r="AE3">
+        <v>6748115.0</v>
+      </c>
+      <c r="AF3">
         <v>333182.0</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>-4748000.0</v>
+      </c>
+      <c r="C5">
         <v>-2325000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7914000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2980000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12779000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4816000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5986000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2355000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1612000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6811000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-640000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2107000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5045000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>113000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9983000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10085000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>32975000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>22068000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>14337000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-266000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>21925000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12758000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>111162.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>19462000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9707000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1911000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14404726.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7376097.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1727164.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1727165.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6266246.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>893000.0</v>
+      </c>
+      <c r="C6">
         <v>3831000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13353000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7746000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17307000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>180000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11343000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6898000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2082000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9630000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2307000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>497000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2348000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2683000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12378000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7253000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>35867000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>24933000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>17467000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2903000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>25137000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16245000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3821069.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>25340000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3009000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9848000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>22648046.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>15717483.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8475279.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8475280.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6599428.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>16274000.0</v>
+      </c>
+      <c r="C9">
         <v>18881000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>30986000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21486000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>35337000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17965000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29745000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>23675000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>21720000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28796000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24416000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23474000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>20140000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24391000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>34222000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15489000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>54980000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>46703000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>44187000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>24632000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30738000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19835000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13126145.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>26505000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2128000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15286000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>32172087.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>22649668.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15113502.0</v>
       </c>
       <c r="AD9">
         <v>15113502.0</v>
       </c>
       <c r="AE9">
+        <v>15113502.0</v>
+      </c>
+      <c r="AF9">
         <v>18595623.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-7199000.0</v>
+      </c>
+      <c r="C10">
         <v>-4455000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5584000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>613000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10327000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5997000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4514000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>587000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3140000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5876000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-640000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2107000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5045000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>113000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13302000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-10085000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32792000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21873000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14107000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-507000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21674000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-226807.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19195000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10211000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1375000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11455029.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6305213.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>951279.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>951280.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6106043.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11">
+        <v>-1629000.0</v>
+      </c>
+      <c r="C11">
         <v>-1005000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>187000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-733000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1752000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-720000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1812000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>78000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>497000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-401000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2092000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1959000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2357000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>108000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4109000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1072000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6337000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4647000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2922000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1129000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5126000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2482000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-869320.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4476000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2273000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>316000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2451560.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1315675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198214.0</v>
       </c>
       <c r="AD11">
         <v>198214.0</v>
       </c>
       <c r="AE11">
+        <v>198214.0</v>
+      </c>
+      <c r="AF11">
         <v>1456766.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>2451000.0</v>
+      </c>
+      <c r="C12">
         <v>2130000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2330000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2367000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2452000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1181000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1472000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1768000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1528000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>935000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1022999.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>250000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>381000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1047000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1078000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>393000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>183000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>195000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>230000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>241000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>251000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>258000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>337992.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>267000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>504000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>536000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-5570000.0</v>
+      </c>
+      <c r="C15">
         <v>-3450000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5397000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1346000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8575000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5277000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2702000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>509000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3637000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6277000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2732000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-148000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2688000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9193000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-9013000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>26455000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17226000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11185000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1636000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>16548000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10018000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>642513.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14719000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7938000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1059000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1508314.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-4250574.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8195719.0</v>
       </c>
       <c r="AD15">
         <v>-8195719.0</v>
       </c>
       <c r="AE15">
+        <v>-8195719.0</v>
+      </c>
+      <c r="AF15">
         <v>-4016374.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-2688000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9193000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-9013000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26455000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17226000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11185000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1636000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16548000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10018000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>19223892.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8981189.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-5570000.0</v>
+      </c>
+      <c r="C17">
         <v>-3450000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5397000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-120000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8575000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5277000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2702000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>509000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3637000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6277000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2732000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-148000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2688000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>5000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>9193000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-9013000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>26455000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>17226000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11185000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1636000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16548000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10018000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>641824.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>14719000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7938000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-2451000.0</v>
+      </c>
+      <c r="C18">
         <v>-2130000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2330000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2367000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2452000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1181000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1472000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1768000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1528000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-935000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1023000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-250000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>381000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1047000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1078000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>393000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-183000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-195000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-230000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-241000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-251000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-258000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-337992.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-267000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-504000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1531000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-101000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3098000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1984000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1498000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-869000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5431000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2095000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-252000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-130000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-4750000.0</v>
+      </c>
+      <c r="C21">
         <v>-3332000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7050000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2873000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12514000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6647000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4937000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1996000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1852000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4663000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1051000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1929000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6957000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-833000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9126000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8494000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31477000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>22937000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>19768000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1829000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22177000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12888000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-25303.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>19256000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9802000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1854000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14404726.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7376097.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1727164.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1727165.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6266246.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>75682000.0</v>
+      </c>
+      <c r="C23">
         <v>73946000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>83887000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>68318000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>94868000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>72423000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>89804000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>80688000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>78953000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>85877000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>95473000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>94413000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>76283000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>79104000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>86005000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>59493000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>108131000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>99869000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>97015000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>71469000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>69744000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>45547000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>49407550.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>37809000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>55158000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>55281000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>108641692.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>60760242.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>56064902.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>56064901.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53315724.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>5643000.0</v>
+      </c>
+      <c r="C25">
         <v>6156000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5439000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4877000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4579000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4996000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5357000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4543000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3694000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2819000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2947000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2604000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2697000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2570000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3268000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2832000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2892000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2865000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3130000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3169000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3212000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3487000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3709907.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5878000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6698000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7937000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>22565000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>20972000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>22282000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>21024000.0</v>
+      </c>
+      <c r="C28">
         <v>22213000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23936000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18613000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22823000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24612000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24808000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21679000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23572000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24133000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25467000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>25403000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27097000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25224000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2531000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1818000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2531000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2189000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2137000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>22803000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16966000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13310000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>55634855.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13377000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14036000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>-1629000.0</v>
+      </c>
+      <c r="C29">
         <v>-1005000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>187000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>733000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1752000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-720000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1812000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>78000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>497000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-401000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2092000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1959000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2357000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>108000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4109000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1072000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6337000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4647000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2922000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1129000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5126000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2482000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-869625.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4476000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2273000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>21024000.0</v>
+      </c>
+      <c r="C30">
         <v>22213000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23936000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18613000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22823000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24612000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24808000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21679000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23572000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24133000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25467000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25403000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27097000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25224000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25096000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23983000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23503000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>23766000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24419000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22803000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8561000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6947000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13151448.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7249000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7674000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13432000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19937419.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15323596.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13559140.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>13559138.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12277518.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>-2449000.0</v>
+      </c>
+      <c r="C31">
         <v>-1123000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1466000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2260000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2187000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>650000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-423000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1409000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1288000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1213000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>411000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-178000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1912000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>946000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4176000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1591000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1315000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1064000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5661000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2336000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-503000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-388000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-201504.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-61000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-409000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-479000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12138813.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1070884.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-404336.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-404335.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-160203.0</v>
       </c>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>70932000.0</v>
+      </c>
+      <c r="C32">
         <v>70614000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>90937000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>71191000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>107382000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>65776000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>94741000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>82684000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>77101000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>90540000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>94422000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>92484000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>69326000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>78271000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>95131000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>50999000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>139608000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>122806000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>116783000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>73298000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>91921000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>58435000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>49382247.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>57065000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>45356000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>57135000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>120876360.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>68086314.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>57619264.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>57619265.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>59633829.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10053,3321 +10262,3391 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>4698000.0</v>
       </c>
       <c r="C2">
         <v>5873000.0</v>
       </c>
       <c r="D2">
         <v>147188000.0</v>
       </c>
       <c r="E2">
         <v>130188000.0</v>
       </c>
       <c r="F2">
         <v>29317000.0</v>
       </c>
       <c r="G2">
         <v>17505000.0</v>
       </c>
       <c r="H2">
         <v>21604000.0</v>
       </c>
       <c r="I2">
         <v>7771329.0</v>
       </c>
       <c r="J2">
         <v>8385804.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>6081000</v>
       </c>
       <c r="C3">
         <v>29030000</v>
       </c>
       <c r="D3">
         <v>11359000</v>
       </c>
       <c r="E3">
         <v>15595000</v>
       </c>
       <c r="F3">
         <v>3891000</v>
       </c>
       <c r="G3">
         <v>7265000</v>
       </c>
       <c r="H3">
         <v>38127000</v>
       </c>
       <c r="I3">
         <v>8824325</v>
       </c>
       <c r="J3">
         <v>19516852</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>17000000.0</v>
       </c>
       <c r="F4">
         <v>100871000.0</v>
       </c>
       <c r="G4">
         <v>11811944.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-27474000.0</v>
       </c>
       <c r="F5">
         <v>31742000.0</v>
       </c>
       <c r="G5">
         <v>10729491.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-319000.0</v>
       </c>
       <c r="C6">
         <v>-1175000.0</v>
       </c>
       <c r="D6">
         <v>-141315000.0</v>
       </c>
       <c r="E6">
         <v>17000000.0</v>
       </c>
       <c r="F6">
         <v>100870999.0</v>
       </c>
       <c r="G6">
         <v>11812000.0</v>
       </c>
       <c r="H6">
         <v>-4099000.0</v>
       </c>
       <c r="I6">
         <v>13832837.0</v>
       </c>
       <c r="J6">
         <v>-614475.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>-61492000.0</v>
       </c>
       <c r="C7">
         <v>-19385000.0</v>
       </c>
       <c r="D7">
         <v>-190177000.0</v>
       </c>
       <c r="E7">
         <v>-72065000.0</v>
       </c>
       <c r="F7">
         <v>12513000.0</v>
       </c>
       <c r="G7">
         <v>-60681000.0</v>
       </c>
       <c r="H7">
         <v>-9000000.0</v>
       </c>
       <c r="I7">
         <v>7787402.0</v>
       </c>
       <c r="J7">
         <v>35414333.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1029000.0</v>
       </c>
       <c r="F8">
         <v>3868000.0</v>
       </c>
       <c r="G8">
         <v>-2586940.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>-7742000.0</v>
       </c>
       <c r="C9">
         <v>-3967000.0</v>
       </c>
       <c r="D9">
         <v>-4594000.0</v>
       </c>
       <c r="E9">
         <v>-1029000.0</v>
       </c>
       <c r="F9">
         <v>-3342000.0</v>
       </c>
       <c r="G9">
         <v>9919000.0</v>
       </c>
       <c r="H9">
         <v>-21535000.0</v>
       </c>
       <c r="I9">
         <v>-8936950.0</v>
       </c>
       <c r="J9">
         <v>-4863973.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>-54800000.0</v>
       </c>
       <c r="C10">
         <v>-78029000.0</v>
       </c>
       <c r="D10">
         <v>-168632000.0</v>
       </c>
       <c r="E10">
         <v>-37637000.0</v>
       </c>
       <c r="F10">
         <v>-35672000.0</v>
       </c>
       <c r="G10">
         <v>-55275000.0</v>
       </c>
       <c r="H10">
         <v>3421000.0</v>
       </c>
       <c r="I10">
         <v>7717316.0</v>
       </c>
       <c r="J10">
         <v>30291941.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-5890000.0</v>
       </c>
       <c r="F11">
         <v>3868000.0</v>
       </c>
       <c r="G11">
         <v>-6694725.0</v>
       </c>
       <c r="H11">
         <v>5520049.0</v>
       </c>
       <c r="I11">
         <v>5377134.0</v>
       </c>
       <c r="J11">
         <v>-3377759.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>16617000.0</v>
       </c>
       <c r="F12">
         <v>25049000.0</v>
       </c>
       <c r="G12">
         <v>17962612.0</v>
       </c>
       <c r="H12">
         <v>26124486.0</v>
       </c>
       <c r="I12">
         <v>7165304.0</v>
       </c>
       <c r="J12">
         <v>330443.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-29615000.0</v>
       </c>
       <c r="F13">
         <v>30202000.0</v>
       </c>
       <c r="G13">
         <v>-406702.0</v>
       </c>
       <c r="H13">
         <v>3593657.0</v>
       </c>
       <c r="I13">
         <v>2779058.0</v>
       </c>
       <c r="J13">
         <v>9986365.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>19891000.0</v>
       </c>
       <c r="C14">
         <v>16413000.0</v>
       </c>
       <c r="D14">
         <v>10818000.0</v>
       </c>
       <c r="E14">
         <v>11857000.0</v>
       </c>
       <c r="F14">
         <v>12998000.0</v>
       </c>
       <c r="G14">
         <v>24223000.0</v>
       </c>
       <c r="H14">
         <v>30081000.0</v>
       </c>
       <c r="I14">
         <v>29826222.0</v>
       </c>
       <c r="J14">
         <v>30856378.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>4379000.0</v>
       </c>
       <c r="C16">
         <v>4698000.0</v>
       </c>
       <c r="D16">
         <v>5873000.0</v>
       </c>
       <c r="E16">
         <v>147188000.0</v>
       </c>
       <c r="F16">
         <v>130187999.0</v>
       </c>
       <c r="G16">
         <v>29317000.0</v>
       </c>
       <c r="H16">
         <v>17505000.0</v>
       </c>
       <c r="I16">
         <v>21604166.0</v>
       </c>
       <c r="J16">
         <v>7771329.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>-29050000.0</v>
       </c>
       <c r="C18">
         <v>-17846000.0</v>
       </c>
       <c r="D18">
         <v>-185509000.0</v>
       </c>
       <c r="E18">
         <v>-15708000.0</v>
       </c>
       <c r="F18">
         <v>75188000.0</v>
       </c>
       <c r="G18">
         <v>-19496000.0</v>
       </c>
       <c r="H18">
         <v>25379000.0</v>
       </c>
       <c r="I18">
         <v>45827767.0</v>
       </c>
       <c r="J18">
         <v>33788674.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-16130000.0</v>
       </c>
       <c r="D19">
         <v>24828000.0</v>
       </c>
       <c r="E19">
         <v>41371000.0</v>
       </c>
       <c r="F19">
         <v>13204000.0</v>
       </c>
       <c r="G19">
         <v>-21140706.0</v>
       </c>
       <c r="H19">
         <v>-62093145.0</v>
       </c>
       <c r="I19">
         <v>44189907.0</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>71281000.0</v>
       </c>
       <c r="C21">
         <v>3490000.0</v>
       </c>
       <c r="D21">
         <v>37559000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-3424273.0</v>
       </c>
       <c r="H21">
         <v>-5512054.0</v>
       </c>
       <c r="I21">
         <v>-82102778.0</v>
       </c>
       <c r="J21">
         <v>-34291052.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
         <v>8575000.0</v>
       </c>
       <c r="C22">
         <v>5851000.0</v>
       </c>
       <c r="D22">
         <v>-5563000.0</v>
       </c>
       <c r="E22">
         <v>43861000.0</v>
       </c>
       <c r="F22">
         <v>36115000.0</v>
       </c>
       <c r="G22">
         <v>8094000.0</v>
       </c>
       <c r="H22">
         <v>15499000.0</v>
       </c>
       <c r="I22">
         <v>26725449.0</v>
       </c>
       <c r="J22">
         <v>-10851134.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>-37000.0</v>
       </c>
       <c r="C23">
         <v>-250000.0</v>
       </c>
       <c r="D23">
         <v>-7019000.0</v>
       </c>
       <c r="E23">
         <v>-2054000.0</v>
       </c>
       <c r="F23">
         <v>-694000.0</v>
       </c>
       <c r="G23">
         <v>48608000.0</v>
       </c>
       <c r="H23">
         <v>-98090806.0</v>
       </c>
       <c r="I23">
         <v>-2906384.0</v>
       </c>
       <c r="J23">
         <v>-198000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
         <v>2221000.0</v>
       </c>
       <c r="C24">
         <v>12900000.0</v>
       </c>
       <c r="D24">
         <v>14450000.0</v>
       </c>
       <c r="E24">
         <v>56966000.0</v>
       </c>
       <c r="F24">
         <v>17095000.0</v>
       </c>
       <c r="G24">
         <v>3100000.0</v>
       </c>
       <c r="H24">
         <v>2115000.0</v>
       </c>
       <c r="I24">
         <v>75297892.0</v>
       </c>
       <c r="J24">
         <v>85903.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>3783000.0</v>
       </c>
       <c r="C25">
         <v>1926000.0</v>
       </c>
       <c r="D25">
         <v>-363000.0</v>
       </c>
       <c r="E25">
         <v>2123000.0</v>
       </c>
       <c r="F25">
         <v>7924000.0</v>
       </c>
       <c r="G25">
         <v>15069000.0</v>
       </c>
       <c r="H25">
         <v>24464000.0</v>
       </c>
       <c r="I25">
         <v>1019953.0</v>
       </c>
       <c r="J25">
         <v>-2114051.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
         <v>-45000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-7019000.0</v>
       </c>
       <c r="E26">
         <v>-22204000.0</v>
       </c>
       <c r="F26">
         <v>-694000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
         <v>4887000.0</v>
       </c>
       <c r="C27">
         <v>4347000.0</v>
       </c>
       <c r="D27">
         <v>12051000.0</v>
       </c>
       <c r="E27">
         <v>16498000.0</v>
       </c>
       <c r="F27">
         <v>12721000.0</v>
       </c>
       <c r="G27">
         <v>1042000.0</v>
       </c>
       <c r="H27">
         <v>23662000.0</v>
       </c>
       <c r="I27">
         <v>-2891362.0</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>26510000.0</v>
       </c>
       <c r="C28">
         <v>3771000.0</v>
       </c>
       <c r="D28">
         <v>29744000.0</v>
       </c>
       <c r="E28">
         <v>-24258000.0</v>
       </c>
       <c r="F28">
         <v>8588000.0</v>
       </c>
       <c r="G28">
         <v>45184000.0</v>
       </c>
       <c r="H28">
         <v>-5512000.0</v>
       </c>
       <c r="I28">
         <v>-85009162.0</v>
       </c>
       <c r="J28">
         <v>-34489052.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>-22969000.0</v>
       </c>
       <c r="C29">
         <v>11184000.0</v>
       </c>
       <c r="D29">
         <v>-174150000.0</v>
       </c>
       <c r="E29">
         <v>-113000.0</v>
       </c>
       <c r="F29">
         <v>79079000.0</v>
       </c>
       <c r="G29">
         <v>-12231000.0</v>
       </c>
       <c r="H29">
         <v>63506000.0</v>
       </c>
       <c r="I29">
         <v>54652092.0</v>
       </c>
       <c r="J29">
         <v>53305526.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>-3860000.0</v>
       </c>
       <c r="C30">
         <v>-16130000.0</v>
       </c>
       <c r="D30">
         <v>3091000.0</v>
       </c>
       <c r="E30">
         <v>41371000.0</v>
       </c>
       <c r="F30">
         <v>13204000.0</v>
       </c>
       <c r="G30">
         <v>-21141000.0</v>
       </c>
       <c r="H30">
         <v>-62093000.0</v>
       </c>
       <c r="I30">
         <v>44189907.0</v>
       </c>
       <c r="J30">
         <v>-19430949.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="AG1" t="s">
         <v>153</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>2085000.0</v>
+      </c>
+      <c r="C2">
         <v>4379000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5267000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5747000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4691000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4698000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9787000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4285000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2637000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5873000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3154000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34644000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>87695000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>147188000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>151378000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>197240000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>171724000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>130188000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>61852000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>41808000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19609000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29317000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17370000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37210000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>79715000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17505000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5111820.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2441240.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12022703.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21604166.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>39462487.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>27200.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>744000</v>
+      </c>
+      <c r="C3">
         <v>1052000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4637000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1663000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1970000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3539000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13774000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2456000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3616000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3574000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3593000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2952000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3333000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1481000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1715000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3676000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8567000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1637000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2771000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>279000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>398000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>443000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4444111</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1500000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>114000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1207000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4428662</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14941158</v>
-      </c>
-[...1 lines deleted...]
-        <v>24320000</v>
       </c>
       <c r="AD3">
         <v>24320000</v>
       </c>
       <c r="AE3">
+        <v>24320000</v>
+      </c>
+      <c r="AF3">
         <v>190157</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-53051000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-59493000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-4190000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-45862000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>25516000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>41536000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>68336000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>20044000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>22199000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-9708000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>22983000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-23359000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6848000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>724000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29560000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5486000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>14666000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9947000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9053000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1924000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>116000.0</v>
+      </c>
+      <c r="C6">
         <v>-2294000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-888000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-480000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1056000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5089000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5502000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1648000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3236000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2719000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-31490000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-53051000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-59493000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4190000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-45862000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>25516000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>41536000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>68336000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>20044000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22199000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9708000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11946946.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-19840000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-42505000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>62210000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>12393182.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2670580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9581463.0</v>
       </c>
       <c r="AD6">
         <v>-9581463.0</v>
       </c>
       <c r="AE6">
+        <v>-9581463.0</v>
+      </c>
+      <c r="AF6">
         <v>-17858321.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>15700.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>27200.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>33163000.0</v>
+      </c>
+      <c r="C7">
         <v>-33051000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1847000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16802000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3830000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-46673000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24704000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2652000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-17469000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-29272000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-9911000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-44580000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-66720000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-68966000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>955000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-43804000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-35023000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>19105000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28760000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5911000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2762000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-27486000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-36634304.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-42310000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3601000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11704000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>30449415.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-46966835.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3974071.0</v>
       </c>
       <c r="AD7">
         <v>-3974071.0</v>
       </c>
       <c r="AE7">
+        <v>-3974071.0</v>
+      </c>
+      <c r="AF7">
         <v>-13594788.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>5200.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>4381000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-7996000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-4759000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4637000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>4620000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-5527000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1411000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>6865000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-3299000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1713000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>120000.0</v>
+      </c>
+      <c r="C9">
         <v>-3860000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>275000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1858000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4415000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5460000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-856000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2988000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7281000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1182000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1834000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>855000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4381000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7996000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-4759000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4637000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4620000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5527000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1411000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6865000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3299000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1713000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-11563940.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3517000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>173000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12321000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-20203702.0</v>
       </c>
-      <c r="AB9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC9"/>
       <c r="AD9">
         <v>-5638123.0</v>
       </c>
       <c r="AE9">
+        <v>-5638123.0</v>
+      </c>
+      <c r="AF9">
         <v>-11231936.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>-22123000.0</v>
+      </c>
+      <c r="C10">
         <v>-29941000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4509000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7413000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3169000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-39709000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-15442000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6021000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-32604999.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-23961000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-319000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-34035000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-85295000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-48983000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11196000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-39810000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14805000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28174000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8432000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10687000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6397000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-27020000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-26658418.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-23114000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3992000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1511000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>47254676.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-33215311.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5309318.0</v>
       </c>
       <c r="AD10">
         <v>-5309318.0</v>
       </c>
       <c r="AE10">
+        <v>-5309318.0</v>
+      </c>
+      <c r="AF10">
         <v>-7049461.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>5200.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-8591000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11372000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4058000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-9355000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6897000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1944000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3562000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-214000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1358000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1080000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2347042.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-975063.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-230000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3910000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3731000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6284000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3719000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3740000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9492000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10195000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5492000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-130000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-102626.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3205959.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>22879000.0</v>
       </c>
       <c r="O13">
+        <v>22879000.0</v>
+      </c>
+      <c r="P13">
         <v>7937000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1482000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-30854000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-8180000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>15033000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11149000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7284000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3264000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2611051.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-14705483.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>5623000.0</v>
+      </c>
+      <c r="C14">
         <v>6156000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5439000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4877000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4579000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4996000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5357000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4543000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3694000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2819000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2947000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2604000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2697000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2570000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3268000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2832000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2892000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2865000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3130000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3169000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3212000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3487000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3709907.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5878000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6698000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7937000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8243320.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8341386.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6748115.0</v>
       </c>
       <c r="AD14">
         <v>6748115.0</v>
       </c>
       <c r="AE14">
+        <v>6748115.0</v>
+      </c>
+      <c r="AF14">
         <v>5975182.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>104000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>2201000.0</v>
+      </c>
+      <c r="C16">
         <v>2085000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4379000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5267000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5747000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4691000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4698000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9787000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4285000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2637000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5873000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3154000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34644000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>87695000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>147188000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>151378000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>197240000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>171724000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>130188000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>61852000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>41808000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19609000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>29316946.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17370000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37210000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>79715000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>17505002.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5111820.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2441240.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12022703.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21604166.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>15700.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>27200.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-7558000.0</v>
+      </c>
+      <c r="C18">
         <v>-27715000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6727000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10560000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17815000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-48760000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>23764000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7990000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18943000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-25047000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9692000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-41806000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-70088000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-63923000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>554000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-47262000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10411000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>41411000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>49924000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>17469000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22199000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14404000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-36661011.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19840000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16775000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>20230000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>51353880.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>19279661.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22627506.0</v>
       </c>
       <c r="AD18">
         <v>-22627506.0</v>
       </c>
       <c r="AE18">
+        <v>-22627506.0</v>
+      </c>
+      <c r="AF18">
         <v>1018024.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>15700.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>27200.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1663000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-220000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3539000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4674000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2456000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9226000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>226000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3593000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1202000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4867000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>3019000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>18144000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2276000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>27140000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1637000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>7329000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2296000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-398000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3977000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4443706.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2986000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>8108000.0</v>
+      </c>
+      <c r="C21">
         <v>27495000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-14000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10089000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18720000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>93912000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-38033000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2488000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>8559000.0</v>
       </c>
       <c r="O21">
         <v>8559000.0</v>
       </c>
       <c r="P21">
         <v>8559000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>8559000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-5570000.0</v>
+      </c>
+      <c r="C22">
         <v>-3450000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5397000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-120000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8575000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5277000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2702000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>509000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3637000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6277000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2732000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-148000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2688000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9193000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-9013000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26455000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17226000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11185000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1636000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16548000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10018000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>642513.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14719000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7938000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1059000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9003469.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4989538.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>753065.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>753066.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4649277.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2200.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>145</v>
+      </c>
+      <c r="B23">
+        <v>137000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-5000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>194999.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-159000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>80000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2488000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-16000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-108000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6915000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-17500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>278000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-70000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2592000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2276000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>220000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>125000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8312000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2296000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-398000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-269000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>48607823.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>353000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>24781000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>79500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-79039369.0</v>
       </c>
-      <c r="AB23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC23"/>
       <c r="AD23">
         <v>23159323.0</v>
       </c>
       <c r="AE23">
+        <v>23159323.0</v>
+      </c>
+      <c r="AF23">
         <v>-125658.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
+        <v>-571000.0</v>
+      </c>
+      <c r="C24">
         <v>-2074000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4449000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-928000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1750000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>9100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2922000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-5610000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3800000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>14450000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1750000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4195000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>35707000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>10100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2575000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>4420000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2030992000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>3100000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-293000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1985817.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4101258.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>4823996.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>-39899000.0</v>
+      </c>
+      <c r="C25">
         <v>2831000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>964000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1123000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>720000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>976000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2022000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1230000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>67000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1393000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2182000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3872000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1271000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1146000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-15884000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2384000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1453000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>872000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8002000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2259000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5449000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>304000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>340917.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>69000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>203000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>737000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8086338.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>37974414.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1834614.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1834615.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4178510.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-15700.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-5200.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-90000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>16000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-45000000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>124000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-16000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-108000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-6915000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-34000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-70000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-22204000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-425000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-269000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>1318000.0</v>
+      </c>
+      <c r="C27">
         <v>1802000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1762000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1297000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>668000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1160000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1188000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1216000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1144000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>799000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3112000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3028000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2731000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4469000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4357000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3917000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3755000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3822000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8749000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>150000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>154000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1042456.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-99000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>16289000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>11900.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>100.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>8245000.0</v>
+      </c>
+      <c r="C28">
         <v>27495000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13814000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10080000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-18509000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48753000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-37953000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2488000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>26201000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18011000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12411000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8566000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8837000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-70000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-24603000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>345000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>220000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8312000.0</v>
       </c>
       <c r="T28">
         <v>8312000.0</v>
       </c>
       <c r="U28">
         <v>8312000.0</v>
       </c>
       <c r="V28">
+        <v>8312000.0</v>
+      </c>
+      <c r="W28">
         <v>276000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>48607550.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-353000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-62380000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>58956000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-36958801.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-14871899.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23159323.0</v>
       </c>
       <c r="AD28">
         <v>23159323.0</v>
       </c>
       <c r="AE28">
+        <v>23159323.0</v>
+      </c>
+      <c r="AF28">
         <v>-1416681.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-6814000.0</v>
+      </c>
+      <c r="C29">
         <v>-26663000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11364000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8897000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19785000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-45221000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37538000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10446000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-15327000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-21473000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6099000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-38854000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-66755000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-62442000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2269000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-43586000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1844000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>43048000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>52695000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17748000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22597000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13961000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-32216900.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-18340000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16889000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21437000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>55782542.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4338503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692495.0</v>
       </c>
       <c r="AD29">
         <v>1692495.0</v>
       </c>
       <c r="AE29">
+        <v>1692495.0</v>
+      </c>
+      <c r="AF29">
         <v>1208181.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>15700.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>27200.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-1315000.0</v>
+      </c>
+      <c r="C30">
         <v>-3126000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1562000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1663000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-220000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3539000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4674000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2456000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9226000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>226000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3593000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1202000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4867000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3019000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18144000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2276000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27140000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1637000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7329000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2296000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-398000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3977000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4443706.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2986000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-18183000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6430559.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13203976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34433281.0</v>
       </c>
       <c r="AD30">
         <v>-34433281.0</v>
       </c>
       <c r="AE30">
+        <v>-34433281.0</v>
+      </c>
+      <c r="AF30">
         <v>-17649821.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
+      <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>