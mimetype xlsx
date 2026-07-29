--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1593,51 +1593,51 @@
       <c r="G32">
         <v>17107566774.0</v>
       </c>
       <c r="H32">
         <v>109860887172.0</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
         <v>362188242000.0</v>
       </c>
       <c r="C33">
         <v>357898058000.0</v>
       </c>
       <c r="D33">
         <v>320143932253.0</v>
       </c>
       <c r="E33">
         <v>299174953376.0</v>
       </c>
       <c r="F33">
-        <v>265105431702.0</v>
+        <v>265105431701.0</v>
       </c>
       <c r="G33">
         <v>241753153338.0</v>
       </c>
       <c r="H33">
         <v>127024499990.0</v>
       </c>
       <c r="I33">
         <v>13723495183.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
@@ -1652,149 +1652,149 @@
       </c>
       <c r="D35">
         <v>16528950957.0</v>
       </c>
       <c r="E35">
         <v>14227561815.0</v>
       </c>
       <c r="F35">
         <v>18936858059.0</v>
       </c>
       <c r="G35">
         <v>16571466738.0</v>
       </c>
       <c r="H35">
         <v>10597873822.0</v>
       </c>
       <c r="I35">
         <v>1986851000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>1832883000.0</v>
+        <v>1832884000.0</v>
       </c>
       <c r="C36">
         <v>22762139000.0</v>
       </c>
       <c r="D36">
         <v>17234161514.0</v>
       </c>
       <c r="E36">
         <v>3233860041.0</v>
       </c>
       <c r="F36">
-        <v>3982021918.0</v>
+        <v>3982021917.0</v>
       </c>
       <c r="G36">
         <v>5584514177.0</v>
       </c>
       <c r="H36">
         <v>17477661417.0</v>
       </c>
       <c r="I36">
         <v>4666910637.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38">
         <v>41973697460.0</v>
       </c>
       <c r="D38">
         <v>15395797730.0</v>
       </c>
       <c r="E38">
         <v>11505571990.0</v>
       </c>
       <c r="F38">
-        <v>5989551184.0</v>
+        <v>1.0</v>
       </c>
       <c r="G38">
         <v>106061172757.0</v>
       </c>
       <c r="H38">
         <v>22961453933.0</v>
       </c>
       <c r="I38">
         <v>4855028210.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>6422367000.0</v>
+        <v>6422366000.0</v>
       </c>
       <c r="C39">
         <v>11075924000.0</v>
       </c>
       <c r="D39">
         <v>23604253148.0</v>
       </c>
       <c r="E39">
         <v>5908239847.0</v>
       </c>
       <c r="F39">
         <v>11099572925.0</v>
       </c>
       <c r="G39">
         <v>8346814054.0</v>
       </c>
       <c r="H39">
         <v>21064968604.0</v>
       </c>
       <c r="I39">
         <v>8996762715.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>117889071000.0</v>
+        <v>116813721000.0</v>
       </c>
       <c r="C40">
         <v>116918865000.0</v>
       </c>
       <c r="D40">
         <v>95085929149.0</v>
       </c>
       <c r="E40">
         <v>64373733472.0</v>
       </c>
       <c r="F40">
         <v>271112990854.0</v>
       </c>
       <c r="G40">
         <v>139912847470.0</v>
       </c>
       <c r="H40">
         <v>46718747098.0</v>
       </c>
       <c r="I40">
         <v>24531957677.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -1804,51 +1804,51 @@
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>11706409208.0</v>
       </c>
       <c r="G41">
         <v>11710584027.0</v>
       </c>
       <c r="H41">
         <v>10597873822.0</v>
       </c>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>597571365000.0</v>
       </c>
       <c r="C42">
         <v>453316003000.0</v>
       </c>
       <c r="D42">
-        <v>597571364513.0</v>
+        <v>451703864045.0</v>
       </c>
       <c r="E42">
         <v>453540590591.0</v>
       </c>
       <c r="F42">
         <v>-144530773922.0</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
@@ -2016,51 +2016,51 @@
         <v>18854819000.0</v>
       </c>
       <c r="C51">
         <v>14225472000.0</v>
       </c>
       <c r="D51">
         <v>16610516687.0</v>
       </c>
       <c r="E51">
         <v>10025576620.0</v>
       </c>
       <c r="F51">
         <v>19230174678.0</v>
       </c>
       <c r="G51">
         <v>14694237172.0</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>1075350000.0</v>
+        <v>2150700000.0</v>
       </c>
       <c r="C52">
         <v>7948769000.0</v>
       </c>
       <c r="D52">
         <v>22834481476.0</v>
       </c>
       <c r="E52">
         <v>4863693120.0</v>
       </c>
       <c r="F52">
         <v>11999725827.0</v>
       </c>
       <c r="G52">
         <v>9833354461.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
@@ -2529,51 +2529,53 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>3385198000.0</v>
+      </c>
       <c r="C5">
         <v>6430133000.0</v>
       </c>
       <c r="D5">
         <v>4479645000.0</v>
       </c>
       <c r="E5">
         <v>2996258000.0</v>
       </c>
       <c r="F5">
         <v>-341919000.0</v>
       </c>
       <c r="G5">
         <v>101229000.0</v>
       </c>
       <c r="H5">
         <v>4280510000.0</v>
       </c>
       <c r="I5">
         <v>138619397.0</v>
       </c>
       <c r="J5">
         <v>-2425598952.0</v>
       </c>
       <c r="K5">
@@ -2582,51 +2584,53 @@
       <c r="L5">
         <v>500000000.0</v>
       </c>
       <c r="M5">
         <v>500000000.0</v>
       </c>
       <c r="N5">
         <v>500000000.0</v>
       </c>
       <c r="O5">
         <v>500000000.0</v>
       </c>
       <c r="P5">
         <v>500000000.0</v>
       </c>
       <c r="Q5">
         <v>500000000.0</v>
       </c>
       <c r="R5">
         <v>500000000.0</v>
       </c>
       <c r="S5">
         <v>500000000.0</v>
       </c>
       <c r="T5"/>
-      <c r="U5"/>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
       <c r="V5">
         <v>163716543406.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5">
         <v>155727319274.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
@@ -3203,51 +3207,53 @@
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>112312000.0</v>
+      </c>
       <c r="C16">
         <v>97602000.0</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>107798000.0</v>
       </c>
       <c r="H16">
         <v>24768000.0</v>
       </c>
       <c r="I16">
         <v>116179368.0</v>
       </c>
       <c r="J16">
         <v>172847480.0</v>
       </c>
       <c r="K16">
         <v>27972088.0</v>
       </c>
       <c r="L16">
         <v>132614333774.0</v>
       </c>
       <c r="M16"/>
@@ -3467,51 +3473,53 @@
       </c>
       <c r="L21">
         <v>49400095033.0</v>
       </c>
       <c r="M21">
         <v>48971826361.0</v>
       </c>
       <c r="N21">
         <v>48430433402.0</v>
       </c>
       <c r="O21">
         <v>49736192507.0</v>
       </c>
       <c r="P21">
         <v>44873162763.0</v>
       </c>
       <c r="Q21">
         <v>44748382987.0</v>
       </c>
       <c r="R21">
         <v>42443098426.0</v>
       </c>
       <c r="S21">
         <v>42393565167.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>73314904000.0</v>
+      </c>
       <c r="U21">
         <v>39959839939.0</v>
       </c>
       <c r="V21"/>
       <c r="W21">
         <v>41107322972.0</v>
       </c>
       <c r="X21">
         <v>41107322972.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
         <v>68108830000.0</v>
       </c>
       <c r="C22">
         <v>75290672000.0</v>
       </c>
       <c r="D22">
         <v>80620127000.0</v>
@@ -4139,51 +4147,51 @@
       <c r="K33">
         <v>320143932253.0</v>
       </c>
       <c r="L33">
         <v>315010828090.0</v>
       </c>
       <c r="M33">
         <v>306890139678.0</v>
       </c>
       <c r="N33">
         <v>306672468891.0</v>
       </c>
       <c r="O33">
         <v>299174953376.0</v>
       </c>
       <c r="P33">
         <v>291998157171.0</v>
       </c>
       <c r="Q33">
         <v>285688351411.0</v>
       </c>
       <c r="R33">
         <v>275068857354.0</v>
       </c>
       <c r="S33">
-        <v>265105431702.0</v>
+        <v>265105431701.0</v>
       </c>
       <c r="T33">
         <v>258946649000.0</v>
       </c>
       <c r="U33">
         <v>258598778853.0</v>
       </c>
       <c r="V33">
         <v>-118114167317.0</v>
       </c>
       <c r="W33">
         <v>241753153338.0</v>
       </c>
       <c r="X33">
         <v>241753153338.0</v>
       </c>
       <c r="Y33"/>
       <c r="Z33">
         <v>-142319323039.0</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>41</v>
       </c>
@@ -4255,51 +4263,53 @@
       </c>
       <c r="N35">
         <v>16498319625.0</v>
       </c>
       <c r="O35">
         <v>14227561815.0</v>
       </c>
       <c r="P35">
         <v>18505508670.0</v>
       </c>
       <c r="Q35">
         <v>16526982456.0</v>
       </c>
       <c r="R35">
         <v>18831354111.0</v>
       </c>
       <c r="S35">
         <v>18936858059.0</v>
       </c>
       <c r="T35">
         <v>17014780000.0</v>
       </c>
       <c r="U35">
         <v>18883419916.0</v>
       </c>
-      <c r="V35"/>
+      <c r="V35">
+        <v>-242289253374.0</v>
+      </c>
       <c r="W35">
         <v>16571466738.0</v>
       </c>
       <c r="X35">
         <v>16571466738.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>14096446000.0</v>
       </c>
       <c r="C36">
         <v>1832883000.0</v>
       </c>
       <c r="D36">
         <v>2787445000.0</v>
       </c>
       <c r="E36">
         <v>32801444000.0</v>
       </c>
@@ -4321,51 +4331,51 @@
       <c r="K36">
         <v>-45651411983.0</v>
       </c>
       <c r="L36">
         <v>34.0</v>
       </c>
       <c r="M36">
         <v>3288860045.0</v>
       </c>
       <c r="N36">
         <v>3288860044.0</v>
       </c>
       <c r="O36">
         <v>3233860041.0</v>
       </c>
       <c r="P36">
         <v>5112165018.0</v>
       </c>
       <c r="Q36">
         <v>7255057300.0</v>
       </c>
       <c r="R36">
         <v>5393400268.0</v>
       </c>
       <c r="S36">
-        <v>3982021918.0</v>
+        <v>3982021917.0</v>
       </c>
       <c r="T36">
         <v>78224023000.0</v>
       </c>
       <c r="U36">
         <v>4815541633.0</v>
       </c>
       <c r="V36">
         <v>-118114167317.0</v>
       </c>
       <c r="W36">
         <v>5584514177.0</v>
       </c>
       <c r="X36">
         <v>106061172757.0</v>
       </c>
       <c r="Y36"/>
       <c r="Z36">
         <v>-142319323039.0</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>44</v>
       </c>
@@ -4419,187 +4429,187 @@
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>17512439750.0</v>
       </c>
       <c r="M38">
         <v>15701567310.0</v>
       </c>
       <c r="N38">
         <v>16691744463.0</v>
       </c>
       <c r="O38">
         <v>11505571990.0</v>
       </c>
       <c r="P38">
         <v>7277918251.0</v>
       </c>
       <c r="Q38">
         <v>2340491930.0</v>
       </c>
       <c r="R38">
         <v>2284873390.0</v>
       </c>
       <c r="S38">
-        <v>2079982770.0</v>
+        <v>1.0</v>
       </c>
       <c r="T38"/>
       <c r="U38">
         <v>1046311230.0</v>
       </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>20478286000.0</v>
       </c>
       <c r="C39">
         <v>6422367000.0</v>
       </c>
       <c r="D39">
         <v>21823883000.0</v>
       </c>
       <c r="E39">
         <v>18249914000.0</v>
       </c>
       <c r="F39">
         <v>23393834000.0</v>
       </c>
       <c r="G39">
         <v>11075924000.0</v>
       </c>
       <c r="H39">
         <v>41794788000.0</v>
       </c>
       <c r="I39">
-        <v>13402104632.0</v>
+        <v>29034035156.0</v>
       </c>
       <c r="J39">
         <v>34521660380.0</v>
       </c>
       <c r="K39">
         <v>26465379927.0</v>
       </c>
       <c r="L39">
         <v>11828888472.0</v>
       </c>
       <c r="M39">
-        <v>14587654681.0</v>
+        <v>29231031715.0</v>
       </c>
       <c r="N39">
-        <v>14645186260.0</v>
+        <v>31444737332.0</v>
       </c>
       <c r="O39">
         <v>5908239847.0</v>
       </c>
       <c r="P39">
-        <v>24674940196.0</v>
+        <v>48022881051.0</v>
       </c>
       <c r="Q39">
         <v>29320770550.0</v>
       </c>
       <c r="R39">
         <v>35555433352.0</v>
       </c>
       <c r="S39">
         <v>11099572925.0</v>
       </c>
       <c r="T39">
         <v>11103535000.0</v>
       </c>
       <c r="U39">
         <v>44913307687.0</v>
       </c>
       <c r="V39"/>
       <c r="W39">
         <v>8346814054.0</v>
       </c>
       <c r="X39">
         <v>8346814054.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>82147977000.0</v>
+        <v>82035667000.0</v>
       </c>
       <c r="C40">
         <v>117889071000.0</v>
       </c>
       <c r="D40">
-        <v>171643171000.0</v>
+        <v>177198739436.0</v>
       </c>
       <c r="E40">
-        <v>158728116000.0</v>
+        <v>162033153056.0</v>
       </c>
       <c r="F40">
-        <v>161918976000.0</v>
+        <v>164137023113.0</v>
       </c>
       <c r="G40">
         <v>116811068000.0</v>
       </c>
       <c r="H40">
         <v>108329436000.0</v>
       </c>
       <c r="I40">
         <v>158744527056.0</v>
       </c>
       <c r="J40">
         <v>129811753428.0</v>
       </c>
       <c r="K40">
         <v>106503169887.0</v>
       </c>
       <c r="L40">
         <v>1.0</v>
       </c>
       <c r="M40">
         <v>115756698348.0</v>
       </c>
       <c r="N40">
         <v>82279061085.0</v>
       </c>
       <c r="O40">
         <v>64373733472.0</v>
       </c>
       <c r="P40">
         <v>89759092309.0</v>
       </c>
       <c r="Q40">
-        <v>107226887614.0</v>
+        <v>33397308363.0</v>
       </c>
       <c r="R40">
         <v>108088350492.0</v>
       </c>
       <c r="S40">
         <v>271112990854.0</v>
       </c>
       <c r="T40">
         <v>135985745000.0</v>
       </c>
       <c r="U40">
         <v>99227635866.0</v>
       </c>
       <c r="V40"/>
       <c r="W40">
         <v>94886719761.0</v>
       </c>
       <c r="X40">
         <v>144546187845.0</v>
       </c>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
@@ -4621,102 +4631,106 @@
         <v>9160224453.0</v>
       </c>
       <c r="O41"/>
       <c r="P41">
         <v>13837624958.0</v>
       </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>453593908000.0</v>
       </c>
       <c r="C42">
-        <v>597571365000.0</v>
+        <v>459644907747.0</v>
       </c>
       <c r="D42">
-        <v>597571365000.0</v>
+        <v>457694419830.0</v>
       </c>
       <c r="E42">
         <v>456211032000.0</v>
       </c>
       <c r="F42">
         <v>452872855000.0</v>
       </c>
       <c r="G42">
         <v>453316003000.0</v>
       </c>
       <c r="H42">
         <v>453214775000.0</v>
       </c>
       <c r="I42">
-        <v>597571364513.0</v>
+        <v>453353393543.0</v>
       </c>
       <c r="J42">
         <v>452714774145.0</v>
       </c>
       <c r="K42">
         <v>742427954881.0</v>
       </c>
       <c r="L42">
         <v>453540590591.0</v>
       </c>
       <c r="M42">
         <v>453040590591.0</v>
       </c>
       <c r="N42">
         <v>453040590591.0</v>
       </c>
       <c r="O42">
         <v>453540590591.0</v>
       </c>
       <c r="P42">
-        <v>597897631201.0</v>
+        <v>454366857279.0</v>
       </c>
       <c r="Q42">
         <v>453553857279.0</v>
       </c>
       <c r="R42">
         <v>454689147279.0</v>
       </c>
       <c r="S42">
         <v>-144530773922.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42"/>
+      <c r="T42">
+        <v>1.0</v>
+      </c>
+      <c r="U42">
+        <v>-1.0</v>
+      </c>
       <c r="V42">
         <v>78572709968.0</v>
       </c>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42">
         <v>70560194066.0</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
@@ -5163,51 +5177,51 @@
       </c>
       <c r="T51">
         <v>17959244000.0</v>
       </c>
       <c r="U51">
         <v>20222188130.0</v>
       </c>
       <c r="V51"/>
       <c r="W51">
         <v>14694237172.0</v>
       </c>
       <c r="X51">
         <v>14694237172.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
         <v>6953157000.0</v>
       </c>
       <c r="C52">
-        <v>1075350000.0</v>
+        <v>2150699694.0</v>
       </c>
       <c r="D52">
         <v>4474302000.0</v>
       </c>
       <c r="E52">
         <v>31374302000.0</v>
       </c>
       <c r="F52">
         <v>24371073000.0</v>
       </c>
       <c r="G52">
         <v>7948769000.0</v>
       </c>
       <c r="H52">
         <v>5201452000.0</v>
       </c>
       <c r="I52">
         <v>6992736435.0</v>
       </c>
       <c r="J52">
         <v>13982291530.0</v>
       </c>
       <c r="K52">
         <v>16082248596.0</v>
       </c>
@@ -5611,51 +5625,53 @@
       </c>
       <c r="N58">
         <v>109687487277.0</v>
       </c>
       <c r="O58">
         <v>84521403302.0</v>
       </c>
       <c r="P58">
         <v>118301496012.0</v>
       </c>
       <c r="Q58">
         <v>134849105750.0</v>
       </c>
       <c r="R58">
         <v>138131332890.0</v>
       </c>
       <c r="S58">
         <v>327081900349.0</v>
       </c>
       <c r="T58">
         <v>162367765000.0</v>
       </c>
       <c r="U58">
         <v>128930487588.0</v>
       </c>
-      <c r="V58"/>
+      <c r="V58">
+        <v>-242289253374.0</v>
+      </c>
       <c r="W58">
         <v>170951009044.0</v>
       </c>
       <c r="X58">
         <v>170951009044.0</v>
       </c>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
@@ -6449,79 +6465,81 @@
       <c r="G25">
         <v>27120152451.0</v>
       </c>
       <c r="H25">
         <v>7186000681.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>114</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>21598370000.0</v>
+      </c>
       <c r="C27">
         <v>22681066000.0</v>
       </c>
       <c r="D27">
         <v>11979640425.0</v>
       </c>
       <c r="E27">
         <v>6514070698.0</v>
       </c>
       <c r="F27">
         <v>8999454427.0</v>
       </c>
       <c r="G27">
         <v>5823727233.0</v>
       </c>
       <c r="H27">
         <v>4466241261.0</v>
       </c>
       <c r="I27">
         <v>2559932716.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>115</v>
       </c>
       <c r="B28">
-        <v>80402787087.0</v>
+        <v>58804417000.0</v>
       </c>
       <c r="C28">
         <v>57004842000.0</v>
       </c>
       <c r="D28">
         <v>49509851710.0</v>
       </c>
       <c r="E28">
         <v>38323382058.0</v>
       </c>
       <c r="F28">
         <v>34224505612.0</v>
       </c>
       <c r="G28">
         <v>31961625253.0</v>
       </c>
       <c r="H28">
         <v>27719669875.0</v>
       </c>
       <c r="I28">
         <v>8216831047.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -8257,51 +8275,53 @@
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27">
         <v>2492800000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>8176641102.0</v>
+      </c>
       <c r="D27">
         <v>5557495000.0</v>
       </c>
       <c r="E27">
         <v>4846626000.0</v>
       </c>
       <c r="F27">
         <v>3017608000.0</v>
       </c>
       <c r="G27">
         <v>6809341000.0</v>
       </c>
       <c r="H27">
         <v>3290549000.0</v>
       </c>
       <c r="I27">
         <v>9091093910.0</v>
       </c>
       <c r="J27">
         <v>3490082826.0</v>
       </c>
       <c r="K27">
         <v>3722471713.0</v>
       </c>
       <c r="L27">
@@ -8336,51 +8356,51 @@
       </c>
       <c r="V27">
         <v>1399601196.0</v>
       </c>
       <c r="W27">
         <v>1631077633.0</v>
       </c>
       <c r="X27">
         <v>1631077633.0</v>
       </c>
       <c r="Y27">
         <v>892532260.0</v>
       </c>
       <c r="Z27">
         <v>892532261.0</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>115</v>
       </c>
       <c r="B28">
         <v>13748336000.0</v>
       </c>
       <c r="C28">
-        <v>25793047216.0</v>
+        <v>17616406114.0</v>
       </c>
       <c r="D28">
         <v>14116929000.0</v>
       </c>
       <c r="E28">
         <v>11959032000.0</v>
       </c>
       <c r="F28">
         <v>15112050000.0</v>
       </c>
       <c r="G28">
         <v>18783008000.0</v>
       </c>
       <c r="H28">
         <v>14818487000.0</v>
       </c>
       <c r="I28">
         <v>10288210721.0</v>
       </c>
       <c r="J28">
         <v>12968492650.0</v>
       </c>
       <c r="K28">
         <v>50286383767.0</v>
       </c>
@@ -9256,84 +9276,86 @@
       </c>
       <c r="E22">
         <v>3284926567.0</v>
       </c>
       <c r="F22">
         <v>10452269022.0</v>
       </c>
       <c r="G22">
         <v>20534002227.0</v>
       </c>
       <c r="H22">
         <v>16470661576.0</v>
       </c>
       <c r="I22">
         <v>15005380495.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
         <v>-9901071000.0</v>
       </c>
       <c r="C23">
-        <v>0.0</v>
+        <v>-14211103007.0</v>
       </c>
       <c r="D23">
         <v>-20000000000.0</v>
       </c>
       <c r="E23">
         <v>-26723277690.0</v>
       </c>
       <c r="F23">
         <v>-15550786907.0</v>
       </c>
       <c r="G23">
         <v>-10618540310.0</v>
       </c>
       <c r="H23">
         <v>93526000000.0</v>
       </c>
       <c r="I23">
         <v>-7876740412.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>141</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-3873123928.0</v>
+      </c>
       <c r="C24">
         <v>-5872552000.0</v>
       </c>
       <c r="D24">
         <v>-163208757794.0</v>
       </c>
       <c r="E24">
-        <v>129326580.0</v>
+        <v>-14576895628.0</v>
       </c>
       <c r="F24">
         <v>100072724.0</v>
       </c>
       <c r="G24">
         <v>-1617413636.0</v>
       </c>
       <c r="H24">
         <v>8452206763.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
         <v>12199289000.0</v>
       </c>
       <c r="C25">
         <v>-46660945000.0</v>
       </c>
       <c r="D25">
@@ -10145,59 +10167,65 @@
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>132</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>12265186000.0</v>
+      </c>
       <c r="C14">
         <v>13358510000.0</v>
       </c>
       <c r="D14">
         <v>12079841000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>11569226342.0</v>
+      </c>
+      <c r="F14">
+        <v>11047482340.0</v>
+      </c>
       <c r="G14">
         <v>11048236000.0</v>
       </c>
       <c r="H14">
         <v>10618617000.0</v>
       </c>
       <c r="I14">
         <v>10161854850.0</v>
       </c>
       <c r="J14">
         <v>9961655504.0</v>
       </c>
       <c r="K14">
         <v>10916407847.0</v>
       </c>
       <c r="L14">
         <v>8564766968.0</v>
       </c>
       <c r="M14">
         <v>7967912764.0</v>
       </c>
       <c r="N14">
         <v>8186267890.0</v>
       </c>
       <c r="O14">
@@ -10610,60 +10638,60 @@
       <c r="N21">
         <v>-10860641115.0</v>
       </c>
       <c r="O21">
         <v>-10860641115.0</v>
       </c>
       <c r="P21">
         <v>-5273211803.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22">
-        <v>7077079162.0</v>
+        <v>7077079000.0</v>
       </c>
       <c r="C22">
         <v>12108663000.0</v>
       </c>
       <c r="D22">
         <v>11402226000.0</v>
       </c>
       <c r="E22">
-        <v>6256107503.0</v>
+        <v>6256107493.0</v>
       </c>
       <c r="F22">
         <v>12311530293.0</v>
       </c>
       <c r="G22">
         <v>4893246000.0</v>
       </c>
       <c r="H22">
         <v>15848283000.0</v>
       </c>
       <c r="I22">
         <v>9020460360.0</v>
       </c>
       <c r="J22">
         <v>15347964520.0</v>
       </c>
       <c r="K22">
         <v>12169117255.0</v>
       </c>
       <c r="L22">
         <v>6777887421.0</v>
       </c>
       <c r="M22">
         <v>3145728076.0</v>
       </c>
@@ -10705,53 +10733,55 @@
       </c>
       <c r="Z22">
         <v>2391014676.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
         <v>-8818199000.0</v>
       </c>
       <c r="C23">
         <v>402976000.0</v>
       </c>
       <c r="D23">
         <v>-1485848000.0</v>
       </c>
       <c r="E23">
         <v>-5054489000.0</v>
       </c>
       <c r="F23">
         <v>-3763710000.0</v>
       </c>
       <c r="G23">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="H23"/>
+        <v>-7071620486.0</v>
+      </c>
+      <c r="H23">
+        <v>-5606726590.0</v>
+      </c>
       <c r="I23">
         <v>-5950000000.0</v>
       </c>
       <c r="J23">
         <v>-3763710440.0</v>
       </c>
       <c r="K23">
         <v>-30447135740.0</v>
       </c>
       <c r="L23">
         <v>4680000000.0</v>
       </c>
       <c r="M23">
         <v>917665376.0</v>
       </c>
       <c r="N23">
         <v>-10860641115.0</v>
       </c>
       <c r="O23">
         <v>-14450919458.0</v>
       </c>
       <c r="P23">
         <v>-5273211803.0</v>
       </c>
       <c r="Q23">
@@ -10770,62 +10800,64 @@
         <v>-9715581635.0</v>
       </c>
       <c r="V23">
         <v>-529347384.0</v>
       </c>
       <c r="W23">
         <v>8342888690.0</v>
       </c>
       <c r="X23">
         <v>-3007560116.0</v>
       </c>
       <c r="Y23">
         <v>-2301710038.0</v>
       </c>
       <c r="Z23">
         <v>-2301710039.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>141</v>
       </c>
       <c r="B24">
         <v>-939211000.0</v>
       </c>
-      <c r="C24"/>
+      <c r="C24">
+        <v>5734047987.0</v>
+      </c>
       <c r="D24">
-        <v>51822712810.0</v>
+        <v>37666994666.0</v>
       </c>
       <c r="E24">
         <v>11825753000.0</v>
       </c>
       <c r="F24">
         <v>-941972000.0</v>
       </c>
       <c r="G24">
-        <v>-4955871170.0</v>
+        <v>-10132767679.0</v>
       </c>
       <c r="H24">
         <v>-2048711000.0</v>
       </c>
       <c r="I24">
         <v>1291903134.0</v>
       </c>
       <c r="J24">
         <v>4195214635.0</v>
       </c>
       <c r="K24">
         <v>-7270638947.0</v>
       </c>
       <c r="L24">
         <v>-35090394556.0</v>
       </c>
       <c r="M24">
         <v>-100386897775.0</v>
       </c>
       <c r="N24">
         <v>-460826517.0</v>
       </c>
       <c r="O24">
         <v>41759954077.0</v>
       </c>
@@ -10844,51 +10876,51 @@
       <c r="T24">
         <v>-2250900000.0</v>
       </c>
       <c r="U24">
         <v>-1656238000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>26818182.0</v>
       </c>
       <c r="X24">
         <v>26818182.0</v>
       </c>
       <c r="Y24">
         <v>-835525000.0</v>
       </c>
       <c r="Z24">
         <v>-835525000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
-        <v>-6387415000.0</v>
+        <v>-25729680000.0</v>
       </c>
       <c r="C25">
         <v>-7698830000.0</v>
       </c>
       <c r="D25">
         <v>40798329000.0</v>
       </c>
       <c r="E25">
         <v>-3418919000.0</v>
       </c>
       <c r="F25">
         <v>23703056000.0</v>
       </c>
       <c r="G25">
         <v>484587000.0</v>
       </c>
       <c r="H25">
         <v>-22095879000.0</v>
       </c>
       <c r="I25">
         <v>22681461227.0</v>
       </c>
       <c r="J25">
         <v>-7484093626.0</v>
       </c>