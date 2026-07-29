--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9937,95 +9937,95 @@
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>112</v>
       </c>
       <c r="B5">
-        <v>67515000.0</v>
+        <v>62912000.0</v>
       </c>
       <c r="C5">
         <v>56886000.0</v>
       </c>
       <c r="D5">
         <v>76708000.0</v>
       </c>
       <c r="E5">
         <v>228572000.0</v>
       </c>
       <c r="F5">
         <v>190139000.0</v>
       </c>
       <c r="G5">
         <v>62825000.0</v>
       </c>
       <c r="H5">
         <v>58802000.0</v>
       </c>
       <c r="I5">
         <v>85768000.0</v>
       </c>
       <c r="J5">
         <v>154394000.0</v>
       </c>
       <c r="K5">
         <v>53877000.0</v>
       </c>
       <c r="L5">
         <v>97360000.0</v>
       </c>
       <c r="M5">
         <v>129413000.0</v>
       </c>
       <c r="N5">
         <v>182465000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>147255000.0</v>
+        <v>142652000.0</v>
       </c>
       <c r="C6">
         <v>133062000.0</v>
       </c>
       <c r="D6">
         <v>149718000.0</v>
       </c>
       <c r="E6">
         <v>297925000.0</v>
       </c>
       <c r="F6">
         <v>255479000.0</v>
       </c>
       <c r="G6">
         <v>123657000.0</v>
       </c>
       <c r="H6">
         <v>115628000.0</v>
       </c>
       <c r="I6">
         <v>139001000.0</v>
       </c>
       <c r="J6">
         <v>202849000.0</v>
       </c>
@@ -11457,57 +11457,57 @@
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>112</v>
       </c>
       <c r="B5">
-        <v>-18716000.0</v>
+        <v>-18247000.0</v>
       </c>
       <c r="C5">
         <v>-239000.0</v>
       </c>
       <c r="D5">
-        <v>-2040000.0</v>
+        <v>-1225000.0</v>
       </c>
       <c r="E5">
         <v>33905000.0</v>
       </c>
       <c r="F5">
         <v>30470000.0</v>
       </c>
       <c r="G5">
         <v>-10651000.0</v>
       </c>
       <c r="H5">
         <v>32669000.0</v>
       </c>
       <c r="I5">
         <v>55586000.0</v>
       </c>
       <c r="J5">
         <v>-20718000.0</v>
       </c>
       <c r="K5">
         <v>-6046000.0</v>
       </c>
       <c r="L5">
         <v>-7978000.0</v>
       </c>
@@ -11600,57 +11600,57 @@
       </c>
       <c r="AP5">
         <v>42894000.0</v>
       </c>
       <c r="AQ5">
         <v>23214000.0</v>
       </c>
       <c r="AR5">
         <v>31280000.0</v>
       </c>
       <c r="AS5">
         <v>38706000.0</v>
       </c>
       <c r="AT5">
         <v>4159000.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>2242000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="C6">
         <v>20535000.0</v>
       </c>
       <c r="D6">
-        <v>18287000.0</v>
+        <v>19102000.0</v>
       </c>
       <c r="E6">
         <v>53366000.0</v>
       </c>
       <c r="F6">
         <v>49648000.0</v>
       </c>
       <c r="G6">
         <v>8328000.0</v>
       </c>
       <c r="H6">
         <v>51602000.0</v>
       </c>
       <c r="I6">
         <v>74748000.0</v>
       </c>
       <c r="J6">
         <v>-1616000.0</v>
       </c>
       <c r="K6">
         <v>12627000.0</v>
       </c>
       <c r="L6">
         <v>10401000.0</v>
       </c>
@@ -15280,54 +15280,54 @@
       </c>
       <c r="I14">
         <v>53233000.0</v>
       </c>
       <c r="J14">
         <v>48455000.0</v>
       </c>
       <c r="K14">
         <v>40329000.0</v>
       </c>
       <c r="L14">
         <v>36410000.0</v>
       </c>
       <c r="M14">
         <v>33608000.0</v>
       </c>
       <c r="N14">
         <v>37234000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>153</v>
       </c>
       <c r="B15">
-        <v>-17176000.0</v>
+        <v>17176000.0</v>
       </c>
       <c r="C15">
-        <v>-17135000.0</v>
+        <v>17135000.0</v>
       </c>
       <c r="D15">
         <v>16657000.0</v>
       </c>
       <c r="E15">
         <v>15073000.0</v>
       </c>
       <c r="F15">
         <v>3518000.0</v>
       </c>
       <c r="G15">
         <v>364000000.0</v>
       </c>
       <c r="H15">
         <v>3518000.0</v>
       </c>
       <c r="I15">
         <v>3518000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>269347000.0</v>
       </c>
@@ -15612,51 +15612,51 @@
       </c>
       <c r="I23">
         <v>343639000.0</v>
       </c>
       <c r="J23">
         <v>308500000.0</v>
       </c>
       <c r="K23">
         <v>317727000.0</v>
       </c>
       <c r="L23">
         <v>-3306000.0</v>
       </c>
       <c r="M23">
         <v>-86224000.0</v>
       </c>
       <c r="N23">
         <v>-45657000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>161</v>
       </c>
       <c r="B24">
-        <v>-122614000.0</v>
+        <v>-6169000.0</v>
       </c>
       <c r="C24">
         <v>-9180000.0</v>
       </c>
       <c r="D24">
         <v>-3520000.0</v>
       </c>
       <c r="E24">
         <v>-99824000.0</v>
       </c>
       <c r="F24">
         <v>-10751000.0</v>
       </c>
       <c r="G24">
         <v>-1185000.0</v>
       </c>
       <c r="H24">
         <v>-2803000.0</v>
       </c>
       <c r="I24">
         <v>-2976000.0</v>
       </c>
       <c r="J24">
         <v>-6809000.0</v>
       </c>
@@ -17662,60 +17662,60 @@
       <c r="AO14">
         <v>9869000.0</v>
       </c>
       <c r="AP14">
         <v>9788000.0</v>
       </c>
       <c r="AQ14">
         <v>9034000.0</v>
       </c>
       <c r="AR14">
         <v>7987000.0</v>
       </c>
       <c r="AS14">
         <v>10457000.0</v>
       </c>
       <c r="AT14">
         <v>8932000.0</v>
       </c>
       <c r="AU14"/>
     </row>
     <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>153</v>
       </c>
       <c r="B15">
-        <v>-4313000.0</v>
+        <v>4313000.0</v>
       </c>
       <c r="C15">
-        <v>-4300000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D15">
-        <v>-4296000.0</v>
+        <v>4296000.0</v>
       </c>
       <c r="E15">
-        <v>-4290000.0</v>
+        <v>4290000.0</v>
       </c>
       <c r="F15">
         <v>4290000.0</v>
       </c>
       <c r="G15">
         <v>4277000.0</v>
       </c>
       <c r="H15">
         <v>4276000.0</v>
       </c>
       <c r="I15">
         <v>4292000.0</v>
       </c>
       <c r="J15">
         <v>4290000.0</v>
       </c>
       <c r="K15">
         <v>4303000.0</v>
       </c>
       <c r="L15">
         <v>4350000.0</v>
       </c>
       <c r="M15">
         <v>3984000.0</v>
       </c>
@@ -18410,51 +18410,51 @@
       </c>
       <c r="AK21">
         <v>-28000.0</v>
       </c>
       <c r="AL21">
         <v>-42000.0</v>
       </c>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22">
         <v>-15546000.0</v>
       </c>
       <c r="C22">
-        <v>49286000.0</v>
+        <v>-2791000.0</v>
       </c>
       <c r="D22">
         <v>-2638000.0</v>
       </c>
       <c r="E22">
         <v>31371000.0</v>
       </c>
       <c r="F22">
         <v>23344000.0</v>
       </c>
       <c r="G22">
         <v>352000.0</v>
       </c>
       <c r="H22">
         <v>22266000.0</v>
       </c>
       <c r="I22">
         <v>38927000.0</v>
       </c>
       <c r="J22">
         <v>-17396000.0</v>
       </c>
       <c r="K22">
         <v>-5082000.0</v>
       </c>
@@ -18553,75 +18553,75 @@
       </c>
       <c r="AQ22">
         <v>15338000.0</v>
       </c>
       <c r="AR22">
         <v>20411000.0</v>
       </c>
       <c r="AS22">
         <v>24966000.0</v>
       </c>
       <c r="AT22">
         <v>3061000.0</v>
       </c>
       <c r="AU22">
         <v>83858000.0</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>160</v>
       </c>
       <c r="B23">
         <v>53616000.0</v>
       </c>
       <c r="C23">
-        <v>-35740000.0</v>
+        <v>-478000.0</v>
       </c>
       <c r="D23">
         <v>9742000.0</v>
       </c>
       <c r="E23">
         <v>24949000.0</v>
       </c>
       <c r="F23">
         <v>18421000.0</v>
       </c>
       <c r="G23">
         <v>-20249000.0</v>
       </c>
       <c r="H23">
         <v>-32807000.0</v>
       </c>
       <c r="I23">
         <v>-35812000.0</v>
       </c>
       <c r="J23">
         <v>-36807000.0</v>
       </c>
       <c r="K23">
-        <v>-39468000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="L23">
         <v>140500000.0</v>
       </c>
       <c r="M23">
         <v>152500000.0</v>
       </c>
       <c r="N23">
         <v>78000000.0</v>
       </c>
       <c r="O23">
         <v>80500000.0</v>
       </c>
       <c r="P23">
         <v>123500000.0</v>
       </c>
       <c r="Q23">
         <v>82000000.0</v>
       </c>
       <c r="R23">
         <v>148500000.0</v>
       </c>
       <c r="S23">
         <v>-5960000.0</v>
       </c>
@@ -18694,51 +18694,51 @@
       <c r="AP23">
         <v>20788000.0</v>
       </c>
       <c r="AQ23">
         <v>-1919000.0</v>
       </c>
       <c r="AR23">
         <v>-558000.0</v>
       </c>
       <c r="AS23">
         <v>4977000.0</v>
       </c>
       <c r="AT23">
         <v>-5806000.0</v>
       </c>
       <c r="AU23"/>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>161</v>
       </c>
       <c r="B24">
         <v>-227000.0</v>
       </c>
       <c r="C24">
-        <v>-27612000.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="D24">
         <v>-262000.0</v>
       </c>
       <c r="E24">
         <v>-3159000.0</v>
       </c>
       <c r="F24">
         <v>-2732000.0</v>
       </c>
       <c r="G24">
         <v>-3127000.0</v>
       </c>
       <c r="H24">
         <v>-2317000.0</v>
       </c>
       <c r="I24">
         <v>-2317000.0</v>
       </c>
       <c r="J24">
         <v>-1419000.0</v>
       </c>
       <c r="K24">
         <v>-1116000.0</v>
       </c>
@@ -18832,54 +18832,54 @@
       <c r="AO24">
         <v>-125000.0</v>
       </c>
       <c r="AP24">
         <v>-203000.0</v>
       </c>
       <c r="AQ24">
         <v>-523000.0</v>
       </c>
       <c r="AR24">
         <v>-217000.0</v>
       </c>
       <c r="AS24">
         <v>-187000.0</v>
       </c>
       <c r="AT24">
         <v>-159000.0</v>
       </c>
       <c r="AU24"/>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>162</v>
       </c>
       <c r="B25">
-        <v>2172000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="C25">
-        <v>-51848000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D25">
         <v>155000.0</v>
       </c>
       <c r="E25">
         <v>187000.0</v>
       </c>
       <c r="F25">
         <v>-55000.0</v>
       </c>
       <c r="G25">
         <v>512000.0</v>
       </c>
       <c r="H25">
         <v>309000.0</v>
       </c>
       <c r="I25">
         <v>1526000.0</v>
       </c>
       <c r="J25">
         <v>244000.0</v>
       </c>
       <c r="K25">
         <v>496000.0</v>
       </c>