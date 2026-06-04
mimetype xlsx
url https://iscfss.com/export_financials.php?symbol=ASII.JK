--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,600 +1133,628 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>39238000000000.0</v>
+      </c>
+      <c r="C2">
         <v>40047000000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40529000000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37644000000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25149000000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16529000000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30087000000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41881000000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29468000000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22489000000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20557000000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18839000000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17275000000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12685000000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15542000000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9275000000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7278000000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6815000000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4434000000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3390084000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4447090000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3739175000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1552216000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1923702000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2237420000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3139531000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>8993000000000.0</v>
+      </c>
+      <c r="C5">
         <v>8311000000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6905000000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7881000000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5515000000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3856000000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4622000000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6477000000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7479000000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7571000000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6316000000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4989000000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3699000000000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>1960000000000.0</v>
+      </c>
+      <c r="C7">
         <v>1855000000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1983000000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1968000000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1282000000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1638000000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>588000000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>451000000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>60000000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>747000000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>2024000000000.0</v>
       </c>
       <c r="C8">
         <v>2024000000000.0</v>
       </c>
       <c r="D8">
         <v>2024000000000.0</v>
       </c>
       <c r="E8">
         <v>2024000000000.0</v>
       </c>
       <c r="F8">
         <v>2024000000000.0</v>
       </c>
       <c r="G8">
         <v>2024000000000.0</v>
       </c>
       <c r="H8">
         <v>2024000000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>2024000000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>1139000000000.0</v>
       </c>
       <c r="C9">
         <v>1139000000000.0</v>
       </c>
       <c r="D9">
         <v>1139000000000.0</v>
       </c>
       <c r="E9">
         <v>1139000000000.0</v>
       </c>
       <c r="F9">
         <v>1139000000000.0</v>
       </c>
       <c r="G9">
         <v>1139000000000.0</v>
       </c>
       <c r="H9">
         <v>1139000000000.0</v>
       </c>
       <c r="I9">
         <v>1139000000000.0</v>
       </c>
       <c r="J9">
         <v>1139000000000.0</v>
       </c>
       <c r="K9">
         <v>1139000000000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>1139000000000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>52621000000000.0</v>
+      </c>
+      <c r="C10">
         <v>48439000000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41136000000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61295000000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>63947000000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47553000000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>24330000000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25193000000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31574000000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29357000000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27102000000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20902000000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18557000000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11055000000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13111000000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7005000000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8732000000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8785000000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6264894000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4729943000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3938633000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1815279000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1599725000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1734049000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1260886000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1318025000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>53986000000000.0</v>
+      </c>
+      <c r="C12">
         <v>49247000000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41984000000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>61581000000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>64598000000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>48405000000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>24730000000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25784000000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31879000000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30256000000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>27586000000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21179000000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18819000000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11227000000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13190000000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7078000000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8771000000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8852000000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6465398000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5148407000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4407816000000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>2024000000000.0</v>
       </c>
       <c r="C13">
         <v>2024000000000.0</v>
       </c>
       <c r="D13">
         <v>2024000000000.0</v>
       </c>
       <c r="E13">
         <v>2024000000000.0</v>
       </c>
       <c r="F13">
         <v>2024000000000.0</v>
       </c>
       <c r="G13">
         <v>2024000000000.0</v>
       </c>
       <c r="H13">
         <v>2024000000000.0</v>
       </c>
       <c r="I13">
         <v>2024000000000.0</v>
       </c>
@@ -1755,3555 +1764,3685 @@
       <c r="K13">
         <v>2024000000000.0</v>
       </c>
       <c r="L13">
         <v>2024000000000.0</v>
       </c>
       <c r="M13">
         <v>2024000000000.0</v>
       </c>
       <c r="N13">
         <v>2024000000000.0</v>
       </c>
       <c r="O13">
         <v>2024000000000.0</v>
       </c>
       <c r="P13">
         <v>2024000000000.0</v>
       </c>
       <c r="Q13">
         <v>2024000000000.0</v>
       </c>
       <c r="R13">
         <v>2024000000000.0</v>
       </c>
       <c r="S13">
-        <v>2024178000000.0</v>
+        <v>2024000000000.0</v>
       </c>
       <c r="T13">
         <v>2024178000000.0</v>
       </c>
       <c r="U13">
         <v>2024178000000.0</v>
       </c>
       <c r="V13">
         <v>2024178000000.0</v>
       </c>
       <c r="W13">
+        <v>2024178000000.0</v>
+      </c>
+      <c r="X13">
         <v>2017688000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1304044000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1269090000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1253321000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>40451000000.0</v>
+      </c>
+      <c r="C14">
         <v>40483553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40484000000.0</v>
       </c>
       <c r="D14">
         <v>40484000000.0</v>
       </c>
       <c r="E14">
         <v>40484000000.0</v>
       </c>
       <c r="F14">
         <v>40484000000.0</v>
       </c>
       <c r="G14">
         <v>40484000000.0</v>
       </c>
       <c r="H14">
         <v>40484000000.0</v>
       </c>
       <c r="I14">
         <v>40484000000.0</v>
       </c>
       <c r="J14">
         <v>40484000000.0</v>
       </c>
       <c r="K14">
         <v>40484000000.0</v>
       </c>
       <c r="L14">
         <v>40484000000.0</v>
       </c>
       <c r="M14">
         <v>40484000000.0</v>
       </c>
       <c r="N14">
         <v>40484000000.0</v>
       </c>
       <c r="O14">
         <v>40484000000.0</v>
       </c>
       <c r="P14">
-        <v>40480000000.0</v>
+        <v>40484000000.0</v>
       </c>
       <c r="Q14">
         <v>40480000000.0</v>
       </c>
       <c r="R14">
         <v>40480000000.0</v>
       </c>
       <c r="S14">
         <v>40480000000.0</v>
       </c>
       <c r="T14">
-        <v>40483550000.0</v>
+        <v>40480000000.0</v>
       </c>
       <c r="U14">
         <v>40483550000.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>40483550000.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>2349000000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>6276000000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5415000000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23816000000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18672000000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19811000000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4426000000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16165000000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13731000000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12692000000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11696000000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11455000000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10051000000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8351000000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5364000000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4674000000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4259000000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3315608000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1686460000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1790556000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
+        <v>6427000000000.0</v>
+      </c>
+      <c r="C20">
         <v>6340000000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>5310000000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5016000000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>4767000000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4844000000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4338000000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4411000000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1956000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974000000000.0</v>
       </c>
       <c r="K20">
         <v>1974000000000.0</v>
       </c>
       <c r="L20">
-        <v>1534000000000.0</v>
+        <v>1974000000000.0</v>
       </c>
       <c r="M20">
         <v>1534000000000.0</v>
       </c>
       <c r="N20">
+        <v>1534000000000.0</v>
+      </c>
+      <c r="O20">
         <v>1392000000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>37405000000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1339000000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>721000000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>830000000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>674528000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>710937000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>758648000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>706049000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>270882000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>283618000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>295995000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>336888000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>11883000000000.0</v>
+      </c>
+      <c r="C21">
         <v>12621000000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11737000000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10585000000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10283000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10199000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9957000000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16569000000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9650000000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8059000000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>7337000000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6898000000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5597000000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4513000000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1982000000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>415000000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>721000000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>830000000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>674528000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>710937000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>758648000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>706049000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>270882000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>283618000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>295995000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>336888000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>36215000000000.0</v>
+      </c>
+      <c r="C22">
         <v>37771000000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39138000000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>32323000000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>21815000000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17929000000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24287000000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26505000000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>19504000000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17771000000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18337000000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16986000000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14433000000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15285000000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11990000000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10842000000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7282000000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8666000000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4581729000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4000697000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5120829000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3334329000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1759560000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2590775000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3028927000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3038371000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>5.07366E+14</v>
+      </c>
+      <c r="C23">
         <v>4.72925E+14</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4.45679E+14</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4.13297E+14</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3.67311E+14</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3.38203E+14</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3.51958E+14</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3.44711E+14</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2.95646E+14</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2.61855E+14</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2.45435E+14</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2.36029E+14</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2.13994E+14</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1.82274E+14</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1.53521E+14</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1.12857E+14</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>88938000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>80740000000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>63519598000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>57929290000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>61166666000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>39851000000000.0</v>
+      </c>
+      <c r="C24">
         <v>50192000000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>53303000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>35086000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>33245000000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>41583000000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>50117000000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>40049000000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>31380000000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>25031000000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>33554000000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>32651000000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>27120000000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>29964000000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>23950000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13935000000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10667000000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10554000000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8847546000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9451155000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6118601000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5142819000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5516685000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>8563753000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10770501000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>12463665000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>40976000000000.0</v>
+      </c>
+      <c r="C25">
         <v>51092000000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>54249000000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>36052000000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>33819000000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>42345000000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>50549000000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>40385000000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>31394000000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>25090000000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>34447000000000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>58424000000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>51130000000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>47873000000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>40359000000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>34960000000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>58805000000000.0</v>
+      </c>
+      <c r="C28">
         <v>52234000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>52174000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9426000000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8539000000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31928000000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>67971000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>60721000000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>43404000000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>41553000000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>43547000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>49170000000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>45966000000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>45702000000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>31879000000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>24733000000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13189000000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14748000000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13580374000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17223662000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22580632000000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>3.37247E+14</v>
+      </c>
+      <c r="C29">
         <v>3.11983E+14</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2.89967E+14</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2.60895E+14</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2.43257E+14</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2.33505E+14</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2.3956E+14</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2.2241E+14</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1.98563E+14</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>82058000000000.0</v>
+      </c>
+      <c r="C30">
         <v>71074000000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>27938000000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>71839000000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60761000000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>54307000000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>70602000000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>69984000000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>61472000000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56126000000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>53005000000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>54759000000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51645000000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46291000000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>37405000000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25822000000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8613000000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7407000000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7060087000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4558244000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5379750000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3420686000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1546573000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2033575000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2274801000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1914961000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1.76541E+14</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1.57003E+14</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1.40619E+14</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1.33552E+14</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1.23734E+14</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1.12174E+14</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1.01918E+14</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>92732000000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>36477000000000.0</v>
+      </c>
+      <c r="C32">
         <v>43628000000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>41164000000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60620000000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>56484000000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>46572000000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29096000000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17142000000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22571000000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>3.18811E+14</v>
+      </c>
+      <c r="C33">
         <v>2.95994E+14</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2.79493E+14</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2.33479E+14</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2.07049E+14</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2.05895E+14</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2.229E+14</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2.11102E+14</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1.74353E+14</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1.51452E+14</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1.40274E+14</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1.38788E+14</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1.25642E+14</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1.06475E+14</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>87543000000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>66014000000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>52343000000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>45209000000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>44045435000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>42197796000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>45008025000000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>6647000000000.0</v>
+      </c>
+      <c r="C34">
         <v>161000000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>176000000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>460000000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>779000000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1666000000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1333000000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>400000000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>292000000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>232000000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>64476000000000.0</v>
+      </c>
+      <c r="C35">
         <v>68126000000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>70239000000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>50379000000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>47918000000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>57013000000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>65233000000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>53881000000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>40595000000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>32870000000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>42660000000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>42182000000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>36667000000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>38282000000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>29312000000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>26423000000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13271000000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13280000000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10168573000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11427947000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>15018298000000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>25032000000000.0</v>
+      </c>
+      <c r="C36">
         <v>81923000000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>26715000000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>74890000000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>65943000000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>66911000000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>69607000000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>61752000000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>56649000000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>50129000000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>46883000000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>44638000000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>38349000000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>29309000000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>21907000000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>17201000000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>12152000000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12168000000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>17691676000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>19256080000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>25716079000000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>32811000000000.0</v>
+      </c>
+      <c r="C38">
         <v>33073000000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>33082000000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>38023000000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>32169000000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>33685000000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>34547000000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>36452000000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>22427000000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>15112000000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>6021000000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>41245000000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>35602000000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>26621000000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>23236000000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>16870000000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>12103000000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>11033000000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>18078419000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>19328334000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11727793000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10503297000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6659277000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4948327000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5639413000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5263968000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>16296000000000.0</v>
+      </c>
+      <c r="C39">
         <v>18839000000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>57126000000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>56489000000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>52019000000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>48943000000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>50674000000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>47671000000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8673000000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>43430000000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>41150000000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>37744000000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>35257000000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2996000000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3393000000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3101000000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11929000000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10606000000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2408837000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2024146000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1250246000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>854504000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>628797000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>579594000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>771814000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>393536000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>41166000000000.0</v>
+      </c>
+      <c r="C40">
         <v>40229000000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>36012000000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35536000000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>30164000000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>24676000000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20139000000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19580000000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>18743000000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14483000000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13171000000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>11528000000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>11400000000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10019000000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10193000000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7071000000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6800000000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5290000000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4333814000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3232180000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3074748000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4179316000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2969684000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2669135000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2495189000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1716133000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>14327000000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>14099000000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>14668000000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>14684000000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>13496000000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>9209000000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>7780000000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>8213000000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>6886000000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>6279000000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>5450000000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3527000000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2095000000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1671000000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1880000000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1066548000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1762755000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1840422000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>873679000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>416898000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>536078000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>740133000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1266417000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
-        <v>1139000000000.0</v>
+        <v>-623000000000.0</v>
       </c>
       <c r="C42">
         <v>1139000000000.0</v>
       </c>
       <c r="D42">
         <v>1139000000000.0</v>
       </c>
       <c r="E42">
         <v>1139000000000.0</v>
       </c>
       <c r="F42">
         <v>1139000000000.0</v>
       </c>
       <c r="G42">
         <v>1139000000000.0</v>
       </c>
       <c r="H42">
         <v>1139000000000.0</v>
       </c>
       <c r="I42">
         <v>1139000000000.0</v>
       </c>
       <c r="J42">
         <v>1139000000000.0</v>
       </c>
       <c r="K42">
         <v>1139000000000.0</v>
       </c>
       <c r="L42">
         <v>1139000000000.0</v>
       </c>
       <c r="M42">
         <v>1139000000000.0</v>
       </c>
       <c r="N42">
+        <v>1139000000000.0</v>
+      </c>
+      <c r="O42">
         <v>3313000000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3222000000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-8387000000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2284000000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1531000000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1530821000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1430821000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1330821000000.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>2.37093E+14</v>
+      </c>
+      <c r="C45">
         <v>2.25744E+14</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2.01964E+14</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1.74051E+14</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1.60286E+14</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1.57248E+14</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1.50107E+14</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>1.0596E+14</v>
+      </c>
+      <c r="C46">
         <v>1.01911E+14</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>98167000000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>71441000000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>67274000000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>72190000000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>76168000000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>73622000000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>54279000000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>47850000000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>46561000000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>50399000000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>49889000000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>44949000000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>38326000000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>27547000000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24555000000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>19163000000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>14127390000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13030347000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>11495558000000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>1.0596E+14</v>
+      </c>
+      <c r="C47">
         <v>1.01911E+14</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>96844000000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>78751000000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>74388000000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>79196000000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>83159000000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>80671000000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>61026000000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>54525000000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>53247000000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>56406000000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>54862000000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>49422000000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>41212000000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>28888000000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>24555000000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>20679000000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>14127390000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13030347000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11495558000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8548140000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6079902000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6420806000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>7414984000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>7221578000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>2.18512E+14</v>
+      </c>
+      <c r="C48">
         <v>2.01691E+14</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1.88572E+14</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1.81098E+14</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1.63375E+14</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1.48643E+14</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1.40062E+14</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1.27307E+14</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1.13003E+14</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1.01217E+14</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>92564000000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>87034000000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>76651000000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>65864000000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>55628000000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>44731000000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>35586000000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>29027000000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>22069976000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>17372380000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>15643977000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>11548423000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>7315973000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>3136111000000.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>68490000000000.0</v>
+      </c>
+      <c r="C50">
         <v>48626000000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>38024000000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>33667000000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>37959000000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>36260000000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>41596000000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>45414000000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>43538000000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>45132000000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>23794000000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>1.11426E+14</v>
+      </c>
+      <c r="C51">
         <v>1.00673E+14</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>93310000000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>70721000000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>72486000000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>79481000000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>92301000000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>85914000000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>74978000000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>70910000000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>70649000000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>70072000000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>64523000000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>56757000000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>44990000000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>31738000000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>21921000000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>23533000000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>19845268000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>21953605000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>26519265000000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>69325000000000.0</v>
+      </c>
+      <c r="C52">
         <v>49581000000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>39061000000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>34669000000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>38667000000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>37136000000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>41752000000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>45529000000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>43584000000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>45820000000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>36202000000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>37421000000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>37403000000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>26793000000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>21040000000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17803000000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11254000000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>12979000000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10998000000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>12963128000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>13533935000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>1365000000000.0</v>
+      </c>
+      <c r="C53">
         <v>808000000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>848000000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>286000000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>651000000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>852000000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>400000000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>591000000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>305000000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>899000000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>484000000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>277000000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>262000000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>172000000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>79000000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>73000000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>39000000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>67000000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>200504000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>418464000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>469183000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>4151734000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3719408000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>3530623000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2836188000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>3235873000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>5.07366E+14</v>
+      </c>
+      <c r="C55">
         <v>4.72925E+14</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4.45679E+14</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4.13297E+14</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3.67311E+14</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3.38203E+14</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3.51958E+14</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3.44711E+14</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2.95646E+14</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2.61855E+14</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2.45435E+14</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2.36029E+14</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2.13994E+14</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1.82274E+14</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1.53521E+14</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1.12857E+14</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>88938000000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>80740000000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>63519598000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>57929290000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>61166666000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>39145053000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>27404308000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>26185605000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>26573546000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>27422744000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1.88555E+14</v>
+      </c>
+      <c r="C56">
         <v>1.76931E+14</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1.66186E+14</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1.79818E+14</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1.60262E+14</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1.32308E+14</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1.29058E+14</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1.33609E+14</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1.21293E+14</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1.10403E+14</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1.05161E+14</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>97241000000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>88352000000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>75799000000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>65978000000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>46843000000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>36595000000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>35531000000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>19474163000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>15731494000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>16158641000000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>1.52078E+14</v>
+      </c>
+      <c r="C57">
         <v>1.33303E+14</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1.25022E+14</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1.19198E+14</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1.03778E+14</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>85736000000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>99962000000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1.16467E+14</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>98722000000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>89079000000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>76242000000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>73523000000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>71139000000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>54178000000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>48371000000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>37124000000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>26735000000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>26883000000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>21343163000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>20070497000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>21917215000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>13235465000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>7732824000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7983415000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>10354940000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10100012000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>2.16554E+14</v>
+      </c>
+      <c r="C58">
         <v>2.01429E+14</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1.95261E+14</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1.69577E+14</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1.51696E+14</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1.42749E+14</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1.65195E+14</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1.70348E+14</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1.39317E+14</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1.21949E+14</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1.18902E+14</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1.15705E+14</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1.07806E+14</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>92460000000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>77683000000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>63547000000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>40006000000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>40163000000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>31511736000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>31498444000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>36935513000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>19425440000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13898301000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17264295000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>22023168000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>23968189000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>2.28906E+14</v>
+      </c>
+      <c r="C60">
         <v>2.13165E+14</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1.9864E+14</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1.92142E+14</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1.72053E+14</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1.55662E+14</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1.47847E+14</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1.36947E+14</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1.23645E+14</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1.11951E+14</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1.02043E+14</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>95611000000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>83938000000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>71201000000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>60449000000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>39931000000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>39894000000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>33080000000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>26962594000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>22375766000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>20424345000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>16485126000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>11710712000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6498561000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2566826000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1704971000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>24</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
         <v>25</v>
       </c>
       <c r="CR1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>35140000000000.0</v>
+      </c>
+      <c r="C2">
+        <v>39238000000000.0</v>
+      </c>
+      <c r="D2">
         <v>39056000000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>39690000000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>45803000000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>40047000000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>39563000000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>44482000000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>40211000000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>40529000000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>44756000000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>43505000000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>42511000000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>37644000000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>35118000000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29753000000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>28738000000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25149000000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>22288000000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>20647000000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>19969000000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16529000000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17267000000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15651000000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>24070000000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>30087000000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>37606000000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>36100000000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>40461000000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>41881000000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>39997000000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>29626000000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>28170000000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>29468000000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>28201000000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>28565000000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>25841000000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>22489000000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>20820000000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>19600000000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>21077000000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>20557000000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>22021000000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>19873000000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>21100000000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>18839000000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>21409000000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>20681000000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>19134000000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>17275000000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>18043000000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>16224000000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>14841000000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>12685000000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>17980000000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>16358000000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>15760000000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>15542000000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>14889000000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>11738000000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>11073000000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>9275000000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>8330000000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>9305000000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>8029000000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>7278000000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5737000000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>6223000000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>5980000000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>6815000000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>6992000000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>5970000000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>5449000000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>4434229000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>4713425000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>4713123000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>4078156000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>3850762000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>4476268000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>3891228000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>4079380000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>4447090000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>5474582000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>6442177000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>3921732000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>3739175000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>4028859000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>3698807000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>1869533000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1552216000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2180931000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>1923702000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2453857000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>2237420000000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CR2"/>
+      <c r="CS2">
         <v>3139531000000.0</v>
       </c>
-      <c r="CR2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5356,54 +5495,56 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5456,256 +5597,264 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>5579000000000.0</v>
+      </c>
+      <c r="C5">
+        <v>6527000000000.0</v>
+      </c>
+      <c r="D5">
         <v>7291000000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>7155000000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>6616000000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>5847000000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>3898000000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>6291000000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>5456000000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>4565000000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>4968000000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>4800000000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>4696000000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5700000000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>5019000000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>4790000000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>3649000000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3334000000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3036000000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3229000000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>3132000000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3431000000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>4288000000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3855000000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>5916000000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>4197000000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4675000000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>4989000000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5693000000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>6052000000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>6361000000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>5864000000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>7262000000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>7054000000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>7063000000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>7024000000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>7065000000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>7146000000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>5504000000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>5581000000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>5512000000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>5891000000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>6558000000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>5776000000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>5622000000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>4989000000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>4477000000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>4477000000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>3939000000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>3699000000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>3368000000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>3042000000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1553000000000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5758,136 +5907,142 @@
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>1886000000000.0</v>
+      </c>
       <c r="C7">
+        <v>1960000000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>1621000000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1715000000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1855000000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1919000000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1838000000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1818000000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1983000000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1672000000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1740000000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1855000000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1968000000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1651000000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1179000000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1231000000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1282000000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1382000000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1457000000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1489000000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1638000000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1643000000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1746000000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1945000000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>588000000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>626000000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>668000000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>422000000000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5910,109 +6065,115 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>2024000000000.0</v>
+      </c>
       <c r="C8">
         <v>2024000000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>2024000000000.0</v>
       </c>
       <c r="F8">
         <v>2024000000000.0</v>
       </c>
       <c r="G8">
         <v>2024000000000.0</v>
       </c>
       <c r="H8">
         <v>2024000000000.0</v>
       </c>
       <c r="I8">
         <v>2024000000000.0</v>
       </c>
       <c r="J8">
         <v>2024000000000.0</v>
       </c>
       <c r="K8">
         <v>2024000000000.0</v>
       </c>
       <c r="L8">
         <v>2024000000000.0</v>
       </c>
       <c r="M8">
         <v>2024000000000.0</v>
       </c>
       <c r="N8">
         <v>2024000000000.0</v>
       </c>
       <c r="O8">
         <v>2024000000000.0</v>
       </c>
       <c r="P8">
         <v>2024000000000.0</v>
       </c>
       <c r="Q8">
         <v>2024000000000.0</v>
       </c>
       <c r="R8">
         <v>2024000000000.0</v>
       </c>
       <c r="S8">
         <v>2024000000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>2024000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>2024000000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6044,126 +6205,130 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>1139000000000.0</v>
       </c>
       <c r="D9">
         <v>1139000000000.0</v>
       </c>
       <c r="E9">
         <v>1139000000000.0</v>
       </c>
       <c r="F9">
         <v>1139000000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>1139000000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1139000000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>1139000000000.0</v>
       </c>
       <c r="M9">
         <v>1139000000000.0</v>
       </c>
       <c r="N9">
         <v>1139000000000.0</v>
       </c>
       <c r="O9">
         <v>1139000000000.0</v>
       </c>
       <c r="P9">
         <v>1139000000000.0</v>
       </c>
       <c r="Q9">
         <v>1139000000000.0</v>
       </c>
       <c r="R9">
         <v>1139000000000.0</v>
       </c>
       <c r="S9">
         <v>1139000000000.0</v>
       </c>
       <c r="T9">
         <v>1139000000000.0</v>
       </c>
       <c r="U9">
         <v>1139000000000.0</v>
       </c>
       <c r="V9">
         <v>1139000000000.0</v>
       </c>
       <c r="W9">
         <v>1139000000000.0</v>
       </c>
       <c r="X9">
         <v>1139000000000.0</v>
       </c>
       <c r="Y9">
         <v>1139000000000.0</v>
       </c>
       <c r="Z9">
         <v>1139000000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>1139000000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1139000000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -6188,274 +6353,282 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>49046000000000.0</v>
+      </c>
+      <c r="C10">
+        <v>52621000000000.0</v>
+      </c>
+      <c r="D10">
         <v>54693000000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>53108000000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>56964000000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>48439000000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>51074000000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>53111000000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>47690000000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>41136000000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>50938000000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>51876000000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>72134000000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>61295000000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>69578000000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>68234000000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>67255000000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>63947000000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>60538000000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>58165000000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>56575000000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>47553000000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>46968000000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>42124000000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>29251000000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>24330000000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>25752000000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>21568000000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>30079000000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>25193000000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>36669000000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>26329000000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>32304000000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>31574000000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>29068000000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>31725000000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>30683000000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>29357000000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>27216000000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>29203000000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>27173000000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>27102000000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>24778000000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>20007000000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>24076000000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>20902000000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>19821000000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>17160000000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>18579000000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>18557000000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>17375000000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>14512000000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>11766000000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>11055000000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>12558000000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>13587000000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>13780000000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>13111000000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>15061000000000.0</v>
       </c>
-      <c r="BG10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10">
-        <v>11836000000000.0</v>
+        <v>7005000000000.0</v>
       </c>
       <c r="BL10"/>
       <c r="BM10">
+        <v>11836000000000.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>8732000000000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6508,274 +6681,282 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>50696000000000.0</v>
+      </c>
+      <c r="C12">
+        <v>53986000000000.0</v>
+      </c>
+      <c r="D12">
         <v>55942000000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>54161000000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>57672000000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>49247000000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>52022000000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>53836000000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>48485000000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>41984000000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>51790000000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>52705000000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>72985000000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>61581000000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>69706000000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>68456000000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>67792000000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>64598000000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>61484000000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>59319000000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>57397000000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>48405000000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>47672000000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>42699000000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>29646000000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>24730000000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>26209000000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>21959000000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>30692000000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>25784000000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>37049000000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>26699000000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>32598000000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>31879000000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>29487000000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>32410000000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>31667000000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>30256000000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>28045000000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>29861000000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>27538000000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>27586000000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>25259000000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>20401000000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>24470000000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>21179000000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>20102000000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>17397000000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>18830000000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>18819000000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>17671000000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>14772000000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>11989000000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>11227000000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>39753000000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>39319000000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>38281000000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>13190000000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>15162000000000.0</v>
       </c>
-      <c r="BG12"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12">
-        <v>24429000000000.0</v>
+        <v>7078000000000.0</v>
       </c>
       <c r="BL12"/>
       <c r="BM12">
+        <v>24429000000000.0</v>
+      </c>
+      <c r="BN12"/>
+      <c r="BO12">
         <v>8771000000000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>2024000000000.0</v>
       </c>
       <c r="C13">
         <v>2024000000000.0</v>
       </c>
       <c r="D13">
         <v>2024000000000.0</v>
       </c>
       <c r="E13">
         <v>2024000000000.0</v>
       </c>
       <c r="F13">
         <v>2024000000000.0</v>
       </c>
       <c r="G13">
         <v>2024000000000.0</v>
       </c>
       <c r="H13">
         <v>2024000000000.0</v>
       </c>
       <c r="I13">
         <v>2024000000000.0</v>
       </c>
@@ -6947,159 +7128,165 @@
       <c r="BM13">
         <v>2024000000000.0</v>
       </c>
       <c r="BN13">
         <v>2024000000000.0</v>
       </c>
       <c r="BO13">
         <v>2024000000000.0</v>
       </c>
       <c r="BP13">
         <v>2024000000000.0</v>
       </c>
       <c r="BQ13">
         <v>2024000000000.0</v>
       </c>
       <c r="BR13">
         <v>2024000000000.0</v>
       </c>
       <c r="BS13">
         <v>2024000000000.0</v>
       </c>
       <c r="BT13">
         <v>2024000000000.0</v>
       </c>
       <c r="BU13">
-        <v>2024178000000.0</v>
+        <v>2024000000000.0</v>
       </c>
       <c r="BV13">
-        <v>2024178000000.0</v>
+        <v>2024000000000.0</v>
       </c>
       <c r="BW13">
         <v>2024178000000.0</v>
       </c>
       <c r="BX13">
         <v>2024178000000.0</v>
       </c>
       <c r="BY13">
         <v>2024178000000.0</v>
       </c>
       <c r="BZ13">
         <v>2024178000000.0</v>
       </c>
       <c r="CA13">
         <v>2024178000000.0</v>
       </c>
       <c r="CB13">
         <v>2024178000000.0</v>
       </c>
       <c r="CC13">
         <v>2024178000000.0</v>
       </c>
       <c r="CD13">
         <v>2024178000000.0</v>
       </c>
       <c r="CE13">
         <v>2024178000000.0</v>
       </c>
       <c r="CF13">
         <v>2024178000000.0</v>
       </c>
       <c r="CG13">
         <v>2024178000000.0</v>
       </c>
       <c r="CH13">
         <v>2024178000000.0</v>
       </c>
       <c r="CI13">
         <v>2024178000000.0</v>
       </c>
       <c r="CJ13">
+        <v>2024178000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>2024178000000.0</v>
+      </c>
+      <c r="CL13">
         <v>2023449000000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>2017688000000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>2008467000000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>1304044000000.0</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>1269090000000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>1257019000000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>1253321000000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>12515860000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>40070000000.0</v>
+      </c>
+      <c r="C14">
+        <v>40353963000.0</v>
+      </c>
+      <c r="D14">
         <v>40483553000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40484000000.0</v>
       </c>
       <c r="E14">
         <v>40483553000.0</v>
       </c>
       <c r="F14">
+        <v>40484000000.0</v>
+      </c>
+      <c r="G14">
         <v>40483553000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
-        <v>40484000000.0</v>
+        <v>40483553000.0</v>
       </c>
       <c r="I14">
         <v>40483553140.0</v>
       </c>
       <c r="J14">
-        <v>40483553140.0</v>
+        <v>40484000000.0</v>
       </c>
       <c r="K14">
         <v>40483553140.0</v>
       </c>
       <c r="L14">
-        <v>40484000000.0</v>
+        <v>40483553140.0</v>
       </c>
       <c r="M14">
-        <v>40484000000.0</v>
+        <v>40483553140.0</v>
       </c>
       <c r="N14">
         <v>40484000000.0</v>
       </c>
       <c r="O14">
         <v>40484000000.0</v>
       </c>
       <c r="P14">
         <v>40484000000.0</v>
       </c>
       <c r="Q14">
         <v>40484000000.0</v>
       </c>
       <c r="R14">
         <v>40484000000.0</v>
       </c>
       <c r="S14">
         <v>40484000000.0</v>
       </c>
       <c r="T14">
         <v>40484000000.0</v>
       </c>
       <c r="U14">
         <v>40484000000.0</v>
       </c>
@@ -7181,111 +7368,117 @@
       <c r="AU14">
         <v>40484000000.0</v>
       </c>
       <c r="AV14">
         <v>40484000000.0</v>
       </c>
       <c r="AW14">
         <v>40484000000.0</v>
       </c>
       <c r="AX14">
         <v>40484000000.0</v>
       </c>
       <c r="AY14">
         <v>40484000000.0</v>
       </c>
       <c r="AZ14">
         <v>40484000000.0</v>
       </c>
       <c r="BA14">
         <v>40484000000.0</v>
       </c>
       <c r="BB14">
         <v>40484000000.0</v>
       </c>
       <c r="BC14">
-        <v>40480000000.0</v>
+        <v>40484000000.0</v>
       </c>
       <c r="BD14">
         <v>40484000000.0</v>
       </c>
       <c r="BE14">
         <v>40480000000.0</v>
       </c>
       <c r="BF14">
-        <v>40480000000.0</v>
+        <v>40484000000.0</v>
       </c>
       <c r="BG14">
         <v>40480000000.0</v>
       </c>
       <c r="BH14">
         <v>40480000000.0</v>
       </c>
       <c r="BI14">
         <v>40480000000.0</v>
       </c>
       <c r="BJ14">
         <v>40480000000.0</v>
       </c>
-      <c r="BK14"/>
-      <c r="BL14"/>
+      <c r="BK14">
+        <v>40480000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>40480000000.0</v>
+      </c>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -7338,266 +7531,274 @@
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>2385000000000.0</v>
+      </c>
+      <c r="C16">
+        <v>2349000000000.0</v>
+      </c>
+      <c r="D16">
         <v>2434000000000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>7015000000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>7328000000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>7289000000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6276000000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>37670000000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>33636000000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6418000000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5415000000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5656000000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5745000000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>28541000000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>23816000000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>26595000000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>23450000000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>21947000000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>18672000000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>21201000000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>23065000000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>22247000000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>19811000000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>24834000000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>22516000000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>22974000000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>20761000000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>23493000000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>20152000000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>19134000000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>16165000000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>19717000000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>16362000000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>15756000000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>13731000000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>15971000000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>13703000000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>13792000000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>12692000000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>17237000000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>13953000000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>13228000000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>11696000000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>14339000000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>14347000000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>13131000000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>11455000000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>13193000000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>12038000000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>11438000000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>10051000000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1532000000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1416000000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1712000000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>8351000000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>9690000000000.0</v>
       </c>
-      <c r="BG16"/>
-[...1 lines deleted...]
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>5364000000000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16">
         <v>4674000000000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7650,54 +7851,56 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7750,54 +7953,56 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7850,1496 +8055,1530 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
+        <v>6504000000000.0</v>
+      </c>
+      <c r="C20">
+        <v>6427000000000.0</v>
+      </c>
+      <c r="D20">
         <v>6414000000000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>6468000000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>6513000000000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>6340000000000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>5126000000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>5438000000000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>5366000000000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>5310000000000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>4981000000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>4896000000000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>4902000000000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>5016000000000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>4934000000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>4866000000000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>4781000000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>4767000000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>4856000000000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>4888000000000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>4924000000000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>4844000000000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>4516000000000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>4411000000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>4763000000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>4338000000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>4385000000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>4379000000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>4402000000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>4411000000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>1978000000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>1975000000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>1956000000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>1956000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1974000000000.0</v>
       </c>
       <c r="AJ20">
         <v>1974000000000.0</v>
       </c>
       <c r="AK20">
         <v>1974000000000.0</v>
       </c>
       <c r="AL20">
         <v>1974000000000.0</v>
       </c>
       <c r="AM20">
         <v>1974000000000.0</v>
       </c>
       <c r="AN20">
         <v>1974000000000.0</v>
       </c>
       <c r="AO20">
         <v>1974000000000.0</v>
       </c>
       <c r="AP20">
+        <v>1974000000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>1974000000000.0</v>
+      </c>
+      <c r="AR20">
         <v>1957000000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>1957000000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>1872000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1534000000000.0</v>
       </c>
       <c r="AU20">
         <v>1534000000000.0</v>
       </c>
       <c r="AV20">
         <v>1534000000000.0</v>
       </c>
       <c r="AW20">
         <v>1534000000000.0</v>
       </c>
       <c r="AX20">
+        <v>1534000000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>1534000000000.0</v>
+      </c>
+      <c r="AZ20">
         <v>1595000000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>1551000000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>1549000000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>1392000000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>1392000000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>17989000000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>18074000000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>-87000000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>1573000000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>1392000000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>1394000000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>1339000000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>675000000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>690000000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>706000000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>721000000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>780000000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>801000000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>816000000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>830000000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>693000000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>666000000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>658000000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>674528000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>613232000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>623313000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>644323000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>710937000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>723841000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>735911000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>748752000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>758648000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>756718000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>749121000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>737143000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>706049000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>663199000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>671058000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>265311000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>270882000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>285989000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>283618000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>295995000000.0</v>
       </c>
       <c r="CP20"/>
       <c r="CQ20">
+        <v>295995000000.0</v>
+      </c>
+      <c r="CR20"/>
+      <c r="CS20">
         <v>336888000000.0</v>
       </c>
-      <c r="CR20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>11774000000000.0</v>
+      </c>
+      <c r="C21">
+        <v>11883000000000.0</v>
+      </c>
+      <c r="D21">
         <v>11987000000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>11887000000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11748000000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12621000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12229000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11807000000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>11761000000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11737000000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>11806000000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>11101000000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>10982000000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>10585000000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>10463000000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10386000000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10327000000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10283000000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>10188000000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10216000000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10143000000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10199000000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>9815000000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>9897000000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>9956000000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>9957000000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>17837000000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>17069000000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>16805000000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>16569000000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9959000000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>9862000000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>9724000000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>9650000000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>13202000000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>12859000000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>8907000000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8059000000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>7911000000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7697000000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>7432000000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>7337000000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>7495000000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>7441000000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7023000000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>6898000000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>6565000000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>6125000000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>5817000000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>5597000000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>5193000000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>4901000000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>4600000000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>4513000000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>5216000000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>6364000000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>5356000000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1982000000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2141000000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1902000000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1873000000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>415000000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>675000000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>690000000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>706000000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1023000000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>780000000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>801000000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>816000000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>830000000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>693000000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>666000000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>658000000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>674528000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>959114000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>1011618000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>958526000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>710937000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>723841000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>735911000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>748752000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>758648000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>756718000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>749121000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>737143000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>706049000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>663199000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>671058000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>265311000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>270882000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>285208000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>283618000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>285528000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>295995000000.0</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CR21"/>
+      <c r="CS21">
         <v>336888000000.0</v>
       </c>
-      <c r="CR21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>32845000000000.0</v>
+      </c>
+      <c r="C22">
+        <v>36215000000000.0</v>
+      </c>
+      <c r="D22">
         <v>37961000000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>38679000000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>39927000000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>37771000000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>35426000000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>35881000000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>36456000000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>39138000000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>35107000000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>32229000000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>32767000000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>32323000000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>29044000000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>25406000000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>23332000000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>21815000000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>19474000000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>17596000000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>17119000000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>17929000000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>21314000000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>22408000000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>27165000000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>24287000000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>26242000000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>25506000000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>25863000000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>26505000000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>24357000000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>20381000000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>19086000000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>19504000000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>20258000000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>18902000000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>20210000000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>17771000000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>15916000000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>15477000000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>16996000000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>18337000000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>17819000000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>16924000000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>18198000000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>16986000000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>19078000000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>18708000000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>16696000000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>14433000000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>15313000000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>14780000000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>14843000000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>15285000000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>14262000000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>13546000000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>11992000000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>11990000000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>10760000000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>8872000000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>9744000000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>10842000000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>8599000000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>7498000000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>6476000000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>7282000000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>6697000000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>6869000000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>7036000000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>8666000000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>6870000000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>5471000000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>4651000000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>4581729000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>3644101000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>3915564000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>3769206000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>4000697000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>4267437000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>4169625000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>4749948000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>5120829000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>4645644000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>3865680000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3285136000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>3334329000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>2720683000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>2635704000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>1776397000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>1759560000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>2470755000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>2590775000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>2840291000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>3028927000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>3027613000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>3038371000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>2395867000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>5.17804E+14</v>
+      </c>
+      <c r="C23">
+        <v>5.07366E+14</v>
+      </c>
+      <c r="D23">
         <v>5.05442E+14</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4.87794E+14</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4.94725E+14</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4.72925E+14</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4.69409E+14</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4.66015E+14</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4.60025E+14</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4.45679E+14</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4.42975E+14</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4.1969E+14</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4.32994E+14</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4.13297E+14</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4.12017E+14</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3.92523E+14</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3.83183E+14</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3.67311E+14</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3.62219E+14</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3.54473E+14</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3.51978E+14</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3.38203E+14</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3.41264E+14</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3.43674E+14</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3.6674E+14</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3.51958E+14</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3.58123E+14</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3.50288E+14</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3.57116E+14</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3.44711E+14</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3.33325E+14</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3.09336E+14</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3.06344E+14</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2.95646E+14</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2.91473E+14</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2.86617E+14</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2.79807E+14</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2.61855E+14</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2.49977E+14</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2.49554E+14</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2.44681E+14</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2.45435E+14</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2.55759E+14</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2.42753E+14</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2.44141E+14</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2.36029E+14</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2.36401E+14</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2.27129E+14</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2.22387E+14</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2.13994E+14</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2.08519E+14</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1.97159E+14</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1.87667E+14</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1.82274E+14</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1.78491E+14</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1.71481E+14</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1.62561E+14</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1.53521E+14</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1.49842E+14</v>
       </c>
-      <c r="BG23"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23">
-        <v>1.04545E+14</v>
+        <v>1.12857E+14</v>
       </c>
       <c r="BL23"/>
       <c r="BM23">
+        <v>1.04545E+14</v>
+      </c>
+      <c r="BN23"/>
+      <c r="BO23">
         <v>88938000000000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>40598000000000.0</v>
+      </c>
+      <c r="C24">
+        <v>39851000000000.0</v>
+      </c>
+      <c r="D24">
         <v>42752000000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>44535000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>49817000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>50192000000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>52598000000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>55485000000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>48871000000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>53303000000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>38459000000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>39597000000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>39324000000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>35086000000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>32619000000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>31888000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>32961000000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>33245000000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>37090000000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>36930000000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>35695000000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>41583000000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>45456000000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>46369000000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>58703000000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>50117000000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>53425000000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>51013000000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>46421000000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>40049000000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>39588000000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>41533000000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>38985000000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>31394000000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>24368000000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>27471000000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>30775000000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>25090000000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>30339000000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>31387000000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>29431000000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>34447000000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>37405000000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>36790000000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>35362000000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>32651000000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>28406000000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>25520000000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>24748000000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>27120000000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>26745000000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>27169000000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>27639000000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>29964000000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>30714000000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>30489000000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>27361000000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>23950000000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>23259000000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>21737000000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>15823000000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>13935000000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>12442000000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>11624000000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>11481000000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>10667000000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>9619000000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>9342000000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>9726000000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>10554000000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>8938000000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>9059000000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>8749000000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>8847546000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>7860021000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>8747895000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>7793250000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>9451155000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>6565417000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>6323583000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>5423904000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>6118601000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>6601617000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>6889000000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>6938849000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>5142819000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>5414216000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>6886607000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>5434699000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>5516685000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>8027674000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>8563753000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>8011133000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>10770501000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>16073578000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>12463665000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>14205438000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>40976000000000.0</v>
+      </c>
+      <c r="D25">
         <v>43671000000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>45377000000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>50683000000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>51092000000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>53560000000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>39205000000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>40406000000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>40192000000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>36052000000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>33357000000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>32353000000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>33470000000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>33819000000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>37814000000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>37757000000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>36583000000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>42345000000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>46275000000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>47229000000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>59756000000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>50549000000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>53894000000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -9364,98 +9603,100 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>58424000000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>57558000000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>55081000000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>53316000000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>51130000000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>52653000000000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -9476,54 +9717,56 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9576,344 +9819,356 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>67789000000000.0</v>
+      </c>
+      <c r="C28">
+        <v>58805000000000.0</v>
+      </c>
+      <c r="D28">
         <v>51204000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>51245000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>46918000000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>52234000000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>48118000000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>50017000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>46904000000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>52174000000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>35861000000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>26188000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-549000000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9426000000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4362000000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2312000000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3080000000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8539000000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>13799000000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>20617000000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>24404000000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>31928000000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>38631000000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>44962000000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>72394000000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>67971000000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>64897000000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>71171000000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>61875000000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>60721000000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>46074000000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>54475000000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>47128000000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>43404000000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>45753000000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>46466000000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>46304000000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>41553000000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>36405000000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>42144000000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>38827000000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>43547000000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>47734000000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>49681000000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>44146000000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>49170000000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>47186000000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>46318000000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>43561000000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>45966000000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>44144000000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>45320000000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>42697000000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>45702000000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>41705000000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>39727000000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>33059000000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>31879000000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>28435000000000.0</v>
       </c>
-      <c r="BG28"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28">
-        <v>14600000000000.0</v>
+        <v>24733000000000.0</v>
       </c>
       <c r="BL28"/>
       <c r="BM28">
+        <v>14600000000000.0</v>
+      </c>
+      <c r="BN28"/>
+      <c r="BO28">
         <v>13189000000000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>3.47714E+14</v>
+      </c>
       <c r="C29">
+        <v>3.37247E+14</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>3.20736E+14</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3.23519E+14</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3.11983E+14</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3.04186E+14</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3.00608E+14</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2.99776E+14</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2.89967E+14</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2.75916E+14</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2.6267E+14</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2.69597E+14</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2.60895E+14</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2.61512E+14</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2.53206E+14</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2.48341E+14</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2.43257E+14</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2.39495E+14</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2.39762E+14</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2.4025E+14</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2.33505E+14</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2.38683E+14</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2.38099E+14</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2.54281E+14</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9940,416 +10195,424 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>87351000000000.0</v>
+      </c>
+      <c r="C30">
+        <v>82058000000000.0</v>
+      </c>
+      <c r="D30">
         <v>83334000000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>73302000000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>76880000000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>71074000000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>79984000000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>75777000000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>78159000000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>72227000000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>75739000000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>74051000000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>73565000000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>71839000000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>72000000000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>68153000000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>69201000000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>60761000000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>62843000000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>59647000000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>59322000000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>54307000000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>56445000000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>59883000000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>66434000000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>70602000000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>72659000000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>71662000000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>72493000000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>69984000000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>69586000000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>66937000000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>66269000000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>61472000000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>61857000000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>59512000000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>61290000000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>56126000000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>55403000000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>18937000000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>18227000000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>18088000000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>21176000000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>19648000000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>19488000000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>21332000000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>23123000000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>22947000000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>20349000000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>19843000000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>19747000000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>44790000000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>42893000000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>41283000000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>20188000000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>17989000000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>18074000000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-87000000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>37329000000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>33567000000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>30930000000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-83000000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>23596000000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>22816000000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>20797000000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-147000000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>18846000000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>17264000000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>16876000000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>15973000000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>7758000000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>7814000000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>6813000000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>6018199000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>6678135000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>6304728000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>5189646000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>4558244000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>6407585000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>5691283000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>5366600000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>5379750000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>5999317000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>4936754000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>4600071000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>3420686000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>4995341000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>4336960000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>2003990000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>1546573000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>2537870000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>2033575000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>2359083000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>2274801000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>2334974000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>1914961000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>2536082000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>1.70349E+14</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1.83983E+14</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1.76541E+14</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1.73826E+14</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1.68587E+14</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1.64129E+14</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1.57003E+14</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1.51496E+14</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1.47333E+14</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1.45693E+14</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1.40619E+14</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1.40396E+14</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1.38451E+14</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1.39862E+14</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1.33552E+14</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1.20663E+14</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1.17993E+14</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1.2059E+14</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1.15967E+14</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1.20543E+14</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -10370,124 +10633,130 @@
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>33268000000000.0</v>
+      </c>
       <c r="C32">
+        <v>36477000000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>44157000000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>50755000000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>43628000000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>43919000000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>39104000000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>43091000000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>41164000000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>26731000000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>41055000000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>66945000000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>60620000000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>58131000000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>61320000000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>64194000000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>56484000000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>55916000000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>50116000000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>46435000000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>46572000000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>47655000000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>43923000000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>36007000000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10514,356 +10783,368 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>3.29311E+14</v>
+      </c>
+      <c r="C33">
+        <v>3.18811E+14</v>
+      </c>
+      <c r="D33">
         <v>3.11152E+14</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2.985E+14</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2.99661E+14</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2.95994E+14</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2.88502E+14</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2.87975E+14</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2.84378E+14</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2.79493E+14</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2.66237E+14</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2.47221E+14</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2.39238E+14</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2.33479E+14</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2.27389E+14</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2.17207E+14</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2.08851E+14</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2.07049E+14</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2.05592E+14</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2.05924E+14</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2.06349E+14</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2.05895E+14</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2.07788E+14</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2.09282E+14</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2.34564E+14</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2.229E+14</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2.20382E+14</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2.18223E+14</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2.15414E+14</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2.11102E+14</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1.91262E+14</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1.84389E+14</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1.78158E+14</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1.74353E+14</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1.72026E+14</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1.68929E+14</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1.5991E+14</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1.51452E+14</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1.43843E+14</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1.42567E+14</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1.38708E+14</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1.40274E+14</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1.49507E+14</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1.4453E+14</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1.40781E+14</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1.38788E+14</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1.36389E+14</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1.31109E+14</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1.29853E+14</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1.25642E+14</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1.20176E+14</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1.13807E+14</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1.09742E+14</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1.06475E+14</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1.00569E+14</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>96390000000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>90108000000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>87543000000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>82697000000000.0</v>
       </c>
-      <c r="BG33"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33">
-        <v>37575000000000.0</v>
+        <v>66014000000000.0</v>
       </c>
       <c r="BL33"/>
       <c r="BM33">
+        <v>37575000000000.0</v>
+      </c>
+      <c r="BN33"/>
+      <c r="BO33">
         <v>52343000000000.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>8895000000000.0</v>
+      </c>
       <c r="C34">
+        <v>6647000000000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>2300000000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1985000000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>161000000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>487000000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>170000000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>133000000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>176000000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>325000000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>531000000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>548000000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>460000000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>211000000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>247000000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>674000000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>779000000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>871000000000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>740000000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>748000000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1666000000000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>733000000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1061000000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>504000000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1333000000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>710000000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>789000000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>669000000000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -10886,494 +11167,508 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>69456000000000.0</v>
+      </c>
+      <c r="C35">
+        <v>64476000000000.0</v>
+      </c>
+      <c r="D35">
         <v>64872000000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>63903000000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>68640000000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>68126000000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>70377000000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>72899000000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>65889000000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>70239000000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>53999000000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>54966000000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>54591000000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>50379000000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>47656000000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>46444000000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>47717000000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>47918000000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>51952000000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>51769000000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>50450000000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>57013000000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>60418000000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>61548000000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>74667000000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>65233000000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>67940000000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>65341000000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>60435000000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>53881000000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>49936000000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>51204000000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>48376000000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>40595000000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>34028000000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>36952000000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>39406000000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>32870000000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>40273000000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>39874000000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>37684000000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>42660000000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>47301000000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>46280000000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>44876000000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>42182000000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>38626000000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>35653000000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>35236000000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>36667000000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>36602000000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>36357000000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>36311000000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>38282000000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>37442000000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>36993000000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>33371000000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>29312000000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>28279000000000.0</v>
       </c>
-      <c r="BG35"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35">
-        <v>39591000000000.0</v>
+        <v>26423000000000.0</v>
       </c>
       <c r="BL35"/>
       <c r="BM35">
+        <v>39591000000000.0</v>
+      </c>
+      <c r="BN35"/>
+      <c r="BO35">
         <v>13271000000000.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>27671000000000.0</v>
+      </c>
+      <c r="C36">
+        <v>25032000000000.0</v>
+      </c>
+      <c r="D36">
         <v>24241000000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>24308000000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>86153000000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>81923000000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>25769000000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>25870000000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>26587000000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>26715000000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>83077000000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>82069000000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>79034000000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>74890000000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>70270000000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>67772000000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>66893000000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>65943000000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>67360000000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>68254000000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>68249000000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>66911000000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>68924000000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>70750000000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>77765000000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>69607000000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>59552000000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>61835000000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>62130000000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>61752000000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>62850000000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>60496000000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>56231000000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>56649000000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>54046000000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>54150000000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>52180000000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>50129000000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>46433000000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>46154000000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>45136000000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>46883000000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>49871000000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>47993000000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>45989000000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>44638000000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>42100000000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>40399000000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>40776000000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>38349000000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>35512000000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>32392000000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>30393000000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>29309000000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>50559000000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>48414000000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>46464000000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>21907000000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>20220000000000.0</v>
       </c>
-      <c r="BG36"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36">
-        <v>13689000000000.0</v>
+        <v>17201000000000.0</v>
       </c>
       <c r="BL36"/>
       <c r="BM36">
+        <v>13689000000000.0</v>
+      </c>
+      <c r="BN36"/>
+      <c r="BO36">
         <v>12152000000000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -11426,1396 +11721,1422 @@
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>32811000000000.0</v>
+      </c>
+      <c r="D38">
         <v>32009000000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>31411000000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>34612000000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>33073000000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>32798000000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>31698000000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>30894000000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>39584000000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>38023000000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>35395000000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>34050000000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>33803000000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>32169000000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>33182000000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>33732000000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>34642000000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>33685000000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>34434000000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>34157000000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>41133000000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>34547000000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>13030000000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>25795000000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>25906000000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>26256000000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>28423000000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1.19839E+14</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1.15443E+14</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1.13327E+14</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1.12961E+14</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1.10655E+14</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1.02828E+14</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>96927000000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>90600000000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>89426000000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>85890000000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>87027000000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>90371000000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>86565000000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>83735000000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>82382000000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>78187000000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>75170000000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>75143000000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>70780000000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>67227000000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>61928000000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>59781000000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>57053000000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>55089000000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>52366000000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>49944000000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>46331000000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>44506000000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>40632000000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>39018000000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>37126000000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>35625000000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>32191000000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>30466000000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>27641000000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>25980000000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>24766000000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>24278000000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>24530000000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>33134000000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>31576000000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>30798000000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>29918045000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>29365431000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>28222441000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>27780133000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>29167449000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>20666712000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>18657182000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>18710004000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>19319163000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>20836015000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>20307144000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>19124042000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>17020381000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>12959378000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>13314934000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>12119938000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>12070343000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>11361725000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>9296183000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>9468973000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>8985946000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>377107000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>10300400000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>488658000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>17601000000000.0</v>
+      </c>
+      <c r="C39">
+        <v>16296000000000.0</v>
+      </c>
+      <c r="D39">
         <v>17053000000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>23152000000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>20585000000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>18839000000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>13475000000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>60687000000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>63224000000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>57126000000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>58877000000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>56166000000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>59681000000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>56489000000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>57206000000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>54102000000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>57896000000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>52019000000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>54006000000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>50974000000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>52541000000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>48943000000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>47408000000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>51479000000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>53506000000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>50674000000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>12631000000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>12938000000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>12654000000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>47671000000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>49273000000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>10930000000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>10233000000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>8438000000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>45047000000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>44313000000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>46778000000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>43430000000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>42903000000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>42712000000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>43212000000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>41150000000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>41998000000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>41250000000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>41204000000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>37744000000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>37709000000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>36968000000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>36659000000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>35257000000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>35612000000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>53800000000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>51093000000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>49287000000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>3719000000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>4237000000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>4106000000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>40885000000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>41223000000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>3118000000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>3639000000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>29006000000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>3410000000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>35043000000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>2832000000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>20689000000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>2255000000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>2161000000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>2048000000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>2040000000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>2269000000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>2311000000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>2569000000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>2408837000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>2298678000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>2041389000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>2057474000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>2024146000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>1736826000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>1510393000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>1333043000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>1250246000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>1156264000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>1032274000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>859916000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>1495386000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>1509553000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>1799364000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>1655939000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>628797000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>621929000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>579594000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>647381000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>771814000000.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CR39"/>
+      <c r="CS39">
         <v>393536000000.0</v>
       </c>
-      <c r="CR39"/>
+      <c r="CT39"/>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>42532000000000.0</v>
+      </c>
+      <c r="C40">
+        <v>41166000000000.0</v>
+      </c>
+      <c r="D40">
         <v>47223000000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>43645000000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>41883000000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>40229000000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>40753000000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>38245000000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>36566000000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>36012000000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>47291000000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>40132000000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>40537000000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>35536000000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>40615000000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>36763000000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>33867000000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>30164000000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>33098000000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>28417000000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>26899000000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>24676000000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>22558000000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>27855000000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>22001000000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>20139000000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>27747000000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>22974000000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>21273000000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>19580000000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>24420000000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>19710000000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>18547000000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>18743000000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>23138000000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>18419000000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>15857000000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>14483000000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>18135000000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>5063000000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4048000000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>4649000000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>5413000000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>4431000000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>4180000000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>3435000000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>6286000000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>4106000000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>2955000000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>3406000000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>6081000000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>15117000000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>14145000000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>12814000000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>14340000000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>13160000000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>11438000000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>10193000000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>14336000000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>13042000000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>10903000000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>8765000000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>10962000000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>13548000000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>9297000000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>6800000000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>7845000000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>9734000000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>7514000000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>7085000000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>10311000000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>9643000000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>6391000000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>5911212000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>6006439000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>6392567000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>4126711000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>3717285000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>4768324000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>5019627000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>3442843000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>3936190000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>5025565000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>3837852000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>4111402000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>3448548000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>3674370000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>4035520000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>2683311000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>2969684000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>2993783000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>2669135000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>2838433000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>1958561000000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>1716133000000.0</v>
       </c>
-      <c r="CR40"/>
+      <c r="CT40"/>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>14560000000000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>14399000000000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>14327000000000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>14299000000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>14091000000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>14247000000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>14099000000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>14138000000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>14012000000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>13867000000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>14668000000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>14143000000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>14319000000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>14911000000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>14684000000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>14046000000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>13820000000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>13704000000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>13496000000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>10003000000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>7615000000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>7382000000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>7206000000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>6883000000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>6714000000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>6847000000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>6139000000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>8320000000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>6817000000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>6549000000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>6417000000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>6899000000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>6812000000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>6864000000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>6886000000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>6998000000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>6964000000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>7388000000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>6279000000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>6724000000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>6236000000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>5818000000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>5450000000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>4711000000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>4436000000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>4190000000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>3527000000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>3431000000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>3568000000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>3116000000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>2737000000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>1954000000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>1838000000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>1772000000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>1646000000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>2344000000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>2186000000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>1997000000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>1880000000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>1508000000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>1249000000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>1113000000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>1066548000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>1692027000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>1695021000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>1764352000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>1762755000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>1771419000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>1826336000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>1691254000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>1840422000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>1408163000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>1293321000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>837242000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>873679000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>490555000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>573161000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>428562000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>416898000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>490918000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>536078000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>740133000000.0</v>
       </c>
       <c r="CP41"/>
       <c r="CQ41">
+        <v>740133000000.0</v>
+      </c>
+      <c r="CR41"/>
+      <c r="CS41">
         <v>1266417000000.0</v>
       </c>
-      <c r="CR41"/>
+      <c r="CT41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
-        <v>3603000000000.0</v>
+        <v>854000000000.0</v>
       </c>
       <c r="C42">
-        <v>3603000000000.0</v>
+        <v>1843000000000.0</v>
       </c>
       <c r="D42">
         <v>3603000000000.0</v>
       </c>
       <c r="E42">
         <v>3603000000000.0</v>
       </c>
       <c r="F42">
+        <v>3603000000000.0</v>
+      </c>
+      <c r="G42">
+        <v>3603000000000.0</v>
+      </c>
+      <c r="H42">
         <v>3605000000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>3614000000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>3479000000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>3479000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3320000000000.0</v>
       </c>
       <c r="L42">
         <v>3320000000000.0</v>
       </c>
       <c r="M42">
         <v>3320000000000.0</v>
       </c>
       <c r="N42">
-        <v>3319000000000.0</v>
+        <v>3320000000000.0</v>
       </c>
       <c r="O42">
         <v>3320000000000.0</v>
       </c>
       <c r="P42">
-        <v>3320000000000.0</v>
+        <v>3319000000000.0</v>
       </c>
       <c r="Q42">
         <v>3320000000000.0</v>
       </c>
       <c r="R42">
-        <v>3286000000000.0</v>
+        <v>3320000000000.0</v>
       </c>
       <c r="S42">
-        <v>3286000000000.0</v>
+        <v>3320000000000.0</v>
       </c>
       <c r="T42">
         <v>3286000000000.0</v>
       </c>
       <c r="U42">
         <v>3286000000000.0</v>
       </c>
       <c r="V42">
+        <v>3286000000000.0</v>
+      </c>
+      <c r="W42">
+        <v>3286000000000.0</v>
+      </c>
+      <c r="X42">
         <v>3283000000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>3283000000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>3286000000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>3286000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1139000000000.0</v>
       </c>
       <c r="AB42">
         <v>3284000000000.0</v>
       </c>
       <c r="AC42">
+        <v>1139000000000.0</v>
+      </c>
+      <c r="AD42">
         <v>3284000000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
+        <v>3284000000000.0</v>
+      </c>
+      <c r="AF42">
         <v>3300000000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1139000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2700000000000.0</v>
       </c>
       <c r="AH42">
         <v>1139000000000.0</v>
       </c>
       <c r="AI42">
-        <v>1139000000000.0</v>
+        <v>2700000000000.0</v>
       </c>
       <c r="AJ42">
         <v>1139000000000.0</v>
       </c>
       <c r="AK42">
+        <v>1139000000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1139000000000.0</v>
+      </c>
+      <c r="AM42">
         <v>3215000000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1826000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1139000000000.0</v>
       </c>
       <c r="AO42">
         <v>1139000000000.0</v>
       </c>
       <c r="AP42">
         <v>1139000000000.0</v>
       </c>
       <c r="AQ42">
         <v>1139000000000.0</v>
       </c>
       <c r="AR42">
         <v>1139000000000.0</v>
       </c>
       <c r="AS42">
-        <v>1256000000000.0</v>
+        <v>1139000000000.0</v>
       </c>
       <c r="AT42">
         <v>1139000000000.0</v>
       </c>
       <c r="AU42">
-        <v>1139000000000.0</v>
+        <v>1256000000000.0</v>
       </c>
       <c r="AV42">
         <v>1139000000000.0</v>
       </c>
       <c r="AW42">
         <v>1139000000000.0</v>
       </c>
       <c r="AX42">
         <v>1139000000000.0</v>
       </c>
       <c r="AY42">
+        <v>1139000000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1139000000000.0</v>
+      </c>
+      <c r="BA42">
         <v>4606000000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>3084000000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>3313000000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>2831000000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>2695000000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>2693000000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>3222000000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>2583000000000.0</v>
       </c>
-      <c r="BG42"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42">
-        <v>43114000000000.0</v>
+        <v>-6513000000000.0</v>
       </c>
       <c r="BL42"/>
       <c r="BM42">
+        <v>43114000000000.0</v>
+      </c>
+      <c r="BN42"/>
+      <c r="BO42">
         <v>-6754000000000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
+      <c r="CS42"/>
+      <c r="CT42"/>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12868,54 +13189,56 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12968,94 +13291,100 @@
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>2.47453E+14</v>
+      </c>
       <c r="C45">
+        <v>2.37093E+14</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>2.29067E+14</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2.28718E+14</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2.25744E+14</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2.21047E+14</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2.21844E+14</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2.17797E+14</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2.13504E+14</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1.90509E+14</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1.83324E+14</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1.77912E+14</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1.74051E+14</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1.69197E+14</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -13092,840 +13421,858 @@
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>1.13599E+14</v>
+      </c>
+      <c r="C46">
+        <v>1.0596E+14</v>
+      </c>
+      <c r="D46">
         <v>1.03251E+14</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1.0283E+14</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1.02589E+14</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1.01911E+14</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1.00371E+14</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1.00853E+14</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>99464000000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>98167000000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>80721000000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>76491000000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>73758000000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>71441000000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>69617000000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>67840000000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>67015000000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>67274000000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>68173000000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>69648000000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>71231000000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>72190000000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>74545000000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>75388000000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>79939000000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>76168000000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>76508000000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>75598000000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>75004000000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>73622000000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>59771000000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>57700000000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>55925000000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>54279000000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>52177000000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>51460000000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>50340000000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>47850000000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>46277000000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>46180000000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>46018000000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>46561000000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>52530000000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>51540000000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>50858000000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>50399000000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>52632000000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>50791000000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>49665000000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>49889000000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>48127000000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>47154000000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>45387000000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>44949000000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>45480000000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>44024000000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>40164000000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>38326000000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>35697000000000.0</v>
       </c>
-      <c r="BG46"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46">
-        <v>23886000000000.0</v>
+        <v>27547000000000.0</v>
       </c>
       <c r="BL46"/>
       <c r="BM46">
+        <v>23886000000000.0</v>
+      </c>
+      <c r="BN46"/>
+      <c r="BO46">
         <v>24555000000000.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1.0596E+14</v>
+      </c>
+      <c r="D47">
         <v>1.03251E+14</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1.0283E+14</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1.02589E+14</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1.01911E+14</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1.00371E+14</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>88090000000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>83846000000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>81093000000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>78751000000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>76844000000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>75027000000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>74150000000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>74388000000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>75248000000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>76694000000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>78246000000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>79196000000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>81493000000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>82300000000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>86825000000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>83159000000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>83604000000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>82650000000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>82114000000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>80671000000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>66717000000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>64550000000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>62715000000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>61026000000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>59065000000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>58274000000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>57082000000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>54525000000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>53243000000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>53141000000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>52818000000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>53247000000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>59136000000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>57965000000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>57046000000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>56406000000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>58202000000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>55939000000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>54710000000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>54862000000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>52949000000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>51879000000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>49961000000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>49422000000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>45480000000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>44024000000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>40164000000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>41212000000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>38191000000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>35529000000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>30199000000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>28888000000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>27981000000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>26844000000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>25241000000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>24555000000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>23315000000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>22805000000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>21603000000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>20679000000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>17587000000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>16591000000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>15737000000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>14127390000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>13460116000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>13219678000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>13486310000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>13030347000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>12784379000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>12603023000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>11858700000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>11495558000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>10403051000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>10037731000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>8819922000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>8548140000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>8416719000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>8120884000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>5868409000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>6079902000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>6602007000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>6420806000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>7095242000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>7414984000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>6655916000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>7221578000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>6708703000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>2.24308E+14</v>
+      </c>
+      <c r="C48">
+        <v>2.18512E+14</v>
+      </c>
+      <c r="D48">
         <v>2.14173E+14</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>2.05222E+14</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>2.09109E+14</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>2.01691E+14</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1.97386E+14</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1.87389E+14</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1.96041E+14</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1.88572E+14</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1.80477E+14</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1.76202E+14</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1.89827E+14</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1.81098E+14</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1.78861E+14</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>1.73705E+14</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1.70244E+14</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>1.63375E+14</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>1.58194E+14</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1.53898E+14</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1.52318E+14</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1.48643E+14</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1.46851E+14</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1.45316E+14</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1.45077E+14</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1.40062E+14</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1.34622E+14</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1.30864E+14</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1.32516E+14</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1.27307E+14</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>1.22531E+14</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>1.18269E+14</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>1.18123E+14</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1.13003E+14</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>1.08614E+14</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>1.06015E+14</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>1.063E+14</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>1.01217E+14</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>96614000000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>95082000000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>95675000000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>92564000000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>90167000000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>88817000000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>91026000000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>87034000000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>82441000000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>80353000000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>81410000000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>76651000000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>70496000000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>68431000000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>70032000000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>65864000000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>61663000000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>59343000000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>59915000000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>55628000000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>51284000000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>48859000000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>49148000000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>44731000000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>42630000000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>38707000000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>38653000000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>35586000000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>33824000000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>30963000000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>30902000000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>29027000000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>26686000000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>25284000000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>24738000000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>22069976000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>20778975000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>18826060000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>18647849000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>17372380000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>16652354000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>16130185000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>16700272000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>15643977000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>15069155000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>13608879000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>13182806000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>11548423000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>10533874000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>9149342000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>8551243000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>7315973000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>4895879000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>3136111000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>1711286000000.0</v>
       </c>
-      <c r="CO48"/>
-      <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
+      <c r="CS48"/>
+      <c r="CT48"/>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -13978,142 +14325,148 @@
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>74351000000000.0</v>
+      </c>
       <c r="C50">
+        <v>68490000000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>58197000000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>52350000000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>48626000000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>44675000000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>45805000000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>43905000000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>38024000000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>46668000000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>36727000000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>30406000000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>33667000000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>39670000000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>37479000000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>36143000000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>37959000000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>35865000000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>40395000000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>43795000000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>36260000000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>38500000000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>38971000000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>40997000000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>41596000000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>36598000000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>41058000000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>45111000000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>25826000000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>27852000000000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -14134,714 +14487,734 @@
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>1.16835E+14</v>
+      </c>
+      <c r="C51">
+        <v>1.11426E+14</v>
+      </c>
+      <c r="D51">
         <v>1.05897E+14</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1.04353E+14</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1.03882E+14</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1.00673E+14</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>99192000000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1.03128E+14</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>94594000000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>93310000000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>86799000000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>78064000000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>71585000000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>70721000000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>73940000000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>70546000000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>70335000000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>72486000000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>74337000000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>78782000000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>80979000000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>79481000000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>85599000000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>87086000000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1.01645E+14</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>92301000000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>90649000000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>92739000000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>91954000000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>85914000000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>82743000000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>80804000000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>79432000000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>74978000000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>74821000000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>78191000000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>76987000000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>70910000000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>63621000000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>71347000000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>66000000000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>70649000000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>72512000000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>69688000000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>68222000000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>70072000000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>67007000000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>63478000000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>62140000000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>64523000000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>61519000000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>59832000000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>54463000000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>56757000000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>54263000000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>53314000000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>46839000000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>44990000000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>43496000000000.0</v>
       </c>
-      <c r="BG51"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51">
-        <v>26436000000000.0</v>
+        <v>31738000000000.0</v>
       </c>
       <c r="BL51"/>
       <c r="BM51">
+        <v>26436000000000.0</v>
+      </c>
+      <c r="BN51"/>
+      <c r="BO51">
         <v>21921000000000.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>75168000000000.0</v>
+      </c>
+      <c r="C52">
+        <v>69325000000000.0</v>
+      </c>
+      <c r="D52">
         <v>62226000000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>58976000000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>53199000000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>49581000000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>45632000000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>46774000000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>44890000000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>39061000000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>47594000000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>37658000000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>31393000000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>34669000000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>40583000000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>38193000000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>36865000000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>38667000000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>36523000000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>41025000000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>44396000000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>37136000000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>39324000000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>39857000000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>41889000000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>41752000000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>36755000000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>41218000000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>45223000000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>45529000000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>42810000000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>39271000000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>40447000000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>43584000000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>50453000000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>50720000000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>46212000000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>45820000000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>33282000000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>39960000000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>36569000000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>36202000000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>35107000000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>32898000000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>32940000000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>37421000000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>38601000000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>37958000000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>37392000000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>37403000000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>34774000000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>32663000000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>26824000000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>26793000000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>23549000000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>22825000000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>19478000000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>21040000000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>20237000000000.0</v>
       </c>
-      <c r="BG52"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52">
-        <v>3165000000000.0</v>
+        <v>17803000000000.0</v>
       </c>
       <c r="BL52"/>
       <c r="BM52">
+        <v>3165000000000.0</v>
+      </c>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>11254000000000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>1650000000000.0</v>
+      </c>
+      <c r="C53">
+        <v>1365000000000.0</v>
+      </c>
+      <c r="D53">
         <v>1249000000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>1053000000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>708000000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>808000000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>948000000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>725000000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>795000000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>848000000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>852000000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>829000000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>851000000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>286000000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>128000000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>222000000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>537000000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>651000000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>946000000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1154000000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>822000000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>852000000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>704000000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>575000000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>395000000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>400000000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>457000000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>391000000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>613000000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>591000000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>380000000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>370000000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>294000000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>305000000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>419000000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>685000000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>984000000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>899000000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>829000000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>658000000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>365000000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>484000000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>481000000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>394000000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>394000000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>277000000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>281000000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>237000000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>251000000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>262000000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>296000000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>260000000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>223000000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>172000000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>27195000000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>25732000000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>24501000000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>79000000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>101000000000.0</v>
       </c>
-      <c r="BG53"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53">
-        <v>12593000000000.0</v>
+        <v>73000000000.0</v>
       </c>
       <c r="BL53"/>
       <c r="BM53">
+        <v>12593000000000.0</v>
+      </c>
+      <c r="BN53"/>
+      <c r="BO53">
         <v>39000000000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -14894,1144 +15267,1170 @@
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>5.17804E+14</v>
+      </c>
+      <c r="C55">
+        <v>5.07366E+14</v>
+      </c>
+      <c r="D55">
         <v>5.05442E+14</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4.87794E+14</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4.94725E+14</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4.72925E+14</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4.69409E+14</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4.66015E+14</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4.60025E+14</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4.45679E+14</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4.42975E+14</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4.1969E+14</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>4.32994E+14</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>4.13297E+14</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>4.12017E+14</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3.92523E+14</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3.83183E+14</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>3.67311E+14</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3.62219E+14</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3.54473E+14</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3.51978E+14</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3.38203E+14</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3.41264E+14</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3.43674E+14</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3.6674E+14</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3.51958E+14</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3.58123E+14</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>3.50288E+14</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3.57116E+14</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3.44711E+14</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3.33325E+14</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3.09336E+14</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3.06344E+14</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>2.95646E+14</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2.91473E+14</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2.86617E+14</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2.79807E+14</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2.61855E+14</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2.49977E+14</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2.49554E+14</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2.44681E+14</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2.45435E+14</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2.55759E+14</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2.42753E+14</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2.44141E+14</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2.36029E+14</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2.36401E+14</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2.27129E+14</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2.22387E+14</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2.13994E+14</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2.08519E+14</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1.97159E+14</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1.87667E+14</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1.82274E+14</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1.78491E+14</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1.71481E+14</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1.62561E+14</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1.53521E+14</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1.49842E+14</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1.36155E+14</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1.23284E+14</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1.12857E+14</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1.07947E+14</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1.04545E+14</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>95771000000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>88938000000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>85569000000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>83225000000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>80511000000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>80740000000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>77788000000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>74127000000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>67628000000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>63519598000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>61571556000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>60223622000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>57258684000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>57929290000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>50639710000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>48253145000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>46638698000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>46985862000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>47809119000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>45176835000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>42101600000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>39145053000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>36843083000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>36862805000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>28677025000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>27404308000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>29629803000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>26185605000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>27135645000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>26573546000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>28513615000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>27422744000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>26042816000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1.88493E+14</v>
+      </c>
+      <c r="C56">
+        <v>1.88555E+14</v>
+      </c>
+      <c r="D56">
         <v>1.9429E+14</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1.89294E+14</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1.95064E+14</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1.76931E+14</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1.80907E+14</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1.7804E+14</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1.75647E+14</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1.66186E+14</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1.76738E+14</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1.72469E+14</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1.93756E+14</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1.79818E+14</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1.84628E+14</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1.75316E+14</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1.74332E+14</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1.60262E+14</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1.56627E+14</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1.48549E+14</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1.45629E+14</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1.32308E+14</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1.33476E+14</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1.34392E+14</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1.32176E+14</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1.29058E+14</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1.37741E+14</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1.32065E+14</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1.41702E+14</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1.33609E+14</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1.42063E+14</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1.24947E+14</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1.28186E+14</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1.21293E+14</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1.19447E+14</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1.17688E+14</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1.19897E+14</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1.10403E+14</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1.06134E+14</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1.06987E+14</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1.05973E+14</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1.05161E+14</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1.06252E+14</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>98223000000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1.0336E+14</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>97241000000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1.00012E+14</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>96020000000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>92534000000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>88352000000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>88343000000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>83352000000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>77925000000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>75799000000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>77922000000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>75091000000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>72453000000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>65978000000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>67145000000000.0</v>
       </c>
-      <c r="BG56"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56">
-        <v>66970000000000.0</v>
+        <v>46843000000000.0</v>
       </c>
       <c r="BL56"/>
       <c r="BM56">
+        <v>66970000000000.0</v>
+      </c>
+      <c r="BN56"/>
+      <c r="BO56">
         <v>36595000000000.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
+      <c r="CS56"/>
+      <c r="CT56"/>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>1.55225E+14</v>
+      </c>
+      <c r="C57">
+        <v>1.52078E+14</v>
+      </c>
+      <c r="D57">
         <v>1.50939E+14</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1.45137E+14</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1.44309E+14</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1.33303E+14</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1.36988E+14</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1.38936E+14</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1.32556E+14</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1.25022E+14</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1.50007E+14</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1.31414E+14</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1.26811E+14</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1.19198E+14</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1.26497E+14</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1.13996E+14</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1.10138E+14</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1.03778E+14</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1.00711E+14</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>98433000000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>99194000000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>85736000000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>85821000000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>90469000000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>96169000000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>99962000000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1.09353E+14</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1.07995E+14</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1.16127E+14</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1.16467E+14</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1.15458E+14</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>96252000000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>94765000000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>98722000000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1.08535E+14</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1.04149E+14</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>94537000000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>89079000000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>77901000000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>79683000000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>77307000000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>76242000000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>81848000000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>72842000000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>73066000000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>73523000000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>82304000000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>78683000000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>74050000000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>71139000000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>73367000000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>65265000000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>57586000000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>54178000000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>57401000000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>53759000000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>48388000000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>48371000000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>50882000000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>42276000000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>39639000000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>37124000000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>35268000000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>12470000000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>29092000000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>26735000000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>25899000000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>27581000000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>24985000000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>26883000000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>28432000000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>28048000000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>22946000000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>21343163000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>21370980000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>21471328000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>19645582000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>20070497000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>16493266000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>15124023000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>13848470000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>14603140000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>16086051000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>14938768000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>12723268000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>13235465000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>12507420000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>12641551000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>7756624000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>7732824000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>8528831000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>7983415000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>11354715000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>10354940000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>10179771000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>10100012000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>8995370000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>2.24681E+14</v>
+      </c>
+      <c r="C58">
+        <v>2.16554E+14</v>
+      </c>
+      <c r="D58">
         <v>2.15811E+14</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2.0904E+14</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2.12949E+14</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2.01429E+14</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2.07365E+14</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2.11835E+14</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1.98445E+14</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1.95261E+14</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2.04006E+14</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1.8638E+14</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1.81402E+14</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1.69577E+14</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1.74153E+14</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1.6044E+14</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1.57855E+14</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1.51696E+14</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1.52663E+14</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1.50202E+14</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1.49644E+14</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1.42749E+14</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1.46239E+14</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1.52017E+14</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1.70836E+14</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1.65195E+14</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1.77293E+14</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1.73336E+14</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1.76562E+14</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1.70348E+14</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1.65394E+14</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1.47456E+14</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1.43141E+14</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1.39317E+14</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1.42563E+14</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1.41101E+14</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1.33943E+14</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1.21949E+14</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1.18174E+14</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1.19557E+14</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1.14991E+14</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1.18902E+14</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1.29149E+14</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1.19122E+14</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1.17942E+14</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1.15705E+14</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1.2093E+14</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1.14336E+14</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1.09286E+14</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1.07806E+14</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1.09969E+14</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1.01622E+14</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>93897000000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>92460000000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>94843000000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>90752000000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>81759000000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>77683000000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>79161000000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>69122000000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>59476000000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>63547000000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>50645000000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>52061000000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>43255000000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>40006000000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>38732000000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>39972000000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>37564000000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>40163000000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>39687000000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>39145000000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>33166000000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>31511736000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>31208417000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>32141924000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>29422718000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>31498444000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>25031483000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>23470687000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>21159654000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>22754709000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>24279797000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>23301615000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>20677466000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>19425440000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>18577475000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>20348487000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>13782311000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>13898301000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>17277218000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>17264295000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>19992628000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>22023168000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>26253349000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>23968189000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>23453383000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -16084,344 +16483,352 @@
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>2.32765E+14</v>
+      </c>
+      <c r="C60">
+        <v>2.28906E+14</v>
+      </c>
+      <c r="D60">
         <v>2.27091E+14</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2.18004E+14</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2.21352E+14</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2.13165E+14</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2.06913E+14</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1.99318E+14</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2.07E+14</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1.9864E+14</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1.90789E+14</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1.86346E+14</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1.99867E+14</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1.92142E+14</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1.89223E+14</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1.83839E+14</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1.79237E+14</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1.72053E+14</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1.6654E+14</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1.62437E+14</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1.6076E+14</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1.55662E+14</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1.54727E+14</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1.52759E+14</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1.54581E+14</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1.47847E+14</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1.42885E+14</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1.39441E+14</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1.41797E+14</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1.36947E+14</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1.3248E+14</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1.27721E+14</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1.28973E+14</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1.23645E+14</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1.19265E+14</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1.16627E+14</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1.16953E+14</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1.11951E+14</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1.05706E+14</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1.04251E+14</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1.04775E+14</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1.02043E+14</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1.00313E+14</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>98181000000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1.00236E+14</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>95611000000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>90506000000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>88418000000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>88937000000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>83938000000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>77452000000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>75061000000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>75140000000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>71201000000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>66518000000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>64062000000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>64632000000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>60449000000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>55891000000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>53315000000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>53665000000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>39931000000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>47176000000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>43114000000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>42993000000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>39894000000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>38083000000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>35136000000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>34980000000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>33080000000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>31015000000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>29687000000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>29148000000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>26962594000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>25667960000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>23718196000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>23509719000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>22375766000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>21700324000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>20975401000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>21525453000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>20424345000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>19898064000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>18438401000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>18004613000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>16485126000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>15151393000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>13654221000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>12966933000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>11710712000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>9692980000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>6498561000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>4966663000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>2566826000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>658570000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>1704971000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>1020080000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -16474,54 +16881,56 @@
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -16574,109 +16983,86 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16711,2626 +17097,2720 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>2.5402E+14</v>
+      </c>
+      <c r="C2">
         <v>2.57363E+14</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2.43255E+14</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2.31291E+14</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1.82452E+14</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1.36488E+14</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1.86927E+14</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1.88436E+14</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1.63689E+14</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1.44652E+14</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1.47486E+14</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1.62892E+14</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1.58569E+14</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1.51853E+14</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1.3053E+14</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1.03117E+14</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>75755000000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>75334000000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>53693688000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43386103000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>48464755000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33233381000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23314811000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23498327000000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>17871000000000.0</v>
+      </c>
+      <c r="C3">
         <v>17784000000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28861000000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13901000000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14148000000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15057000000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13452000000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9422000000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7866000000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7542000000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8588000000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10515000000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9049000000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8441000000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8650000000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6790000000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4131000000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3597000000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2810253000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1640938000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2215021000000.0</v>
       </c>
-      <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>38665000000000.0</v>
+      </c>
+      <c r="C5">
         <v>39183000000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>28980000000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>52497000000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>34638000000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>25149000000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>24789000000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>28169000000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21658000000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>21460000000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>20282000000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>25712000000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>18667000000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>21515000000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>17834000000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>14725000000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>12756000000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>14853000000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10806172000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6921168000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8048025000000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>56536000000000.0</v>
+      </c>
+      <c r="C6">
         <v>56967000000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>57841000000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>66398000000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>48786000000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>40206000000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38241000000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>37591000000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29524000000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>29002000000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>28870000000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36227000000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>27716000000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29956000000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>26484000000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>21515000000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>16887000000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18450000000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13616425000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8562106000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10263046000000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>69372000000000.0</v>
+      </c>
+      <c r="C9">
         <v>73557000000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>73310000000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>70088000000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>51033000000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38558000000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50239000000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>50769000000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42368000000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>36432000000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36710000000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>38809000000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>35311000000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>36200000000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>32034000000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26874000000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22771000000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21730000000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16489272000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12122032000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>13266880000000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>49288000000000.0</v>
+      </c>
+      <c r="C10">
         <v>53159000000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>54729000000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>50390000000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32350000000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21741000000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>34054000000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34995000000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29196000000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22253000000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19630000000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27352000000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>27523000000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>27898000000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25772000000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21031000000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16402000000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15363000000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10633605000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5871528000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8205759000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8007203000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7039250000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5535185000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1940029000000.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>9083000000000.0</v>
+      </c>
+      <c r="C11">
         <v>9735000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10228000000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9970000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6764000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3170000000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7433000000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7623000000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6031000000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3951000000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4017000000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5227000000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5226000000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5156000000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4695000000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4027000000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3958000000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4065000000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2663218000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1380690000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1872786000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1625364000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1891568000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1528566000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>586621000000.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>3734000000000.0</v>
+      </c>
+      <c r="C12">
         <v>3808000000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3112000000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2107000000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2288000000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3408000000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4382000000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3105000000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2042000000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1745000000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1370000000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1375000000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1109000000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1021000000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>710000000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>484000000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>485000000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>513000000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>678134000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>760726000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>423236000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>3655000000000.0</v>
+      </c>
+      <c r="C13">
         <v>9172000000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3053000000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7748000000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6197000000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2342000000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4737000000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5947000000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7025000000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3343000000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4856000000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-7436000000000.0</v>
+      </c>
+      <c r="C14">
         <v>-9373000000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-10662000000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-11476000000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5390000000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39792000000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38916000000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37416000000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>32725000000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27955000000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24490000000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2944000000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2880000000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3321000000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3292000000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2638000000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2404000000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2107000000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1451114000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>778741000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>875688000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>976333000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>725015000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>584705000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>411625000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>258353000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>32769000000000.0</v>
+      </c>
+      <c r="C15">
         <v>34051000000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>33839000000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>28944000000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>20196000000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>16164000000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>21707000000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>21673000000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18881000000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15156000000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14464000000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19181000000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>19417000000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19421000000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17785000000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>17004000000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12444000000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11298000000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7970387000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4490838000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6332973000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5405506000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4421583000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3636608000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>844511000000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>32769000000000.0</v>
+      </c>
+      <c r="C16">
         <v>34051000000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>33839000000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28944000000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20196000000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16164000000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21707000000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>21673000000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18847000000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15156000000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14464000000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19181000000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19417000000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19421000000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17785000000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14366000000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10040000000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9191000000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6519273000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3712097000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5457285000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5405506000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4421583000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3636608000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>844511000000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>40205000000000.0</v>
+      </c>
+      <c r="C17">
         <v>43424000000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>44501000000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>40420000000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>25586000000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>18571000000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>26621000000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>27372000000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>23165000000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>18302000000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15613000000000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-79000000000.0</v>
+      </c>
+      <c r="C18">
         <v>-460000000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-59000000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>428000000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>265000000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1066000000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2429000000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1246000000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-60000000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-46000000000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>38665000000000.0</v>
+      </c>
+      <c r="C21">
         <v>42202000000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>44268000000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>41021000000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>35791000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19672000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38241000000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26960000000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20385000000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17598000000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17308000000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20264000000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18667000000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19922000000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>17832000000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14725000000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>12756000000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11876000000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8501486000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4991316000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6413974000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4858086000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3397794000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2810567000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2676861000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>223998000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>2.84727E+14</v>
+      </c>
+      <c r="C23">
         <v>3.3092E+14</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2.70473E+14</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2.59178E+14</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2.07886E+14</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1.6212E+14</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2.10879E+14</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2.12245E+14</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1.85672E+14</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1.63486E+14</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1.66888E+14</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1.81437E+14</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1.75213E+14</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1.68131E+14</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1.44732E+14</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1.15266E+14</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>85770000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>85188000000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>61681474000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50516819000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>55317661000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>11349000000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11453000000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11522000000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10757000000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11755000000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9961000000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10090000000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10222000000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7855000000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9117000000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8734000000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8163000000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7886000000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6603000000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6230000000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4800000000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4621000000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3870625000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3643886000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3727984000000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>32779000000000.0</v>
+      </c>
+      <c r="C28">
         <v>20006000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17589000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16365000000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14743000000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13933000000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14094000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13811000000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11820000000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11043000000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10381000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9912000000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8545000000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8444000000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7599000000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5919000000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5215000000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5233000000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4117161000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3486830000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3124922000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5181118000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4036880000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3615907000000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>9083000000000.0</v>
+      </c>
+      <c r="C29">
         <v>9735000000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10228000000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9970000000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6764000000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3170000000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7433000000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7623000000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6016000000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3951000000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4017000000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>30707000000000.0</v>
+      </c>
+      <c r="C30">
         <v>73557000000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>27295000000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27887000000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25434000000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25632000000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23952000000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23809000000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21983000000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18834000000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19402000000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18545000000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16644000000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16278000000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14202000000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12149000000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10015000000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9854000000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7987786000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7130716000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6852906000000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>10623000000000.0</v>
+      </c>
+      <c r="C31">
         <v>10957000000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10461000000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>8189000000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>6817000000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2069000000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5977000000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8035000000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8752000000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4655000000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2322000000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6794000000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>8436000000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7976000000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2180000000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6306000000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3646000000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3487000000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2132119000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>952468000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1791785000000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>3.23392E+14</v>
+      </c>
+      <c r="C32">
         <v>3.3092E+14</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3.16565E+14</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3.01379E+14</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2.33485E+14</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1.75046E+14</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2.37166E+14</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2.39205E+14</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2.06057E+14</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1.81084E+14</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1.84196E+14</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2.01701E+14</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1.9388E+14</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1.88053E+14</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1.62564E+14</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1.29991E+14</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>98526000000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>97064000000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>70182960000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>55508135000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>61731635000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>44344572000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>31512954000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>30685033000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>30122723000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>28403770000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>63723000000000.0</v>
+      </c>
+      <c r="C2">
+        <v>61037000000000.0</v>
+      </c>
+      <c r="D2">
         <v>63890000000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>61723000000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>66301000000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>65686000000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>66324000000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>61228000000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>64125000000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>56280000000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>61566000000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>60494000000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>65266000000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>61216000000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>59934000000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>54009000000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>56132000000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>51304000000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>46589000000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>43457000000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>41102000000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35446000000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>31421000000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>27706000000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>41915000000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>47256000000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>47957000000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>44719000000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>46995000000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>50257000000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>48881000000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>44826000000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>44472000000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>44137000000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>41195000000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>39589000000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>38768000000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>38095000000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>35196000000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>37447000000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>33914000000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>36572000000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>36327000000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>37961000000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>36626000000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>41097000000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>39411000000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>41958000000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>40426000000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>42102000000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>38756000000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>39139000000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>38572000000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>36001000000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>37848000000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>40083000000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>37921000000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>34822000000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>34596000000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>30038000000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>31074000000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>27465000000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>26154000000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>24636000000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>22826000000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>20993000000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>18794000000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>16658000000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>15852000000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>17876000000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>20882000000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>18137000000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>15979000000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>14582490000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>13990208000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>12471746000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>10877486000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>12089910000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>10488158000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>9311308000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>9566875000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>11109720000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>12504711000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>11322448000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>10955870000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>18828034000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>6779334000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>4317000000000.0</v>
+      </c>
+      <c r="C3">
+        <v>4602000000000.0</v>
+      </c>
+      <c r="D3">
         <v>3445000000000.0</v>
       </c>
-      <c r="C3"/>
-[...1 lines deleted...]
-      <c r="E3">
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3">
         <v>3786000000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4789000000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4647000000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4562000000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4128000000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3843000000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3691000000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3626000000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3618000000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3598000000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3321000000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3364000000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3631000000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3488000000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3448000000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3581000000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2301000000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3570000000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3782000000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3598000000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3150000000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3333000000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3418000000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3420000000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1869000000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3537000000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2872000000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2435000000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2533000000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2580000000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2814000000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2730000000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>538000000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1995000000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2041000000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1385000000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2357000000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1899000000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1965000000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2367000000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3050000000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2432000000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2728000000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2305000000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2369000000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2014000000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2435000000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2231000000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2391000000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2232000000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2204000000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2170000000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>8650000000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-4318000000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>2307000000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2011000000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>6790000000000.0</v>
       </c>
-      <c r="BJ3"/>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19373,472 +19853,486 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>7429000000000.0</v>
+      </c>
+      <c r="C5">
+        <v>10275000000000.0</v>
+      </c>
+      <c r="D5">
         <v>13755000000000.0</v>
       </c>
-      <c r="C5"/>
-[...1 lines deleted...]
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5">
         <v>9463000000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>16766000000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>13962000000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>12990000000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>14581000000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>9942000000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>12376000000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>11282000000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>11472000000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>10726000000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>11759000000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9540000000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9211000000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>7746000000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>6763000000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>6381000000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3686000000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>4607000000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2391000000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>6115000000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>10150000000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>7304000000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6295000000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>7382000000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>6926000000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>10235000000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>8807000000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>8283000000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>7720000000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>7452000000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>6226000000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>7049000000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>7788000000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>6326000000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>4087000000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>3379000000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>4495000000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>4689000000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>4405000000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>3719000000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>5522000000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>4822000000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>5046000000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>4874000000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>6167000000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>4605000000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>4128000000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>4027000000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>4678000000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>5252000000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>5332000000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>4660000000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>4522000000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>4873000000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>4097000000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>4340000000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>4295000000000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>11746000000000.0</v>
+      </c>
+      <c r="C6">
+        <v>14877000000000.0</v>
+      </c>
+      <c r="D6">
         <v>17200000000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>14318000000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>11567000000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>13249000000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>21555000000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>18609000000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>17552000000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>18709000000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>13785000000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>16067000000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>14908000000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>15090000000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>14324000000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>15080000000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>12904000000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>12842000000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>11234000000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>10211000000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>9962000000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>5987000000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8177000000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6173000000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>9713000000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>13300000000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>10637000000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>9713000000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>10802000000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>8795000000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>13772000000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>11679000000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>10718000000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>10253000000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>10032000000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>9040000000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>9779000000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>8326000000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>8321000000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>6128000000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>4764000000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>6852000000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>6588000000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>6370000000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>6086000000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>8572000000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>7254000000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>7774000000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>7179000000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>8536000000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>6619000000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>6563000000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>6258000000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>7069000000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>7484000000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>7536000000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>6830000000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>13172000000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>555000000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>6404000000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>6351000000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>11085000000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>1253000000000.0</v>
       </c>
-      <c r="BK6"/>
-      <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19881,54 +20375,56 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19970,1181 +20466,1211 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
-      <c r="CH8">
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8">
         <v>1630000000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>14945000000000.0</v>
+      </c>
+      <c r="C9">
+        <v>18747000000000.0</v>
+      </c>
+      <c r="D9">
         <v>16861000000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>17773000000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>17060000000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>18905000000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>20038000000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>17530000000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>17084000000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>19372000000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>16954000000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>18919000000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>17714000000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>18809000000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>17728000000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>17812000000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>15739000000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>14779000000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>13418000000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>12238000000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>10598000000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>9251000000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>9133000000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>8087000000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>12087000000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>12866000000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>12905000000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>11856000000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>12612000000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14067000000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>13446000000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>11906000000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>11350000000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>11695000000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>10999000000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>9662000000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>10012000000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>10695000000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>8890000000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>8874000000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>7973000000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>9447000000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9345000000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>9357000000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>8561000000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>10022000000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>9643000000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>9749000000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>9395000000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>9938000000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>8805000000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>8462000000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>8106000000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>8914000000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>9371000000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>9483000000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>8432000000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>8212000000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>8670000000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>7533000000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>7619000000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>8164000000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>6269000000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>7615000000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>6862000000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>6886000000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>7092000000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>6566000000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>5685000000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>5423000000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>6616000000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>6350000000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>5801000000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>4979548000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>5059309000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>4368552000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>3853621000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>3204046000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>3819947000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>3583046000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>3444845000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>3647442000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>4296631000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>3986565000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>3471383000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>5782401000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>1975978000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>8069000000000.0</v>
+      </c>
+      <c r="C10">
+        <v>12466000000000.0</v>
+      </c>
+      <c r="D10">
         <v>12815000000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13361000000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>10646000000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>12381000000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>15807000000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12959000000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>12012000000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>13537000000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>12444000000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>14581000000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>14167000000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10920000000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>10668000000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>17344000000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>11458000000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>8667000000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>9692000000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8214000000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5777000000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2890000000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3865000000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7719000000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7267000000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>9063000000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>9295000000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>7379000000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8317000000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>7810000000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>10551000000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8690000000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7944000000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>7673000000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7586000000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>6573000000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>7364000000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>5951000000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>6070000000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>5745000000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>4487000000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1239000000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6318000000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>6124000000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5949000000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>5618000000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>7072000000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>7616000000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>7046000000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>8762000000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>6507000000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>6263000000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>5991000000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>6800000000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>7217000000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>7276000000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>6605000000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>6373000000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>6947000000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>6228000000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>6224000000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>5917000000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>5509000000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>5084000000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>4521000000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>4478000000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>4570000000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>4109000000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>3245000000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2905000000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>4315000000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>4301000000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3842000000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3085391000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3297711000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2243438000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>2007065000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1217066000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1666835000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>1227684000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>1759943000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>1451745000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2183684000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>2349554000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>2220776000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>4204259000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1768321000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>1646000000000.0</v>
+      </c>
+      <c r="C11">
+        <v>2373000000000.0</v>
+      </c>
+      <c r="D11">
         <v>2184000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2435000000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2091000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2361000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2828000000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2293000000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2253000000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2611000000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2300000000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2741000000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2576000000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2512000000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2573000000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2699000000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2186000000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2099000000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1817000000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1728000000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1120000000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>552000000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>769000000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>269000000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1580000000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2070000000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1968000000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1743000000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1652000000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1955000000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2228000000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1830000000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1610000000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1929000000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1522000000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1299000000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1281000000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>880000000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1149000000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1074000000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>848000000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>237000000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1465000000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1174000000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1141000000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>961000000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1425000000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1505000000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1336000000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1851000000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1250000000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1080000000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1045000000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1256000000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1388000000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1371000000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1141000000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1218000000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1109000000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1214000000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1154000000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1189000000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>860000000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1038000000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>940000000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>968000000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>1025000000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>1072000000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>893000000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>662000000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>1114000000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>1218000000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1071000000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>723381000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>881735000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>575985000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>482117000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>369032000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>310532000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>259992000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>441134000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>297141000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>521250000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>566008000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>488387000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>771842000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>385762000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>2042000000000.0</v>
+      </c>
+      <c r="C12">
+        <v>916000000000.0</v>
+      </c>
+      <c r="D12">
         <v>940000000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>957000000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>921000000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>868000000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>959000000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1003000000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>978000000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1044000000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>890000000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>644000000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>534000000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>552000000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>538000000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>508000000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>509000000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>544000000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>573000000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>567000000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>604000000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>796000000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>742000000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>867000000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1003000000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1087000000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1123000000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1118000000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1054000000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>985000000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>861000000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>713000000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>546000000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>491000000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>510000000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>534000000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>507000000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>449000000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>432000000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>477000000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>387000000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>407000000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>338000000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>318000000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>307000000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>367000000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>515000000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>261000000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>232000000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>263000000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>279000000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>300000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>269000000000.0</v>
       </c>
       <c r="BB12">
         <v>267000000000.0</v>
       </c>
       <c r="BC12">
+        <v>269000000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>267000000000.0</v>
+      </c>
+      <c r="BE12">
         <v>260000000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>225000000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1000000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>193000000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>176000000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>127000000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>119000000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>141000000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>110000000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>114000000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>120000000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>132000000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>103000000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>130000000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>130000000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>131000000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>118000000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>134000000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>168669000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>168206000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>154199000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>187060000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>219245000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>211260000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>170331000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>159890000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>120774000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>110766000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>85353000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>104951000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>250531000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>114943000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>828000000000.0</v>
+      </c>
+      <c r="C13">
+        <v>881000000000.0</v>
+      </c>
+      <c r="D13">
         <v>2978000000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2422000000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>976000000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2046000000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>4002000000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>835000000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>765000000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>802000000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1945000000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2142000000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2719000000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>340000000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>28000000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>600000000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>633000000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1987000000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1983000000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>652000000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>648000000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>619000000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>785000000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>5265000000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>758000000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1470000000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1661000000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>464000000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>466000000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -21157,602 +21683,618 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-573000000000.0</v>
+      </c>
       <c r="C14">
+        <v>-1797000000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-2343000000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-1623000000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-1823000000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2981000000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2274000000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-2295000000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-2778000000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1902000000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-3110000000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-2872000000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-2794000000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-2939000000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-3330000000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-2413000000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-1349000000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-1729000000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>41834000000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>41574000000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>39792000000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>40298000000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>38898000000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>41323000000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>38916000000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>37945000000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>37511000000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>38757000000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>37416000000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>35451000000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1456000000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1354000000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1047000000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1237000000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1004000000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>996000000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1192000000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>760000000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>667000000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>527000000000.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>908000000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>890000000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>816000000000.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14">
+      <c r="AU14"/>
+      <c r="AV14">
         <v>970000000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1023000000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>983000000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>958000000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>612000000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>674000000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>636000000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>794000000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>836000000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>874000000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>817000000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>811000000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>985000000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>729000000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>767000000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>724000000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>726000000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>621000000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>567000000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>574000000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>684000000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>669000000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>477000000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>423000000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>584000000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>578000000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>522000000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>423272000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>463144000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>315219000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>249479000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>128008000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>226881000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>161338000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>262514000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>186407000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>202158000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>264417000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>222706000000.0</v>
       </c>
-      <c r="CG14"/>
-      <c r="CH14">
+      <c r="CI14"/>
+      <c r="CJ14">
         <v>148919000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>5850000000000.0</v>
+      </c>
+      <c r="C15">
+        <v>8296000000000.0</v>
+      </c>
+      <c r="D15">
         <v>8958000000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>8583000000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>6932000000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>8197000000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9998000000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>8392000000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>7464000000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>8148000000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>8242000000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>8730000000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>8719000000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>5614000000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>5156000000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>11315000000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>6859000000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>5219000000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>6146000000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>5103000000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3728000000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2125000000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2661000000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>6568000000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4810000000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>5839000000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>6065000000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4588000000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>5215000000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4600000000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>6689000000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>5404000000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>4980000000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>4697000000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>4827000000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>4270000000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>5087000000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>3879000000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>4161000000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>4004000000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>3112000000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2467000000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>3945000000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>4060000000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>3992000000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>4689000000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>4677000000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>5088000000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4727000000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>5953000000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4645000000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4509000000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>4310000000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>4750000000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>4993000000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>5031000000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>4647000000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>4344000000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>4853000000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>4285000000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>4303000000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>6642000000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>3923000000000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>8296000000000.0</v>
+      </c>
+      <c r="D16">
         <v>8958000000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>8583000000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6932000000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8197000000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9998000000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>8242000000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8730000000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>8719000000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5614000000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5156000000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11315000000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6859000000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5219000000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6146000000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5103000000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3728000000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2125000000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2661000000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6568000000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4810000000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5839000000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6065000000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4588000000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5215000000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4600000000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6689000000000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -21763,142 +22305,148 @@
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>6423000000000.0</v>
+      </c>
       <c r="C17">
+        <v>10093000000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>10926000000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8555000000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>10020000000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>12979000000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>10666000000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>9759000000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>10926000000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>10144000000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>11840000000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>11591000000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>8408000000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>8095000000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>14645000000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>9272000000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>6568000000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>7875000000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>6486000000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>4657000000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>2338000000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>3096000000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>7450000000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>5687000000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>6993000000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>7327000000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>5636000000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>6665000000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>5855000000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>8323000000000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -21909,136 +22457,142 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>-95000000000.0</v>
+      </c>
       <c r="C18">
+        <v>-35000000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-22000000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-65000000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-12000000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-67000000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-168000000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-213000000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-242000000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-156000000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>111000000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>228000000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>135000000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>77000000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>92000000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>124000000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>59000000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>77000000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>85000000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>44000000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-177000000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-35000000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-299000000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-555000000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-553000000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-634000000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-654000000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-588000000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -22051,54 +22605,56 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22141,54 +22697,56 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22231,314 +22789,322 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>7429000000000.0</v>
+      </c>
+      <c r="C21">
+        <v>10275000000000.0</v>
+      </c>
+      <c r="D21">
         <v>9223000000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>9949000000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>9218000000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10430000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>10924000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>10694000000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10154000000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11829000000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>13785000000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>15083000000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>11829000000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>8678000000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>15782000000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10717000000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>11515000000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7313000000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7358000000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6402000000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4526000000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2220000000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2896000000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2078000000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5732000000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>6723000000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6802000000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>5848000000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6914000000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>6758000000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7737000000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>6461000000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>6004000000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>5520000000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>5578000000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>4214000000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>5073000000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>5799000000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>4333000000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>4087000000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>3379000000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>4495000000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>4689000000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>4405000000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>3719000000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>5522000000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4822000000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>5046000000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4874000000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>6167000000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>4605000000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>4030000000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>3865000000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>4678000000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>5252000000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>5332000000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>4660000000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>4522000000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>4873000000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>4097000000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4340000000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>4295000000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1253000000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>3422000000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>3247000000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>3257000000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>3613000000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>3264000000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>2622000000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1912000000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3353000000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>3482000000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>3129000000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>2646554000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>2542345000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>1689413000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>1623174000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>1171893000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>1370601000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>1089609000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>1359213000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>1293103000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>1759716000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>1786163000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>1613988000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>2830405000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>1021050000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -22581,266 +23147,274 @@
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>71239000000000.0</v>
+      </c>
+      <c r="C23">
+        <v>69509000000000.0</v>
+      </c>
+      <c r="D23">
         <v>71528000000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>69547000000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>74143000000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>84591000000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>75438000000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>68064000000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>71055000000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>63823000000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>68807000000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>67473000000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>72194000000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>68649000000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>67356000000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>60442000000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>62731000000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>58770000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>52649000000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>49293000000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>47174000000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>42477000000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>37658000000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>33715000000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>48270000000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>53399000000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>54060000000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>50727000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>52693000000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>57566000000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>54590000000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>50271000000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>49818000000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>50312000000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>46616000000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>45037000000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>43707000000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>42991000000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>39753000000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>42234000000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>38508000000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>41524000000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>40983000000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>42913000000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>41468000000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>45597000000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>44232000000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>46661000000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>44947000000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>45873000000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>42956000000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>43571000000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>42813000000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>40237000000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>41967000000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>44234000000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>41693000000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>38512000000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>38393000000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>33474000000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>34353000000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>31334000000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>31170000000000.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22883,54 +23457,56 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -22973,54 +23549,56 @@
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23063,602 +23641,616 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>2612000000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2967000000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2714000000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3040000000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2730000000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2865000000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3112000000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2767000000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2718000000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2856000000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2801000000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3186000000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2609000000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2926000000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3355000000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2446000000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2488000000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2468000000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3272000000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3068000000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2734000000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2681000000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2742000000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2488000000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2464000000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2267000000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3035000000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2471000000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2335000000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>2249000000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2919000000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2586000000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2540000000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2177000000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1935000000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1945000000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2094000000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1881000000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2542000000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2091000000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2333000000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2151000000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2173000000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2282000000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>2155000000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2124000000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2164000000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1990000000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2021000000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1988000000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2227000000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1962000000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1974000000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1723000000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1868000000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1703000000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1523000000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1509000000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>2461000000000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>9184000000000.0</v>
+      </c>
+      <c r="C28">
+        <v>8922000000000.0</v>
+      </c>
+      <c r="D28">
         <v>7638000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5212000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4875000000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5761000000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5088000000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4591000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4566000000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4782000000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4474000000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4261000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4072000000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4632000000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4236000000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3824000000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3673000000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4177000000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3614000000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3348000000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3604000000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3815000000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3169000000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3275000000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3674000000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3504000000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3615000000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3544000000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3431000000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4366000000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3238000000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3110000000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3097000000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3315000000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2835000000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2908000000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2762000000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2987000000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2650000000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2693000000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2713000000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2436000000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2635000000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2619000000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2691000000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2346000000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2621000000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2548000000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2397000000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1630000000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2251000000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2398000000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2266000000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2061000000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2157000000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2177000000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2049000000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1822000000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2094000000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1913000000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1770000000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1408000000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2821000000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>3034000000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2631000000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2645000000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>2400000000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2373000000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2286000000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2645000000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2571000000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2255000000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>2059000000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1964797000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1951891000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2121152000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1693392000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1568486000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1927518000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2011311000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1623401000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>1921574000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2058495000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1824964000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1496466000000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>1646000000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2373000000000.0</v>
+      </c>
+      <c r="D29">
         <v>2184000000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2435000000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2091000000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2361000000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2828000000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2293000000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2253000000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2611000000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2300000000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2741000000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2576000000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2512000000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2573000000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2699000000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2186000000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2099000000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1817000000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1728000000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1120000000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>552000000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>769000000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>269000000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1580000000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2070000000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1968000000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1743000000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1652000000000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -23671,793 +24263,788 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>7516000000000.0</v>
+      </c>
+      <c r="C30">
+        <v>8472000000000.0</v>
+      </c>
+      <c r="D30">
         <v>7638000000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7824000000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7842000000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>18905000000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7612000000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6836000000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6930000000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>7543000000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7241000000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6979000000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6928000000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7433000000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7422000000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>6433000000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6599000000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7466000000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6060000000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5836000000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6072000000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7031000000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6237000000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6009000000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6355000000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6143000000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6103000000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6008000000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5698000000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7309000000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5709000000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5445000000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5346000000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6175000000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5421000000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5448000000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4939000000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4896000000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4557000000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4787000000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4594000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4656000000000.0</v>
       </c>
       <c r="AQ30">
         <v>4952000000000.0</v>
       </c>
       <c r="AR30">
+        <v>4656000000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>4952000000000.0</v>
+      </c>
+      <c r="AT30">
         <v>4842000000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4500000000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4821000000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>4703000000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4521000000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>3771000000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4200000000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4432000000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4241000000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4236000000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4119000000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4151000000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3772000000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3690000000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>3797000000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>3436000000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>3279000000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>3869000000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>5016000000000.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>640000000000.0</v>
+      </c>
+      <c r="C31">
+        <v>2191000000000.0</v>
+      </c>
+      <c r="D31">
         <v>3592000000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>3412000000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1428000000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1951000000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>4883000000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>2265000000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1858000000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1708000000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>2287000000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2641000000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3381000000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-456000000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>362000000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>5965000000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2318000000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1354000000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>2334000000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1812000000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1251000000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>670000000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>969000000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>5641000000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1535000000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>2340000000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2493000000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1531000000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1403000000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>672000000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2814000000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2229000000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1940000000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2212000000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2008000000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>2359000000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>2291000000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-3451000000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1584000000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1627000000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1033000000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-3256000000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1457000000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1447000000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>1655000000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>96000000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>2250000000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>2570000000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>2026000000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>2480000000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>1825000000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>2233000000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>2139000000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>2122000000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1965000000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>1944000000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1945000000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1851000000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>2074000000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>2131000000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>1884000000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>1622000000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>4256000000000.0</v>
       </c>
-      <c r="BK31"/>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>78668000000000.0</v>
+      </c>
+      <c r="C32">
+        <v>79784000000000.0</v>
+      </c>
+      <c r="D32">
         <v>80751000000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>79496000000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>83361000000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>84591000000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>86362000000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>78758000000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>81209000000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>75652000000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>78520000000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>79413000000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>82980000000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>80025000000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>77662000000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>71821000000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>71871000000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>66083000000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>60007000000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>55695000000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>51700000000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>44697000000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>40554000000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>35793000000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>54002000000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>60122000000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>60862000000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>56575000000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>59607000000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>64324000000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>62327000000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>56732000000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>55822000000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>55832000000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>52194000000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>49251000000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>48780000000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>48790000000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>44086000000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>46321000000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>41887000000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>46019000000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>45672000000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>47318000000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>45187000000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>51119000000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>49054000000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>51707000000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>49821000000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>52040000000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>47561000000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>47601000000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>46678000000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>44915000000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>47219000000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>49566000000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>46353000000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>43034000000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>43266000000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>37571000000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>38693000000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>35629000000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>32423000000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>32251000000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>29688000000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>27879000000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>25886000000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>23224000000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>21537000000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>23299000000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>27498000000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>24487000000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>21780000000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>19562038000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>19049517000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>16840298000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>14731107000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>15293956000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>14308105000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>12894354000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>13011720000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>14757162000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>16801342000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>15309013000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>14427253000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>24610435000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>8755312000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -24492,2457 +25079,2545 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>48439000000000.0</v>
+      </c>
+      <c r="C2">
         <v>41136000000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61295000000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>63947000000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47553000000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24324000000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24941000000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31574000000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29356000000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27072000000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20728000000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18555000000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10815000000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13163000000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7005000000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8730000000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8687000000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5979000000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4530446000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3938633000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5326131000000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>16970000000000</v>
+      </c>
+      <c r="C3">
         <v>16226000000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21684000000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11516000000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5363000000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5011000000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12482000000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14016000000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10423000000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7518000000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7413000000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9458000000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9030000000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10367000000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9772000000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6554000000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5401000000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6527000000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3259663000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3135254000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4166668000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2161071000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1159577000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1004136000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1033787000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1020431000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>4182000000000.0</v>
+      </c>
+      <c r="C6">
         <v>7303000000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-20159000000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2652000000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16394000000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>23229000000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-617000000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6633000000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2218000000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2284000000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6344000000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2173000000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>18555000000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10815000000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6066000000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1725000000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>43000000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2708000000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1448796000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>791310000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1387498000000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>-33354000000000.0</v>
+      </c>
+      <c r="C7">
         <v>-33709000000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-34052000000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-30201000000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-26068000000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-24277000000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-27288000000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-26098000000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-22163000000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-21840000000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-5503000000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3793000000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6358000000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-15973000000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-3403000000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-3428000000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-3291000000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-1690000000000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>17871000000000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>15288000000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13901000000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14263000000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15161000000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13452000000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9422000000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7866000000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7542000000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13125000000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10538000000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7463000000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6713000000000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15">
-        <v>20998000000000.0</v>
+        <v>-16426000000000.0</v>
       </c>
       <c r="C15">
-        <v>26297000000000.0</v>
+        <v>-20998000000000.0</v>
       </c>
       <c r="D15">
-        <v>11409000000000.0</v>
+        <v>-26297000000000.0</v>
       </c>
       <c r="E15">
+        <v>-11409000000000.0</v>
+      </c>
+      <c r="F15">
         <v>5340000000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7445000000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8542000000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7687000000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6798000000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6797000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8739000000000.0</v>
       </c>
       <c r="L15">
         <v>8739000000000.0</v>
       </c>
       <c r="M15">
+        <v>8739000000000.0</v>
+      </c>
+      <c r="N15">
         <v>8659000000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8253000000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8191000000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6394000000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4281000000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3973000000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2266381000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2422083000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1727876000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1163399000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1008006000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>142303000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>66593000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>82861000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>52621000000000.0</v>
+      </c>
+      <c r="C16">
         <v>48439000000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41136000000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61295000000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>63947000000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>47553000000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>24324000000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>24941000000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>31574000000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>29356000000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27072000000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>20728000000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>18555000000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10815000000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13071000000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7005000000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8730000000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8687000000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5979242000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4729943000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3938633000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5326131000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>34083000000000.0</v>
+      </c>
+      <c r="C18">
         <v>28803000000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>12062000000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25826000000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32889000000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>32672000000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6704000000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13676000000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12862000000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11889000000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>18486000000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5505000000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12220000000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1437000000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-442000000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3647000000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5934000000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4058000000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7984606000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5884813000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6388626000000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>-5673000000000.0</v>
+      </c>
+      <c r="C19">
         <v>-13045000000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-35989000000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9224000000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2828000000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>15872000000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5976000000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4813000000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5733000000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10798000000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1446000000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>949000000000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>5827000000000.0</v>
+      </c>
+      <c r="C21">
         <v>3856000000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22170000000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6186000000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8729000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15892000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8597000000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8900000000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3560000000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2685000000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2120000000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>32769000000000.0</v>
+      </c>
+      <c r="C22">
         <v>34051000000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>33839000000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28944000000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20196000000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16164000000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21707000000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>21673000000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18847000000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15156000000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14464000000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19191000000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>19417000000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>19421000000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>17785000000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17004000000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12444000000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11298000000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7970387000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4490838000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6332973000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5405506000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4421583000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3636608000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>844511000000.0</v>
       </c>
-      <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-4082000000000.0</v>
+      </c>
+      <c r="C23">
         <v>-7824000000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5919000000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6174000000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6870000000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13187000000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-9358000000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3079000000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5504000000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5337000000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-978000000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1869000000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4687000000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6326000000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1868000000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>28921000000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>156000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>882000000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5534903000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2161241000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4851156000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>959809000000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>153989000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>216522000000.0</v>
       </c>
-      <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>901000000000.0</v>
+      </c>
+      <c r="C24">
         <v>7591000000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-7854000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4451000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1458000000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18902000000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1715000000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1628000000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3422000000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3098000000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1078000000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>208000000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1504000000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>930000000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4175000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-629000000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-156000000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2255000000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>644403000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1643234000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1855508000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>144098000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>1288946000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>13196000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>413000000000.0</v>
+      </c>
+      <c r="C25">
         <v>45029000000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-15381000000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-5503000000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3793000000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6358000000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-15973000000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3403000000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3428000000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3291000000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1690000000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-14766000000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5630000000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-17204000000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-17785000000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-17004000000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-12444000000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-11298000000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-7970387000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4490838000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-6332973000000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      <c r="D26">
+        <v>213</v>
+      </c>
+      <c r="B26">
+        <v>-3473000000000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>-3191000000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>1.78607E+14</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1.96814E+14</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1.36945E+14</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>52599000000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>37848000000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>13604194000000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-18154000000000.0</v>
+      </c>
+      <c r="C28">
         <v>-24966000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-17379000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25528000000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-18200000000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-27955000000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5414000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4873000000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6184000000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5888000000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13407000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4045000000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6665000000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1927000000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5382000000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2334000000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5994000000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1238000000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6817284000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5039623000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3523621000000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>51053000000000.0</v>
+      </c>
+      <c r="C29">
         <v>45029000000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>33746000000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>37342000000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>38252000000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37683000000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19186000000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27692000000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23285000000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19407000000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25899000000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14963000000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21250000000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8930000000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9330000000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2907000000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11335000000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10585000000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11244269000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9020067000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2221958000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3179423000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2218911000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4253827000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3231764000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2399995000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-29183000000000.0</v>
+      </c>
+      <c r="C30">
         <v>-13045000000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-35989000000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15967000000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3905000000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13133000000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14197000000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-29731000000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14941000000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10798000000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-7150000000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9564000000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8306000000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9437000000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8677000000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-6894000000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4771000000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7195000000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3030042000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3105835000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2744693000000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>1108727000000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>512830000000.0</v>
       </c>
-      <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>52621000000000.0</v>
+      </c>
+      <c r="C2">
+        <v>54693000000000.0</v>
+      </c>
+      <c r="D2">
         <v>53108000000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>56964000000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>48439000000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>51074000000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>53111000000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>47690000000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>41136000000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>50935000000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>51863000000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>72134000000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>61295000000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>69578000000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>68234000000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>67255000000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>63947000000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>60538000000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>58165000000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>56575000000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>47553000000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>46968000000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>42124000000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>29217000000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>24324000000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>25741000000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21532000000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>30041000000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>24941000000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>36169000000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>25839000000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>32304000000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>31574000000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>29009000000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>31268000000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>30621000000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>29356000000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>27176000000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>28853000000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>27127000000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>27072000000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>24611000000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>19928000000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>23705000000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>20728000000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>19781000000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>16832000000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>18369000000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>18555000000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>17098000000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>14214000000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>11665000000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>10815000000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>12548000000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>13550000000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>13778000000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>13071000000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>14992000000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>14451000000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>9666000000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>7005000000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>8570000000000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>2503000000000</v>
+      </c>
+      <c r="C3">
+        <v>5193000000000</v>
+      </c>
+      <c r="D3">
         <v>3687000000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4111000000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4229000000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4185000000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4098000000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4012000000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3931000000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4920000000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6151000000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5265000000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5348000000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4292000000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2929000000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2355000000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1940000000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2067000000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1339000000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1128000000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>829000000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1391000000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>935000000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1165000000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1520000000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3024000000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2294000000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2791000000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4373000000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3823000000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3986000000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2790000000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3417000000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3265000000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2140000000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2713000000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2305000000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2895000000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1624000000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1561000000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1438000000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1671000000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1805000000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2287000000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1650000000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2284000000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2162000000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2851000000000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2161000000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2864000000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1470000000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2686000000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2010000000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1784000000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2402000000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>3631000000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>3178000000000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3185000000000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1966000000000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>3102000000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>1519000000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>2107000000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>4513000000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>2645000000000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>995000000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>5296000000000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>3859000000000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>3043000000000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>1812000000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>6371000000000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>3823000000000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>2161000000000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1116000000000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>3259663000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>2300421000000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1500712000000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>680202000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>3135254000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>2251983000000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1579913000000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>796922000000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>4166668000000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>3107883000000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>2145000000000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>605378000000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>2161071000000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>1695000000000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>725495000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>304789000000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>1159577000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>579570000000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>1004136000000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>1033787000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1020431000000</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
+      <c r="CR3">
+        <v>1020431000000</v>
+      </c>
+      <c r="CS3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26994,54 +27669,56 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -27093,342 +27770,352 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-3575000000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2072000000000.0</v>
+      </c>
+      <c r="D6">
         <v>1585000000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3856000000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>8525000000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2635000000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2037000000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>5421000000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6554000000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9799000000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-928000000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-20271000000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>10839000000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-8283000000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1344000000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>979000000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3308000000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3409000000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>2373000000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1590000000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>9022000000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>585000000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4844000000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>12907000000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4893000000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1417000000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>4209000000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8509000000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5100000000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-11228000000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>10330000000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6465000000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>730000000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>2565000000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2259000000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>647000000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1265000000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2180000000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1677000000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1726000000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>55000000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>2461000000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>4683000000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-3777000000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>2977000000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>947000000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>2949000000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1537000000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-186000000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>18555000000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>17098000000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>14214000000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>11665000000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>10815000000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>12458000000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-228000000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>707000000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-1921000000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>541000000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>4785000000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>2661000000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-1565000000000.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-33354000000000.0</v>
+      </c>
+      <c r="D7">
         <v>-23266000000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-16597000000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-9036000000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-33709000000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-24230000000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-23049000000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-16098000000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9744000000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-30201000000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-17635000000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-12666000000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-7013000000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-26068000000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-17599000000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-14489000000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-7908000000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-24277000000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-16971000000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-12592000000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7083000000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-27288000000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -27453,54 +28140,56 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27552,54 +28241,56 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27651,54 +28342,56 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27750,70 +28443,68 @@
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -27824,52 +28515,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -27889,124 +28584,126 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>4241000000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-4464000000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1152000000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-1492000000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9524000000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-301000000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1124000000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-605000000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3575000000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2786000000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>8345000000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-3915000000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-858000000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-7560000000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>933000000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-6827000000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-2530000000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-3091000000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5323000000000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -28026,54 +28723,56 @@
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28125,729 +28824,747 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>4317000000000.0</v>
+      </c>
+      <c r="C14">
+        <v>4602000000000.0</v>
+      </c>
+      <c r="D14">
         <v>3445000000000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>4789000000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4647000000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4562000000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5786000000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3843000000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3691000000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3626000000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3618000000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3598000000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3321000000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3364000000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3746000000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3488000000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3448000000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3581000000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4211000000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3570000000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3782000000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3598000000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3281000000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3333000000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3418000000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3420000000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2558000000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2360000000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2276000000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2228000000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2089000000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1936000000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1933000000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1908000000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1926000000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1819000000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1881000000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1916000000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>6791000000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2181000000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2045000000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2108000000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4761000000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1963000000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1922000000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1892000000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1934000000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1880000000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1838000000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1811000000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1726000000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1731000000000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>203</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>-3965000000000.0</v>
+      </c>
+      <c r="D15">
         <v>12461000000000.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15"/>
       <c r="E15">
+        <v>-12461000000000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>3965000000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>17033000000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>17033000000000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="J15"/>
+      <c r="K15">
         <v>3965000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22332000000000.0</v>
       </c>
       <c r="L15">
         <v>22332000000000.0</v>
       </c>
       <c r="M15">
+        <v>22332000000000.0</v>
+      </c>
+      <c r="N15">
+        <v>22332000000000.0</v>
+      </c>
+      <c r="O15">
         <v>3560000000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3560000000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>7849000000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>7849000000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1820000000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1820000000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3520000000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3520000000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1093000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6352000000000.0</v>
       </c>
       <c r="X15">
         <v>6352000000000.0</v>
       </c>
       <c r="Y15">
+        <v>6352000000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>6352000000000.0</v>
+      </c>
+      <c r="AA15">
         <v>2306000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6236000000000.0</v>
       </c>
       <c r="AB15">
         <v>6236000000000.0</v>
       </c>
       <c r="AC15">
+        <v>6236000000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>6236000000000.0</v>
+      </c>
+      <c r="AE15">
         <v>2427000000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2427000000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>5260000000000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>2226000000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>4572000000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>4572000000000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>2225000000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>4572000000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>4572000000000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>2589000000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>6150000000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6150000000000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>2589000000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>3000000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>6153000000000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>2589000000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1000000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>6069000000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>2670000000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1081000000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>6664000000000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>2822000000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>641000000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>4728000000000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>2244000000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>4150000000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>338000000000.0</v>
       </c>
-      <c r="BL15"/>
-      <c r="BM15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>4281000000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>2814000000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>495000000000.0</v>
       </c>
-      <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>3973000000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>2469000000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>510000000000.0</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>2266381000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1434115000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>158282000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>127000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>2422083000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1709356000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>320192000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>2230000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1727876000000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15">
+      <c r="CF15"/>
+      <c r="CG15">
         <v>281400000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>10449000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>1163399000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>814005000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>797292000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>5657000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>1008006000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>178931000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>142303000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>66593000000.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>82861000000.0</v>
       </c>
-      <c r="CQ15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>49046000000000.0</v>
+      </c>
+      <c r="C16">
+        <v>52621000000000.0</v>
+      </c>
+      <c r="D16">
         <v>54693000000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>53108000000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>56964000000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>48439000000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>51074000000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>53111000000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>47690000000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>41136000000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>50935000000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>51863000000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>72134000000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>61295000000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>69578000000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>68234000000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>67255000000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>63947000000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>60538000000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>58165000000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>56575000000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>47553000000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>46968000000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>42124000000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>29217000000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>24324000000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>25741000000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>21532000000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>30041000000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>24941000000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>36169000000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>25839000000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>32304000000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>31574000000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>29009000000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>31268000000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>30621000000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>29356000000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>27176000000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>28853000000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>27127000000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>27072000000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>24611000000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>19928000000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>23705000000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>20728000000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>19781000000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>16832000000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>18369000000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>18555000000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>17098000000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>14214000000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>11665000000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>10815000000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>12458000000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>13550000000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>13778000000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>13071000000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>14992000000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>14451000000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>9666000000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>7005000000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>8570000000000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28899,361 +29616,373 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>2886000000000.0</v>
+      </c>
+      <c r="C18">
+        <v>6679000000000.0</v>
+      </c>
+      <c r="D18">
         <v>8865000000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>5650000000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>9152000000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3950000000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2057000000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>13534000000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>9262000000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5427000000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3994000000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2257000000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>11238000000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>499000000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>8381000000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>9362000000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>7584000000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>6622000000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>9409000000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>6803000000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>10055000000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>7991000000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>13392000000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4977000000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>6312000000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1453000000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>8037000000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1612000000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1732000000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>244000000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>10386000000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>926000000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>2120000000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>3068000000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>2200000000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>5483000000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>2111000000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>526000000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>5348000000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>1358000000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>4657000000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>4178000000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>5809000000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1760000000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>6739000000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>2036000000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>561000000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>136000000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>2772000000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>1456000000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>5282000000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>1089000000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>4393000000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>318000000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-762000000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-795000000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-623000000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-1195000000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>215000000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-545000000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>1083000000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-1680000000000.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>207</v>
+      </c>
+      <c r="B19">
+        <v>-1290000000000.0</v>
+      </c>
       <c r="C19">
+        <v>-3054000000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>556000000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6911000000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3488000000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-4550000000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1321000000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-6328000000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-8831000000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-18906000000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-842000000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-875000000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-214000000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-6166000000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1567000000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1277000000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-967000000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-366000000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1002000000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-493000000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-24000000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-204000000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>16877000000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-777000000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1865000000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3245000000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1866000000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-7210000000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-520000000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-364000000000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -29273,54 +30002,56 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29372,134 +30103,140 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>6029000000000.0</v>
+      </c>
       <c r="C21">
+        <v>3532000000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>425000000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2726000000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1820000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2016000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7274000000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>2122000000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-4219000000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1577000000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1035000000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2509000000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2167000000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4250000000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1949000000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-194000000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4123000000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3902000000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-6666000000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1201000000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2671000000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2084000000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>993000000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>7017000000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>5054000000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>748000000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -29519,1167 +30256,1201 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>5850000000000.0</v>
+      </c>
+      <c r="C22">
+        <v>8296000000000.0</v>
+      </c>
+      <c r="D22">
         <v>8958000000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8583000000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>6932000000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>8197000000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9998000000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8392000000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>7464000000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>8148000000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>8242000000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8730000000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>8719000000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5614000000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5156000000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11315000000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6859000000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5219000000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>6146000000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5103000000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3728000000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2125000000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2661000000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6568000000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4810000000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5839000000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6065000000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4588000000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5215000000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4600000000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6689000000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5404000000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4980000000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>4688000000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>4819000000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>4262000000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>5078000000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3879000000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>4161000000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>4004000000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3112000000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2467000000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3945000000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>4060000000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3992000000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>4692000000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>4679000000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>5093000000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>4727000000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>5953000000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4645000000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4509000000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>4310000000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>4750000000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>4993000000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>5031000000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>4647000000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>4344000000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>4853000000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>4285000000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>4303000000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>6642000000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>3923000000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>3425000000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>3014000000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>2936000000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>2861000000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>2368000000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1875000000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1820000000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2617000000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>2505000000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>2249000000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1938738000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1952832000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1352234000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1275469000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>720026000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1129422000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>806354000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1056295000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>968197000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1460276000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1519129000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1509683000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>3779273667000.0</v>
       </c>
-      <c r="CH22"/>
-[...1 lines deleted...]
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22">
         <v>1233640000000.0</v>
       </c>
-      <c r="CK22"/>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-172000000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2943000000000.0</v>
+      </c>
+      <c r="D23">
         <v>-132000000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1897000000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-915000000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-2150000000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-3612000000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-3539000000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3123000000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-3044000000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1403000000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-5158000000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>880000000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2529000000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1391000000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-624000000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1630000000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-4580000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1631000000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-469000000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-190000000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-923000000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-4246000000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-6134000000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1884000000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2271000000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-3178000000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-4757000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3694000000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4492000000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-556000000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-7100000000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>85000000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1670000000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-2076000000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-3528000000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1770000000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6946000000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4073000000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2021000000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>443000000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3295000000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-212000000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-2080000000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-1981000000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1685000000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2821000000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-873000000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-56000000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1603000000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-424000000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3839000000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-331000000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>967000000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>191000000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-6975000000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-233000000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-153000000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-24000000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-2462000000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-97000000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-114000000000.0</v>
       </c>
-      <c r="BJ23"/>
-[...1 lines deleted...]
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23">
         <v>1000000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>160000000000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23">
         <v>1408000000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1087000000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>13000000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1000000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>303719000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>298704000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>299789000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>299874000000.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>156961000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>169652000000.0</v>
       </c>
-      <c r="CE23"/>
-[...1 lines deleted...]
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23">
         <v>959809000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1259298000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1364181000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>45167000000.0</v>
       </c>
-      <c r="CK23"/>
-[...1 lines deleted...]
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23">
         <v>153989000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>216522000000.0</v>
       </c>
-      <c r="CO23"/>
-      <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>84000000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-213000000000.0</v>
+      </c>
+      <c r="D24">
         <v>627000000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>5505000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>434000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1371000000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-369000000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>5333000000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-2397000000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>505000000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-10720000000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3677000000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1316000000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>966000000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-6445000000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2417000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-1389000000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2388000000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2025000000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1760000000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-665000000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>44000000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2691000000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>17166000000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-999000000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1148000000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-951000000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>925000000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-2837000000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>2180000000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>377000000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>2945000000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-3874000000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1575000000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-637000000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1573000000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-5933000000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-2264000000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>237000000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-256000000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-815000000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>604000000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-601000000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>966000000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>109000000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-300000000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-596000000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>4975000000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-3871000000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>472000000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-342000000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1435000000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-61000000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-281000000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-493000000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>2811000000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>108000000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1676000000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-167000000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>2534000000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>132000000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-605000000000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>3000000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>42000000000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24">
         <v>1495000000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>1208000000000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24">
         <v>94161000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>9787000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>1214038000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>979466000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>452632000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>766000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>1155405000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>501824000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>289887000000.0</v>
       </c>
-      <c r="CF24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24">
+        <v>109983000000.0</v>
+      </c>
+      <c r="CK24"/>
+      <c r="CL24">
         <v>68033000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>144098000000.0</v>
       </c>
-      <c r="CL24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24">
+        <v>1288946000000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>13196000000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>-4778000000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1026000000000.0</v>
+      </c>
+      <c r="D25">
         <v>149000000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>9761000000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>13381000000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8135000000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-8632000000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4507000000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1167000000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-14441000000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1940000000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-4899000000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4241000000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-4441000000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2556000000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-2919000000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-699000000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-276000000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1114000000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-620000000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3575000000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3046000000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>8096000000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-4208000000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-576000000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-7549000000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>933000000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-6827000000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-2530000000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-3091000000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5323000000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-3964000000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1671000000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-444000000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-2415000000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2001000000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-2570000000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-2384000000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>992000000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-2966000000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1067000000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-3409000000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1488000000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-2058000000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2289000000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-5133000000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-3919000000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-4028000000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1686000000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-3567000000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>227000000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-2572000000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>282000000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-4374000000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-5084000000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-5031000000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-4647000000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-4344000000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-4853000000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-4285000000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-4303000000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-6642000000000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>213</v>
+      </c>
+      <c r="B26">
+        <v>-2342000000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-3473000000000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
-        <v>21031000000000.0</v>
+        <v>12046000000000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
+        <v>21031000000000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
         <v>-1157000000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-2034000000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>47934000000000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>47480000000000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>42799000000000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>8509000000000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -30731,795 +31502,815 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>3515000000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6849000000000.0</v>
+      </c>
+      <c r="D28">
         <v>-988000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-13933000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1811000000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-7935000000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2683000000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-13798000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-550000000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-387000000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7450000000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-26150000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1708000000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-10183000000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1048000000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11300000000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2997000000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-5697000000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4845000000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-6940000000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-718000000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-6385000000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-11620000000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-8029000000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1921000000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-935000000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-2918000000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-7761000000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6200000000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2115000000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>7000000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-10499000000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3504000000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1249000000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-3791000000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-6375000000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5231000000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3863000000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-7171000000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>650000000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-3230000000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-639000000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-2130000000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-6561000000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-4077000000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-904000000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2821000000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-7026000000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1064000000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1072000000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-2722000000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>276000000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-3147000000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1703000000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>191000000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1812000000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1397000000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-2105000000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2638000000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3304000000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1545000000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>824000000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1510000000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>3503000000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>894000000000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28">
         <v>952000000000.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28">
         <v>297258000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>817810000000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28">
         <v>466043000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>5389000000000.0</v>
+      </c>
+      <c r="C29">
+        <v>11872000000000.0</v>
+      </c>
+      <c r="D29">
         <v>12552000000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>9761000000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>13381000000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8135000000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6155000000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>17546000000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>13193000000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-507000000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10145000000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7522000000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>16586000000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4791000000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11310000000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>11717000000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9524000000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8689000000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10748000000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7931000000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>10884000000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9382000000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>14327000000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6142000000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7832000000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1571000000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>10331000000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1179000000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>6105000000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4067000000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>14372000000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>3716000000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>5537000000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>6333000000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>4340000000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>8196000000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>4416000000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>3421000000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>6972000000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>2919000000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>6095000000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5849000000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>7614000000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>4047000000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>8389000000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>4320000000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2723000000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>2987000000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>4933000000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>4320000000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>6752000000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>3775000000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>6403000000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>2102000000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>1640000000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>2836000000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>2555000000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>1990000000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>2181000000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>2557000000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>2602000000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>427000000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>2480000000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>1442000000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>1424000000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>11335000000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>7383000000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>5791000000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>4277000000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>10585000000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>8869000000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>5552000000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>3308000000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>11244269000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>8387720000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>5499633000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>3188537000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>9020067000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>4363327000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>3417324000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>2063049000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>2482997000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1863013000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>651501000000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>3179423000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>2341447000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>1762963000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>763558000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>2218911000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>1271173000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>4253827000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>3231764000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>916025000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>2399995000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>1026352000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-12557000000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-7215000000000.0</v>
+      </c>
+      <c r="D30">
         <v>-10321000000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>556000000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6911000000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3488000000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4550000000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1321000000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-6328000000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-8831000000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-18906000000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1588000000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6664000000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-3326000000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-9374000000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>62000000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-3329000000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>321000000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3364000000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>632000000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1494000000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2103000000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1756000000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>16001000000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2521000000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1876000000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3245000000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1866000000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-7210000000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-17090000000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-4333000000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>148000000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-8456000000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-2548000000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-2878000000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-1164000000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-8351000000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-5329000000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-1387000000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-1825000000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-2257000000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-1069000000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-2432000000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1502000000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2147000000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2586000000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-3070000000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2124000000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-6032000000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2396000000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-1817000000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1582000000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-2511000000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2065000000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-2895000000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-1315000000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-3281000000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-1906000000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-4351000000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1026000000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-1394000000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-2841000000000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30">
         <v>554759000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>1108727000000.0</v>
       </c>
-      <c r="CL30"/>
-[...1 lines deleted...]
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30">
         <v>512830000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1188920000000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>