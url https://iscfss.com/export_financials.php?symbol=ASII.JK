--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2594,51 +2594,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>58805000000000.0</v>
+        <v>57680000000000.0</v>
       </c>
       <c r="C28">
         <v>52234000000000.0</v>
       </c>
       <c r="D28">
         <v>52174000000000.0</v>
       </c>
       <c r="E28">
         <v>9426000000000.0</v>
       </c>
       <c r="F28">
         <v>8539000000000.0</v>
       </c>
       <c r="G28">
         <v>31928000000000.0</v>
       </c>
       <c r="H28">
         <v>67971000000000.0</v>
       </c>
       <c r="I28">
         <v>60721000000000.0</v>
       </c>
       <c r="J28">
         <v>43404000000000.0</v>
       </c>
@@ -3525,60 +3525,60 @@
       </c>
       <c r="W41">
         <v>873679000000.0</v>
       </c>
       <c r="X41">
         <v>416898000000.0</v>
       </c>
       <c r="Y41">
         <v>536078000000.0</v>
       </c>
       <c r="Z41">
         <v>740133000000.0</v>
       </c>
       <c r="AA41">
         <v>1266417000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>-623000000000.0</v>
       </c>
       <c r="C42">
-        <v>1139000000000.0</v>
+        <v>9450000000000.0</v>
       </c>
       <c r="D42">
-        <v>1139000000000.0</v>
+        <v>8044000000000.0</v>
       </c>
       <c r="E42">
-        <v>1139000000000.0</v>
+        <v>9020000000000.0</v>
       </c>
       <c r="F42">
-        <v>1139000000000.0</v>
+        <v>6654000000000.0</v>
       </c>
       <c r="G42">
         <v>1139000000000.0</v>
       </c>
       <c r="H42">
         <v>1139000000000.0</v>
       </c>
       <c r="I42">
         <v>1139000000000.0</v>
       </c>
       <c r="J42">
         <v>1139000000000.0</v>
       </c>
       <c r="K42">
         <v>1139000000000.0</v>
       </c>
       <c r="L42">
         <v>1139000000000.0</v>
       </c>
       <c r="M42">
         <v>1139000000000.0</v>
       </c>
       <c r="N42">
         <v>1139000000000.0</v>
       </c>
@@ -4021,51 +4021,51 @@
       </c>
       <c r="L50">
         <v>23794000000000.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>1.11426E+14</v>
+        <v>1.10301E+14</v>
       </c>
       <c r="C51">
         <v>1.00673E+14</v>
       </c>
       <c r="D51">
         <v>93310000000000.0</v>
       </c>
       <c r="E51">
         <v>70721000000000.0</v>
       </c>
       <c r="F51">
         <v>72486000000000.0</v>
       </c>
       <c r="G51">
         <v>79481000000000.0</v>
       </c>
       <c r="H51">
         <v>92301000000000.0</v>
       </c>
       <c r="I51">
         <v>85914000000000.0</v>
       </c>
       <c r="J51">
         <v>74978000000000.0</v>
       </c>
@@ -7547,53 +7547,59 @@
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
     </row>
     <row r="16" spans="1:98">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>2385000000000.0</v>
       </c>
       <c r="C16">
         <v>2349000000000.0</v>
       </c>
       <c r="D16">
         <v>2434000000000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-      <c r="G16"/>
+      <c r="E16">
+        <v>2418000000000.0</v>
+      </c>
+      <c r="F16">
+        <v>2428000000000.0</v>
+      </c>
+      <c r="G16">
+        <v>6666000000000.0</v>
+      </c>
       <c r="H16">
         <v>7015000000000.0</v>
       </c>
       <c r="I16">
         <v>7328000000000.0</v>
       </c>
       <c r="J16">
         <v>7289000000000.0</v>
       </c>
       <c r="K16">
         <v>6276000000000.0</v>
       </c>
       <c r="L16">
         <v>37670000000000.0</v>
       </c>
       <c r="M16">
         <v>33636000000000.0</v>
       </c>
       <c r="N16">
         <v>6418000000000.0</v>
       </c>
       <c r="O16">
         <v>5415000000000.0</v>
       </c>
       <c r="P16">
@@ -12318,57 +12324,57 @@
         <v>647381000000.0</v>
       </c>
       <c r="CQ39">
         <v>771814000000.0</v>
       </c>
       <c r="CR39"/>
       <c r="CS39">
         <v>393536000000.0</v>
       </c>
       <c r="CT39"/>
     </row>
     <row r="40" spans="1:98">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>42532000000000.0</v>
       </c>
       <c r="C40">
         <v>41166000000000.0</v>
       </c>
       <c r="D40">
         <v>47223000000000.0</v>
       </c>
       <c r="E40">
-        <v>43645000000000.0</v>
+        <v>47889000000000.0</v>
       </c>
       <c r="F40">
-        <v>41883000000000.0</v>
+        <v>44669000000000.0</v>
       </c>
       <c r="G40">
-        <v>40229000000000.0</v>
+        <v>42531000000000.0</v>
       </c>
       <c r="H40">
         <v>40753000000000.0</v>
       </c>
       <c r="I40">
         <v>38245000000000.0</v>
       </c>
       <c r="J40">
         <v>36566000000000.0</v>
       </c>
       <c r="K40">
         <v>36012000000000.0</v>
       </c>
       <c r="L40">
         <v>47291000000000.0</v>
       </c>
       <c r="M40">
         <v>40132000000000.0</v>
       </c>
       <c r="N40">
         <v>40537000000000.0</v>
       </c>
       <c r="O40">
         <v>35536000000000.0</v>
       </c>
@@ -14724,51 +14730,51 @@
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
     </row>
     <row r="52" spans="1:98">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>75168000000000.0</v>
       </c>
       <c r="C52">
-        <v>69325000000000.0</v>
+        <v>70166000000000.0</v>
       </c>
       <c r="D52">
         <v>62226000000000.0</v>
       </c>
       <c r="E52">
         <v>58976000000000.0</v>
       </c>
       <c r="F52">
         <v>53199000000000.0</v>
       </c>
       <c r="G52">
         <v>49581000000000.0</v>
       </c>
       <c r="H52">
         <v>45632000000000.0</v>
       </c>
       <c r="I52">
         <v>46774000000000.0</v>
       </c>
       <c r="J52">
         <v>44890000000000.0</v>
       </c>
       <c r="K52">
         <v>39061000000000.0</v>
       </c>
@@ -18558,51 +18564,53 @@
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>184</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>11744000000000.0</v>
+      </c>
       <c r="C27">
         <v>11349000000000.0</v>
       </c>
       <c r="D27">
         <v>11453000000000.0</v>
       </c>
       <c r="E27">
         <v>11522000000000.0</v>
       </c>
       <c r="F27">
         <v>10757000000000.0</v>
       </c>
       <c r="G27">
         <v>11755000000000.0</v>
       </c>
       <c r="H27">
         <v>9961000000000.0</v>
       </c>
       <c r="I27">
         <v>10090000000000.0</v>
       </c>
       <c r="J27">
         <v>10222000000000.0</v>
       </c>
       <c r="K27">
@@ -18630,51 +18638,51 @@
         <v>4800000000000.0</v>
       </c>
       <c r="S27">
         <v>4621000000000.0</v>
       </c>
       <c r="T27">
         <v>3870625000000.0</v>
       </c>
       <c r="U27">
         <v>3643886000000.0</v>
       </c>
       <c r="V27">
         <v>3727984000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>185</v>
       </c>
       <c r="B28">
-        <v>32779000000000.0</v>
+        <v>21035000000000.0</v>
       </c>
       <c r="C28">
         <v>20006000000000.0</v>
       </c>
       <c r="D28">
         <v>17589000000000.0</v>
       </c>
       <c r="E28">
         <v>16365000000000.0</v>
       </c>
       <c r="F28">
         <v>14743000000000.0</v>
       </c>
       <c r="G28">
         <v>13933000000000.0</v>
       </c>
       <c r="H28">
         <v>14094000000000.0</v>
       </c>
       <c r="I28">
         <v>13811000000000.0</v>
       </c>
       <c r="J28">
         <v>11820000000000.0</v>
       </c>
@@ -19565,52 +19573,56 @@
         <v>11322448000000.0</v>
       </c>
       <c r="CH2">
         <v>10955870000000.0</v>
       </c>
       <c r="CI2">
         <v>18828034000000.0</v>
       </c>
       <c r="CJ2">
         <v>6779334000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>160</v>
       </c>
       <c r="B3">
         <v>4317000000000.0</v>
       </c>
       <c r="C3">
         <v>4602000000000.0</v>
       </c>
       <c r="D3">
         <v>3445000000000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3"/>
+      <c r="E3">
+        <v>5111000000000.0</v>
+      </c>
+      <c r="F3">
+        <v>4713000000000.0</v>
+      </c>
       <c r="G3">
         <v>3786000000000.0</v>
       </c>
       <c r="H3">
         <v>4789000000000.0</v>
       </c>
       <c r="I3">
         <v>4647000000000.0</v>
       </c>
       <c r="J3">
         <v>4562000000000.0</v>
       </c>
       <c r="K3">
         <v>4128000000000.0</v>
       </c>
       <c r="L3">
         <v>3843000000000.0</v>
       </c>
       <c r="M3">
         <v>3691000000000.0</v>
       </c>
       <c r="N3">
         <v>3626000000000.0</v>
       </c>
       <c r="O3">
@@ -19869,52 +19881,56 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
     </row>
     <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>162</v>
       </c>
       <c r="B5">
         <v>7429000000000.0</v>
       </c>
       <c r="C5">
         <v>10275000000000.0</v>
       </c>
       <c r="D5">
         <v>13755000000000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
+      <c r="E5">
+        <v>9207000000000.0</v>
+      </c>
+      <c r="F5">
+        <v>6854000000000.0</v>
+      </c>
       <c r="G5">
         <v>9463000000000.0</v>
       </c>
       <c r="H5">
         <v>16766000000000.0</v>
       </c>
       <c r="I5">
         <v>13962000000000.0</v>
       </c>
       <c r="J5">
         <v>12990000000000.0</v>
       </c>
       <c r="K5">
         <v>14581000000000.0</v>
       </c>
       <c r="L5">
         <v>9942000000000.0</v>
       </c>
       <c r="M5">
         <v>12376000000000.0</v>
       </c>
       <c r="N5">
         <v>11282000000000.0</v>
       </c>
       <c r="O5">
@@ -23648,52 +23664,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
     </row>
     <row r="27" spans="1:88">
       <c r="A27" t="s">
         <v>184</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>3167000000000.0</v>
+      </c>
+      <c r="C27">
+        <v>3243000000000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>2612000000000.0</v>
       </c>
       <c r="F27">
         <v>2967000000000.0</v>
       </c>
       <c r="G27">
         <v>2714000000000.0</v>
       </c>
       <c r="H27">
         <v>3040000000000.0</v>
       </c>
       <c r="I27">
         <v>2730000000000.0</v>
       </c>
       <c r="J27">
         <v>2865000000000.0</v>
       </c>
       <c r="K27">
         <v>3112000000000.0</v>
       </c>
       <c r="L27">
         <v>2767000000000.0</v>
       </c>
@@ -23859,54 +23879,54 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
     </row>
     <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>185</v>
       </c>
       <c r="B28">
-        <v>9184000000000.0</v>
+        <v>6017000000000.0</v>
       </c>
       <c r="C28">
-        <v>8922000000000.0</v>
+        <v>5679000000000.0</v>
       </c>
       <c r="D28">
         <v>7638000000000.0</v>
       </c>
       <c r="E28">
         <v>5212000000000.0</v>
       </c>
       <c r="F28">
         <v>4875000000000.0</v>
       </c>
       <c r="G28">
         <v>5761000000000.0</v>
       </c>
       <c r="H28">
         <v>5088000000000.0</v>
       </c>
       <c r="I28">
         <v>4591000000000.0</v>
       </c>
       <c r="J28">
         <v>4566000000000.0</v>
       </c>
       <c r="K28">
         <v>4782000000000.0</v>
       </c>
@@ -25650,51 +25670,53 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>202</v>
       </c>
       <c r="B14">
         <v>17871000000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>19277000000000.0</v>
+      </c>
       <c r="D14">
         <v>15288000000000.0</v>
       </c>
       <c r="E14">
         <v>13901000000000.0</v>
       </c>
       <c r="F14">
         <v>14263000000000.0</v>
       </c>
       <c r="G14">
         <v>15161000000000.0</v>
       </c>
       <c r="H14">
         <v>13452000000000.0</v>
       </c>
       <c r="I14">
         <v>9422000000000.0</v>
       </c>
       <c r="J14">
         <v>7866000000000.0</v>
       </c>
       <c r="K14">
         <v>7542000000000.0</v>
       </c>
       <c r="L14">
@@ -25705,60 +25727,60 @@
       </c>
       <c r="N14">
         <v>7463000000000.0</v>
       </c>
       <c r="O14">
         <v>6713000000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>203</v>
       </c>
       <c r="B15">
-        <v>-16426000000000.0</v>
+        <v>16426000000000.0</v>
       </c>
       <c r="C15">
-        <v>-20998000000000.0</v>
+        <v>20998000000000.0</v>
       </c>
       <c r="D15">
-        <v>-26297000000000.0</v>
+        <v>26297000000000.0</v>
       </c>
       <c r="E15">
-        <v>-11409000000000.0</v>
+        <v>11409000000000.0</v>
       </c>
       <c r="F15">
         <v>5340000000000.0</v>
       </c>
       <c r="G15">
         <v>7445000000000.0</v>
       </c>
       <c r="H15">
         <v>8542000000000.0</v>
       </c>
       <c r="I15">
         <v>7687000000000.0</v>
       </c>
       <c r="J15">
         <v>6798000000000.0</v>
       </c>
       <c r="K15">
         <v>6797000000000.0</v>
       </c>
       <c r="L15">
         <v>8739000000000.0</v>
       </c>
       <c r="M15">
         <v>8739000000000.0</v>
       </c>
@@ -26348,51 +26370,51 @@
         <v>1643234000000.0</v>
       </c>
       <c r="V24">
         <v>1855508000000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>144098000000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>1288946000000.0</v>
       </c>
       <c r="AA24">
         <v>13196000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25">
         <v>413000000000.0</v>
       </c>
       <c r="C25">
-        <v>45029000000000.0</v>
+        <v>-8299000000000.0</v>
       </c>
       <c r="D25">
         <v>-15381000000000.0</v>
       </c>
       <c r="E25">
         <v>-5503000000000.0</v>
       </c>
       <c r="F25">
         <v>3793000000000.0</v>
       </c>
       <c r="G25">
         <v>6358000000000.0</v>
       </c>
       <c r="H25">
         <v>-15973000000000.0</v>
       </c>
       <c r="I25">
         <v>-3403000000000.0</v>
       </c>
       <c r="J25">
         <v>-3428000000000.0</v>
       </c>
       <c r="K25">
         <v>-3291000000000.0</v>
       </c>
@@ -28840,53 +28862,59 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>202</v>
       </c>
       <c r="B14">
         <v>4317000000000.0</v>
       </c>
       <c r="C14">
         <v>4602000000000.0</v>
       </c>
       <c r="D14">
         <v>3445000000000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>9312000000000.0</v>
+      </c>
+      <c r="F14">
+        <v>512000000000.0</v>
+      </c>
+      <c r="G14">
+        <v>5279000000000.0</v>
+      </c>
       <c r="H14">
         <v>4789000000000.0</v>
       </c>
       <c r="I14">
         <v>4647000000000.0</v>
       </c>
       <c r="J14">
         <v>4562000000000.0</v>
       </c>
       <c r="K14">
         <v>5786000000000.0</v>
       </c>
       <c r="L14">
         <v>3843000000000.0</v>
       </c>
       <c r="M14">
         <v>3691000000000.0</v>
       </c>
       <c r="N14">
         <v>3626000000000.0</v>
       </c>
       <c r="O14">
         <v>3618000000000.0</v>
       </c>
       <c r="P14">
@@ -29038,57 +29066,57 @@
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
     </row>
     <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>-3965000000000.0</v>
+        <v>3965000000000.0</v>
       </c>
       <c r="D15">
         <v>12461000000000.0</v>
       </c>
       <c r="E15">
-        <v>-12461000000000.0</v>
+        <v>12461000000000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>3965000000000.0</v>
       </c>
       <c r="H15">
         <v>17033000000000.0</v>
       </c>
       <c r="I15">
         <v>17033000000000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15">
         <v>3965000000000.0</v>
       </c>
       <c r="L15">
         <v>22332000000000.0</v>
       </c>
       <c r="M15">
         <v>22332000000000.0</v>
       </c>
       <c r="N15">
         <v>22332000000000.0</v>
       </c>
       <c r="O15">
@@ -31070,57 +31098,57 @@
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24">
         <v>1288946000000.0</v>
       </c>
       <c r="CQ24"/>
       <c r="CR24">
         <v>13196000000.0</v>
       </c>
       <c r="CS24"/>
     </row>
     <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25">
         <v>-4778000000000.0</v>
       </c>
       <c r="C25">
         <v>-1026000000000.0</v>
       </c>
       <c r="D25">
         <v>149000000000.0</v>
       </c>
       <c r="E25">
-        <v>9761000000000.0</v>
+        <v>-8134000000000.0</v>
       </c>
       <c r="F25">
-        <v>13381000000000.0</v>
+        <v>5937000000000.0</v>
       </c>
       <c r="G25">
-        <v>8135000000000.0</v>
+        <v>-5341000000000.0</v>
       </c>
       <c r="H25">
         <v>-8632000000000.0</v>
       </c>
       <c r="I25">
         <v>4507000000000.0</v>
       </c>
       <c r="J25">
         <v>1167000000000.0</v>
       </c>
       <c r="K25">
         <v>-14441000000000.0</v>
       </c>
       <c r="L25">
         <v>-1940000000000.0</v>
       </c>
       <c r="M25">
         <v>-4899000000000.0</v>
       </c>
       <c r="N25">
         <v>4241000000000.0</v>
       </c>
       <c r="O25">
         <v>-4441000000000.0</v>
       </c>