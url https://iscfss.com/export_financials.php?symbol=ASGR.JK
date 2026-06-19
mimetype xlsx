--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1371,141 +1374,147 @@
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>24185000000.0</v>
+      </c>
       <c r="C7">
         <v>27428000000.0</v>
       </c>
       <c r="D7">
         <v>30646000000.0</v>
       </c>
       <c r="E7">
         <v>36656000000.0</v>
       </c>
       <c r="F7">
         <v>44182000000.0</v>
       </c>
       <c r="G7">
         <v>47990000000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>3864000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>134878000000.0</v>
+      </c>
       <c r="C8">
         <v>134878000000.0</v>
       </c>
       <c r="D8">
         <v>134878000000.0</v>
       </c>
       <c r="E8">
         <v>134878000000.0</v>
       </c>
       <c r="F8">
         <v>134878000000.0</v>
       </c>
       <c r="G8">
         <v>134878000000.0</v>
       </c>
       <c r="H8">
         <v>134878000000.0</v>
       </c>
       <c r="I8">
         <v>134878000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>57313000000.0</v>
+      </c>
       <c r="C9">
         <v>57313000000.0</v>
       </c>
       <c r="D9">
         <v>57313000000.0</v>
       </c>
       <c r="E9">
         <v>57313000000.0</v>
       </c>
       <c r="F9">
         <v>57313000000.0</v>
       </c>
       <c r="G9">
         <v>57313000000.0</v>
       </c>
       <c r="H9">
         <v>57313000000.0</v>
       </c>
       <c r="I9">
         <v>57313000000.0</v>
       </c>
       <c r="J9">
         <v>57313000000.0</v>
       </c>
       <c r="K9">
@@ -1885,51 +1894,53 @@
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>529021000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>416297000000.0</v>
+      </c>
       <c r="D16">
         <v>236589000000.0</v>
       </c>
       <c r="E16">
         <v>247534000000.0</v>
       </c>
       <c r="F16">
         <v>225584000000.0</v>
       </c>
       <c r="G16">
         <v>133819000000.0</v>
       </c>
       <c r="H16">
         <v>3176000000.0</v>
       </c>
       <c r="I16">
         <v>9335000000.0</v>
       </c>
       <c r="J16">
         <v>7957000000.0</v>
       </c>
       <c r="K16">
         <v>47245000000.0</v>
       </c>
       <c r="L16">
@@ -2383,51 +2394,53 @@
         <v>117267114000.0</v>
       </c>
       <c r="V24">
         <v>116865533000.0</v>
       </c>
       <c r="W24">
         <v>148047397000.0</v>
       </c>
       <c r="X24">
         <v>147536912000.0</v>
       </c>
       <c r="Y24">
         <v>242676608000.0</v>
       </c>
       <c r="Z24">
         <v>363116000000.0</v>
       </c>
       <c r="AA24">
         <v>408961000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>13616000000.0</v>
+      </c>
       <c r="C25">
         <v>18568000000.0</v>
       </c>
       <c r="D25">
         <v>23240000000.0</v>
       </c>
       <c r="E25">
         <v>27323000000.0</v>
       </c>
       <c r="F25">
         <v>30280000000.0</v>
       </c>
       <c r="G25">
         <v>35422000000.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
@@ -2567,51 +2580,53 @@
         <v>-211074505420.0</v>
       </c>
       <c r="R28">
         <v>-81635046301.0</v>
       </c>
       <c r="S28">
         <v>57348146593.0</v>
       </c>
       <c r="T28">
         <v>-35872171745.0</v>
       </c>
       <c r="U28">
         <v>-40063226219.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2092117000000.0</v>
+      </c>
       <c r="C29">
         <v>1925656000000.0</v>
       </c>
       <c r="D29">
         <v>1791898000000.0</v>
       </c>
       <c r="E29">
         <v>1693218000000.0</v>
       </c>
       <c r="F29">
         <v>1627649000000.0</v>
       </c>
       <c r="G29">
         <v>1562774000000.0</v>
       </c>
       <c r="H29">
         <v>1626006000000.0</v>
       </c>
       <c r="I29">
         <v>1484227000000.0</v>
       </c>
       <c r="J29">
         <v>1321180000000.0</v>
       </c>
       <c r="K29"/>
@@ -2744,51 +2759,53 @@
         <v>1123612000000.0</v>
       </c>
       <c r="L31">
         <v>1025344000000.0</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>57</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1707470000000.0</v>
+      </c>
       <c r="C32">
         <v>1514151000000.0</v>
       </c>
       <c r="D32">
         <v>1357806000000.0</v>
       </c>
       <c r="E32">
         <v>1308332000000.0</v>
       </c>
       <c r="F32">
         <v>1285080000000.0</v>
       </c>
       <c r="G32">
         <v>1128765000000.0</v>
       </c>
       <c r="H32">
         <v>1153430000000.0</v>
       </c>
       <c r="I32">
         <v>1039495000000.0</v>
       </c>
       <c r="J32">
         <v>873174000000.0</v>
       </c>
       <c r="K32"/>
@@ -3066,51 +3083,53 @@
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>52934000000.0</v>
+      </c>
       <c r="C38">
         <v>41085000000.0</v>
       </c>
       <c r="D38">
         <v>40440000000.0</v>
       </c>
       <c r="E38">
         <v>77865000000.0</v>
       </c>
       <c r="F38">
         <v>47379000000.0</v>
       </c>
       <c r="G38">
         <v>75005000000.0</v>
       </c>
       <c r="H38">
         <v>51926000000.0</v>
       </c>
       <c r="I38">
         <v>47322000000.0</v>
       </c>
       <c r="J38">
         <v>57867000000.0</v>
       </c>
       <c r="K38">
@@ -3234,54 +3253,54 @@
       </c>
       <c r="W39">
         <v>35935682000.0</v>
       </c>
       <c r="X39">
         <v>8589178000.0</v>
       </c>
       <c r="Y39">
         <v>27240232000.0</v>
       </c>
       <c r="Z39">
         <v>36123000000.0</v>
       </c>
       <c r="AA39">
         <v>47855000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>239573000000.0</v>
       </c>
       <c r="C40">
-        <v>568029000000.0</v>
+        <v>575275000000.0</v>
       </c>
       <c r="D40">
-        <v>204347000000.0</v>
+        <v>210784000000.0</v>
       </c>
       <c r="E40">
         <v>132628000000.0</v>
       </c>
       <c r="F40">
         <v>104192000000.0</v>
       </c>
       <c r="G40">
         <v>70134000000.0</v>
       </c>
       <c r="H40">
         <v>257410000000.0</v>
       </c>
       <c r="I40">
         <v>258395000000.0</v>
       </c>
       <c r="J40">
         <v>112323000000.0</v>
       </c>
       <c r="K40">
         <v>130450000000.0</v>
       </c>
       <c r="L40">
         <v>186145000000.0</v>
       </c>
@@ -3519,51 +3538,53 @@
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2339907000000.0</v>
+      </c>
       <c r="C45">
         <v>2283786000000.0</v>
       </c>
       <c r="D45">
         <v>2241706000000.0</v>
       </c>
       <c r="E45">
         <v>2080751000000.0</v>
       </c>
       <c r="F45">
         <v>2051042000000.0</v>
       </c>
       <c r="G45">
         <v>1959729000000.0</v>
       </c>
       <c r="H45">
         <v>1818065000000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3633,51 +3654,53 @@
         <v>170218184167.0</v>
       </c>
       <c r="R46">
         <v>166061793635.0</v>
       </c>
       <c r="S46">
         <v>199053612189.0</v>
       </c>
       <c r="T46">
         <v>141512854274.0</v>
       </c>
       <c r="U46">
         <v>137308025869.0</v>
       </c>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>322518000000.0</v>
+      </c>
       <c r="C47">
         <v>366682000000.0</v>
       </c>
       <c r="D47">
         <v>415061000000.0</v>
       </c>
       <c r="E47">
         <v>339561000000.0</v>
       </c>
       <c r="F47">
         <v>352919000000.0</v>
       </c>
       <c r="G47">
         <v>426294000000.0</v>
       </c>
       <c r="H47">
         <v>432950000000.0</v>
       </c>
       <c r="I47">
         <v>407595000000.0</v>
       </c>
       <c r="J47">
         <v>408200000000.0</v>
       </c>
       <c r="K47">
@@ -3985,51 +4008,53 @@
         <v>37553000000.0</v>
       </c>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52">
         <v>82019416878.0</v>
       </c>
       <c r="S52">
         <v>174823646473.0</v>
       </c>
       <c r="T52">
         <v>117668695580.0</v>
       </c>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>78</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>1805500000000.0</v>
+      </c>
       <c r="C53">
         <v>1548800000000.0</v>
       </c>
       <c r="D53">
         <v>1203330000000.0</v>
       </c>
       <c r="E53">
         <v>1094780000000.0</v>
       </c>
       <c r="F53">
         <v>931758000000.0</v>
       </c>
       <c r="G53">
         <v>384499000000.0</v>
       </c>
       <c r="H53">
         <v>443190000000.0</v>
       </c>
       <c r="I53">
         <v>242366000000.0</v>
       </c>
       <c r="J53">
         <v>594520000000.0</v>
       </c>
       <c r="K53">
@@ -4606,634 +4631,640 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
-      <c r="CK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>25</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>26</v>
       </c>
-      <c r="CQ1" t="s">
-        <v>157</v>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>160579000000.0</v>
+      </c>
+      <c r="C2">
         <v>197483000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>127868000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>164928000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>266466000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>323117000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>232144000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>181146000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>217533000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>370965000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>272933000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>275770000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>307453000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>475309000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>244652000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>290698000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>228297000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>550690000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>342507000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>276421000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>331987000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>365530000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>351266000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>311428000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>454212000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1044607000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>563904000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>388713000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>464018000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>577481000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>580244000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>523560000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>361216000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>859096000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>606982000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>398840000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>343795000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>278100000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>260480000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>230792000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>279833000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>425731000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>333549000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>316898000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>280600000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>275713000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>300438000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>231140000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>264715000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>308858000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>268867000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>212566000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>223208000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>231136000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>197438000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>297349000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>235278000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>241167000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>115873048100.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>80635569500.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>118343348600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>276157588400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>97353465700.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>102430771500.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>94613416500.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>111436470700.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>86848164000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>64472519900.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>121213547000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>159407512900.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>99053703100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>50442543600.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>53296342100.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>113687795700.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>46825808100.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>56749000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>44817907700.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>38815663000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>40545638000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>41051921000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>40271540000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>38248431000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>43239717000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>44722901000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>36331708000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>37743816000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>46184492000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>84345320000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>39593000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>22217513000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>43459000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>60037000000.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>43656000000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5287,54 +5318,20968 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+    </row>
+    <row r="4" spans="1:96">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+    </row>
+    <row r="5" spans="1:96">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="C5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="D5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="E5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="F5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="G5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="H5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="I5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="J5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="K5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="L5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="M5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="N5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="O5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="P5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="R5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="S5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="T5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="U5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="V5">
+        <v>32234000000.0</v>
+      </c>
+      <c r="W5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="X5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>5257510000.0</v>
+      </c>
+      <c r="AH5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>5258000000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+    </row>
+    <row r="6" spans="1:96">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+    </row>
+    <row r="7" spans="1:96">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>27969000000.0</v>
+      </c>
+      <c r="C7">
+        <v>24185000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>23342000000.0</v>
+      </c>
+      <c r="F7">
+        <v>25665000000.0</v>
+      </c>
+      <c r="G7">
+        <v>27428000000.0</v>
+      </c>
+      <c r="H7">
+        <v>34432000000.0</v>
+      </c>
+      <c r="I7">
+        <v>36994000000.0</v>
+      </c>
+      <c r="J7">
+        <v>39107000000.0</v>
+      </c>
+      <c r="K7">
+        <v>30646000000.0</v>
+      </c>
+      <c r="L7">
+        <v>28901000000.0</v>
+      </c>
+      <c r="M7">
+        <v>31371000000.0</v>
+      </c>
+      <c r="N7">
+        <v>33822000000.0</v>
+      </c>
+      <c r="O7">
+        <v>36656000000.0</v>
+      </c>
+      <c r="P7">
+        <v>37281000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>39634000000.0</v>
+      </c>
+      <c r="R7">
+        <v>41956000000.0</v>
+      </c>
+      <c r="S7">
+        <v>44182000000.0</v>
+      </c>
+      <c r="T7">
+        <v>43165000000.0</v>
+      </c>
+      <c r="U7">
+        <v>45132000000.0</v>
+      </c>
+      <c r="V7">
+        <v>47061000000.0</v>
+      </c>
+      <c r="W7">
+        <v>47990000000.0</v>
+      </c>
+      <c r="X7">
+        <v>52197000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>55192000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>55121000000.0</v>
+      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+    </row>
+    <row r="8" spans="1:96">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="C8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="F8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="G8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="H8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="I8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="J8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="K8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="L8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="M8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="N8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="O8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="P8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="R8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="S8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="T8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="U8">
+        <v>134878000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+    </row>
+    <row r="9" spans="1:96">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="D9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="E9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="F9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="G9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="H9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="M9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="N9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="O9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="P9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="R9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="S9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="T9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="U9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="V9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="W9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="X9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+    </row>
+    <row r="10" spans="1:96">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>1857608000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1848756000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1730866000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1537171000000.0</v>
+      </c>
+      <c r="F10">
+        <v>1575318000000.0</v>
+      </c>
+      <c r="G10">
+        <v>1611060000000.0</v>
+      </c>
+      <c r="H10">
+        <v>1404032000000.0</v>
+      </c>
+      <c r="I10">
+        <v>1286678000000.0</v>
+      </c>
+      <c r="J10">
+        <v>1216654000000.0</v>
+      </c>
+      <c r="K10">
+        <v>1270773000000.0</v>
+      </c>
+      <c r="L10">
+        <v>1167292000000.0</v>
+      </c>
+      <c r="M10">
+        <v>1097536000000.0</v>
+      </c>
+      <c r="N10">
+        <v>1142742000000.0</v>
+      </c>
+      <c r="O10">
+        <v>1252775000000.0</v>
+      </c>
+      <c r="P10">
+        <v>1118671000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1062291000000.0</v>
+      </c>
+      <c r="R10">
+        <v>947236000000.0</v>
+      </c>
+      <c r="S10">
+        <v>1050982000000.0</v>
+      </c>
+      <c r="T10">
+        <v>623836000000.0</v>
+      </c>
+      <c r="U10">
+        <v>523578000000.0</v>
+      </c>
+      <c r="V10">
+        <v>550796000000.0</v>
+      </c>
+      <c r="W10">
+        <v>479882000000.0</v>
+      </c>
+      <c r="X10">
+        <v>197775000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>240726000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>376946000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>491544000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>112184000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>53273000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>130942000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>273682000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>99216000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>43063000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>142981000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>676587000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>72380000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>162725000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>169302000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>277798000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>125217000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>149526000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>294009000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>468337000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>189998000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>264981000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>419413000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>355907000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>228873000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>180599000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>150234000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>290904000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>212686000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>133579000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>100947000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>153298000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>95533000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>128725000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>148644000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>194945000000.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+    </row>
+    <row r="11" spans="1:96">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
+        <v>1118671000000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+    </row>
+    <row r="12" spans="1:96">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>1857608000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1848756000000.0</v>
+      </c>
+      <c r="D12">
+        <v>1730866000000.0</v>
+      </c>
+      <c r="E12">
+        <v>1537171000000.0</v>
+      </c>
+      <c r="F12">
+        <v>1575318000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1611060000000.0</v>
+      </c>
+      <c r="H12">
+        <v>1404222000000.0</v>
+      </c>
+      <c r="I12">
+        <v>1286678000000.0</v>
+      </c>
+      <c r="J12">
+        <v>1216654000000.0</v>
+      </c>
+      <c r="K12">
+        <v>1270773000000.0</v>
+      </c>
+      <c r="L12">
+        <v>1167292000000.0</v>
+      </c>
+      <c r="M12">
+        <v>1097536000000.0</v>
+      </c>
+      <c r="N12">
+        <v>1142742000000.0</v>
+      </c>
+      <c r="O12">
+        <v>1252775000000.0</v>
+      </c>
+      <c r="P12">
+        <v>1118671000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1062291000000.0</v>
+      </c>
+      <c r="R12">
+        <v>947236000000.0</v>
+      </c>
+      <c r="S12">
+        <v>1050982000000.0</v>
+      </c>
+      <c r="T12">
+        <v>623836000000.0</v>
+      </c>
+      <c r="U12">
+        <v>523578000000.0</v>
+      </c>
+      <c r="V12">
+        <v>550796000000.0</v>
+      </c>
+      <c r="W12">
+        <v>479882000000.0</v>
+      </c>
+      <c r="X12">
+        <v>197775000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>240726000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>376946000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>491544000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>112184000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>53273000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>130942000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>273682000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>99216000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>43063000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>142981000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>676587000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>72380000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>162725000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>169302000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>277798000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>125217000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>149526000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>294009000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>468337000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>189998000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>264981000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>419413000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>355907000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>228873000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>180599000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>150234000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>290904000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>212686000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>133579000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>100947000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>153298000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>95533000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>128725000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>148644000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>194945000000.0</v>
+      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+    </row>
+    <row r="13" spans="1:96">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="C13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="D13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="E13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="F13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="G13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="H13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="I13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="J13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="K13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="L13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="M13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="N13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="O13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="P13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="R13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="S13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="T13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="U13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="V13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="W13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="X13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>134878000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BI13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BK13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BL13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BM13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BN13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BO13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BP13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BR13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BS13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BT13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BU13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BV13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BW13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BX13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BY13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CA13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CB13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CC13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CD13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CE13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CF13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CG13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CH13">
+        <v>134878050000.0</v>
+      </c>
+      <c r="CI13">
+        <v>134819150000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>134801650000.0</v>
+      </c>
+      <c r="CK13">
+        <v>134722850000.0</v>
+      </c>
+      <c r="CL13">
+        <v>133141000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>131587100000.0</v>
+      </c>
+      <c r="CN13"/>
+      <c r="CO13">
+        <v>130688000000.0</v>
+      </c>
+      <c r="CP13">
+        <v>130688000000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>130688000000.0</v>
+      </c>
+      <c r="CR13"/>
+    </row>
+    <row r="14" spans="1:96">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1348781000.0</v>
+      </c>
+      <c r="D14">
+        <v>1348781000.0</v>
+      </c>
+      <c r="E14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="F14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="G14">
+        <v>1348781000.0</v>
+      </c>
+      <c r="H14">
+        <v>1348781000.0</v>
+      </c>
+      <c r="I14">
+        <v>1348781000.0</v>
+      </c>
+      <c r="J14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="K14">
+        <v>1348781000.0</v>
+      </c>
+      <c r="L14">
+        <v>1348780500.0</v>
+      </c>
+      <c r="M14">
+        <v>1348780500.0</v>
+      </c>
+      <c r="N14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="O14">
+        <v>1348780500.0</v>
+      </c>
+      <c r="P14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="R14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="S14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="T14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="U14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="V14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="W14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="X14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>1348750918.0</v>
+      </c>
+      <c r="BE14">
+        <v>1348750918.0</v>
+      </c>
+      <c r="BF14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>1348679727.0</v>
+      </c>
+      <c r="BI14">
+        <v>1348679727.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+    </row>
+    <row r="15" spans="1:96">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+    </row>
+    <row r="16" spans="1:96">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>442571000000.0</v>
+      </c>
+      <c r="C16">
+        <v>529021000000.0</v>
+      </c>
+      <c r="D16">
+        <v>357689000000.0</v>
+      </c>
+      <c r="E16">
+        <v>352684000000.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>263997000000.0</v>
+      </c>
+      <c r="I16">
+        <v>254252000000.0</v>
+      </c>
+      <c r="J16">
+        <v>234379000000.0</v>
+      </c>
+      <c r="K16">
+        <v>236589000000.0</v>
+      </c>
+      <c r="L16">
+        <v>218057000000.0</v>
+      </c>
+      <c r="M16">
+        <v>224194000000.0</v>
+      </c>
+      <c r="N16">
+        <v>227798000000.0</v>
+      </c>
+      <c r="O16">
+        <v>247534000000.0</v>
+      </c>
+      <c r="P16">
+        <v>209154000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>203668000000.0</v>
+      </c>
+      <c r="R16">
+        <v>187409000000.0</v>
+      </c>
+      <c r="S16">
+        <v>225584000000.0</v>
+      </c>
+      <c r="T16">
+        <v>32101000000.0</v>
+      </c>
+      <c r="U16">
+        <v>25102000000.0</v>
+      </c>
+      <c r="V16">
+        <v>21007000000.0</v>
+      </c>
+      <c r="W16">
+        <v>19543000000.0</v>
+      </c>
+      <c r="X16">
+        <v>24763000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>11936000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>25327000000.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16">
+        <v>192236000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>18715000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>27658000000.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16">
+        <v>18320000000.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16">
+        <v>18192000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>47245000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>15189000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>18272000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>12137000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>37759000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>21274000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>19730000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>24659000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>43969000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>19957000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>35539000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>15585000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>44052000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>15050000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>18855000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>15290000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>37804000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>11353000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>8592000000.0</v>
+      </c>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+    </row>
+    <row r="17" spans="1:96">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+    </row>
+    <row r="18" spans="1:96">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+    </row>
+    <row r="19" spans="1:96">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+    </row>
+    <row r="20" spans="1:96">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="C20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="D20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="E20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="F20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="G20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="H20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="I20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="J20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="K20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="L20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="M20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="N20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="O20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="P20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="R20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="S20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="T20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="U20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="V20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="W20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="X20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="BA20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="BB20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="BC20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="BD20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="BE20">
+        <v>364838000000.0</v>
+      </c>
+      <c r="BF20">
+        <v>342540000000.0</v>
+      </c>
+      <c r="BG20">
+        <v>18303000000.0</v>
+      </c>
+      <c r="BH20">
+        <v>18302688500.0</v>
+      </c>
+      <c r="BI20">
+        <v>18302688500.0</v>
+      </c>
+      <c r="BJ20">
+        <v>18302688500.0</v>
+      </c>
+      <c r="BK20">
+        <v>18302688500.0</v>
+      </c>
+      <c r="BL20">
+        <v>18561688800.0</v>
+      </c>
+      <c r="BM20">
+        <v>18820689100.0</v>
+      </c>
+      <c r="BN20">
+        <v>19079689400.0</v>
+      </c>
+      <c r="BO20">
+        <v>19338689700.0</v>
+      </c>
+      <c r="BP20">
+        <v>19597690100.0</v>
+      </c>
+      <c r="BQ20">
+        <v>19856690400.0</v>
+      </c>
+      <c r="BR20">
+        <v>20115690700.0</v>
+      </c>
+      <c r="BS20">
+        <v>20374691000.0</v>
+      </c>
+      <c r="BT20">
+        <v>26083387600.0</v>
+      </c>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+    </row>
+    <row r="21" spans="1:96">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>3138000000.0</v>
+      </c>
+      <c r="C21">
+        <v>3691000000.0</v>
+      </c>
+      <c r="D21">
+        <v>4251000000.0</v>
+      </c>
+      <c r="E21">
+        <v>4820000000.0</v>
+      </c>
+      <c r="F21">
+        <v>5396000000.0</v>
+      </c>
+      <c r="G21">
+        <v>6372000000.0</v>
+      </c>
+      <c r="H21">
+        <v>7048000000.0</v>
+      </c>
+      <c r="I21">
+        <v>8245000000.0</v>
+      </c>
+      <c r="J21">
+        <v>9442000000.0</v>
+      </c>
+      <c r="K21">
+        <v>10983000000.0</v>
+      </c>
+      <c r="L21">
+        <v>11262000000.0</v>
+      </c>
+      <c r="M21">
+        <v>12591000000.0</v>
+      </c>
+      <c r="N21">
+        <v>14005000000.0</v>
+      </c>
+      <c r="O21">
+        <v>15592000000.0</v>
+      </c>
+      <c r="P21">
+        <v>9214000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>11649000000.0</v>
+      </c>
+      <c r="R21">
+        <v>14305000000.0</v>
+      </c>
+      <c r="S21">
+        <v>9700000000.0</v>
+      </c>
+      <c r="T21">
+        <v>13665000000.0</v>
+      </c>
+      <c r="U21">
+        <v>17832000000.0</v>
+      </c>
+      <c r="V21">
+        <v>22047000000.0</v>
+      </c>
+      <c r="W21">
+        <v>26302000000.0</v>
+      </c>
+      <c r="X21">
+        <v>30866000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>35981000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>41350000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>42366000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>48072000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>39897000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>36596000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>33775000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>24139000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>21405000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>21947000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>24653000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>19473000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>18937000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>21660000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>24391000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>27835000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>31484000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>24339000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>16293000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>29890000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>28530000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>14799000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>15938000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>7636000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>7797000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>7959000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>8450000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>18303000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>383000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>957000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>1530000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>2104000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>20981000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>21555000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>3826000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>22702867900.0</v>
+      </c>
+      <c r="BI21">
+        <v>23276804300.0</v>
+      </c>
+      <c r="BJ21">
+        <v>23850740700.0</v>
+      </c>
+      <c r="BK21">
+        <v>24424677200.0</v>
+      </c>
+      <c r="BL21">
+        <v>25257613900.0</v>
+      </c>
+      <c r="BM21">
+        <v>26090550600.0</v>
+      </c>
+      <c r="BN21">
+        <v>26923487400.0</v>
+      </c>
+      <c r="BO21">
+        <v>27756424100.0</v>
+      </c>
+      <c r="BP21">
+        <v>28589360900.0</v>
+      </c>
+      <c r="BQ21">
+        <v>29422297600.0</v>
+      </c>
+      <c r="BR21">
+        <v>30255234400.0</v>
+      </c>
+      <c r="BS21">
+        <v>31088171100.0</v>
+      </c>
+      <c r="BT21">
+        <v>26083387600.0</v>
+      </c>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+    </row>
+    <row r="22" spans="1:96">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>214592000000.0</v>
+      </c>
+      <c r="C22">
+        <v>204338000000.0</v>
+      </c>
+      <c r="D22">
+        <v>211249000000.0</v>
+      </c>
+      <c r="E22">
+        <v>227776000000.0</v>
+      </c>
+      <c r="F22">
+        <v>252579000000.0</v>
+      </c>
+      <c r="G22">
+        <v>241786000000.0</v>
+      </c>
+      <c r="H22">
+        <v>218703000000.0</v>
+      </c>
+      <c r="I22">
+        <v>231411000000.0</v>
+      </c>
+      <c r="J22">
+        <v>242474000000.0</v>
+      </c>
+      <c r="K22">
+        <v>228604000000.0</v>
+      </c>
+      <c r="L22">
+        <v>258416000000.0</v>
+      </c>
+      <c r="M22">
+        <v>253804000000.0</v>
+      </c>
+      <c r="N22">
+        <v>228086000000.0</v>
+      </c>
+      <c r="O22">
+        <v>237798000000.0</v>
+      </c>
+      <c r="P22">
+        <v>232159000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>329782000000.0</v>
+      </c>
+      <c r="R22">
+        <v>244592000000.0</v>
+      </c>
+      <c r="S22">
+        <v>248909000000.0</v>
+      </c>
+      <c r="T22">
+        <v>422961000000.0</v>
+      </c>
+      <c r="U22">
+        <v>453311000000.0</v>
+      </c>
+      <c r="V22">
+        <v>461911000000.0</v>
+      </c>
+      <c r="W22">
+        <v>416883000000.0</v>
+      </c>
+      <c r="X22">
+        <v>644568000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>750225000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>646402000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>457451000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>661047000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>619264000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>559328000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>380492000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>593244000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>599557000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>539447000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>432204000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>699571000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>537871000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>475362000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>385806000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>498329000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>468206000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>451348000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>475678000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>498709000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>468264000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>428040000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>293474000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>480717000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>346448000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>370702000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>282136000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>329218000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>320421000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>365545000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>264070000000.0</v>
+      </c>
+      <c r="BD22">
+        <v>372450000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>315964000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>220134000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>221192000000.0</v>
+      </c>
+      <c r="BH22">
+        <v>201709411100.0</v>
+      </c>
+      <c r="BI22">
+        <v>161449097100.0</v>
+      </c>
+      <c r="BJ22">
+        <v>160093128400.0</v>
+      </c>
+      <c r="BK22">
+        <v>153856104200.0</v>
+      </c>
+      <c r="BL22">
+        <v>168674525300.0</v>
+      </c>
+      <c r="BM22">
+        <v>129798595600.0</v>
+      </c>
+      <c r="BN22">
+        <v>125951136400.0</v>
+      </c>
+      <c r="BO22">
+        <v>148684392800.0</v>
+      </c>
+      <c r="BP22">
+        <v>155961266200.0</v>
+      </c>
+      <c r="BQ22">
+        <v>149452805700.0</v>
+      </c>
+      <c r="BR22">
+        <v>192552832300.0</v>
+      </c>
+      <c r="BS22">
+        <v>185165452000.0</v>
+      </c>
+      <c r="BT22">
+        <v>159632643100.0</v>
+      </c>
+      <c r="BU22">
+        <v>98102899800.0</v>
+      </c>
+      <c r="BV22">
+        <v>119766365100.0</v>
+      </c>
+      <c r="BW22">
+        <v>123452778200.0</v>
+      </c>
+      <c r="BX22">
+        <v>91367852200.0</v>
+      </c>
+      <c r="BY22">
+        <v>68905745300.0</v>
+      </c>
+      <c r="BZ22">
+        <v>78645092100.0</v>
+      </c>
+      <c r="CA22">
+        <v>57779463000.0</v>
+      </c>
+      <c r="CB22">
+        <v>75236286000.0</v>
+      </c>
+      <c r="CC22">
+        <v>74869441000.0</v>
+      </c>
+      <c r="CD22">
+        <v>73130694000.0</v>
+      </c>
+      <c r="CE22">
+        <v>77129047000.0</v>
+      </c>
+      <c r="CF22">
+        <v>70514382000.0</v>
+      </c>
+      <c r="CG22">
+        <v>70280681000.0</v>
+      </c>
+      <c r="CH22">
+        <v>60132682000.0</v>
+      </c>
+      <c r="CI22">
+        <v>63054966000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>86184221000.0</v>
+      </c>
+      <c r="CK22">
+        <v>104541325000.0</v>
+      </c>
+      <c r="CL22">
+        <v>97583000000.0</v>
+      </c>
+      <c r="CM22">
+        <v>102515613000.0</v>
+      </c>
+      <c r="CN22">
+        <v>113074000000.0</v>
+      </c>
+      <c r="CO22">
+        <v>162573000000.0</v>
+      </c>
+      <c r="CP22">
+        <v>139079000000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>110193000000.0</v>
+      </c>
+      <c r="CR22">
+        <v>178587184000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:96">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>3056884000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3118840000000.0</v>
+      </c>
+      <c r="D23">
+        <v>2939867000000.0</v>
+      </c>
+      <c r="E23">
+        <v>2864893000000.0</v>
+      </c>
+      <c r="F23">
+        <v>2864659000000.0</v>
+      </c>
+      <c r="G23">
+        <v>2948437000000.0</v>
+      </c>
+      <c r="H23">
+        <v>2742821000000.0</v>
+      </c>
+      <c r="I23">
+        <v>2604617000000.0</v>
+      </c>
+      <c r="J23">
+        <v>2575246000000.0</v>
+      </c>
+      <c r="K23">
+        <v>2682813000000.0</v>
+      </c>
+      <c r="L23">
+        <v>2631602000000.0</v>
+      </c>
+      <c r="M23">
+        <v>2525705000000.0</v>
+      </c>
+      <c r="N23">
+        <v>2541730000000.0</v>
+      </c>
+      <c r="O23">
+        <v>2677651000000.0</v>
+      </c>
+      <c r="P23">
+        <v>2428841000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2400889000000.0</v>
+      </c>
+      <c r="R23">
+        <v>2308513000000.0</v>
+      </c>
+      <c r="S23">
+        <v>2655278000000.0</v>
+      </c>
+      <c r="T23">
+        <v>2359433000000.0</v>
+      </c>
+      <c r="U23">
+        <v>2247621000000.0</v>
+      </c>
+      <c r="V23">
+        <v>2276328000000.0</v>
+      </c>
+      <c r="W23">
+        <v>2288831000000.0</v>
+      </c>
+      <c r="X23">
+        <v>2446378000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2596901000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2680210000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2896840000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>2538623000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2286445000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2390936000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2271344000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>2305591000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2184013000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>2000068000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2411872000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2090540000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1800301000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1777141000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1723468000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1710892000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1584546000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1681928000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1810083000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1737899000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1627002000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1646790000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1633339000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1553781000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1525938000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1391431000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1451020000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1290137000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1315898000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1247985000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1239927000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1234416000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1262112000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1076929000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1126055000000.0</v>
+      </c>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+    </row>
+    <row r="24" spans="1:96">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
+        <v>2912000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>6667000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>9391000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>12038000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>13761000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>13481000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>18737000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>4480000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>8459000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>14316000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>20044000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>27485000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>31122000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>36477000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>41714000000.0</v>
+      </c>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
+        <v>13975000100.0</v>
+      </c>
+      <c r="BP24">
+        <v>14521500500.0</v>
+      </c>
+      <c r="BQ24">
+        <v>17893750400.0</v>
+      </c>
+      <c r="BR24">
+        <v>44196344500.0</v>
+      </c>
+      <c r="BS24">
+        <v>17595997400.0</v>
+      </c>
+      <c r="BT24">
+        <v>19238071600.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
+        <v>117568300300.0</v>
+      </c>
+      <c r="BY24">
+        <v>117467905000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>117367509700.0</v>
+      </c>
+      <c r="CA24">
+        <v>117166719000.0</v>
+      </c>
+      <c r="CB24">
+        <v>117066324000.0</v>
+      </c>
+      <c r="CC24">
+        <v>116965929000.0</v>
+      </c>
+      <c r="CD24">
+        <v>148430260000.0</v>
+      </c>
+      <c r="CE24">
+        <v>148302639000.0</v>
+      </c>
+      <c r="CF24">
+        <v>148175018000.0</v>
+      </c>
+      <c r="CG24">
+        <v>148047397000.0</v>
+      </c>
+      <c r="CH24">
+        <v>147919776000.0</v>
+      </c>
+      <c r="CI24">
+        <v>147792155000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>147664534000.0</v>
+      </c>
+      <c r="CK24">
+        <v>147536912000.0</v>
+      </c>
+      <c r="CL24">
+        <v>189437000000.0</v>
+      </c>
+      <c r="CM24">
+        <v>242676608000.0</v>
+      </c>
+      <c r="CN24">
+        <v>277745000000.0</v>
+      </c>
+      <c r="CO24">
+        <v>363116000000.0</v>
+      </c>
+      <c r="CP24">
+        <v>457971000000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>408961000000.0</v>
+      </c>
+      <c r="CR24"/>
+    </row>
+    <row r="25" spans="1:96">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>13616000000.0</v>
+      </c>
+      <c r="D25">
+        <v>12981000000.0</v>
+      </c>
+      <c r="E25">
+        <v>14666000000.0</v>
+      </c>
+      <c r="F25">
+        <v>16351000000.0</v>
+      </c>
+      <c r="G25">
+        <v>18568000000.0</v>
+      </c>
+      <c r="H25">
+        <v>24666000000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>25015000000.0</v>
+      </c>
+      <c r="M25">
+        <v>26851000000.0</v>
+      </c>
+      <c r="N25">
+        <v>25760000000.0</v>
+      </c>
+      <c r="O25">
+        <v>27323000000.0</v>
+      </c>
+      <c r="P25">
+        <v>26383000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>26793000000.0</v>
+      </c>
+      <c r="R25">
+        <v>28544000000.0</v>
+      </c>
+      <c r="S25">
+        <v>30280000000.0</v>
+      </c>
+      <c r="T25">
+        <v>30597000000.0</v>
+      </c>
+      <c r="U25">
+        <v>32564000000.0</v>
+      </c>
+      <c r="V25">
+        <v>34493000000.0</v>
+      </c>
+      <c r="W25">
+        <v>35422000000.0</v>
+      </c>
+      <c r="X25">
+        <v>40267000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>43761000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>43343000000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+    </row>
+    <row r="26" spans="1:96">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+    </row>
+    <row r="27" spans="1:96">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+    </row>
+    <row r="28" spans="1:96">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-1829639000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1824571000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1709865000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-1513829000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1549653000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1583632000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-1369600000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1249684000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1177547000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1240127000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-1138391000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-1066165000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-1108920000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-1216119000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1081390000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1022657000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-905280000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-1006800000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-580671000000.0</v>
+      </c>
+      <c r="U28">
+        <v>-478446000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-503735000000.0</v>
+      </c>
+      <c r="W28">
+        <v>-431892000000.0</v>
+      </c>
+      <c r="X28">
+        <v>4022000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>37010000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-91183000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-491544000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-49184000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-2273000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-65942000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-273682000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-99216000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-43063000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-142981000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-676587000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-52380000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-162725000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-168322000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-273934000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-118550000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-140135000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-281971000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-453727000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-172888000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-245442000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-393033000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-324011000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-186210000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-132680000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-116050000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-259782000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-176209000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>9003000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-11737000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-84623000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>86671000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>11809000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-134753000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-194945000000.0</v>
+      </c>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+    </row>
+    <row r="29" spans="1:96">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>2161611000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2092117000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>1963460000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1971829000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1925656000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1896541000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1828127000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1821169000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1791898000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1789657000000.0</v>
+      </c>
+      <c r="M29">
+        <v>1732212000000.0</v>
+      </c>
+      <c r="N29">
+        <v>1718650000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1693218000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1666715000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1633818000000.0</v>
+      </c>
+      <c r="R29">
+        <v>1643836000000.0</v>
+      </c>
+      <c r="S29">
+        <v>1627649000000.0</v>
+      </c>
+      <c r="T29">
+        <v>1588201000000.0</v>
+      </c>
+      <c r="U29">
+        <v>1569256000000.0</v>
+      </c>
+      <c r="V29">
+        <v>1564744000000.0</v>
+      </c>
+      <c r="W29">
+        <v>1562774000000.0</v>
+      </c>
+      <c r="X29">
+        <v>1740340000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1800549000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1856208000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+    </row>
+    <row r="30" spans="1:96">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>537829000000.0</v>
+      </c>
+      <c r="C30">
+        <v>618421000000.0</v>
+      </c>
+      <c r="D30">
+        <v>538521000000.0</v>
+      </c>
+      <c r="E30">
+        <v>596706000000.0</v>
+      </c>
+      <c r="F30">
+        <v>508950000000.0</v>
+      </c>
+      <c r="G30">
+        <v>579509000000.0</v>
+      </c>
+      <c r="H30">
+        <v>629720000000.0</v>
+      </c>
+      <c r="I30">
+        <v>583078000000.0</v>
+      </c>
+      <c r="J30">
+        <v>595941000000.0</v>
+      </c>
+      <c r="K30">
+        <v>683987000000.0</v>
+      </c>
+      <c r="L30">
+        <v>625265000000.0</v>
+      </c>
+      <c r="M30">
+        <v>608840000000.0</v>
+      </c>
+      <c r="N30">
+        <v>629602000000.0</v>
+      </c>
+      <c r="O30">
+        <v>698474000000.0</v>
+      </c>
+      <c r="P30">
+        <v>625074000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>485323000000.0</v>
+      </c>
+      <c r="R30">
+        <v>465500000000.0</v>
+      </c>
+      <c r="S30">
+        <v>759751000000.0</v>
+      </c>
+      <c r="T30">
+        <v>625968000000.0</v>
+      </c>
+      <c r="U30">
+        <v>520096000000.0</v>
+      </c>
+      <c r="V30">
+        <v>477967000000.0</v>
+      </c>
+      <c r="W30">
+        <v>568297000000.0</v>
+      </c>
+      <c r="X30">
+        <v>771224000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>699804000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>770105000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1127965000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>928994000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>748265000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>799829000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>796568000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>760594000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>702892000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>491180000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>699187000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>645683000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>499259000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>517954000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>395675000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>366792000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>352208000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>378247000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>383170000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>459763000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>367268000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>354575000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>521677000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>392361000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>405907000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>418034000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>427804000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>338470000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>446075000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>303993000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>410921000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>268804000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>364838000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>342540000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>372687000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>252749484900.0</v>
+      </c>
+      <c r="BI30">
+        <v>254436881600.0</v>
+      </c>
+      <c r="BJ30">
+        <v>243852189100.0</v>
+      </c>
+      <c r="BK30">
+        <v>365333750300.0</v>
+      </c>
+      <c r="BL30">
+        <v>212107984500.0</v>
+      </c>
+      <c r="BM30">
+        <v>201752986700.0</v>
+      </c>
+      <c r="BN30">
+        <v>205546198700.0</v>
+      </c>
+      <c r="BO30">
+        <v>183345726600.0</v>
+      </c>
+      <c r="BP30">
+        <v>204843022900.0</v>
+      </c>
+      <c r="BQ30">
+        <v>222161140500.0</v>
+      </c>
+      <c r="BR30">
+        <v>212894992500.0</v>
+      </c>
+      <c r="BS30">
+        <v>197041288100.0</v>
+      </c>
+      <c r="BT30">
+        <v>157644373600.0</v>
+      </c>
+      <c r="BU30">
+        <v>126663685100.0</v>
+      </c>
+      <c r="BV30">
+        <v>107347537700.0</v>
+      </c>
+      <c r="BW30">
+        <v>105757244900.0</v>
+      </c>
+      <c r="BX30">
+        <v>142095317600.0</v>
+      </c>
+      <c r="BY30">
+        <v>118567453500.0</v>
+      </c>
+      <c r="BZ30">
+        <v>91639267900.0</v>
+      </c>
+      <c r="CA30">
+        <v>111067761000.0</v>
+      </c>
+      <c r="CB30">
+        <v>89206668000.0</v>
+      </c>
+      <c r="CC30">
+        <v>84996406000.0</v>
+      </c>
+      <c r="CD30">
+        <v>82019837000.0</v>
+      </c>
+      <c r="CE30">
+        <v>70005859000.0</v>
+      </c>
+      <c r="CF30">
+        <v>67134876000.0</v>
+      </c>
+      <c r="CG30">
+        <v>69336354000.0</v>
+      </c>
+      <c r="CH30">
+        <v>65157842000.0</v>
+      </c>
+      <c r="CI30">
+        <v>62662244000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>124250830000.0</v>
+      </c>
+      <c r="CK30">
+        <v>130060040000.0</v>
+      </c>
+      <c r="CL30">
+        <v>96932000000.0</v>
+      </c>
+      <c r="CM30">
+        <v>133739654000.0</v>
+      </c>
+      <c r="CN30">
+        <v>144027000000.0</v>
+      </c>
+      <c r="CO30">
+        <v>122576000000.0</v>
+      </c>
+      <c r="CP30">
+        <v>170508000000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>146947000000.0</v>
+      </c>
+      <c r="CR30">
+        <v>155583112000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:96">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1701318000000.0</v>
+      </c>
+      <c r="N31">
+        <v>1686342000000.0</v>
+      </c>
+      <c r="O31">
+        <v>1659323000000.0</v>
+      </c>
+      <c r="P31">
+        <v>1639198000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1603866000000.0</v>
+      </c>
+      <c r="R31">
+        <v>1611228000000.0</v>
+      </c>
+      <c r="S31">
+        <v>1599646000000.0</v>
+      </c>
+      <c r="T31">
+        <v>1556233000000.0</v>
+      </c>
+      <c r="U31">
+        <v>1533121000000.0</v>
+      </c>
+      <c r="V31">
+        <v>1524394000000.0</v>
+      </c>
+      <c r="W31">
+        <v>1518169000000.0</v>
+      </c>
+      <c r="X31">
+        <v>1541571000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1523721000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1565913000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1565337000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1450926000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1415956000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>1455495000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1432149000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1347208000000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+    </row>
+    <row r="32" spans="1:96">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>1788419000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1707470000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>1553176000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1546006000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1514151000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1491263000000.0</v>
+      </c>
+      <c r="I32">
+        <v>1404973000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1396443000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1357806000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1337201000000.0</v>
+      </c>
+      <c r="M32">
+        <v>1296549000000.0</v>
+      </c>
+      <c r="N32">
+        <v>1309099000000.0</v>
+      </c>
+      <c r="O32">
+        <v>1308332000000.0</v>
+      </c>
+      <c r="P32">
+        <v>1363184000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1312331000000.0</v>
+      </c>
+      <c r="R32">
+        <v>1313904000000.0</v>
+      </c>
+      <c r="S32">
+        <v>1285080000000.0</v>
+      </c>
+      <c r="T32">
+        <v>1225396000000.0</v>
+      </c>
+      <c r="U32">
+        <v>1173668000000.0</v>
+      </c>
+      <c r="V32">
+        <v>1117905000000.0</v>
+      </c>
+      <c r="W32">
+        <v>1128765000000.0</v>
+      </c>
+      <c r="X32">
+        <v>1160439000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1122954000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1131030000000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+    </row>
+    <row r="33" spans="1:96">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>424238000000.0</v>
+      </c>
+      <c r="C33">
+        <v>434724000000.0</v>
+      </c>
+      <c r="D33">
+        <v>426855000000.0</v>
+      </c>
+      <c r="E33">
+        <v>465786000000.0</v>
+      </c>
+      <c r="F33">
+        <v>482248000000.0</v>
+      </c>
+      <c r="G33">
+        <v>467508000000.0</v>
+      </c>
+      <c r="H33">
+        <v>470939000000.0</v>
+      </c>
+      <c r="I33">
+        <v>484947000000.0</v>
+      </c>
+      <c r="J33">
+        <v>492021000000.0</v>
+      </c>
+      <c r="K33">
+        <v>495682000000.0</v>
+      </c>
+      <c r="L33">
+        <v>518741000000.0</v>
+      </c>
+      <c r="M33">
+        <v>502800000000.0</v>
+      </c>
+      <c r="N33">
+        <v>474075000000.0</v>
+      </c>
+      <c r="O33">
+        <v>451321000000.0</v>
+      </c>
+      <c r="P33">
+        <v>386023000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>403996000000.0</v>
+      </c>
+      <c r="R33">
+        <v>413800000000.0</v>
+      </c>
+      <c r="S33">
+        <v>428301000000.0</v>
+      </c>
+      <c r="T33">
+        <v>471570000000.0</v>
+      </c>
+      <c r="U33">
+        <v>506320000000.0</v>
+      </c>
+      <c r="V33">
+        <v>558343000000.0</v>
+      </c>
+      <c r="W33">
+        <v>545904000000.0</v>
+      </c>
+      <c r="X33">
+        <v>539324000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>566403000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>604208000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>545545000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>545913000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>503059000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>498981000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>506995000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>468026000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>472791000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>516720000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>509023000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>502655000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>481020000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>473203000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>481486000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>519427000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>479126000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>404627000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>373846000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>348659000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>362221000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>373764000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>379852000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>361137000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>382276000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>393767000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>395202000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>351354000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>363810000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>371630000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>376527000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>355156000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>345687000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>292535000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>260886000000.0</v>
+      </c>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+    </row>
+    <row r="34" spans="1:96">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+    </row>
+    <row r="35" spans="1:96">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>51041000000.0</v>
+      </c>
+      <c r="C35">
+        <v>50072000000.0</v>
+      </c>
+      <c r="D35">
+        <v>54578000000.0</v>
+      </c>
+      <c r="E35">
+        <v>55498000000.0</v>
+      </c>
+      <c r="F35">
+        <v>56421000000.0</v>
+      </c>
+      <c r="G35">
+        <v>55999000000.0</v>
+      </c>
+      <c r="H35">
+        <v>65657000000.0</v>
+      </c>
+      <c r="I35">
+        <v>61789000000.0</v>
+      </c>
+      <c r="J35">
+        <v>67291000000.0</v>
+      </c>
+      <c r="K35">
+        <v>61586000000.0</v>
+      </c>
+      <c r="L35">
+        <v>66281000000.0</v>
+      </c>
+      <c r="M35">
+        <v>67133000000.0</v>
+      </c>
+      <c r="N35">
+        <v>64520000000.0</v>
+      </c>
+      <c r="O35">
+        <v>66431000000.0</v>
+      </c>
+      <c r="P35">
+        <v>82488000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>82505000000.0</v>
+      </c>
+      <c r="R35">
+        <v>83864000000.0</v>
+      </c>
+      <c r="S35">
+        <v>85728000000.0</v>
+      </c>
+      <c r="T35">
+        <v>108761000000.0</v>
+      </c>
+      <c r="U35">
+        <v>110728000000.0</v>
+      </c>
+      <c r="V35">
+        <v>111500000000.0</v>
+      </c>
+      <c r="W35">
+        <v>111891000000.0</v>
+      </c>
+      <c r="X35">
+        <v>109019000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>111348000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>109668000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>72965000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>53914000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>53222000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>57720000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>62259000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>53056000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>52891000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>55782000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>61013000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>41575000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>43152000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>44940000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>50683000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>67414000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>56870000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>56267000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>62134000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>52939000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>54508000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>56198000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>59473000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>55465000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>59723000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>44692000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>47958000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>53305000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>56990000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>63390000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>64916000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>68074000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>70087000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>25686000000.0</v>
+      </c>
+      <c r="BG35">
+        <v>25922000000.0</v>
+      </c>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+    </row>
+    <row r="36" spans="1:96">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>20907000000.0</v>
+      </c>
+      <c r="C36">
+        <v>20901000000.0</v>
+      </c>
+      <c r="D36">
+        <v>8999000000.0</v>
+      </c>
+      <c r="E36">
+        <v>28471000000.0</v>
+      </c>
+      <c r="F36">
+        <v>17550000000.0</v>
+      </c>
+      <c r="G36">
+        <v>11560000000.0</v>
+      </c>
+      <c r="H36">
+        <v>12944000000.0</v>
+      </c>
+      <c r="I36">
+        <v>12775000000.0</v>
+      </c>
+      <c r="J36">
+        <v>7245000000.0</v>
+      </c>
+      <c r="K36">
+        <v>10576000000.0</v>
+      </c>
+      <c r="L36">
+        <v>4292000000.0</v>
+      </c>
+      <c r="M36">
+        <v>1686000000.0</v>
+      </c>
+      <c r="N36">
+        <v>30537000000.0</v>
+      </c>
+      <c r="O36">
+        <v>34653000000.0</v>
+      </c>
+      <c r="P36">
+        <v>30251000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>26780000000.0</v>
+      </c>
+      <c r="R36">
+        <v>23916000000.0</v>
+      </c>
+      <c r="S36">
+        <v>2562000000.0</v>
+      </c>
+      <c r="T36">
+        <v>4706000000.0</v>
+      </c>
+      <c r="U36">
+        <v>4362000000.0</v>
+      </c>
+      <c r="V36">
+        <v>39201000000.0</v>
+      </c>
+      <c r="W36">
+        <v>2539000000.0</v>
+      </c>
+      <c r="X36">
+        <v>5397000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>3599000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>4825000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>11125000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>18118000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>19546000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>35412000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>41823000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>6302000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>8997000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>20135000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>52552000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>38757000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>35750000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>40438000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>78490000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>53511000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>45668000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>38696000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>44621000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>51755000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>62254000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>57685000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>57682000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>52584000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>69273000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>82869000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>56505000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>64861000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>73826000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>81026000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>9462000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>4690000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>4268000000.0</v>
+      </c>
+      <c r="BG36">
+        <v>3820000000.0</v>
+      </c>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+    </row>
+    <row r="37" spans="1:96">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+    </row>
+    <row r="38" spans="1:96">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>52934000000.0</v>
+      </c>
+      <c r="D38">
+        <v>56265000000.0</v>
+      </c>
+      <c r="E38">
+        <v>71206000000.0</v>
+      </c>
+      <c r="F38">
+        <v>54908000000.0</v>
+      </c>
+      <c r="G38">
+        <v>41085000000.0</v>
+      </c>
+      <c r="H38">
+        <v>52641000000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>55910000000.0</v>
+      </c>
+      <c r="M38">
+        <v>61821000000.0</v>
+      </c>
+      <c r="N38">
+        <v>78500000000.0</v>
+      </c>
+      <c r="O38">
+        <v>77865000000.0</v>
+      </c>
+      <c r="P38">
+        <v>80664000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>72282000000.0</v>
+      </c>
+      <c r="R38">
+        <v>64831000000.0</v>
+      </c>
+      <c r="S38">
+        <v>47379000000.0</v>
+      </c>
+      <c r="T38">
+        <v>63551000000.0</v>
+      </c>
+      <c r="U38">
+        <v>61181000000.0</v>
+      </c>
+      <c r="V38">
+        <v>89491000000.0</v>
+      </c>
+      <c r="W38">
+        <v>75005000000.0</v>
+      </c>
+      <c r="X38">
+        <v>54599000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>55628000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>62230000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>51926000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>29151000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>51107000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>43586000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>47322000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>28447000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>70355000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>105647000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>100823000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>96575000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>84745000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>81979000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>89161000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>132468000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>107850000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>92623000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>77734000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>94441000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>100138000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>97967000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>94955000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>88898000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>102273000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>115606000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>129530000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>97126000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>110307000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>122742000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>129771000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>130269000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>129611000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>99179000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>86728000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>95596512200.0</v>
+      </c>
+      <c r="BI38">
+        <v>88353694000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>71146062900.0</v>
+      </c>
+      <c r="BK38">
+        <v>64589124900.0</v>
+      </c>
+      <c r="BL38">
+        <v>71967396000.0</v>
+      </c>
+      <c r="BM38">
+        <v>78047046400.0</v>
+      </c>
+      <c r="BN38">
+        <v>83385629400.0</v>
+      </c>
+      <c r="BO38">
+        <v>84279001700.0</v>
+      </c>
+      <c r="BP38">
+        <v>127061647900.0</v>
+      </c>
+      <c r="BQ38">
+        <v>128153753500.0</v>
+      </c>
+      <c r="BR38">
+        <v>124489392000.0</v>
+      </c>
+      <c r="BS38">
+        <v>106267244700.0</v>
+      </c>
+      <c r="BT38">
+        <v>60003855900.0</v>
+      </c>
+      <c r="BU38">
+        <v>84440248700.0</v>
+      </c>
+      <c r="BV38">
+        <v>83708866500.0</v>
+      </c>
+      <c r="BW38">
+        <v>83659432500.0</v>
+      </c>
+      <c r="BX38">
+        <v>82839233200.0</v>
+      </c>
+      <c r="BY38">
+        <v>79359376000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>79440187800.0</v>
+      </c>
+      <c r="CA38">
+        <v>76748401000.0</v>
+      </c>
+      <c r="CB38">
+        <v>75700591000.0</v>
+      </c>
+      <c r="CC38">
+        <v>72164355000.0</v>
+      </c>
+      <c r="CD38">
+        <v>64934210000.0</v>
+      </c>
+      <c r="CE38">
+        <v>77502178000.0</v>
+      </c>
+      <c r="CF38">
+        <v>63995738000.0</v>
+      </c>
+      <c r="CG38">
+        <v>64054120000.0</v>
+      </c>
+      <c r="CH38">
+        <v>78289685000.0</v>
+      </c>
+      <c r="CI38">
+        <v>127780511000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>112917393000.0</v>
+      </c>
+      <c r="CK38">
+        <v>122028544000.0</v>
+      </c>
+      <c r="CL38">
+        <v>131963000000.0</v>
+      </c>
+      <c r="CM38">
+        <v>157958609000.0</v>
+      </c>
+      <c r="CN38">
+        <v>179736000000.0</v>
+      </c>
+      <c r="CO38">
+        <v>269861000000.0</v>
+      </c>
+      <c r="CP38">
+        <v>64376000000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>280242000000.0</v>
+      </c>
+      <c r="CR38">
+        <v>167017189000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:96">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>22617000000.0</v>
+      </c>
+      <c r="C39">
+        <v>12601000000.0</v>
+      </c>
+      <c r="D39">
+        <v>32376000000.0</v>
+      </c>
+      <c r="E39">
+        <v>37454000000.0</v>
+      </c>
+      <c r="F39">
+        <v>45564000000.0</v>
+      </c>
+      <c r="G39">
+        <v>48574000000.0</v>
+      </c>
+      <c r="H39">
+        <v>19237000000.0</v>
+      </c>
+      <c r="I39">
+        <v>18503000000.0</v>
+      </c>
+      <c r="J39">
+        <v>28156000000.0</v>
+      </c>
+      <c r="K39">
+        <v>3767000000.0</v>
+      </c>
+      <c r="L39">
+        <v>61888000000.0</v>
+      </c>
+      <c r="M39">
+        <v>62725000000.0</v>
+      </c>
+      <c r="N39">
+        <v>67225000000.0</v>
+      </c>
+      <c r="O39">
+        <v>37283000000.0</v>
+      </c>
+      <c r="P39">
+        <v>66914000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>119497000000.0</v>
+      </c>
+      <c r="R39">
+        <v>237385000000.0</v>
+      </c>
+      <c r="S39">
+        <v>167335000000.0</v>
+      </c>
+      <c r="T39">
+        <v>215098000000.0</v>
+      </c>
+      <c r="U39">
+        <v>244316000000.0</v>
+      </c>
+      <c r="V39">
+        <v>227311000000.0</v>
+      </c>
+      <c r="W39">
+        <v>277865000000.0</v>
+      </c>
+      <c r="X39">
+        <v>293487000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>339743000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>282549000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>274335000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>290485000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>362584000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1201685000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1110175000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>384511000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>331035000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>300651000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>794058000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>170251000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>618685000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>659274000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>578378000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>201127000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>487688000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>531944000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>492222000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>700533000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>531536000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>425573000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>604106000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>483054000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>616615000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>476728000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>482778000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>396879000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>498088000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>409863000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>446032000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>142473000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>106898000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>73076000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>76345000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>19276475200.0</v>
+      </c>
+      <c r="BI39">
+        <v>27865977900.0</v>
+      </c>
+      <c r="BJ39">
+        <v>28824554800.0</v>
+      </c>
+      <c r="BK39">
+        <v>16175046000.0</v>
+      </c>
+      <c r="BL39">
+        <v>20918452300.0</v>
+      </c>
+      <c r="BM39">
+        <v>28360995300.0</v>
+      </c>
+      <c r="BN39">
+        <v>16678417000.0</v>
+      </c>
+      <c r="BO39">
+        <v>14856452200.0</v>
+      </c>
+      <c r="BP39">
+        <v>18921702500.0</v>
+      </c>
+      <c r="BQ39">
+        <v>17437491400.0</v>
+      </c>
+      <c r="BR39">
+        <v>15762175700.0</v>
+      </c>
+      <c r="BS39">
+        <v>18455107600.0</v>
+      </c>
+      <c r="BT39">
+        <v>16529147100.0</v>
+      </c>
+      <c r="BU39">
+        <v>7330932600.0</v>
+      </c>
+      <c r="BV39">
+        <v>10162103000.0</v>
+      </c>
+      <c r="BW39">
+        <v>12667871800.0</v>
+      </c>
+      <c r="BX39">
+        <v>7758983200.0</v>
+      </c>
+      <c r="BY39">
+        <v>16866585900.0</v>
+      </c>
+      <c r="BZ39">
+        <v>16408816600.0</v>
+      </c>
+      <c r="CA39">
+        <v>10882112000.0</v>
+      </c>
+      <c r="CB39">
+        <v>11763507000.0</v>
+      </c>
+      <c r="CC39">
+        <v>14619867000.0</v>
+      </c>
+      <c r="CD39">
+        <v>19404910000.0</v>
+      </c>
+      <c r="CE39">
+        <v>16415595000.0</v>
+      </c>
+      <c r="CF39">
+        <v>15875250000.0</v>
+      </c>
+      <c r="CG39">
+        <v>35935681000.0</v>
+      </c>
+      <c r="CH39">
+        <v>75795564000.0</v>
+      </c>
+      <c r="CI39">
+        <v>71490863000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>14979053000.0</v>
+      </c>
+      <c r="CK39">
+        <v>8589178000.0</v>
+      </c>
+      <c r="CL39">
+        <v>19641000000.0</v>
+      </c>
+      <c r="CM39">
+        <v>27240232000.0</v>
+      </c>
+      <c r="CN39">
+        <v>46451000000.0</v>
+      </c>
+      <c r="CO39">
+        <v>36123000000.0</v>
+      </c>
+      <c r="CP39"/>
+      <c r="CQ39">
+        <v>47855000000.0</v>
+      </c>
+      <c r="CR39"/>
+    </row>
+    <row r="40" spans="1:96">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>226877000000.0</v>
+      </c>
+      <c r="C40">
+        <v>239573000000.0</v>
+      </c>
+      <c r="D40">
+        <v>393644000000.0</v>
+      </c>
+      <c r="E40">
+        <v>663943000000.0</v>
+      </c>
+      <c r="F40">
+        <v>515460000000.0</v>
+      </c>
+      <c r="G40">
+        <v>568029000000.0</v>
+      </c>
+      <c r="H40">
+        <v>215012000000.0</v>
+      </c>
+      <c r="I40">
+        <v>233157000000.0</v>
+      </c>
+      <c r="J40">
+        <v>210138000000.0</v>
+      </c>
+      <c r="K40">
+        <v>204347000000.0</v>
+      </c>
+      <c r="L40">
+        <v>229914000000.0</v>
+      </c>
+      <c r="M40">
+        <v>195617000000.0</v>
+      </c>
+      <c r="N40">
+        <v>172897000000.0</v>
+      </c>
+      <c r="O40">
+        <v>141961000000.0</v>
+      </c>
+      <c r="P40">
+        <v>177877000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>158423000000.0</v>
+      </c>
+      <c r="R40">
+        <v>127467000000.0</v>
+      </c>
+      <c r="S40">
+        <v>118094000000.0</v>
+      </c>
+      <c r="T40">
+        <v>135663000000.0</v>
+      </c>
+      <c r="U40">
+        <v>125708000000.0</v>
+      </c>
+      <c r="V40">
+        <v>108723000000.0</v>
+      </c>
+      <c r="W40">
+        <v>82702000000.0</v>
+      </c>
+      <c r="X40">
+        <v>206277000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>346569000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>219556000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>99356000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>291130000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>290782000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>257343000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>104023000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>216941000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>208753000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>197054000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>120280000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>156278000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>172071000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>134005000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>130450000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>255912000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>238363000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>217127000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>212818000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>360856000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>295890000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>320468000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>333743000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>330877000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>383556000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>267210000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>291029000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>276206000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>285195000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>227810000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>235508000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>240193000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>230291000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>433171000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>261901000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>223503153000.0</v>
+      </c>
+      <c r="BI40">
+        <v>216325462000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>213698919000.0</v>
+      </c>
+      <c r="BK40">
+        <v>218896990000.0</v>
+      </c>
+      <c r="BL40">
+        <v>198732725000.0</v>
+      </c>
+      <c r="BM40">
+        <v>195914552000.0</v>
+      </c>
+      <c r="BN40">
+        <v>158891313000.0</v>
+      </c>
+      <c r="BO40">
+        <v>168995994000.0</v>
+      </c>
+      <c r="BP40">
+        <v>158499795000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>138820538000.0</v>
+      </c>
+      <c r="BR40">
+        <v>127123148000.0</v>
+      </c>
+      <c r="BS40">
+        <v>137130368000.0</v>
+      </c>
+      <c r="BT40">
+        <v>130878128000.0</v>
+      </c>
+      <c r="BU40">
+        <v>83632032000.0</v>
+      </c>
+      <c r="BV40">
+        <v>68963159000.0</v>
+      </c>
+      <c r="BW40">
+        <v>67638590000.0</v>
+      </c>
+      <c r="BX40">
+        <v>76275758000.0</v>
+      </c>
+      <c r="BY40">
+        <v>65535005000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>46097271000.0</v>
+      </c>
+      <c r="CA40">
+        <v>63147287000.0</v>
+      </c>
+      <c r="CB40">
+        <v>59324069000.0</v>
+      </c>
+      <c r="CC40">
+        <v>41594716000.0</v>
+      </c>
+      <c r="CD40">
+        <v>45962318000.0</v>
+      </c>
+      <c r="CE40">
+        <v>43836630000.0</v>
+      </c>
+      <c r="CF40">
+        <v>27434229000.0</v>
+      </c>
+      <c r="CG40">
+        <v>33271180000.0</v>
+      </c>
+      <c r="CH40">
+        <v>36500896000.0</v>
+      </c>
+      <c r="CI40">
+        <v>57453871000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>84782955000.0</v>
+      </c>
+      <c r="CK40">
+        <v>129616463000.0</v>
+      </c>
+      <c r="CL40">
+        <v>100415000000.0</v>
+      </c>
+      <c r="CM40">
+        <v>124061731000.0</v>
+      </c>
+      <c r="CN40">
+        <v>96391000000.0</v>
+      </c>
+      <c r="CO40">
+        <v>61534000000.0</v>
+      </c>
+      <c r="CP40"/>
+      <c r="CQ40">
+        <v>80668000000.0</v>
+      </c>
+      <c r="CR40"/>
+    </row>
+    <row r="41" spans="1:96">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>38760000000.0</v>
+      </c>
+      <c r="O41">
+        <v>39108000000.0</v>
+      </c>
+      <c r="P41">
+        <v>56105000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>55712000000.0</v>
+      </c>
+      <c r="R41">
+        <v>55320000000.0</v>
+      </c>
+      <c r="S41">
+        <v>55448000000.0</v>
+      </c>
+      <c r="T41">
+        <v>78164000000.0</v>
+      </c>
+      <c r="U41">
+        <v>78164000000.0</v>
+      </c>
+      <c r="V41">
+        <v>77007000000.0</v>
+      </c>
+      <c r="W41">
+        <v>76469000000.0</v>
+      </c>
+      <c r="X41">
+        <v>68752000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>67587000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>66325000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>72965000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>53914000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>53222000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>57720000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>62259000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>53056000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>51753830000.0</v>
+      </c>
+      <c r="AH41">
+        <v>50455000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>49655000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>40924000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>39865000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>38807000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>40126000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>63558000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>50410000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>48640000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>48827000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>43819000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>41437000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>38388000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>38530000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>37110000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>35719000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>34711000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>33512000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>36348000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>35055000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>33761000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>29707000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>28905000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>25478000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>22052000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>20910000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>19662451500.0</v>
+      </c>
+      <c r="BI41">
+        <v>19306934200.0</v>
+      </c>
+      <c r="BJ41">
+        <v>18951414600.0</v>
+      </c>
+      <c r="BK41">
+        <v>18714401800.0</v>
+      </c>
+      <c r="BL41">
+        <v>19599596200.0</v>
+      </c>
+      <c r="BM41">
+        <v>18437336800.0</v>
+      </c>
+      <c r="BN41">
+        <v>17275077500.0</v>
+      </c>
+      <c r="BO41">
+        <v>17252955700.0</v>
+      </c>
+      <c r="BP41">
+        <v>21734338600.0</v>
+      </c>
+      <c r="BQ41">
+        <v>20276641300.0</v>
+      </c>
+      <c r="BR41">
+        <v>19187321100.0</v>
+      </c>
+      <c r="BS41">
+        <v>19220600000.0</v>
+      </c>
+      <c r="BT41">
+        <v>24461513700.0</v>
+      </c>
+      <c r="BU41">
+        <v>13938076000.0</v>
+      </c>
+      <c r="BV41">
+        <v>9975578800.0</v>
+      </c>
+      <c r="BW41">
+        <v>11053484000.0</v>
+      </c>
+      <c r="BX41">
+        <v>20527626200.0</v>
+      </c>
+      <c r="BY41">
+        <v>18737687000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>19177789400.0</v>
+      </c>
+      <c r="CA41">
+        <v>15936670000.0</v>
+      </c>
+      <c r="CB41">
+        <v>16515914000.0</v>
+      </c>
+      <c r="CC41">
+        <v>25017958000.0</v>
+      </c>
+      <c r="CD41">
+        <v>17474624000.0</v>
+      </c>
+      <c r="CE41">
+        <v>16429791000.0</v>
+      </c>
+      <c r="CF41">
+        <v>15274105000.0</v>
+      </c>
+      <c r="CG41">
+        <v>11999199000.0</v>
+      </c>
+      <c r="CH41">
+        <v>7277676000.0</v>
+      </c>
+      <c r="CI41">
+        <v>7152229000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>11240435000.0</v>
+      </c>
+      <c r="CK41">
+        <v>10613722000.0</v>
+      </c>
+      <c r="CL41">
+        <v>16621000000.0</v>
+      </c>
+      <c r="CM41">
+        <v>14883446000.0</v>
+      </c>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+    </row>
+    <row r="42" spans="1:96">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="C42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="D42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="E42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="F42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="G42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="H42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="I42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="J42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="K42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="L42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="M42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="N42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="O42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="P42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="R42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="S42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="T42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="U42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="V42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="W42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="X42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>57313000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>82571000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>81071000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>81071000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>81071000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>81071000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>79571000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>79571000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>79571000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>79571000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>78071000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>78071000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>78071000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>78071000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>76571000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>76571000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>62571000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>62571000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>62571000000.0</v>
+      </c>
+      <c r="BG42">
+        <v>75071000000.0</v>
+      </c>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+    </row>
+    <row r="43" spans="1:96">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+    </row>
+    <row r="44" spans="1:96">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+    </row>
+    <row r="45" spans="1:96">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>2371432000000.0</v>
+      </c>
+      <c r="C45">
+        <v>2339907000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>2265269000000.0</v>
+      </c>
+      <c r="F45">
+        <v>2333124000000.0</v>
+      </c>
+      <c r="G45">
+        <v>2283786000000.0</v>
+      </c>
+      <c r="H45">
+        <v>2347127000000.0</v>
+      </c>
+      <c r="I45">
+        <v>2323705000000.0</v>
+      </c>
+      <c r="J45">
+        <v>2288053000000.0</v>
+      </c>
+      <c r="K45">
+        <v>2241706000000.0</v>
+      </c>
+      <c r="L45">
+        <v>2295811000000.0</v>
+      </c>
+      <c r="M45">
+        <v>2230108000000.0</v>
+      </c>
+      <c r="N45">
+        <v>2147674000000.0</v>
+      </c>
+      <c r="O45">
+        <v>2080751000000.0</v>
+      </c>
+      <c r="P45">
+        <v>2067767000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+    </row>
+    <row r="46" spans="1:96">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>311488000000.0</v>
+      </c>
+      <c r="C46">
+        <v>322518000000.0</v>
+      </c>
+      <c r="D46">
+        <v>314717000000.0</v>
+      </c>
+      <c r="E46">
+        <v>336895000000.0</v>
+      </c>
+      <c r="F46">
+        <v>370120000000.0</v>
+      </c>
+      <c r="G46">
+        <v>366682000000.0</v>
+      </c>
+      <c r="H46">
+        <v>380839000000.0</v>
+      </c>
+      <c r="I46">
+        <v>398963000000.0</v>
+      </c>
+      <c r="J46">
+        <v>415503000000.0</v>
+      </c>
+      <c r="K46">
+        <v>415061000000.0</v>
+      </c>
+      <c r="L46">
+        <v>421524000000.0</v>
+      </c>
+      <c r="M46">
+        <v>404210000000.0</v>
+      </c>
+      <c r="N46">
+        <v>363267000000.0</v>
+      </c>
+      <c r="O46">
+        <v>339561000000.0</v>
+      </c>
+      <c r="P46">
+        <v>277842000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>301762000000.0</v>
+      </c>
+      <c r="R46">
+        <v>316361000000.0</v>
+      </c>
+      <c r="S46">
+        <v>352919000000.0</v>
+      </c>
+      <c r="T46">
+        <v>376051000000.0</v>
+      </c>
+      <c r="U46">
+        <v>409004000000.0</v>
+      </c>
+      <c r="V46">
+        <v>428502000000.0</v>
+      </c>
+      <c r="W46">
+        <v>426294000000.0</v>
+      </c>
+      <c r="X46">
+        <v>435556000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>456491000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>482325000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>432950000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>436760000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>393752000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>400496000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>407595000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>397137000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>402436000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>411073000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>408200000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>406080000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>396275000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>391224000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>392325000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>386959000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>371276000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>312004000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>296112000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>254218000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>262083000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>275797000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>284897000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>272239000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>280003000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>278161000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>265672000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>254228000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>253503000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>248888000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>246756000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>224887000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>216076000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>193356000000.0</v>
+      </c>
+      <c r="BG46">
+        <v>174158000000.0</v>
+      </c>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+    </row>
+    <row r="47" spans="1:96">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>322518000000.0</v>
+      </c>
+      <c r="D47">
+        <v>314717000000.0</v>
+      </c>
+      <c r="E47">
+        <v>336895000000.0</v>
+      </c>
+      <c r="F47">
+        <v>370120000000.0</v>
+      </c>
+      <c r="G47">
+        <v>366682000000.0</v>
+      </c>
+      <c r="H47">
+        <v>380839000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>421524000000.0</v>
+      </c>
+      <c r="M47">
+        <v>404210000000.0</v>
+      </c>
+      <c r="N47">
+        <v>363267000000.0</v>
+      </c>
+      <c r="O47">
+        <v>339561000000.0</v>
+      </c>
+      <c r="P47">
+        <v>277842000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>301762000000.0</v>
+      </c>
+      <c r="R47">
+        <v>316361000000.0</v>
+      </c>
+      <c r="S47">
+        <v>352919000000.0</v>
+      </c>
+      <c r="T47">
+        <v>376051000000.0</v>
+      </c>
+      <c r="U47">
+        <v>409004000000.0</v>
+      </c>
+      <c r="V47">
+        <v>428502000000.0</v>
+      </c>
+      <c r="W47">
+        <v>426294000000.0</v>
+      </c>
+      <c r="X47">
+        <v>435556000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>456491000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>482325000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>432950000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>436760000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>393752000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>400496000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>407595000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>397137000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>402436000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>411073000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>408200000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>406080000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>396275000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>391224000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>392325000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>386959000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>371276000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>312004000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>296112000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>254218000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>262083000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>275797000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>284897000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>272239000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>280003000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>278161000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>265672000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>254228000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>253503000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>248888000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>246756000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>224887000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>216076000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>193356000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>174158000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>168670331100.0</v>
+      </c>
+      <c r="BI47">
+        <v>169086882900.0</v>
+      </c>
+      <c r="BJ47">
+        <v>169199633100.0</v>
+      </c>
+      <c r="BK47">
+        <v>170218184200.0</v>
+      </c>
+      <c r="BL47">
+        <v>174676637600.0</v>
+      </c>
+      <c r="BM47">
+        <v>175680537700.0</v>
+      </c>
+      <c r="BN47">
+        <v>164670843900.0</v>
+      </c>
+      <c r="BO47">
+        <v>166061793600.0</v>
+      </c>
+      <c r="BP47">
+        <v>153038400300.0</v>
+      </c>
+      <c r="BQ47">
+        <v>152978988500.0</v>
+      </c>
+      <c r="BR47">
+        <v>169306158600.0</v>
+      </c>
+      <c r="BS47">
+        <v>199053612200.0</v>
+      </c>
+      <c r="BT47">
+        <v>214822240900.0</v>
+      </c>
+      <c r="BU47">
+        <v>149883889500.0</v>
+      </c>
+      <c r="BV47">
+        <v>137411954100.0</v>
+      </c>
+      <c r="BW47">
+        <v>141512854300.0</v>
+      </c>
+      <c r="BX47">
+        <v>148938077300.0</v>
+      </c>
+      <c r="BY47">
+        <v>142843318600.0</v>
+      </c>
+      <c r="BZ47">
+        <v>140091645100.0</v>
+      </c>
+      <c r="CA47">
+        <v>137138496000.0</v>
+      </c>
+      <c r="CB47">
+        <v>138168050000.0</v>
+      </c>
+      <c r="CC47">
+        <v>136565439000.0</v>
+      </c>
+      <c r="CD47">
+        <v>136661596000.0</v>
+      </c>
+      <c r="CE47">
+        <v>137553744000.0</v>
+      </c>
+      <c r="CF47">
+        <v>136425020000.0</v>
+      </c>
+      <c r="CG47">
+        <v>135944382000.0</v>
+      </c>
+      <c r="CH47">
+        <v>137815782000.0</v>
+      </c>
+      <c r="CI47">
+        <v>140432469000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>157265800000.0</v>
+      </c>
+      <c r="CK47">
+        <v>159376696000.0</v>
+      </c>
+      <c r="CL47">
+        <v>165552000000.0</v>
+      </c>
+      <c r="CM47">
+        <v>169967049000.0</v>
+      </c>
+      <c r="CN47">
+        <v>165018000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>153355000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>145753000000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>136670000000.0</v>
+      </c>
+      <c r="CR47">
+        <v>165854953000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:96">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>1937186000000.0</v>
+      </c>
+      <c r="C48">
+        <v>1867692000000.0</v>
+      </c>
+      <c r="D48">
+        <v>1773639000000.0</v>
+      </c>
+      <c r="E48">
+        <v>1739035000000.0</v>
+      </c>
+      <c r="F48">
+        <v>1747404000000.0</v>
+      </c>
+      <c r="G48">
+        <v>1701231000000.0</v>
+      </c>
+      <c r="H48">
+        <v>1672116000000.0</v>
+      </c>
+      <c r="I48">
+        <v>1603702000000.0</v>
+      </c>
+      <c r="J48">
+        <v>1596744000000.0</v>
+      </c>
+      <c r="K48">
+        <v>1567473000000.0</v>
+      </c>
+      <c r="L48">
+        <v>1565232000000.0</v>
+      </c>
+      <c r="M48">
+        <v>1507787000000.0</v>
+      </c>
+      <c r="N48">
+        <v>1494225000000.0</v>
+      </c>
+      <c r="O48">
+        <v>1468793000000.0</v>
+      </c>
+      <c r="P48">
+        <v>1442290000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>1409393000000.0</v>
+      </c>
+      <c r="R48">
+        <v>1419411000000.0</v>
+      </c>
+      <c r="S48">
+        <v>1403224000000.0</v>
+      </c>
+      <c r="T48">
+        <v>1363776000000.0</v>
+      </c>
+      <c r="U48">
+        <v>1344831000000.0</v>
+      </c>
+      <c r="V48">
+        <v>1340319000000.0</v>
+      </c>
+      <c r="W48">
+        <v>1338349000000.0</v>
+      </c>
+      <c r="X48">
+        <v>1366315000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>1353580000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>1403617000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>1404057000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>1295351000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>1252207000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>1289945000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>1263778000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>1169201000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>1118916000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>1136278000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>1102231000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1018463000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>953719000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>983296000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>948857000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>809805000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>813406000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>888574000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>843991000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>742886000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>713876000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>736071000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>687854000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>603411000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>572347000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>556574000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>523509000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>441597000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>406803000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>445111000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>421559000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>374180000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>359522000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>392117000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>359102000000.0</v>
+      </c>
+      <c r="BH48">
+        <v>327883137200.0</v>
+      </c>
+      <c r="BI48">
+        <v>289026195400.0</v>
+      </c>
+      <c r="BJ48">
+        <v>291078556700.0</v>
+      </c>
+      <c r="BK48">
+        <v>269533745300.0</v>
+      </c>
+      <c r="BL48">
+        <v>238145365300.0</v>
+      </c>
+      <c r="BM48">
+        <v>208591928900.0</v>
+      </c>
+      <c r="BN48">
+        <v>201064994100.0</v>
+      </c>
+      <c r="BO48">
+        <v>183489756000.0</v>
+      </c>
+      <c r="BP48">
+        <v>164068785900.0</v>
+      </c>
+      <c r="BQ48">
+        <v>142585653200.0</v>
+      </c>
+      <c r="BR48">
+        <v>139308283100.0</v>
+      </c>
+      <c r="BS48">
+        <v>127723040300.0</v>
+      </c>
+      <c r="BT48">
+        <v>121401616500.0</v>
+      </c>
+      <c r="BU48">
+        <v>114638631500.0</v>
+      </c>
+      <c r="BV48">
+        <v>142250359400.0</v>
+      </c>
+      <c r="BW48">
+        <v>121885215000.0</v>
+      </c>
+      <c r="BX48">
+        <v>119233329400.0</v>
+      </c>
+      <c r="BY48">
+        <v>94332755200.0</v>
+      </c>
+      <c r="BZ48">
+        <v>120188459100.0</v>
+      </c>
+      <c r="CA48">
+        <v>100510083000.0</v>
+      </c>
+      <c r="CB48">
+        <v>81266968000.0</v>
+      </c>
+      <c r="CC48">
+        <v>100514319000.0</v>
+      </c>
+      <c r="CD48">
+        <v>82822709000.0</v>
+      </c>
+      <c r="CE48">
+        <v>71256414000.0</v>
+      </c>
+      <c r="CF48">
+        <v>144283055000.0</v>
+      </c>
+      <c r="CG48">
+        <v>136965922000.0</v>
+      </c>
+      <c r="CH48">
+        <v>159787449000.0</v>
+      </c>
+      <c r="CI48">
+        <v>148491806000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>157318365000.0</v>
+      </c>
+      <c r="CK48">
+        <v>152981236000.0</v>
+      </c>
+      <c r="CL48">
+        <v>158334000000.0</v>
+      </c>
+      <c r="CM48">
+        <v>950000000.0</v>
+      </c>
+      <c r="CN48">
+        <v>130108000000.0</v>
+      </c>
+      <c r="CO48">
+        <v>75774000000.0</v>
+      </c>
+      <c r="CP48">
+        <v>52433000000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>56576000000.0</v>
+      </c>
+      <c r="CR48">
+        <v>19462212000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:96">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+    </row>
+    <row r="50" spans="1:96">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
+        <v>149600000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>222544000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>230642000000.0</v>
+      </c>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>63000000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>65000000000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+    </row>
+    <row r="51" spans="1:96">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>27969000000.0</v>
+      </c>
+      <c r="C51">
+        <v>24185000000.0</v>
+      </c>
+      <c r="D51">
+        <v>21001000000.0</v>
+      </c>
+      <c r="E51">
+        <v>23342000000.0</v>
+      </c>
+      <c r="F51">
+        <v>25665000000.0</v>
+      </c>
+      <c r="G51">
+        <v>27428000000.0</v>
+      </c>
+      <c r="H51">
+        <v>34432000000.0</v>
+      </c>
+      <c r="I51">
+        <v>36994000000.0</v>
+      </c>
+      <c r="J51">
+        <v>39107000000.0</v>
+      </c>
+      <c r="K51">
+        <v>30646000000.0</v>
+      </c>
+      <c r="L51">
+        <v>28901000000.0</v>
+      </c>
+      <c r="M51">
+        <v>31371000000.0</v>
+      </c>
+      <c r="N51">
+        <v>33822000000.0</v>
+      </c>
+      <c r="O51">
+        <v>36656000000.0</v>
+      </c>
+      <c r="P51">
+        <v>37281000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>39634000000.0</v>
+      </c>
+      <c r="R51">
+        <v>41956000000.0</v>
+      </c>
+      <c r="S51">
+        <v>44182000000.0</v>
+      </c>
+      <c r="T51">
+        <v>43165000000.0</v>
+      </c>
+      <c r="U51">
+        <v>45132000000.0</v>
+      </c>
+      <c r="V51">
+        <v>47061000000.0</v>
+      </c>
+      <c r="W51">
+        <v>47990000000.0</v>
+      </c>
+      <c r="X51">
+        <v>201797000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>277736000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>285763000000.0</v>
+      </c>
+      <c r="AA51"/>
+      <c r="AB51">
+        <v>63000000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>65000000000.0</v>
+      </c>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51">
+        <v>20000000000.0</v>
+      </c>
+      <c r="AK51"/>
+      <c r="AL51">
+        <v>980000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>3864000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>6667000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>9391000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>12038000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>14610000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>17110000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>19539000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>26380000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>31896000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>42663000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>47919000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>34184000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>31122000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>36477000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>142582000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>89210000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>68675000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>182204000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>140534000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>13891000000.0</v>
+      </c>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+    </row>
+    <row r="52" spans="1:96">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>14200000000.0</v>
+      </c>
+      <c r="C52">
+        <v>21138000000.0</v>
+      </c>
+      <c r="D52">
+        <v>8020000000.0</v>
+      </c>
+      <c r="E52">
+        <v>8676000000.0</v>
+      </c>
+      <c r="F52">
+        <v>9314000000.0</v>
+      </c>
+      <c r="G52">
+        <v>17720000000.0</v>
+      </c>
+      <c r="H52">
+        <v>19532000000.0</v>
+      </c>
+      <c r="I52">
+        <v>30574000000.0</v>
+      </c>
+      <c r="J52">
+        <v>21980000000.0</v>
+      </c>
+      <c r="K52">
+        <v>14812000000.0</v>
+      </c>
+      <c r="L52">
+        <v>3886000000.0</v>
+      </c>
+      <c r="M52">
+        <v>4520000000.0</v>
+      </c>
+      <c r="N52">
+        <v>8062000000.0</v>
+      </c>
+      <c r="O52">
+        <v>9333000000.0</v>
+      </c>
+      <c r="P52">
+        <v>10898000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>12841000000.0</v>
+      </c>
+      <c r="R52">
+        <v>13412000000.0</v>
+      </c>
+      <c r="S52">
+        <v>13902000000.0</v>
+      </c>
+      <c r="T52">
+        <v>12568000000.0</v>
+      </c>
+      <c r="U52">
+        <v>12568000000.0</v>
+      </c>
+      <c r="V52">
+        <v>12568000000.0</v>
+      </c>
+      <c r="W52">
+        <v>12568000000.0</v>
+      </c>
+      <c r="X52">
+        <v>161530000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>233975000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>242420000000.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52">
+        <v>63000000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>65000000000.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
+        <v>20000000000.0</v>
+      </c>
+      <c r="AK52"/>
+      <c r="AL52">
+        <v>980000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>3864000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>6667000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>9391000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>12038000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>11698000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>10443000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>10148000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>14342000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>18135000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>29182000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>29182000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>29704000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>22663000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>22161000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>122538000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>61725000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>37553000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>145727000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>98820000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>13891000000.0</v>
+      </c>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+    </row>
+    <row r="53" spans="1:96">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>1805500000000.0</v>
+      </c>
+      <c r="D53">
+        <v>1630500000000.0</v>
+      </c>
+      <c r="E53">
+        <v>1456000000000.0</v>
+      </c>
+      <c r="F53">
+        <v>1482100000000.0</v>
+      </c>
+      <c r="G53">
+        <v>1548800000000.0</v>
+      </c>
+      <c r="H53">
+        <v>190000000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>1041400000000.0</v>
+      </c>
+      <c r="M53">
+        <v>932700000000.0</v>
+      </c>
+      <c r="N53">
+        <v>997990000000.0</v>
+      </c>
+      <c r="O53">
+        <v>1094780000000.0</v>
+      </c>
+      <c r="P53">
+        <v>1018445000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>934680000000.0</v>
+      </c>
+      <c r="R53">
+        <v>790778000000.0</v>
+      </c>
+      <c r="S53">
+        <v>931758000000.0</v>
+      </c>
+      <c r="T53">
+        <v>440400000000.0</v>
+      </c>
+      <c r="U53">
+        <v>402090000000.0</v>
+      </c>
+      <c r="V53">
+        <v>430300000000.0</v>
+      </c>
+      <c r="W53">
+        <v>384499000000.0</v>
+      </c>
+      <c r="X53">
+        <v>56800000000.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53">
+        <v>-85576000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>-89560000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>-58973000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>-46326000000.0</v>
+      </c>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+    </row>
+    <row r="54" spans="1:96">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+    </row>
+    <row r="55" spans="1:96">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>3056884000000.0</v>
+      </c>
+      <c r="C55">
+        <v>3118840000000.0</v>
+      </c>
+      <c r="D55">
+        <v>2939867000000.0</v>
+      </c>
+      <c r="E55">
+        <v>2864893000000.0</v>
+      </c>
+      <c r="F55">
+        <v>2864659000000.0</v>
+      </c>
+      <c r="G55">
+        <v>2948437000000.0</v>
+      </c>
+      <c r="H55">
+        <v>2742821000000.0</v>
+      </c>
+      <c r="I55">
+        <v>2604617000000.0</v>
+      </c>
+      <c r="J55">
+        <v>2575246000000.0</v>
+      </c>
+      <c r="K55">
+        <v>2682813000000.0</v>
+      </c>
+      <c r="L55">
+        <v>2631602000000.0</v>
+      </c>
+      <c r="M55">
+        <v>2525705000000.0</v>
+      </c>
+      <c r="N55">
+        <v>2541730000000.0</v>
+      </c>
+      <c r="O55">
+        <v>2677651000000.0</v>
+      </c>
+      <c r="P55">
+        <v>2428841000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2400889000000.0</v>
+      </c>
+      <c r="R55">
+        <v>2308513000000.0</v>
+      </c>
+      <c r="S55">
+        <v>2655278000000.0</v>
+      </c>
+      <c r="T55">
+        <v>2359433000000.0</v>
+      </c>
+      <c r="U55">
+        <v>2247621000000.0</v>
+      </c>
+      <c r="V55">
+        <v>2276328000000.0</v>
+      </c>
+      <c r="W55">
+        <v>2288831000000.0</v>
+      </c>
+      <c r="X55">
+        <v>2446378000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2596901000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2680210000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2896840000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>2538623000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>2286445000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>2390936000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>2271344000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>2305591000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>2184013000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>2000068000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>2411872000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>2090540000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1800301000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1777141000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1723468000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1710892000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1584546000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1681928000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1810083000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1737899000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1627002000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1646790000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1633339000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1553781000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1525938000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1391431000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1451020000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1290137000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1315898000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1247985000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1239927000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1234416000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1262112000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1076929000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1126055000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>890575431300.0</v>
+      </c>
+      <c r="BI55">
+        <v>809479385700.0</v>
+      </c>
+      <c r="BJ55">
+        <v>840421324100.0</v>
+      </c>
+      <c r="BK55">
+        <v>982479682100.0</v>
+      </c>
+      <c r="BL55">
+        <v>751803001100.0</v>
+      </c>
+      <c r="BM55">
+        <v>723909797700.0</v>
+      </c>
+      <c r="BN55">
+        <v>731164258600.0</v>
+      </c>
+      <c r="BO55">
+        <v>774856830100.0</v>
+      </c>
+      <c r="BP55">
+        <v>800377083800.0</v>
+      </c>
+      <c r="BQ55">
+        <v>742737713200.0</v>
+      </c>
+      <c r="BR55">
+        <v>838574645600.0</v>
+      </c>
+      <c r="BS55">
+        <v>841054201900.0</v>
+      </c>
+      <c r="BT55">
+        <v>717844897200.0</v>
+      </c>
+      <c r="BU55">
+        <v>572711928700.0</v>
+      </c>
+      <c r="BV55">
+        <v>584445689400.0</v>
+      </c>
+      <c r="BW55">
+        <v>624557293200.0</v>
+      </c>
+      <c r="BX55">
+        <v>572621981100.0</v>
+      </c>
+      <c r="BY55">
+        <v>545013511100.0</v>
+      </c>
+      <c r="BZ55">
+        <v>539840096600.0</v>
+      </c>
+      <c r="CA55">
+        <v>532767581000.0</v>
+      </c>
+      <c r="CB55">
+        <v>511910072000.0</v>
+      </c>
+      <c r="CC55">
+        <v>520836002000.0</v>
+      </c>
+      <c r="CD55">
+        <v>530630672000.0</v>
+      </c>
+      <c r="CE55">
+        <v>514340541000.0</v>
+      </c>
+      <c r="CF55">
+        <v>573557736000.0</v>
+      </c>
+      <c r="CG55">
+        <v>571015224000.0</v>
+      </c>
+      <c r="CH55">
+        <v>568363431000.0</v>
+      </c>
+      <c r="CI55">
+        <v>579103632000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>626928136000.0</v>
+      </c>
+      <c r="CK55">
+        <v>704664152000.0</v>
+      </c>
+      <c r="CL55">
+        <v>716117000000.0</v>
+      </c>
+      <c r="CM55">
+        <v>722880878000.0</v>
+      </c>
+      <c r="CN55">
+        <v>790917000000.0</v>
+      </c>
+      <c r="CO55">
+        <v>837635000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>896800000000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>848355000000.0</v>
+      </c>
+      <c r="CR55">
+        <v>1037680881000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:96">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>2632646000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2684116000000.0</v>
+      </c>
+      <c r="D56">
+        <v>2513012000000.0</v>
+      </c>
+      <c r="E56">
+        <v>2399107000000.0</v>
+      </c>
+      <c r="F56">
+        <v>2382411000000.0</v>
+      </c>
+      <c r="G56">
+        <v>2480929000000.0</v>
+      </c>
+      <c r="H56">
+        <v>2271882000000.0</v>
+      </c>
+      <c r="I56">
+        <v>2119670000000.0</v>
+      </c>
+      <c r="J56">
+        <v>2083225000000.0</v>
+      </c>
+      <c r="K56">
+        <v>2187131000000.0</v>
+      </c>
+      <c r="L56">
+        <v>2112861000000.0</v>
+      </c>
+      <c r="M56">
+        <v>2022905000000.0</v>
+      </c>
+      <c r="N56">
+        <v>2067655000000.0</v>
+      </c>
+      <c r="O56">
+        <v>2226330000000.0</v>
+      </c>
+      <c r="P56">
+        <v>2042818000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1996893000000.0</v>
+      </c>
+      <c r="R56">
+        <v>1894713000000.0</v>
+      </c>
+      <c r="S56">
+        <v>2226977000000.0</v>
+      </c>
+      <c r="T56">
+        <v>1887863000000.0</v>
+      </c>
+      <c r="U56">
+        <v>1741301000000.0</v>
+      </c>
+      <c r="V56">
+        <v>1717985000000.0</v>
+      </c>
+      <c r="W56">
+        <v>1742927000000.0</v>
+      </c>
+      <c r="X56">
+        <v>1907054000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>2030498000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>2076002000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>2351295000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1992710000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1783386000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1891955000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1764349000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>1837565000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1711222000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1483348000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1902849000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1587885000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>1319281000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>1303938000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1241982000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>1191465000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>1105420000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>1277301000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1436237000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1389240000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1264781000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1273026000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1253487000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1192644000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1143662000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>997664000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1055818000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>938783000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>952088000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>876355000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>863400000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>879260000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>916425000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>784394000000.0</v>
+      </c>
+      <c r="BG56">
+        <v>865169000000.0</v>
+      </c>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+    </row>
+    <row r="57" spans="1:96">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>844227000000.0</v>
+      </c>
+      <c r="C57">
+        <v>976646000000.0</v>
+      </c>
+      <c r="D57">
+        <v>887221000000.0</v>
+      </c>
+      <c r="E57">
+        <v>845931000000.0</v>
+      </c>
+      <c r="F57">
+        <v>836405000000.0</v>
+      </c>
+      <c r="G57">
+        <v>966778000000.0</v>
+      </c>
+      <c r="H57">
+        <v>780619000000.0</v>
+      </c>
+      <c r="I57">
+        <v>714697000000.0</v>
+      </c>
+      <c r="J57">
+        <v>686782000000.0</v>
+      </c>
+      <c r="K57">
+        <v>829325000000.0</v>
+      </c>
+      <c r="L57">
+        <v>775660000000.0</v>
+      </c>
+      <c r="M57">
+        <v>726356000000.0</v>
+      </c>
+      <c r="N57">
+        <v>758556000000.0</v>
+      </c>
+      <c r="O57">
+        <v>917998000000.0</v>
+      </c>
+      <c r="P57">
+        <v>679634000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>684562000000.0</v>
+      </c>
+      <c r="R57">
+        <v>580809000000.0</v>
+      </c>
+      <c r="S57">
+        <v>941897000000.0</v>
+      </c>
+      <c r="T57">
+        <v>662467000000.0</v>
+      </c>
+      <c r="U57">
+        <v>567633000000.0</v>
+      </c>
+      <c r="V57">
+        <v>600080000000.0</v>
+      </c>
+      <c r="W57">
+        <v>614162000000.0</v>
+      </c>
+      <c r="X57">
+        <v>746615000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>907544000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>944972000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1197865000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>967405000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>759063000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>822818000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>724854000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>862881000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>791753000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>589055000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1029675000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>811549000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>584477000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>531452000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>506475000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>616221000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>496818000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>521135000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>688006000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>726122000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>642666000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>640069000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>671560000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>680454000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>679417000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>577214000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>666602000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>582284000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>639154000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>528033000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>542001000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>594711000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>635052000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>461675000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>543580000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>339376201500.0</v>
+      </c>
+      <c r="BI57">
+        <v>296961031800.0</v>
+      </c>
+      <c r="BJ57">
+        <v>332042266900.0</v>
+      </c>
+      <c r="BK57">
+        <v>495054578000.0</v>
+      </c>
+      <c r="BL57">
+        <v>296386190900.0</v>
+      </c>
+      <c r="BM57">
+        <v>299429573900.0</v>
+      </c>
+      <c r="BN57">
+        <v>315373229000.0</v>
+      </c>
+      <c r="BO57">
+        <v>362451881600.0</v>
+      </c>
+      <c r="BP57">
+        <v>394899292000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>356828544100.0</v>
+      </c>
+      <c r="BR57">
+        <v>430729568300.0</v>
+      </c>
+      <c r="BS57">
+        <v>471361527200.0</v>
+      </c>
+      <c r="BT57">
+        <v>360550912000.0</v>
+      </c>
+      <c r="BU57">
+        <v>251944062000.0</v>
+      </c>
+      <c r="BV57">
+        <v>240028591800.0</v>
+      </c>
+      <c r="BW57">
+        <v>298995081600.0</v>
+      </c>
+      <c r="BX57">
+        <v>123101566000.0</v>
+      </c>
+      <c r="BY57">
+        <v>122284004600.0</v>
+      </c>
+      <c r="BZ57">
+        <v>90915179100.0</v>
+      </c>
+      <c r="CA57">
+        <v>101962950000.0</v>
+      </c>
+      <c r="CB57">
+        <v>99869706000.0</v>
+      </c>
+      <c r="CC57">
+        <v>82646637000.0</v>
+      </c>
+      <c r="CD57">
+        <v>86233858000.0</v>
+      </c>
+      <c r="CE57">
+        <v>82085061000.0</v>
+      </c>
+      <c r="CF57">
+        <v>70673946000.0</v>
+      </c>
+      <c r="CG57">
+        <v>77994081000.0</v>
+      </c>
+      <c r="CH57">
+        <v>72832603000.0</v>
+      </c>
+      <c r="CI57">
+        <v>95249225000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>130967447000.0</v>
+      </c>
+      <c r="CK57">
+        <v>213961783000.0</v>
+      </c>
+      <c r="CL57">
+        <v>175553000000.0</v>
+      </c>
+      <c r="CM57">
+        <v>146279244000.0</v>
+      </c>
+      <c r="CN57">
+        <v>211536000000.0</v>
+      </c>
+      <c r="CO57">
+        <v>230543000000.0</v>
+      </c>
+      <c r="CP57">
+        <v>227472000000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>223902000000.0</v>
+      </c>
+      <c r="CR57">
+        <v>429321895000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:96">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>895268000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1026718000000.0</v>
+      </c>
+      <c r="D58">
+        <v>941799000000.0</v>
+      </c>
+      <c r="E58">
+        <v>901429000000.0</v>
+      </c>
+      <c r="F58">
+        <v>892826000000.0</v>
+      </c>
+      <c r="G58">
+        <v>1022777000000.0</v>
+      </c>
+      <c r="H58">
+        <v>846276000000.0</v>
+      </c>
+      <c r="I58">
+        <v>776486000000.0</v>
+      </c>
+      <c r="J58">
+        <v>754073000000.0</v>
+      </c>
+      <c r="K58">
+        <v>890911000000.0</v>
+      </c>
+      <c r="L58">
+        <v>841941000000.0</v>
+      </c>
+      <c r="M58">
+        <v>793489000000.0</v>
+      </c>
+      <c r="N58">
+        <v>823076000000.0</v>
+      </c>
+      <c r="O58">
+        <v>984429000000.0</v>
+      </c>
+      <c r="P58">
+        <v>762122000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>767067000000.0</v>
+      </c>
+      <c r="R58">
+        <v>664673000000.0</v>
+      </c>
+      <c r="S58">
+        <v>1027625000000.0</v>
+      </c>
+      <c r="T58">
+        <v>771228000000.0</v>
+      </c>
+      <c r="U58">
+        <v>678361000000.0</v>
+      </c>
+      <c r="V58">
+        <v>711580000000.0</v>
+      </c>
+      <c r="W58">
+        <v>726053000000.0</v>
+      </c>
+      <c r="X58">
+        <v>855634000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1018892000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1054640000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1270830000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1021319000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>812285000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>880538000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>787113000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>915937000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>844644000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>644837000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1090688000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>853124000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>627629000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>576392000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>557158000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>683635000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>553688000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>577402000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>750140000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>779061000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>697174000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>696267000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>731033000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>735919000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>739140000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>621906000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>714560000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>635589000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>696144000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>591423000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>606917000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>662785000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>705139000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>487361000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>569502000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>365241188000.0</v>
+      </c>
+      <c r="BI58">
+        <v>323002161000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>351891714000.0</v>
+      </c>
+      <c r="BK58">
+        <v>515494839000.0</v>
+      </c>
+      <c r="BL58">
+        <v>316206708000.0</v>
+      </c>
+      <c r="BM58">
+        <v>317866911000.0</v>
+      </c>
+      <c r="BN58">
+        <v>332648306000.0</v>
+      </c>
+      <c r="BO58">
+        <v>393916120800.0</v>
+      </c>
+      <c r="BP58">
+        <v>431155131000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>394998935800.0</v>
+      </c>
+      <c r="BR58">
+        <v>494113234000.0</v>
+      </c>
+      <c r="BS58">
+        <v>508178124600.0</v>
+      </c>
+      <c r="BT58">
+        <v>404250497000.0</v>
+      </c>
+      <c r="BU58">
+        <v>265882138000.0</v>
+      </c>
+      <c r="BV58">
+        <v>250004171000.0</v>
+      </c>
+      <c r="BW58">
+        <v>310480918900.0</v>
+      </c>
+      <c r="BX58">
+        <v>261197492000.0</v>
+      </c>
+      <c r="BY58">
+        <v>258489597000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>227460478000.0</v>
+      </c>
+      <c r="CA58">
+        <v>235066339000.0</v>
+      </c>
+      <c r="CB58">
+        <v>233451944000.0</v>
+      </c>
+      <c r="CC58">
+        <v>224630524000.0</v>
+      </c>
+      <c r="CD58">
+        <v>252138742000.0</v>
+      </c>
+      <c r="CE58">
+        <v>247405499000.0</v>
+      </c>
+      <c r="CF58">
+        <v>235145634000.0</v>
+      </c>
+      <c r="CG58">
+        <v>239918477000.0</v>
+      </c>
+      <c r="CH58">
+        <v>228030055000.0</v>
+      </c>
+      <c r="CI58">
+        <v>250193609000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>289872416000.0</v>
+      </c>
+      <c r="CK58">
+        <v>372112417000.0</v>
+      </c>
+      <c r="CL58">
+        <v>381611000000.0</v>
+      </c>
+      <c r="CM58">
+        <v>403839298000.0</v>
+      </c>
+      <c r="CN58">
+        <v>489281000000.0</v>
+      </c>
+      <c r="CO58">
+        <v>593659000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>685443000000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>632863000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>884390980000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:96">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+    </row>
+    <row r="60" spans="1:96">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>2161611000000.0</v>
+      </c>
+      <c r="C60">
+        <v>2092117000000.0</v>
+      </c>
+      <c r="D60">
+        <v>1998064000000.0</v>
+      </c>
+      <c r="E60">
+        <v>1963460000000.0</v>
+      </c>
+      <c r="F60">
+        <v>1971829000000.0</v>
+      </c>
+      <c r="G60">
+        <v>1925656000000.0</v>
+      </c>
+      <c r="H60">
+        <v>1896541000000.0</v>
+      </c>
+      <c r="I60">
+        <v>1828127000000.0</v>
+      </c>
+      <c r="J60">
+        <v>1821169000000.0</v>
+      </c>
+      <c r="K60">
+        <v>1791898000000.0</v>
+      </c>
+      <c r="L60">
+        <v>1789657000000.0</v>
+      </c>
+      <c r="M60">
+        <v>1732212000000.0</v>
+      </c>
+      <c r="N60">
+        <v>1718650000000.0</v>
+      </c>
+      <c r="O60">
+        <v>1693218000000.0</v>
+      </c>
+      <c r="P60">
+        <v>1666715000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1633818000000.0</v>
+      </c>
+      <c r="R60">
+        <v>1643836000000.0</v>
+      </c>
+      <c r="S60">
+        <v>1627649000000.0</v>
+      </c>
+      <c r="T60">
+        <v>1588201000000.0</v>
+      </c>
+      <c r="U60">
+        <v>1569256000000.0</v>
+      </c>
+      <c r="V60">
+        <v>1564744000000.0</v>
+      </c>
+      <c r="W60">
+        <v>1562774000000.0</v>
+      </c>
+      <c r="X60">
+        <v>1590740000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1578005000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1625566000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1626006000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1517300000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1474156000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1510394000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1484227000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1389650000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1339365000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1355227000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1321180000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1237412000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1172668000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1200745000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1166306000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1027254000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1030855000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1104523000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1059940000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>958835000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>929825000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>950520000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>902303000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>817860000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>786796000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>769523000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>736458000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>654546000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>619752000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>656560000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>633008000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>571629000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>556971000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>589566000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>556551000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>525332321000.0</v>
+      </c>
+      <c r="BI60">
+        <v>486475379100.0</v>
+      </c>
+      <c r="BJ60">
+        <v>488527740400.0</v>
+      </c>
+      <c r="BK60">
+        <v>466982929000.0</v>
+      </c>
+      <c r="BL60">
+        <v>435594549000.0</v>
+      </c>
+      <c r="BM60">
+        <v>406041112600.0</v>
+      </c>
+      <c r="BN60">
+        <v>398514177900.0</v>
+      </c>
+      <c r="BO60">
+        <v>380938939800.0</v>
+      </c>
+      <c r="BP60">
+        <v>369220186400.0</v>
+      </c>
+      <c r="BQ60">
+        <v>347737053700.0</v>
+      </c>
+      <c r="BR60">
+        <v>344459683600.0</v>
+      </c>
+      <c r="BS60">
+        <v>332874440800.0</v>
+      </c>
+      <c r="BT60">
+        <v>313592775700.0</v>
+      </c>
+      <c r="BU60">
+        <v>306829790800.0</v>
+      </c>
+      <c r="BV60">
+        <v>334441518700.0</v>
+      </c>
+      <c r="BW60">
+        <v>314076374300.0</v>
+      </c>
+      <c r="BX60">
+        <v>311424488700.0</v>
+      </c>
+      <c r="BY60">
+        <v>286523914500.0</v>
+      </c>
+      <c r="BZ60">
+        <v>312379618400.0</v>
+      </c>
+      <c r="CA60">
+        <v>297701242000.0</v>
+      </c>
+      <c r="CB60">
+        <v>278458127000.0</v>
+      </c>
+      <c r="CC60">
+        <v>296205479000.0</v>
+      </c>
+      <c r="CD60">
+        <v>278491931000.0</v>
+      </c>
+      <c r="CE60">
+        <v>266935041000.0</v>
+      </c>
+      <c r="CF60">
+        <v>338412102000.0</v>
+      </c>
+      <c r="CG60">
+        <v>331096748000.0</v>
+      </c>
+      <c r="CH60">
+        <v>340333376000.0</v>
+      </c>
+      <c r="CI60">
+        <v>328910024000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>337055721000.0</v>
+      </c>
+      <c r="CK60">
+        <v>332551735000.0</v>
+      </c>
+      <c r="CL60">
+        <v>334506000000.0</v>
+      </c>
+      <c r="CM60">
+        <v>319041580000.0</v>
+      </c>
+      <c r="CN60">
+        <v>301636000000.0</v>
+      </c>
+      <c r="CO60">
+        <v>243976000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>211357000000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>215492000000.0</v>
+      </c>
+      <c r="CR60">
+        <v>152095697000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:96">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+    </row>
+    <row r="62" spans="1:96">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>2289508000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2165063000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2327206000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2316632000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2762238000000.0</v>
+      </c>
+      <c r="G2">
+        <v>2809630000000.0</v>
+      </c>
+      <c r="H2">
+        <v>3919395000000.0</v>
+      </c>
+      <c r="I2">
+        <v>3227107000000.0</v>
+      </c>
+      <c r="J2">
+        <v>3122497000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1959766000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1887384000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1600406000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1605203000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1486944000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1236999000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1108618168820.0</v>
+      </c>
+      <c r="R2">
+        <v>950824443695.0</v>
+      </c>
+      <c r="S2">
+        <v>701322174850.0</v>
+      </c>
+      <c r="T2">
+        <v>440264989663.0</v>
+      </c>
+      <c r="U2">
+        <v>385186065328.0</v>
+      </c>
+      <c r="V2">
+        <v>285607811000.0</v>
+      </c>
+      <c r="W2">
+        <v>228941413000.0</v>
+      </c>
+      <c r="X2">
+        <v>494964155000.0</v>
+      </c>
+      <c r="Y2">
+        <v>514328227000.0</v>
+      </c>
+      <c r="Z2">
+        <v>406744000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>331228000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>190590000000.0</v>
+      </c>
+      <c r="C3">
+        <v>198023000000.0</v>
+      </c>
+      <c r="D3">
+        <v>195468000000.0</v>
+      </c>
+      <c r="E3">
+        <v>180495000000.0</v>
+      </c>
+      <c r="F3">
+        <v>220475000000.0</v>
+      </c>
+      <c r="G3">
+        <v>236089000000.0</v>
+      </c>
+      <c r="H3">
+        <v>204628000000.0</v>
+      </c>
+      <c r="I3">
+        <v>190717000000.0</v>
+      </c>
+      <c r="J3">
+        <v>178611000000.0</v>
+      </c>
+      <c r="K3">
+        <v>156753000000.0</v>
+      </c>
+      <c r="L3">
+        <v>8933000000.0</v>
+      </c>
+      <c r="M3">
+        <v>16343000000.0</v>
+      </c>
+      <c r="N3">
+        <v>-5492000000.0</v>
+      </c>
+      <c r="O3">
+        <v>3155000000.0</v>
+      </c>
+      <c r="P3">
+        <v>5208000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2841747752.0</v>
+      </c>
+      <c r="R3">
+        <v>-5460986086.0</v>
+      </c>
+      <c r="S3">
+        <v>-4037694351.0</v>
+      </c>
+      <c r="T3">
+        <v>18096057659.0</v>
+      </c>
+      <c r="U3">
+        <v>21169903780.0</v>
+      </c>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>284438000000.0</v>
+      </c>
+      <c r="C5">
+        <v>261446000000.0</v>
+      </c>
+      <c r="D5">
+        <v>215827000000.0</v>
+      </c>
+      <c r="E5">
+        <v>135533000000.0</v>
+      </c>
+      <c r="F5">
+        <v>118202000000.0</v>
+      </c>
+      <c r="G5">
+        <v>79989000000.0</v>
+      </c>
+      <c r="H5">
+        <v>353669000000.0</v>
+      </c>
+      <c r="I5">
+        <v>370795000000.0</v>
+      </c>
+      <c r="J5">
+        <v>358323000000.0</v>
+      </c>
+      <c r="K5">
+        <v>348523000000.0</v>
+      </c>
+      <c r="L5">
+        <v>348750000000.0</v>
+      </c>
+      <c r="M5">
+        <v>286490000000.0</v>
+      </c>
+      <c r="N5">
+        <v>285276000000.0</v>
+      </c>
+      <c r="O5">
+        <v>227058000000.0</v>
+      </c>
+      <c r="P5">
+        <v>177312000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>159028252248.0</v>
+      </c>
+      <c r="R5">
+        <v>113021709960.0</v>
+      </c>
+      <c r="S5">
+        <v>105963838596.0</v>
+      </c>
+      <c r="T5">
+        <v>93009762011.0</v>
+      </c>
+      <c r="U5">
+        <v>76212720493.0</v>
+      </c>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>475028000000.0</v>
+      </c>
+      <c r="C6">
+        <v>459469000000.0</v>
+      </c>
+      <c r="D6">
+        <v>411295000000.0</v>
+      </c>
+      <c r="E6">
+        <v>316028000000.0</v>
+      </c>
+      <c r="F6">
+        <v>338677000000.0</v>
+      </c>
+      <c r="G6">
+        <v>316078000000.0</v>
+      </c>
+      <c r="H6">
+        <v>558297000000.0</v>
+      </c>
+      <c r="I6">
+        <v>561512000000.0</v>
+      </c>
+      <c r="J6">
+        <v>536934000000.0</v>
+      </c>
+      <c r="K6">
+        <v>505276000000.0</v>
+      </c>
+      <c r="L6">
+        <v>357683000000.0</v>
+      </c>
+      <c r="M6">
+        <v>302833000000.0</v>
+      </c>
+      <c r="N6">
+        <v>279784000000.0</v>
+      </c>
+      <c r="O6">
+        <v>230213000000.0</v>
+      </c>
+      <c r="P6">
+        <v>182520000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>161870000000.0</v>
+      </c>
+      <c r="R6">
+        <v>107560723874.0</v>
+      </c>
+      <c r="S6">
+        <v>101926144245.0</v>
+      </c>
+      <c r="T6">
+        <v>111105819670.0</v>
+      </c>
+      <c r="U6">
+        <v>97382624273.0</v>
+      </c>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>701280000000.0</v>
+      </c>
+      <c r="C9">
+        <v>649199000000.0</v>
+      </c>
+      <c r="D9">
+        <v>641746000000.0</v>
+      </c>
+      <c r="E9">
+        <v>593340000000.0</v>
+      </c>
+      <c r="F9">
+        <v>514197000000.0</v>
+      </c>
+      <c r="G9">
+        <v>539241000000.0</v>
+      </c>
+      <c r="H9">
+        <v>852405000000.0</v>
+      </c>
+      <c r="I9">
+        <v>842868000000.0</v>
+      </c>
+      <c r="J9">
+        <v>795931000000.0</v>
+      </c>
+      <c r="K9">
+        <v>753018000000.0</v>
+      </c>
+      <c r="L9">
+        <v>767257000000.0</v>
+      </c>
+      <c r="M9">
+        <v>681826000000.0</v>
+      </c>
+      <c r="N9">
+        <v>656050000000.0</v>
+      </c>
+      <c r="O9">
+        <v>577110000000.0</v>
+      </c>
+      <c r="P9">
+        <v>487641000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>456949181841.0</v>
+      </c>
+      <c r="R9">
+        <v>384412578125.0</v>
+      </c>
+      <c r="S9">
+        <v>326415550404.0</v>
+      </c>
+      <c r="T9">
+        <v>285315702653.0</v>
+      </c>
+      <c r="U9">
+        <v>233852616893.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>341671000000.0</v>
+      </c>
+      <c r="C10">
+        <v>256239000000.0</v>
+      </c>
+      <c r="D10">
+        <v>207986000000.0</v>
+      </c>
+      <c r="E10">
+        <v>129273000000.0</v>
+      </c>
+      <c r="F10">
+        <v>111886000000.0</v>
+      </c>
+      <c r="G10">
+        <v>63720000000.0</v>
+      </c>
+      <c r="H10">
+        <v>337894000000.0</v>
+      </c>
+      <c r="I10">
+        <v>361128000000.0</v>
+      </c>
+      <c r="J10">
+        <v>349439000000.0</v>
+      </c>
+      <c r="K10">
+        <v>340105000000.0</v>
+      </c>
+      <c r="L10">
+        <v>347655000000.0</v>
+      </c>
+      <c r="M10">
+        <v>340663000000.0</v>
+      </c>
+      <c r="N10">
+        <v>278388000000.0</v>
+      </c>
+      <c r="O10">
+        <v>226890000000.0</v>
+      </c>
+      <c r="P10">
+        <v>181978000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>158489832848.0</v>
+      </c>
+      <c r="R10">
+        <v>90692141317.0</v>
+      </c>
+      <c r="S10">
+        <v>83914944293.0</v>
+      </c>
+      <c r="T10">
+        <v>95279479391.0</v>
+      </c>
+      <c r="U10">
+        <v>81600124273.0</v>
+      </c>
+      <c r="V10">
+        <v>54706848000.0</v>
+      </c>
+      <c r="W10">
+        <v>59374655000.0</v>
+      </c>
+      <c r="X10">
+        <v>25841088000.0</v>
+      </c>
+      <c r="Y10">
+        <v>106585205000.0</v>
+      </c>
+      <c r="Z10">
+        <v>34124000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>76954000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>71053000000.0</v>
+      </c>
+      <c r="C11">
+        <v>51582000000.0</v>
+      </c>
+      <c r="D11">
+        <v>66913000000.0</v>
+      </c>
+      <c r="E11">
+        <v>32202000000.0</v>
+      </c>
+      <c r="F11">
+        <v>24575000000.0</v>
+      </c>
+      <c r="G11">
+        <v>15937000000.0</v>
+      </c>
+      <c r="H11">
+        <v>86902000000.0</v>
+      </c>
+      <c r="I11">
+        <v>90724000000.0</v>
+      </c>
+      <c r="J11">
+        <v>92214000000.0</v>
+      </c>
+      <c r="K11">
+        <v>84992000000.0</v>
+      </c>
+      <c r="L11">
+        <v>82535000000.0</v>
+      </c>
+      <c r="M11">
+        <v>80442000000.0</v>
+      </c>
+      <c r="N11">
+        <v>69382000000.0</v>
+      </c>
+      <c r="O11">
+        <v>55698000000.0</v>
+      </c>
+      <c r="P11">
+        <v>42505000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>40074967314.0</v>
+      </c>
+      <c r="R11">
+        <v>23744582131.0</v>
+      </c>
+      <c r="S11">
+        <v>21428326426.0</v>
+      </c>
+      <c r="T11">
+        <v>23205479025.0</v>
+      </c>
+      <c r="U11">
+        <v>26034873089.0</v>
+      </c>
+      <c r="V11">
+        <v>18640220000.0</v>
+      </c>
+      <c r="W11">
+        <v>15955363000.0</v>
+      </c>
+      <c r="X11">
+        <v>4426919000.0</v>
+      </c>
+      <c r="Y11">
+        <v>34847477000.0</v>
+      </c>
+      <c r="Z11">
+        <v>7451000000.0</v>
+      </c>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>4755000000.0</v>
+      </c>
+      <c r="C12">
+        <v>5207000000.0</v>
+      </c>
+      <c r="D12">
+        <v>7841000000.0</v>
+      </c>
+      <c r="E12">
+        <v>6260000000.0</v>
+      </c>
+      <c r="F12">
+        <v>6316000000.0</v>
+      </c>
+      <c r="G12">
+        <v>16269000000.0</v>
+      </c>
+      <c r="H12">
+        <v>15775000000.0</v>
+      </c>
+      <c r="I12">
+        <v>8870000000.0</v>
+      </c>
+      <c r="J12">
+        <v>8884000000.0</v>
+      </c>
+      <c r="K12">
+        <v>8418000000.0</v>
+      </c>
+      <c r="L12">
+        <v>10028000000.0</v>
+      </c>
+      <c r="M12">
+        <v>5535000000.0</v>
+      </c>
+      <c r="N12">
+        <v>1396000000.0</v>
+      </c>
+      <c r="O12">
+        <v>3323000000.0</v>
+      </c>
+      <c r="P12">
+        <v>542000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3379623760.0</v>
+      </c>
+      <c r="R12">
+        <v>16868582557.0</v>
+      </c>
+      <c r="S12">
+        <v>18011199952.0</v>
+      </c>
+      <c r="T12">
+        <v>15826340279.0</v>
+      </c>
+      <c r="U12">
+        <v>15782500000.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>70747000000.0</v>
+      </c>
+      <c r="C13">
+        <v>49838000000.0</v>
+      </c>
+      <c r="D13">
+        <v>29845000000.0</v>
+      </c>
+      <c r="E13">
+        <v>9778000000.0</v>
+      </c>
+      <c r="F13">
+        <v>3309000000.0</v>
+      </c>
+      <c r="G13">
+        <v>10637000000.0</v>
+      </c>
+      <c r="H13">
+        <v>9161000000.0</v>
+      </c>
+      <c r="I13">
+        <v>6007000000.0</v>
+      </c>
+      <c r="J13">
+        <v>3215000000.0</v>
+      </c>
+      <c r="K13">
+        <v>2246000000.0</v>
+      </c>
+      <c r="L13">
+        <v>562000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>4000000.0</v>
+      </c>
+      <c r="H14">
+        <v>4000000.0</v>
+      </c>
+      <c r="I14">
+        <v>4000000.0</v>
+      </c>
+      <c r="J14">
+        <v>4000000.0</v>
+      </c>
+      <c r="K14">
+        <v>4000000.0</v>
+      </c>
+      <c r="L14">
+        <v>3000000.0</v>
+      </c>
+      <c r="M14">
+        <v>1000000.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14">
+        <v>144000.0</v>
+      </c>
+      <c r="R14">
+        <v>133000.0</v>
+      </c>
+      <c r="S14">
+        <v>12000.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>270617000000.0</v>
+      </c>
+      <c r="C15">
+        <v>204657000000.0</v>
+      </c>
+      <c r="D15">
+        <v>141073000000.0</v>
+      </c>
+      <c r="E15">
+        <v>97071000000.0</v>
+      </c>
+      <c r="F15">
+        <v>87311000000.0</v>
+      </c>
+      <c r="G15">
+        <v>47783000000.0</v>
+      </c>
+      <c r="H15">
+        <v>250992000000.0</v>
+      </c>
+      <c r="I15">
+        <v>270404000000.0</v>
+      </c>
+      <c r="J15">
+        <v>257225000000.0</v>
+      </c>
+      <c r="K15">
+        <v>255112000000.0</v>
+      </c>
+      <c r="L15">
+        <v>265120000000.0</v>
+      </c>
+      <c r="M15">
+        <v>260220000000.0</v>
+      </c>
+      <c r="N15">
+        <v>209006000000.0</v>
+      </c>
+      <c r="O15">
+        <v>171192000000.0</v>
+      </c>
+      <c r="P15">
+        <v>139473000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>118414721270.0</v>
+      </c>
+      <c r="R15">
+        <v>66947426012.0</v>
+      </c>
+      <c r="S15">
+        <v>62486606234.0</v>
+      </c>
+      <c r="T15">
+        <v>72074000366.0</v>
+      </c>
+      <c r="U15">
+        <v>55565251184.0</v>
+      </c>
+      <c r="V15">
+        <v>36066628000.0</v>
+      </c>
+      <c r="W15">
+        <v>37333955000.0</v>
+      </c>
+      <c r="X15">
+        <v>21414169000.0</v>
+      </c>
+      <c r="Y15">
+        <v>71737728000.0</v>
+      </c>
+      <c r="Z15">
+        <v>26673000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>20160000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>270617000000.0</v>
+      </c>
+      <c r="C16">
+        <v>204657000000.0</v>
+      </c>
+      <c r="D16">
+        <v>141073000000.0</v>
+      </c>
+      <c r="E16">
+        <v>97071000000.0</v>
+      </c>
+      <c r="F16">
+        <v>87311000000.0</v>
+      </c>
+      <c r="G16">
+        <v>47783000000.0</v>
+      </c>
+      <c r="H16">
+        <v>250992000000.0</v>
+      </c>
+      <c r="I16">
+        <v>270404000000.0</v>
+      </c>
+      <c r="J16">
+        <v>257225000000.0</v>
+      </c>
+      <c r="K16">
+        <v>255112000000.0</v>
+      </c>
+      <c r="L16">
+        <v>265120000000.0</v>
+      </c>
+      <c r="M16">
+        <v>260220000000.0</v>
+      </c>
+      <c r="N16">
+        <v>209006000000.0</v>
+      </c>
+      <c r="O16">
+        <v>171192000000.0</v>
+      </c>
+      <c r="P16">
+        <v>139473000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>118414721000.0</v>
+      </c>
+      <c r="R16">
+        <v>66947426000.0</v>
+      </c>
+      <c r="S16">
+        <v>62486606000.0</v>
+      </c>
+      <c r="T16">
+        <v>72074000000.0</v>
+      </c>
+      <c r="U16">
+        <v>55565251000.0</v>
+      </c>
+      <c r="V16">
+        <v>36066628000.0</v>
+      </c>
+      <c r="W16">
+        <v>37333955000.0</v>
+      </c>
+      <c r="X16">
+        <v>21414169000.0</v>
+      </c>
+      <c r="Y16">
+        <v>71737728000.0</v>
+      </c>
+      <c r="Z16">
+        <v>26673000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>20160000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>270618000000.0</v>
+      </c>
+      <c r="C17">
+        <v>204657000000.0</v>
+      </c>
+      <c r="D17">
+        <v>141073000000.0</v>
+      </c>
+      <c r="E17">
+        <v>97071000000.0</v>
+      </c>
+      <c r="F17">
+        <v>87311000000.0</v>
+      </c>
+      <c r="G17">
+        <v>47783000000.0</v>
+      </c>
+      <c r="H17">
+        <v>250992000000.0</v>
+      </c>
+      <c r="I17">
+        <v>270404000000.0</v>
+      </c>
+      <c r="J17">
+        <v>257225000000.0</v>
+      </c>
+      <c r="K17">
+        <v>255113000000.0</v>
+      </c>
+      <c r="L17">
+        <v>265120000000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>67970000000.0</v>
+      </c>
+      <c r="C18">
+        <v>52203000000.0</v>
+      </c>
+      <c r="D18">
+        <v>22004000000.0</v>
+      </c>
+      <c r="E18">
+        <v>12411000000.0</v>
+      </c>
+      <c r="F18">
+        <v>4000000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-9596000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-10463000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-4215000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-3067000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-274000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>284438000000.0</v>
+      </c>
+      <c r="C21">
+        <v>204118000000.0</v>
+      </c>
+      <c r="D21">
+        <v>180379000000.0</v>
+      </c>
+      <c r="E21">
+        <v>120386000000.0</v>
+      </c>
+      <c r="F21">
+        <v>108507000000.0</v>
+      </c>
+      <c r="G21">
+        <v>76786000000.0</v>
+      </c>
+      <c r="H21">
+        <v>353669000000.0</v>
+      </c>
+      <c r="I21">
+        <v>366341000000.0</v>
+      </c>
+      <c r="J21">
+        <v>344183000000.0</v>
+      </c>
+      <c r="K21">
+        <v>333546000000.0</v>
+      </c>
+      <c r="L21">
+        <v>348750000000.0</v>
+      </c>
+      <c r="M21">
+        <v>286490000000.0</v>
+      </c>
+      <c r="N21">
+        <v>285276000000.0</v>
+      </c>
+      <c r="O21">
+        <v>227058000000.0</v>
+      </c>
+      <c r="P21">
+        <v>177312000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>158333034874.0</v>
+      </c>
+      <c r="R21">
+        <v>112860609418.0</v>
+      </c>
+      <c r="S21">
+        <v>105914832105.0</v>
+      </c>
+      <c r="T21">
+        <v>95049442039.0</v>
+      </c>
+      <c r="U21">
+        <v>76730715538.0</v>
+      </c>
+      <c r="V21">
+        <v>56320020000.0</v>
+      </c>
+      <c r="W21">
+        <v>56958853000.0</v>
+      </c>
+      <c r="X21">
+        <v>54490374000.0</v>
+      </c>
+      <c r="Y21">
+        <v>62431116000.0</v>
+      </c>
+      <c r="Z21">
+        <v>62428000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>48609000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>2706350000000.0</v>
+      </c>
+      <c r="C23">
+        <v>2608567000000.0</v>
+      </c>
+      <c r="D23">
+        <v>2788573000000.0</v>
+      </c>
+      <c r="E23">
+        <v>2789586000000.0</v>
+      </c>
+      <c r="F23">
+        <v>3190598000000.0</v>
+      </c>
+      <c r="G23">
+        <v>3272085000000.0</v>
+      </c>
+      <c r="H23">
+        <v>4424690000000.0</v>
+      </c>
+      <c r="I23">
+        <v>3703634000000.0</v>
+      </c>
+      <c r="J23">
+        <v>3574245000000.0</v>
+      </c>
+      <c r="K23">
+        <v>2379238000000.0</v>
+      </c>
+      <c r="L23">
+        <v>2305891000000.0</v>
+      </c>
+      <c r="M23">
+        <v>1995742000000.0</v>
+      </c>
+      <c r="N23">
+        <v>1975977000000.0</v>
+      </c>
+      <c r="O23">
+        <v>1836996000000.0</v>
+      </c>
+      <c r="P23">
+        <v>1547328000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1407234315787.0</v>
+      </c>
+      <c r="R23">
+        <v>1222376412402.0</v>
+      </c>
+      <c r="S23">
+        <v>921822893149.0</v>
+      </c>
+      <c r="T23">
+        <v>630531250277.0</v>
+      </c>
+      <c r="U23">
+        <v>542307966683.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>140536000000.0</v>
+      </c>
+      <c r="C27">
+        <v>141531000000.0</v>
+      </c>
+      <c r="D27">
+        <v>152799000000.0</v>
+      </c>
+      <c r="E27">
+        <v>142927000000.0</v>
+      </c>
+      <c r="F27">
+        <v>158212000000.0</v>
+      </c>
+      <c r="G27">
+        <v>161126000000.0</v>
+      </c>
+      <c r="H27">
+        <v>196890000000.0</v>
+      </c>
+      <c r="I27">
+        <v>200197000000.0</v>
+      </c>
+      <c r="J27">
+        <v>203618000000.0</v>
+      </c>
+      <c r="K27">
+        <v>193628000000.0</v>
+      </c>
+      <c r="L27">
+        <v>200812000000.0</v>
+      </c>
+      <c r="M27">
+        <v>194303000000.0</v>
+      </c>
+      <c r="N27">
+        <v>197324000000.0</v>
+      </c>
+      <c r="O27">
+        <v>180701000000.0</v>
+      </c>
+      <c r="P27">
+        <v>160954000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>134610356603.0</v>
+      </c>
+      <c r="R27">
+        <v>121687843361.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27">
+        <v>81293447130.0</v>
+      </c>
+      <c r="U27">
+        <v>68403349748.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>299635000000.0</v>
+      </c>
+      <c r="C28">
+        <v>303550000000.0</v>
+      </c>
+      <c r="D28">
+        <v>308568000000.0</v>
+      </c>
+      <c r="E28">
+        <v>330027000000.0</v>
+      </c>
+      <c r="F28">
+        <v>270148000000.0</v>
+      </c>
+      <c r="G28">
+        <v>301329000000.0</v>
+      </c>
+      <c r="H28">
+        <v>308405000000.0</v>
+      </c>
+      <c r="I28">
+        <v>276330000000.0</v>
+      </c>
+      <c r="J28">
+        <v>248130000000.0</v>
+      </c>
+      <c r="K28">
+        <v>225844000000.0</v>
+      </c>
+      <c r="L28">
+        <v>217695000000.0</v>
+      </c>
+      <c r="M28">
+        <v>201033000000.0</v>
+      </c>
+      <c r="N28">
+        <v>173450000000.0</v>
+      </c>
+      <c r="O28">
+        <v>169351000000.0</v>
+      </c>
+      <c r="P28">
+        <v>157782000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>164005790364.0</v>
+      </c>
+      <c r="R28">
+        <v>149864125346.0</v>
+      </c>
+      <c r="S28">
+        <v>220500718299.0</v>
+      </c>
+      <c r="T28">
+        <v>108972813484.0</v>
+      </c>
+      <c r="U28">
+        <v>88718551607.0</v>
+      </c>
+      <c r="V28">
+        <v>141537647000.0</v>
+      </c>
+      <c r="W28">
+        <v>125780831000.0</v>
+      </c>
+      <c r="X28">
+        <v>173020367000.0</v>
+      </c>
+      <c r="Y28">
+        <v>176330393000.0</v>
+      </c>
+      <c r="Z28">
+        <v>182309000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>173806000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>71053000000.0</v>
+      </c>
+      <c r="C29">
+        <v>51582000000.0</v>
+      </c>
+      <c r="D29">
+        <v>66913000000.0</v>
+      </c>
+      <c r="E29">
+        <v>32202000000.0</v>
+      </c>
+      <c r="F29">
+        <v>24575000000.0</v>
+      </c>
+      <c r="G29">
+        <v>15937000000.0</v>
+      </c>
+      <c r="H29">
+        <v>86902000000.0</v>
+      </c>
+      <c r="I29">
+        <v>90724000000.0</v>
+      </c>
+      <c r="J29">
+        <v>92214000000.0</v>
+      </c>
+      <c r="K29">
+        <v>84992000000.0</v>
+      </c>
+      <c r="L29">
+        <v>82535000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>416842000000.0</v>
+      </c>
+      <c r="C30">
+        <v>443504000000.0</v>
+      </c>
+      <c r="D30">
+        <v>460313000000.0</v>
+      </c>
+      <c r="E30">
+        <v>472954000000.0</v>
+      </c>
+      <c r="F30">
+        <v>405690000000.0</v>
+      </c>
+      <c r="G30">
+        <v>462455000000.0</v>
+      </c>
+      <c r="H30">
+        <v>505295000000.0</v>
+      </c>
+      <c r="I30">
+        <v>476527000000.0</v>
+      </c>
+      <c r="J30">
+        <v>451748000000.0</v>
+      </c>
+      <c r="K30">
+        <v>419472000000.0</v>
+      </c>
+      <c r="L30">
+        <v>418507000000.0</v>
+      </c>
+      <c r="M30">
+        <v>395336000000.0</v>
+      </c>
+      <c r="N30">
+        <v>370774000000.0</v>
+      </c>
+      <c r="O30">
+        <v>350052000000.0</v>
+      </c>
+      <c r="P30">
+        <v>310329000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>298616146967.0</v>
+      </c>
+      <c r="R30">
+        <v>271551968707.0</v>
+      </c>
+      <c r="S30">
+        <v>220500718299.0</v>
+      </c>
+      <c r="T30">
+        <v>190266260614.0</v>
+      </c>
+      <c r="U30">
+        <v>157121901355.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>57233000000.0</v>
+      </c>
+      <c r="C31">
+        <v>52121000000.0</v>
+      </c>
+      <c r="D31">
+        <v>27607000000.0</v>
+      </c>
+      <c r="E31">
+        <v>8887000000.0</v>
+      </c>
+      <c r="F31">
+        <v>3379000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-13066000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-9216000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-5213000000.0</v>
+      </c>
+      <c r="J31">
+        <v>5256000000.0</v>
+      </c>
+      <c r="K31">
+        <v>6559000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-1095000000.0</v>
+      </c>
+      <c r="M31">
+        <v>54100000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-6888000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-168000000.0</v>
+      </c>
+      <c r="P31">
+        <v>12975000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>156797974.0</v>
+      </c>
+      <c r="R31">
+        <v>-22168468101.0</v>
+      </c>
+      <c r="S31">
+        <v>-21999887812.0</v>
+      </c>
+      <c r="T31">
+        <v>230037352.0</v>
+      </c>
+      <c r="U31">
+        <v>4869408735.0</v>
+      </c>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>2990788000000.0</v>
+      </c>
+      <c r="C32">
+        <v>2814262000000.0</v>
+      </c>
+      <c r="D32">
+        <v>2968952000000.0</v>
+      </c>
+      <c r="E32">
+        <v>2909972000000.0</v>
+      </c>
+      <c r="F32">
+        <v>3299105000000.0</v>
+      </c>
+      <c r="G32">
+        <v>3348871000000.0</v>
+      </c>
+      <c r="H32">
+        <v>4771800000000.0</v>
+      </c>
+      <c r="I32">
+        <v>4069975000000.0</v>
+      </c>
+      <c r="J32">
+        <v>3918428000000.0</v>
+      </c>
+      <c r="K32">
+        <v>2712784000000.0</v>
+      </c>
+      <c r="L32">
+        <v>2654641000000.0</v>
+      </c>
+      <c r="M32">
+        <v>2282232000000.0</v>
+      </c>
+      <c r="N32">
+        <v>2261253000000.0</v>
+      </c>
+      <c r="O32">
+        <v>2064054000000.0</v>
+      </c>
+      <c r="P32">
+        <v>1724640000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1565567350661.0</v>
+      </c>
+      <c r="R32">
+        <v>1335237021820.0</v>
+      </c>
+      <c r="S32">
+        <v>1027737725254.0</v>
+      </c>
+      <c r="T32">
+        <v>725580692316.0</v>
+      </c>
+      <c r="U32">
+        <v>619038682221.0</v>
+      </c>
+      <c r="V32">
+        <v>545462164000.0</v>
+      </c>
+      <c r="W32">
+        <v>472266549000.0</v>
+      </c>
+      <c r="X32">
+        <v>802168935000.0</v>
+      </c>
+      <c r="Y32">
+        <v>829487908000.0</v>
+      </c>
+      <c r="Z32">
+        <v>713679000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>634622000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:84">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:84">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>596319000000.0</v>
+      </c>
+      <c r="C2">
+        <v>514561000000.0</v>
+      </c>
+      <c r="D2">
+        <v>562094000000.0</v>
+      </c>
+      <c r="E2">
+        <v>634301000000.0</v>
+      </c>
+      <c r="F2">
+        <v>570107000000.0</v>
+      </c>
+      <c r="G2">
+        <v>617287000000.0</v>
+      </c>
+      <c r="H2">
+        <v>575198000000.0</v>
+      </c>
+      <c r="I2">
+        <v>512817000000.0</v>
+      </c>
+      <c r="J2">
+        <v>471646000000.0</v>
+      </c>
+      <c r="K2">
+        <v>739222000000.0</v>
+      </c>
+      <c r="L2">
+        <v>587769000000.0</v>
+      </c>
+      <c r="M2">
+        <v>479814000000.0</v>
+      </c>
+      <c r="N2">
+        <v>528658000000.0</v>
+      </c>
+      <c r="O2">
+        <v>681488000000.0</v>
+      </c>
+      <c r="P2">
+        <v>665228000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>483542000000.0</v>
+      </c>
+      <c r="R2">
+        <v>486374000000.0</v>
+      </c>
+      <c r="S2">
+        <v>1136492000000.0</v>
+      </c>
+      <c r="T2">
+        <v>617106000000.0</v>
+      </c>
+      <c r="U2">
+        <v>510413000000.0</v>
+      </c>
+      <c r="V2">
+        <v>498227000000.0</v>
+      </c>
+      <c r="W2">
+        <v>861284000000.0</v>
+      </c>
+      <c r="X2">
+        <v>765058000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>622088000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>561200000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1689106000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1009628000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>657684000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>562977000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1100926000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>813075000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>849020000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>464086000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1610274000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>683954000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>404001000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>424268000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>748046000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>339420000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>415760000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>456540000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>784562000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>465772000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>333568000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>303482000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>654208000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>328094000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>322619000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>295485000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>596336000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>320797000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>426510000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>261560000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>577204000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>256456000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>350689000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>302595000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>573355000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>234548000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>214557000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>214539000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>550213583100.0</v>
+      </c>
+      <c r="BL2">
+        <v>152063005000.0</v>
+      </c>
+      <c r="BM2">
+        <v>159385756000.0</v>
+      </c>
+      <c r="BN2">
+        <v>184280849100.0</v>
+      </c>
+      <c r="BO2">
+        <v>259033172000.0</v>
+      </c>
+      <c r="BP2">
+        <v>175174591600.0</v>
+      </c>
+      <c r="BQ2">
+        <v>204480943900.0</v>
+      </c>
+      <c r="BR2">
+        <v>249250086300.0</v>
+      </c>
+      <c r="BS2">
+        <v>295416104000.0</v>
+      </c>
+      <c r="BT2">
+        <v>143038024000.0</v>
+      </c>
+      <c r="BU2">
+        <v>103691318200.0</v>
+      </c>
+      <c r="BV2">
+        <v>96231745200.0</v>
+      </c>
+      <c r="BW2">
+        <v>122193467400.0</v>
+      </c>
+      <c r="BX2">
+        <v>99115961800.0</v>
+      </c>
+      <c r="BY2">
+        <v>87705938800.0</v>
+      </c>
+      <c r="BZ2">
+        <v>79468267900.0</v>
+      </c>
+      <c r="CA2">
+        <v>93600624000.0</v>
+      </c>
+      <c r="CB2">
+        <v>75496063000.0</v>
+      </c>
+      <c r="CC2">
+        <v>80232953000.0</v>
+      </c>
+      <c r="CD2">
+        <v>67323371000.0</v>
+      </c>
+      <c r="CE2">
+        <v>150552219000.0</v>
+      </c>
+      <c r="CF2">
+        <v>108524821000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:84">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>43319000000.0</v>
+      </c>
+      <c r="C3">
+        <v>48467000000.0</v>
+      </c>
+      <c r="D3">
+        <v>49287000000.0</v>
+      </c>
+      <c r="E3">
+        <v>38871000000.0</v>
+      </c>
+      <c r="F3">
+        <v>47107000000.0</v>
+      </c>
+      <c r="G3">
+        <v>50408000000.0</v>
+      </c>
+      <c r="H3">
+        <v>45047000000.0</v>
+      </c>
+      <c r="I3">
+        <v>53105000000.0</v>
+      </c>
+      <c r="J3">
+        <v>49463000000.0</v>
+      </c>
+      <c r="K3">
+        <v>51759000000.0</v>
+      </c>
+      <c r="L3">
+        <v>49989000000.0</v>
+      </c>
+      <c r="M3">
+        <v>48595000000.0</v>
+      </c>
+      <c r="N3">
+        <v>45125000000.0</v>
+      </c>
+      <c r="O3">
+        <v>40827000000.0</v>
+      </c>
+      <c r="P3">
+        <v>44282000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>46430000000.0</v>
+      </c>
+      <c r="R3">
+        <v>48956000000.0</v>
+      </c>
+      <c r="S3">
+        <v>54135000000.0</v>
+      </c>
+      <c r="T3">
+        <v>54826000000.0</v>
+      </c>
+      <c r="U3">
+        <v>56485000000.0</v>
+      </c>
+      <c r="V3">
+        <v>55029000000.0</v>
+      </c>
+      <c r="W3">
+        <v>63241000000.0</v>
+      </c>
+      <c r="X3">
+        <v>42656000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>57557000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>59591000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>51104000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>50410000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>46192000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>46047000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>1549000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>-547000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>1956000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>699000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>5035000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>531000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>5077000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>3497000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>4407000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>5199000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>-672000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>6043000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>-9183000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>5452000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>8960000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>3704000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>4913000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>13118000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>39297000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1320000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>5905000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-11940000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>412000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>131000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>2027000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>600000000.0</v>
+      </c>
+      <c r="BE3">
+        <v>-167000000.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3">
+        <v>5208000000.0</v>
+      </c>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+    </row>
+    <row r="4" spans="1:84">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+    </row>
+    <row r="5" spans="1:84">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>69003000000.0</v>
+      </c>
+      <c r="C5">
+        <v>90177000000.0</v>
+      </c>
+      <c r="D5">
+        <v>95780000000.0</v>
+      </c>
+      <c r="E5">
+        <v>81465000000.0</v>
+      </c>
+      <c r="F5">
+        <v>60369000000.0</v>
+      </c>
+      <c r="G5">
+        <v>64455000000.0</v>
+      </c>
+      <c r="H5">
+        <v>86989000000.0</v>
+      </c>
+      <c r="I5">
+        <v>72351000000.0</v>
+      </c>
+      <c r="J5">
+        <v>37651000000.0</v>
+      </c>
+      <c r="K5">
+        <v>51656000000.0</v>
+      </c>
+      <c r="L5">
+        <v>76195000000.0</v>
+      </c>
+      <c r="M5">
+        <v>54607000000.0</v>
+      </c>
+      <c r="N5">
+        <v>33369000000.0</v>
+      </c>
+      <c r="O5">
+        <v>48284000000.0</v>
+      </c>
+      <c r="P5">
+        <v>43625000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>22055000000.0</v>
+      </c>
+      <c r="R5">
+        <v>21569000000.0</v>
+      </c>
+      <c r="S5">
+        <v>65648000000.0</v>
+      </c>
+      <c r="T5">
+        <v>26490000000.0</v>
+      </c>
+      <c r="U5">
+        <v>23906000000.0</v>
+      </c>
+      <c r="V5">
+        <v>2158000000.0</v>
+      </c>
+      <c r="W5">
+        <v>20708000000.0</v>
+      </c>
+      <c r="X5">
+        <v>22093000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>30588000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>6600000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>207743000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>61014000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>48339000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>36913000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>177747000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>70197000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>71053000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>47344000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>158462000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>89176000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>53206000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>43339000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>157171000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>49573000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>72128000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>54674000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>152973000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>79012000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>57981000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>58784000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>116117000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>88674000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>57811000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>43363000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>100152000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>89389000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>62227000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>33508000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>87227000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>47298000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>48289000000.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5">
+        <v>68468000000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+    </row>
+    <row r="6" spans="1:84">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>112322000000.0</v>
+      </c>
+      <c r="C6">
+        <v>138644000000.0</v>
+      </c>
+      <c r="D6">
+        <v>145067000000.0</v>
+      </c>
+      <c r="E6">
+        <v>120336000000.0</v>
+      </c>
+      <c r="F6">
+        <v>107476000000.0</v>
+      </c>
+      <c r="G6">
+        <v>114863000000.0</v>
+      </c>
+      <c r="H6">
+        <v>132036000000.0</v>
+      </c>
+      <c r="I6">
+        <v>125456000000.0</v>
+      </c>
+      <c r="J6">
+        <v>87114000000.0</v>
+      </c>
+      <c r="K6">
+        <v>103415000000.0</v>
+      </c>
+      <c r="L6">
+        <v>126184000000.0</v>
+      </c>
+      <c r="M6">
+        <v>103202000000.0</v>
+      </c>
+      <c r="N6">
+        <v>78494000000.0</v>
+      </c>
+      <c r="O6">
+        <v>89111000000.0</v>
+      </c>
+      <c r="P6">
+        <v>87907000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>68485000000.0</v>
+      </c>
+      <c r="R6">
+        <v>70525000000.0</v>
+      </c>
+      <c r="S6">
+        <v>119783000000.0</v>
+      </c>
+      <c r="T6">
+        <v>81316000000.0</v>
+      </c>
+      <c r="U6">
+        <v>80391000000.0</v>
+      </c>
+      <c r="V6">
+        <v>57187000000.0</v>
+      </c>
+      <c r="W6">
+        <v>83949000000.0</v>
+      </c>
+      <c r="X6">
+        <v>64749000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>88145000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>66191000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>258847000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>111424000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>94531000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>82960000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>179296000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>69650000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>73009000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>48043000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>163497000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>89707000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>58283000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>46836000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>161578000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>54772000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>71456000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>60717000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>143790000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>84464000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>66941000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>62488000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>121030000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>101792000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>97108000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>44683000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>106057000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>77449000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>62639000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>33639000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>89254000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>47898000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>48122000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>43622000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>73676000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>44299000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>37983000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>25656000000.0</v>
+      </c>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+    </row>
+    <row r="7" spans="1:84">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+    </row>
+    <row r="8" spans="1:84">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+    </row>
+    <row r="9" spans="1:84">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>163510000000.0</v>
+      </c>
+      <c r="C9">
+        <v>214521000000.0</v>
+      </c>
+      <c r="D9">
+        <v>173730000000.0</v>
+      </c>
+      <c r="E9">
+        <v>170298000000.0</v>
+      </c>
+      <c r="F9">
+        <v>151176000000.0</v>
+      </c>
+      <c r="G9">
+        <v>158601000000.0</v>
+      </c>
+      <c r="H9">
+        <v>175159000000.0</v>
+      </c>
+      <c r="I9">
+        <v>163839000000.0</v>
+      </c>
+      <c r="J9">
+        <v>139715000000.0</v>
+      </c>
+      <c r="K9">
+        <v>151381000000.0</v>
+      </c>
+      <c r="L9">
+        <v>177656000000.0</v>
+      </c>
+      <c r="M9">
+        <v>150613000000.0</v>
+      </c>
+      <c r="N9">
+        <v>153839000000.0</v>
+      </c>
+      <c r="O9">
+        <v>182927000000.0</v>
+      </c>
+      <c r="P9">
+        <v>148779000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>129611000000.0</v>
+      </c>
+      <c r="R9">
+        <v>132023000000.0</v>
+      </c>
+      <c r="S9">
+        <v>163415000000.0</v>
+      </c>
+      <c r="T9">
+        <v>125262000000.0</v>
+      </c>
+      <c r="U9">
+        <v>129481000000.0</v>
+      </c>
+      <c r="V9">
+        <v>118709000000.0</v>
+      </c>
+      <c r="W9">
+        <v>139211000000.0</v>
+      </c>
+      <c r="X9">
+        <v>130850000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>120520000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>148660000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>333983000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>181211000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>169846000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>167365000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>295634000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>189826000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>191026000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>166382000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>282184000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>196922000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>162675000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>154150000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>260651000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>151252000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>177640000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>163475000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>265494000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>181477000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>164319000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>155967000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>214016000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>165061000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>163390000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>139359000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>205074000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>172628000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>158801000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>119547000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>186100000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>133144000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>137028000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>120838000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>147355000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>121116000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>119206000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>99964000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>166515643000.0</v>
+      </c>
+      <c r="BL9">
+        <v>121786349000.0</v>
+      </c>
+      <c r="BM9">
+        <v>124051041000.0</v>
+      </c>
+      <c r="BN9">
+        <v>107271125000.0</v>
+      </c>
+      <c r="BO9">
+        <v>117290988000.0</v>
+      </c>
+      <c r="BP9">
+        <v>110867783000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>112180077000.0</v>
+      </c>
+      <c r="BR9">
+        <v>106959380000.0</v>
+      </c>
+      <c r="BS9">
+        <v>118884951000.0</v>
+      </c>
+      <c r="BT9">
+        <v>97793873000.0</v>
+      </c>
+      <c r="BU9">
+        <v>84907736000.0</v>
+      </c>
+      <c r="BV9">
+        <v>87773974000.0</v>
+      </c>
+      <c r="BW9">
+        <v>78810432000.0</v>
+      </c>
+      <c r="BX9">
+        <v>92149760000.0</v>
+      </c>
+      <c r="BY9">
+        <v>81773977000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>84362887000.0</v>
+      </c>
+      <c r="CA9">
+        <v>65062945000.0</v>
+      </c>
+      <c r="CB9">
+        <v>61039510000.0</v>
+      </c>
+      <c r="CC9">
+        <v>54776830000.0</v>
+      </c>
+      <c r="CD9">
+        <v>45887562000.0</v>
+      </c>
+      <c r="CE9">
+        <v>101317187000.0</v>
+      </c>
+      <c r="CF9">
+        <v>56145890000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:84">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>87509000000.0</v>
+      </c>
+      <c r="C10">
+        <v>107437000000.0</v>
+      </c>
+      <c r="D10">
+        <v>94544000000.0</v>
+      </c>
+      <c r="E10">
+        <v>80694000000.0</v>
+      </c>
+      <c r="F10">
+        <v>58996000000.0</v>
+      </c>
+      <c r="G10">
+        <v>63144000000.0</v>
+      </c>
+      <c r="H10">
+        <v>85706000000.0</v>
+      </c>
+      <c r="I10">
+        <v>70911000000.0</v>
+      </c>
+      <c r="J10">
+        <v>36478000000.0</v>
+      </c>
+      <c r="K10">
+        <v>50279000000.0</v>
+      </c>
+      <c r="L10">
+        <v>74612000000.0</v>
+      </c>
+      <c r="M10">
+        <v>52267000000.0</v>
+      </c>
+      <c r="N10">
+        <v>30828000000.0</v>
+      </c>
+      <c r="O10">
+        <v>47071000000.0</v>
+      </c>
+      <c r="P10">
+        <v>41793000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>20459000000.0</v>
+      </c>
+      <c r="R10">
+        <v>19950000000.0</v>
+      </c>
+      <c r="S10">
+        <v>63840000000.0</v>
+      </c>
+      <c r="T10">
+        <v>24560000000.0</v>
+      </c>
+      <c r="U10">
+        <v>21972000000.0</v>
+      </c>
+      <c r="V10">
+        <v>1514000000.0</v>
+      </c>
+      <c r="W10">
+        <v>21086000000.0</v>
+      </c>
+      <c r="X10">
+        <v>17012000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>23696000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1926000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>203688000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>57659000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>43055000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>33492000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>175650000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>67767000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>71146000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>46565000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>160611000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>87715000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>56331000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>44782000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>158229000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>53456000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>69677000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>58743000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>139035000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>80847000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>66089000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>61684000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>115602000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>85584000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>97105000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>42372000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>105851000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>77158000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>61858000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>33521000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>88231000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>46245000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>47479000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>44935000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>63009000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>50571000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>41383000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>27015000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>59424878800.0</v>
+      </c>
+      <c r="BL10">
+        <v>39027745300.0</v>
+      </c>
+      <c r="BM10">
+        <v>35404153300.0</v>
+      </c>
+      <c r="BN10">
+        <v>23854013700.0</v>
+      </c>
+      <c r="BO10">
+        <v>23178206500.0</v>
+      </c>
+      <c r="BP10">
+        <v>31601926100.0</v>
+      </c>
+      <c r="BQ10">
+        <v>19470843800.0</v>
+      </c>
+      <c r="BR10">
+        <v>16441164800.0</v>
+      </c>
+      <c r="BS10">
+        <v>16589017000.0</v>
+      </c>
+      <c r="BT10">
+        <v>17852709500.0</v>
+      </c>
+      <c r="BU10">
+        <v>21331599000.0</v>
+      </c>
+      <c r="BV10">
+        <v>28141618800.0</v>
+      </c>
+      <c r="BW10">
+        <v>20709452900.0</v>
+      </c>
+      <c r="BX10">
+        <v>29871153700.0</v>
+      </c>
+      <c r="BY10">
+        <v>19918577900.0</v>
+      </c>
+      <c r="BZ10">
+        <v>24780294900.0</v>
+      </c>
+      <c r="CA10">
+        <v>27148770000.0</v>
+      </c>
+      <c r="CB10">
+        <v>23464031000.0</v>
+      </c>
+      <c r="CC10">
+        <v>16392713000.0</v>
+      </c>
+      <c r="CD10">
+        <v>11327632000.0</v>
+      </c>
+      <c r="CE10">
+        <v>40291908000.0</v>
+      </c>
+      <c r="CF10">
+        <v>7010244000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:84">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>18023000000.0</v>
+      </c>
+      <c r="C11">
+        <v>18081000000.0</v>
+      </c>
+      <c r="D11">
+        <v>19477000000.0</v>
+      </c>
+      <c r="E11">
+        <v>21624000000.0</v>
+      </c>
+      <c r="F11">
+        <v>11871000000.0</v>
+      </c>
+      <c r="G11">
+        <v>9044000000.0</v>
+      </c>
+      <c r="H11">
+        <v>17293000000.0</v>
+      </c>
+      <c r="I11">
+        <v>18095000000.0</v>
+      </c>
+      <c r="J11">
+        <v>7150000000.0</v>
+      </c>
+      <c r="K11">
+        <v>33575000000.0</v>
+      </c>
+      <c r="L11">
+        <v>17169000000.0</v>
+      </c>
+      <c r="M11">
+        <v>10381000000.0</v>
+      </c>
+      <c r="N11">
+        <v>5788000000.0</v>
+      </c>
+      <c r="O11">
+        <v>14284000000.0</v>
+      </c>
+      <c r="P11">
+        <v>8896000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>4850000000.0</v>
+      </c>
+      <c r="R11">
+        <v>4172000000.0</v>
+      </c>
+      <c r="S11">
+        <v>13523000000.0</v>
+      </c>
+      <c r="T11">
+        <v>5615000000.0</v>
+      </c>
+      <c r="U11">
+        <v>5324000000.0</v>
+      </c>
+      <c r="V11">
+        <v>113000000.0</v>
+      </c>
+      <c r="W11">
+        <v>6977000000.0</v>
+      </c>
+      <c r="X11">
+        <v>4277000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5089000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-406000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>52657000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>14515000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>11854000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>7876000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>43489000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>17482000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>18220000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>11533000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>39631000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>22971000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>18319000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>11293000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>39758000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>12141000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>17908000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>15185000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>34101000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>18117000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>16147000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>14170000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>29849000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>20800000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>20486000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>9307000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>27653000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>18087000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>16390000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>7252000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>24149000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>9486000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>10766000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>11297000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>15605000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>11714000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>9716000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>5470000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>14548524100.0</v>
+      </c>
+      <c r="BL11">
+        <v>9474339100.0</v>
+      </c>
+      <c r="BM11">
+        <v>8994291400.0</v>
+      </c>
+      <c r="BN11">
+        <v>6278771000.0</v>
+      </c>
+      <c r="BO11">
+        <v>3366766900.0</v>
+      </c>
+      <c r="BP11">
+        <v>10118750800.0</v>
+      </c>
+      <c r="BQ11">
+        <v>5403234100.0</v>
+      </c>
+      <c r="BR11">
+        <v>4855830400.0</v>
+      </c>
+      <c r="BS11">
+        <v>10267580900.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11">
+        <v>5782350900.0</v>
+      </c>
+      <c r="BV11">
+        <v>7776474400.0</v>
+      </c>
+      <c r="BW11">
+        <v>7267323300.0</v>
+      </c>
+      <c r="BX11">
+        <v>4970579500.0</v>
+      </c>
+      <c r="BY11">
+        <v>2613305700.0</v>
+      </c>
+      <c r="BZ11">
+        <v>8354270500.0</v>
+      </c>
+      <c r="CA11">
+        <v>8905655000.0</v>
+      </c>
+      <c r="CB11">
+        <v>7491870000.0</v>
+      </c>
+      <c r="CC11">
+        <v>5085334000.0</v>
+      </c>
+      <c r="CD11">
+        <v>4010500000.0</v>
+      </c>
+      <c r="CE11">
+        <v>9211484000.0</v>
+      </c>
+      <c r="CF11">
+        <v>2673116000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:84">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>1049000000.0</v>
+      </c>
+      <c r="C12">
+        <v>822000000.0</v>
+      </c>
+      <c r="D12">
+        <v>1236000000.0</v>
+      </c>
+      <c r="E12">
+        <v>771000000.0</v>
+      </c>
+      <c r="F12">
+        <v>1373000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1311000000.0</v>
+      </c>
+      <c r="H12">
+        <v>1283000000.0</v>
+      </c>
+      <c r="I12">
+        <v>1440000000.0</v>
+      </c>
+      <c r="J12">
+        <v>1173000000.0</v>
+      </c>
+      <c r="K12">
+        <v>5195000000.0</v>
+      </c>
+      <c r="L12">
+        <v>824000000.0</v>
+      </c>
+      <c r="M12">
+        <v>719000000.0</v>
+      </c>
+      <c r="N12">
+        <v>2541000000.0</v>
+      </c>
+      <c r="O12">
+        <v>1213000000.0</v>
+      </c>
+      <c r="P12">
+        <v>1832000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1596000000.0</v>
+      </c>
+      <c r="R12">
+        <v>1619000000.0</v>
+      </c>
+      <c r="S12">
+        <v>1808000000.0</v>
+      </c>
+      <c r="T12">
+        <v>1930000000.0</v>
+      </c>
+      <c r="U12">
+        <v>1934000000.0</v>
+      </c>
+      <c r="V12">
+        <v>644000000.0</v>
+      </c>
+      <c r="W12">
+        <v>378000000.0</v>
+      </c>
+      <c r="X12">
+        <v>5081000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>6892000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>4674000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>4055000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>3355000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>4944000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>3421000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>3646000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1883000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1863000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1478000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>2886000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1992000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1952000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2054000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3349000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1316000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1779000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1974000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>4755000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>3617000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>852000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>804000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>5428000000.0</v>
+      </c>
+      <c r="AV12"/>
+      <c r="AW12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>104000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>206000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>291000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>781000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>118000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1023000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1653000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>643000000.0</v>
+      </c>
+      <c r="BF12"/>
+      <c r="BG12">
+        <v>542000000.0</v>
+      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
+        <v>323408900.0</v>
+      </c>
+      <c r="BL12">
+        <v>13907800.0</v>
+      </c>
+      <c r="BM12">
+        <v>1117357300.0</v>
+      </c>
+      <c r="BN12">
+        <v>1924949800.0</v>
+      </c>
+      <c r="BO12">
+        <v>3390146900.0</v>
+      </c>
+      <c r="BP12">
+        <v>3648958000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>4574972900.0</v>
+      </c>
+      <c r="BR12">
+        <v>5254504800.0</v>
+      </c>
+      <c r="BS12">
+        <v>5938518900.0</v>
+      </c>
+      <c r="BT12">
+        <v>4225271400.0</v>
+      </c>
+      <c r="BU12">
+        <v>3901784700.0</v>
+      </c>
+      <c r="BV12">
+        <v>3945625000.0</v>
+      </c>
+      <c r="BW12">
+        <v>3945625000.0</v>
+      </c>
+      <c r="BX12">
+        <v>4033305600.0</v>
+      </c>
+      <c r="BY12">
+        <v>3989465300.0</v>
+      </c>
+      <c r="BZ12">
+        <v>3857944400.0</v>
+      </c>
+      <c r="CA12">
+        <v>3989465000.0</v>
+      </c>
+      <c r="CB12">
+        <v>3989465000.0</v>
+      </c>
+      <c r="CC12">
+        <v>3857944000.0</v>
+      </c>
+      <c r="CD12">
+        <v>4904167000.0</v>
+      </c>
+      <c r="CE12">
+        <v>10086979000.0</v>
+      </c>
+      <c r="CF12">
+        <v>4904166000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:84">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>17600000000.0</v>
+      </c>
+      <c r="C13">
+        <v>19141000000.0</v>
+      </c>
+      <c r="D13">
+        <v>17775000000.0</v>
+      </c>
+      <c r="E13">
+        <v>13660000000.0</v>
+      </c>
+      <c r="F13">
+        <v>12408000000.0</v>
+      </c>
+      <c r="G13">
+        <v>18281000000.0</v>
+      </c>
+      <c r="H13">
+        <v>14441000000.0</v>
+      </c>
+      <c r="I13">
+        <v>11196000000.0</v>
+      </c>
+      <c r="J13">
+        <v>9276000000.0</v>
+      </c>
+      <c r="K13">
+        <v>8901000000.0</v>
+      </c>
+      <c r="L13">
+        <v>7132000000.0</v>
+      </c>
+      <c r="M13">
+        <v>9266000000.0</v>
+      </c>
+      <c r="N13">
+        <v>4113000000.0</v>
+      </c>
+      <c r="O13">
+        <v>1499000000.0</v>
+      </c>
+      <c r="P13">
+        <v>3991000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>3871000000.0</v>
+      </c>
+      <c r="R13">
+        <v>3590000000.0</v>
+      </c>
+      <c r="S13">
+        <v>2922000000.0</v>
+      </c>
+      <c r="T13">
+        <v>98000000.0</v>
+      </c>
+      <c r="U13">
+        <v>2494000000.0</v>
+      </c>
+      <c r="V13">
+        <v>1966000000.0</v>
+      </c>
+      <c r="W13">
+        <v>2590000000.0</v>
+      </c>
+      <c r="X13">
+        <v>6085000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>7140000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>282000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>4091000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1370000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1770000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+    </row>
+    <row r="14" spans="1:84">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
+        <v>4000000.0</v>
+      </c>
+      <c r="V14">
+        <v>4000000.0</v>
+      </c>
+      <c r="W14">
+        <v>4000000.0</v>
+      </c>
+      <c r="X14">
+        <v>4000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>4000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14">
+        <v>76600.0</v>
+      </c>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14">
+        <v>169700.0</v>
+      </c>
+      <c r="BL14"/>
+      <c r="BM14">
+        <v>100.0</v>
+      </c>
+      <c r="BN14">
+        <v>4600.0</v>
+      </c>
+      <c r="BO14">
+        <v>3200.0</v>
+      </c>
+      <c r="BP14">
+        <v>42700.0</v>
+      </c>
+      <c r="BQ14"/>
+      <c r="BR14">
+        <v>91600.0</v>
+      </c>
+      <c r="BS14">
+        <v>12300.0</v>
+      </c>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+    </row>
+    <row r="15" spans="1:84">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>69486000000.0</v>
+      </c>
+      <c r="C15">
+        <v>89355000000.0</v>
+      </c>
+      <c r="D15">
+        <v>75067000000.0</v>
+      </c>
+      <c r="E15">
+        <v>59070000000.0</v>
+      </c>
+      <c r="F15">
+        <v>47125000000.0</v>
+      </c>
+      <c r="G15">
+        <v>54100000000.0</v>
+      </c>
+      <c r="H15">
+        <v>68413000000.0</v>
+      </c>
+      <c r="I15">
+        <v>52816000000.0</v>
+      </c>
+      <c r="J15">
+        <v>29328000000.0</v>
+      </c>
+      <c r="K15">
+        <v>16704000000.0</v>
+      </c>
+      <c r="L15">
+        <v>57443000000.0</v>
+      </c>
+      <c r="M15">
+        <v>41886000000.0</v>
+      </c>
+      <c r="N15">
+        <v>25040000000.0</v>
+      </c>
+      <c r="O15">
+        <v>32787000000.0</v>
+      </c>
+      <c r="P15">
+        <v>32897000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>15609000000.0</v>
+      </c>
+      <c r="R15">
+        <v>15778000000.0</v>
+      </c>
+      <c r="S15">
+        <v>50317000000.0</v>
+      </c>
+      <c r="T15">
+        <v>18945000000.0</v>
+      </c>
+      <c r="U15">
+        <v>16648000000.0</v>
+      </c>
+      <c r="V15">
+        <v>1401000000.0</v>
+      </c>
+      <c r="W15">
+        <v>14109000000.0</v>
+      </c>
+      <c r="X15">
+        <v>12735000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>18607000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2332000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>151031000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>43144000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>31201000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>25616000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>132161000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>50285000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>52926000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>35032000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>120980000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>64744000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>38012000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>33489000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>118470000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>41315000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>51769000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>43558000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>104934000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>62730000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>49942000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>47514000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>85752000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>64784000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>76619000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>33065000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>78198000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>59071000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>45468000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>26269000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>64082000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>36759000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>36713000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>33638000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>47404000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>38857000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>31667000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>21545000000.0</v>
+      </c>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+    </row>
+    <row r="16" spans="1:84">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>89355000000.0</v>
+      </c>
+      <c r="D16">
+        <v>75067000000.0</v>
+      </c>
+      <c r="E16">
+        <v>59070000000.0</v>
+      </c>
+      <c r="F16">
+        <v>47125000000.0</v>
+      </c>
+      <c r="G16">
+        <v>54100000000.0</v>
+      </c>
+      <c r="H16">
+        <v>68413000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>57443000000.0</v>
+      </c>
+      <c r="M16">
+        <v>41886000000.0</v>
+      </c>
+      <c r="N16">
+        <v>25040000000.0</v>
+      </c>
+      <c r="O16">
+        <v>32787000000.0</v>
+      </c>
+      <c r="P16">
+        <v>32897000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>15609000000.0</v>
+      </c>
+      <c r="R16">
+        <v>15778000000.0</v>
+      </c>
+      <c r="S16">
+        <v>50317000000.0</v>
+      </c>
+      <c r="T16">
+        <v>18945000000.0</v>
+      </c>
+      <c r="U16">
+        <v>16648000000.0</v>
+      </c>
+      <c r="V16">
+        <v>1401000000.0</v>
+      </c>
+      <c r="W16">
+        <v>14109000000.0</v>
+      </c>
+      <c r="X16">
+        <v>12735000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>18607000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>2332000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>151032000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>43144000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>31201000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>25616000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>132161000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>50285000000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+    </row>
+    <row r="17" spans="1:84">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>69486000000.0</v>
+      </c>
+      <c r="C17">
+        <v>89356000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>59070000000.0</v>
+      </c>
+      <c r="F17">
+        <v>47125000000.0</v>
+      </c>
+      <c r="G17">
+        <v>54100000000.0</v>
+      </c>
+      <c r="H17">
+        <v>68413000000.0</v>
+      </c>
+      <c r="I17">
+        <v>52816000000.0</v>
+      </c>
+      <c r="J17">
+        <v>29328000000.0</v>
+      </c>
+      <c r="K17">
+        <v>16704000000.0</v>
+      </c>
+      <c r="L17">
+        <v>57443000000.0</v>
+      </c>
+      <c r="M17">
+        <v>41886000000.0</v>
+      </c>
+      <c r="N17">
+        <v>25040000000.0</v>
+      </c>
+      <c r="O17">
+        <v>32787000000.0</v>
+      </c>
+      <c r="P17">
+        <v>32897000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>15609000000.0</v>
+      </c>
+      <c r="R17">
+        <v>15778000000.0</v>
+      </c>
+      <c r="S17">
+        <v>50317000000.0</v>
+      </c>
+      <c r="T17">
+        <v>18945000000.0</v>
+      </c>
+      <c r="U17">
+        <v>16648000000.0</v>
+      </c>
+      <c r="V17">
+        <v>1401000000.0</v>
+      </c>
+      <c r="W17">
+        <v>14109000000.0</v>
+      </c>
+      <c r="X17">
+        <v>12735000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>18607000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>2332000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>151031000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>43144000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>31201000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>25616000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>132161000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>50285000000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+    </row>
+    <row r="18" spans="1:84">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>16835000000.0</v>
+      </c>
+      <c r="C18">
+        <v>18680000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>17300000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-149000000.0</v>
+      </c>
+      <c r="G18">
+        <v>20610000000.0</v>
+      </c>
+      <c r="H18">
+        <v>13734000000.0</v>
+      </c>
+      <c r="I18">
+        <v>9756000000.0</v>
+      </c>
+      <c r="J18">
+        <v>8103000000.0</v>
+      </c>
+      <c r="K18">
+        <v>3706000000.0</v>
+      </c>
+      <c r="L18">
+        <v>6835000000.0</v>
+      </c>
+      <c r="M18">
+        <v>8271000000.0</v>
+      </c>
+      <c r="N18">
+        <v>3192000000.0</v>
+      </c>
+      <c r="O18">
+        <v>5515000000.0</v>
+      </c>
+      <c r="P18">
+        <v>2577000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>2348000000.0</v>
+      </c>
+      <c r="R18">
+        <v>1971000000.0</v>
+      </c>
+      <c r="S18">
+        <v>1595000000.0</v>
+      </c>
+      <c r="T18">
+        <v>523000000.0</v>
+      </c>
+      <c r="U18">
+        <v>560000000.0</v>
+      </c>
+      <c r="V18">
+        <v>1322000000.0</v>
+      </c>
+      <c r="W18">
+        <v>1457000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-3696000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-5068000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2289000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-2581000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-2657000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-3574000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-1651000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+    </row>
+    <row r="19" spans="1:84">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+    </row>
+    <row r="20" spans="1:84">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+    </row>
+    <row r="21" spans="1:84">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>69003000000.0</v>
+      </c>
+      <c r="C21">
+        <v>90177000000.0</v>
+      </c>
+      <c r="D21">
+        <v>77889000000.0</v>
+      </c>
+      <c r="E21">
+        <v>68938000000.0</v>
+      </c>
+      <c r="F21">
+        <v>47434000000.0</v>
+      </c>
+      <c r="G21">
+        <v>44346000000.0</v>
+      </c>
+      <c r="H21">
+        <v>70254000000.0</v>
+      </c>
+      <c r="I21">
+        <v>60843000000.0</v>
+      </c>
+      <c r="J21">
+        <v>28675000000.0</v>
+      </c>
+      <c r="K21">
+        <v>44279000000.0</v>
+      </c>
+      <c r="L21">
+        <v>76598000000.0</v>
+      </c>
+      <c r="M21">
+        <v>51548000000.0</v>
+      </c>
+      <c r="N21">
+        <v>33369000000.0</v>
+      </c>
+      <c r="O21">
+        <v>46440000000.0</v>
+      </c>
+      <c r="P21">
+        <v>47321000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>18967000000.0</v>
+      </c>
+      <c r="R21">
+        <v>16554000000.0</v>
+      </c>
+      <c r="S21">
+        <v>60933000000.0</v>
+      </c>
+      <c r="T21">
+        <v>25057000000.0</v>
+      </c>
+      <c r="U21">
+        <v>22247000000.0</v>
+      </c>
+      <c r="V21">
+        <v>270000000.0</v>
+      </c>
+      <c r="W21">
+        <v>18228000000.0</v>
+      </c>
+      <c r="X21">
+        <v>24781000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>23668000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>10109000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>203478000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>61768000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>48339000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>33525000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>177747000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>70197000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>71053000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>47344000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>158462000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>89176000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>53206000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>43339000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>157171000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>49573000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>72128000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>54674000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>152973000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>79012000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>57981000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>58784000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>115057000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>72466000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>57811000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>41156000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>100152000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>89389000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>62227000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>33508000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>87227000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>47298000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>48289000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>43622000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>68468000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>44299000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>37983000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>25656000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>63162347000.0</v>
+      </c>
+      <c r="BL21">
+        <v>35191804000.0</v>
+      </c>
+      <c r="BM21">
+        <v>34895940000.0</v>
+      </c>
+      <c r="BN21">
+        <v>25082945000.0</v>
+      </c>
+      <c r="BO21">
+        <v>28731666000.0</v>
+      </c>
+      <c r="BP21">
+        <v>35477023000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>25164004000.0</v>
+      </c>
+      <c r="BR21">
+        <v>23487915000.0</v>
+      </c>
+      <c r="BS21">
+        <v>34985260000.0</v>
+      </c>
+      <c r="BT21">
+        <v>21616849000.0</v>
+      </c>
+      <c r="BU21">
+        <v>22691497000.0</v>
+      </c>
+      <c r="BV21">
+        <v>26621226000.0</v>
+      </c>
+      <c r="BW21">
+        <v>15745218000.0</v>
+      </c>
+      <c r="BX21">
+        <v>30560104000.0</v>
+      </c>
+      <c r="BY21">
+        <v>22422361000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>26321760000.0</v>
+      </c>
+      <c r="CA21">
+        <v>28162536000.0</v>
+      </c>
+      <c r="CB21">
+        <v>21488176000.0</v>
+      </c>
+      <c r="CC21">
+        <v>17864717000.0</v>
+      </c>
+      <c r="CD21">
+        <v>16256625000.0</v>
+      </c>
+      <c r="CE21">
+        <v>44310976000.0</v>
+      </c>
+      <c r="CF21">
+        <v>10753359000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:84">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+    </row>
+    <row r="23" spans="1:84">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>690826000000.0</v>
+      </c>
+      <c r="C23">
+        <v>638905000000.0</v>
+      </c>
+      <c r="D23">
+        <v>657935000000.0</v>
+      </c>
+      <c r="E23">
+        <v>738747000000.0</v>
+      </c>
+      <c r="F23">
+        <v>673513000000.0</v>
+      </c>
+      <c r="G23">
+        <v>729965000000.0</v>
+      </c>
+      <c r="H23">
+        <v>680103000000.0</v>
+      </c>
+      <c r="I23">
+        <v>615813000000.0</v>
+      </c>
+      <c r="J23">
+        <v>582686000000.0</v>
+      </c>
+      <c r="K23">
+        <v>846324000000.0</v>
+      </c>
+      <c r="L23">
+        <v>697520000000.0</v>
+      </c>
+      <c r="M23">
+        <v>587669000000.0</v>
+      </c>
+      <c r="N23">
+        <v>655961000000.0</v>
+      </c>
+      <c r="O23">
+        <v>817975000000.0</v>
+      </c>
+      <c r="P23">
+        <v>775582000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>594186000000.0</v>
+      </c>
+      <c r="R23">
+        <v>601843000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1238974000000.0</v>
+      </c>
+      <c r="T23">
+        <v>717311000000.0</v>
+      </c>
+      <c r="U23">
+        <v>617647000000.0</v>
+      </c>
+      <c r="V23">
+        <v>616666000000.0</v>
+      </c>
+      <c r="W23">
+        <v>982267000000.0</v>
+      </c>
+      <c r="X23">
+        <v>871127000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>718940000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>699751000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1819611000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1129071000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>779191000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>696817000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1218813000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>932704000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>968993000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>583124000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1733996000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>791700000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>513470000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>535079000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>851526000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>441099000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>521272000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>565341000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>897083000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>568237000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>439906000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>400665000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>753167000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>420689000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>428198000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>393688000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>701258000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>404036000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>523084000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>347599000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>676077000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>342302000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>439428000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>379811000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>652242000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>311365000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>295780000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>288847000000.0</v>
+      </c>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+    </row>
+    <row r="24" spans="1:84">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+    </row>
+    <row r="25" spans="1:84">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+    </row>
+    <row r="26" spans="1:84">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+    </row>
+    <row r="27" spans="1:84">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>32690000000.0</v>
+      </c>
+      <c r="C27">
+        <v>41076000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>31232000000.0</v>
+      </c>
+      <c r="F27">
+        <v>32290000000.0</v>
+      </c>
+      <c r="G27">
+        <v>29647000000.0</v>
+      </c>
+      <c r="H27">
+        <v>36305000000.0</v>
+      </c>
+      <c r="I27">
+        <v>41063000000.0</v>
+      </c>
+      <c r="J27">
+        <v>34516000000.0</v>
+      </c>
+      <c r="K27">
+        <v>56758000000.0</v>
+      </c>
+      <c r="L27">
+        <v>27165000000.0</v>
+      </c>
+      <c r="M27">
+        <v>28008000000.0</v>
+      </c>
+      <c r="N27">
+        <v>40868000000.0</v>
+      </c>
+      <c r="O27">
+        <v>31417000000.0</v>
+      </c>
+      <c r="P27">
+        <v>36022000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>33672000000.0</v>
+      </c>
+      <c r="R27">
+        <v>41816000000.0</v>
+      </c>
+      <c r="S27">
+        <v>38519000000.0</v>
+      </c>
+      <c r="T27">
+        <v>36890000000.0</v>
+      </c>
+      <c r="U27">
+        <v>40932000000.0</v>
+      </c>
+      <c r="V27">
+        <v>41871000000.0</v>
+      </c>
+      <c r="W27">
+        <v>39390000000.0</v>
+      </c>
+      <c r="X27">
+        <v>35238000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>35359000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>51139000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>46863000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>50074000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>48864000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>51089000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>52122000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>45682000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>50826000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>51567000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>62837000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>43639000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>48435000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>48707000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>47692000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>44439000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>49230000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>52267000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>54573000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>51007000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>49564000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>45668000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>50337000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>43202000000.0</v>
+      </c>
+      <c r="AW27">
+        <v>48281000000.0</v>
+      </c>
+      <c r="AX27">
+        <v>52483000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>57947000000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>47563000000.0</v>
+      </c>
+      <c r="BA27">
+        <v>45404000000.0</v>
+      </c>
+      <c r="BB27">
+        <v>46410000000.0</v>
+      </c>
+      <c r="BC27">
+        <v>46175000000.0</v>
+      </c>
+      <c r="BD27">
+        <v>46119000000.0</v>
+      </c>
+      <c r="BE27">
+        <v>50025000000.0</v>
+      </c>
+      <c r="BF27">
+        <v>38382000000.0</v>
+      </c>
+      <c r="BG27">
+        <v>53494000000.0</v>
+      </c>
+      <c r="BH27">
+        <v>37219000000.0</v>
+      </c>
+      <c r="BI27">
+        <v>36356000000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>33885000000.0</v>
+      </c>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+    </row>
+    <row r="28" spans="1:84">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>67137000000.0</v>
+      </c>
+      <c r="C28">
+        <v>92214000000.0</v>
+      </c>
+      <c r="D28">
+        <v>95841000000.0</v>
+      </c>
+      <c r="E28">
+        <v>70128000000.0</v>
+      </c>
+      <c r="F28">
+        <v>71452000000.0</v>
+      </c>
+      <c r="G28">
+        <v>84608000000.0</v>
+      </c>
+      <c r="H28">
+        <v>68600000000.0</v>
+      </c>
+      <c r="I28">
+        <v>67695000000.0</v>
+      </c>
+      <c r="J28">
+        <v>82647000000.0</v>
+      </c>
+      <c r="K28">
+        <v>58601000000.0</v>
+      </c>
+      <c r="L28">
+        <v>83096000000.0</v>
+      </c>
+      <c r="M28">
+        <v>80436000000.0</v>
+      </c>
+      <c r="N28">
+        <v>86435000000.0</v>
+      </c>
+      <c r="O28">
+        <v>105070000000.0</v>
+      </c>
+      <c r="P28">
+        <v>74332000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>76972000000.0</v>
+      </c>
+      <c r="R28">
+        <v>73653000000.0</v>
+      </c>
+      <c r="S28">
+        <v>63963000000.0</v>
+      </c>
+      <c r="T28">
+        <v>63315000000.0</v>
+      </c>
+      <c r="U28">
+        <v>66302000000.0</v>
+      </c>
+      <c r="V28">
+        <v>76568000000.0</v>
+      </c>
+      <c r="W28">
+        <v>81593000000.0</v>
+      </c>
+      <c r="X28">
+        <v>70831000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>61493000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>87412000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>83642000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>69369000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>72643000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>82751000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>65765000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>73947000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>69147000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>67471000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>60885000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>64107000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>61034000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>62104000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>55788000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>57240000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>56282000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>56534000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>57948000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>51458000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>56774000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>51515000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>48622000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>49393000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>57298000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>45720000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>38396000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>44255000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>51170000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>39629000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>52698000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>39727000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>38714000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>38212000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>33800000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>39598000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>44867000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>39517000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>84224171300.0</v>
+      </c>
+      <c r="BL28">
+        <v>67500051600.0</v>
+      </c>
+      <c r="BM28">
+        <v>70967396900.0</v>
+      </c>
+      <c r="BN28">
+        <v>64340608000.0</v>
+      </c>
+      <c r="BO28">
+        <v>71987684600.0</v>
+      </c>
+      <c r="BP28">
+        <v>59948948000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>65114290000.0</v>
+      </c>
+      <c r="BR28">
+        <v>62498258600.0</v>
+      </c>
+      <c r="BS28">
+        <v>62207646800.0</v>
+      </c>
+      <c r="BT28">
+        <v>53461352100.0</v>
+      </c>
+      <c r="BU28">
+        <v>46418207800.0</v>
+      </c>
+      <c r="BV28">
+        <v>45791002500.0</v>
+      </c>
+      <c r="BW28">
+        <v>46903021300.0</v>
+      </c>
+      <c r="BX28">
+        <v>45227408600.0</v>
+      </c>
+      <c r="BY28">
+        <v>42946841400.0</v>
+      </c>
+      <c r="BZ28">
+        <v>42063531900.0</v>
+      </c>
+      <c r="CA28">
+        <v>38761652000.0</v>
+      </c>
+      <c r="CB28">
+        <v>41353514000.0</v>
+      </c>
+      <c r="CC28">
+        <v>38362676000.0</v>
+      </c>
+      <c r="CD28">
+        <v>32480927000.0</v>
+      </c>
+      <c r="CE28">
+        <v>67966897000.0</v>
+      </c>
+      <c r="CF28">
+        <v>47498055000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:84">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>18023000000.0</v>
+      </c>
+      <c r="C29">
+        <v>18081000000.0</v>
+      </c>
+      <c r="D29">
+        <v>19477000000.0</v>
+      </c>
+      <c r="E29">
+        <v>21624000000.0</v>
+      </c>
+      <c r="F29">
+        <v>11871000000.0</v>
+      </c>
+      <c r="G29">
+        <v>9044000000.0</v>
+      </c>
+      <c r="H29">
+        <v>17293000000.0</v>
+      </c>
+      <c r="I29">
+        <v>18095000000.0</v>
+      </c>
+      <c r="J29">
+        <v>7150000000.0</v>
+      </c>
+      <c r="K29">
+        <v>33575000000.0</v>
+      </c>
+      <c r="L29">
+        <v>17169000000.0</v>
+      </c>
+      <c r="M29">
+        <v>10381000000.0</v>
+      </c>
+      <c r="N29">
+        <v>5788000000.0</v>
+      </c>
+      <c r="O29">
+        <v>14284000000.0</v>
+      </c>
+      <c r="P29">
+        <v>8896000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>4850000000.0</v>
+      </c>
+      <c r="R29">
+        <v>4172000000.0</v>
+      </c>
+      <c r="S29">
+        <v>13523000000.0</v>
+      </c>
+      <c r="T29">
+        <v>5615000000.0</v>
+      </c>
+      <c r="U29">
+        <v>5324000000.0</v>
+      </c>
+      <c r="V29">
+        <v>113000000.0</v>
+      </c>
+      <c r="W29">
+        <v>6977000000.0</v>
+      </c>
+      <c r="X29">
+        <v>4277000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5089000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-406000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>52657000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>14515000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>11854000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>7876000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+    </row>
+    <row r="30" spans="1:84">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>94507000000.0</v>
+      </c>
+      <c r="C30">
+        <v>124344000000.0</v>
+      </c>
+      <c r="D30">
+        <v>95841000000.0</v>
+      </c>
+      <c r="E30">
+        <v>104446000000.0</v>
+      </c>
+      <c r="F30">
+        <v>103406000000.0</v>
+      </c>
+      <c r="G30">
+        <v>112678000000.0</v>
+      </c>
+      <c r="H30">
+        <v>104905000000.0</v>
+      </c>
+      <c r="I30">
+        <v>108758000000.0</v>
+      </c>
+      <c r="J30">
+        <v>117143000000.0</v>
+      </c>
+      <c r="K30">
+        <v>107102000000.0</v>
+      </c>
+      <c r="L30">
+        <v>109751000000.0</v>
+      </c>
+      <c r="M30">
+        <v>107855000000.0</v>
+      </c>
+      <c r="N30">
+        <v>127303000000.0</v>
+      </c>
+      <c r="O30">
+        <v>136487000000.0</v>
+      </c>
+      <c r="P30">
+        <v>110354000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>110644000000.0</v>
+      </c>
+      <c r="R30">
+        <v>115469000000.0</v>
+      </c>
+      <c r="S30">
+        <v>102482000000.0</v>
+      </c>
+      <c r="T30">
+        <v>100205000000.0</v>
+      </c>
+      <c r="U30">
+        <v>107234000000.0</v>
+      </c>
+      <c r="V30">
+        <v>118439000000.0</v>
+      </c>
+      <c r="W30">
+        <v>120983000000.0</v>
+      </c>
+      <c r="X30">
+        <v>106069000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>96852000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>138551000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>130505000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>119443000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>121507000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>133840000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>117887000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>119629000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>119973000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>119038000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>123722000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>107746000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>109469000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>110811000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>103480000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>101679000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>105512000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>108801000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>112521000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>102465000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>106338000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>97183000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>98959000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>92595000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>105579000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>98203000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>104922000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>83239000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>96574000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>86039000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>98873000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>85846000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>88739000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>77216000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>78887000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>76817000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>81223000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>74308000000.0</v>
+      </c>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+    </row>
+    <row r="31" spans="1:84">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>18506000000.0</v>
+      </c>
+      <c r="C31">
+        <v>17260000000.0</v>
+      </c>
+      <c r="D31">
+        <v>16655000000.0</v>
+      </c>
+      <c r="E31">
+        <v>11756000000.0</v>
+      </c>
+      <c r="F31">
+        <v>11562000000.0</v>
+      </c>
+      <c r="G31">
+        <v>18798000000.0</v>
+      </c>
+      <c r="H31">
+        <v>15452000000.0</v>
+      </c>
+      <c r="I31">
+        <v>10068000000.0</v>
+      </c>
+      <c r="J31">
+        <v>7803000000.0</v>
+      </c>
+      <c r="K31">
+        <v>6000000000.0</v>
+      </c>
+      <c r="L31">
+        <v>6707000000.0</v>
+      </c>
+      <c r="M31">
+        <v>9509000000.0</v>
+      </c>
+      <c r="N31">
+        <v>4292000000.0</v>
+      </c>
+      <c r="O31">
+        <v>631000000.0</v>
+      </c>
+      <c r="P31">
+        <v>3368000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1492000000.0</v>
+      </c>
+      <c r="R31">
+        <v>3396000000.0</v>
+      </c>
+      <c r="S31">
+        <v>2907000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-497000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-275000000.0</v>
+      </c>
+      <c r="V31">
+        <v>1244000000.0</v>
+      </c>
+      <c r="W31">
+        <v>2858000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-7769000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>28000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-8183000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>210000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-4109000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-5284000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2097000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-2430000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>93000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-779000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>2149000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-1461000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>3125000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>1443000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>1058000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>3883000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2451000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>4069000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-13938000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>1835000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>8108000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>2900000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>545000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>13118000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>39294000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>1216000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>5699000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-12231000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-369000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>13000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>1004000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-1053000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-810000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>691000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-5459000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>6272000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>3400000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>1359000000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+    </row>
+    <row r="32" spans="1:84">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>759829000000.0</v>
+      </c>
+      <c r="C32">
+        <v>729082000000.0</v>
+      </c>
+      <c r="D32">
+        <v>735824000000.0</v>
+      </c>
+      <c r="E32">
+        <v>804599000000.0</v>
+      </c>
+      <c r="F32">
+        <v>721283000000.0</v>
+      </c>
+      <c r="G32">
+        <v>775888000000.0</v>
+      </c>
+      <c r="H32">
+        <v>750357000000.0</v>
+      </c>
+      <c r="I32">
+        <v>676656000000.0</v>
+      </c>
+      <c r="J32">
+        <v>611361000000.0</v>
+      </c>
+      <c r="K32">
+        <v>890603000000.0</v>
+      </c>
+      <c r="L32">
+        <v>765425000000.0</v>
+      </c>
+      <c r="M32">
+        <v>630427000000.0</v>
+      </c>
+      <c r="N32">
+        <v>682497000000.0</v>
+      </c>
+      <c r="O32">
+        <v>864415000000.0</v>
+      </c>
+      <c r="P32">
+        <v>814007000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>613153000000.0</v>
+      </c>
+      <c r="R32">
+        <v>618397000000.0</v>
+      </c>
+      <c r="S32">
+        <v>1299907000000.0</v>
+      </c>
+      <c r="T32">
+        <v>742368000000.0</v>
+      </c>
+      <c r="U32">
+        <v>639894000000.0</v>
+      </c>
+      <c r="V32">
+        <v>616936000000.0</v>
+      </c>
+      <c r="W32">
+        <v>1000495000000.0</v>
+      </c>
+      <c r="X32">
+        <v>895908000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>742608000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>709860000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>2023089000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>1190839000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>827530000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>730342000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>1396560000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>1002901000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>1040046000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>630468000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>1892458000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>880876000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>566676000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>578418000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>1008697000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>490672000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>593400000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>620015000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>1050056000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>647249000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>497887000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>459449000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>868224000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>493155000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>486009000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>434844000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>801410000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>493425000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>585311000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>381107000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>763304000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>389600000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>487717000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>423433000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>720710000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>355664000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>333763000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>314503000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>716729226400.0</v>
+      </c>
+      <c r="BL32">
+        <v>273849353500.0</v>
+      </c>
+      <c r="BM32">
+        <v>283436796600.0</v>
+      </c>
+      <c r="BN32">
+        <v>291551974100.0</v>
+      </c>
+      <c r="BO32">
+        <v>376324159600.0</v>
+      </c>
+      <c r="BP32">
+        <v>286042375300.0</v>
+      </c>
+      <c r="BQ32">
+        <v>316661021100.0</v>
+      </c>
+      <c r="BR32">
+        <v>356209465800.0</v>
+      </c>
+      <c r="BS32">
+        <v>414301054800.0</v>
+      </c>
+      <c r="BT32">
+        <v>240831896800.0</v>
+      </c>
+      <c r="BU32">
+        <v>188599054300.0</v>
+      </c>
+      <c r="BV32">
+        <v>184005719400.0</v>
+      </c>
+      <c r="BW32">
+        <v>201003899000.0</v>
+      </c>
+      <c r="BX32">
+        <v>191265722200.0</v>
+      </c>
+      <c r="BY32">
+        <v>169479915700.0</v>
+      </c>
+      <c r="BZ32">
+        <v>163831155400.0</v>
+      </c>
+      <c r="CA32">
+        <v>158663569000.0</v>
+      </c>
+      <c r="CB32">
+        <v>136535573000.0</v>
+      </c>
+      <c r="CC32">
+        <v>135009783000.0</v>
+      </c>
+      <c r="CD32">
+        <v>113210933000.0</v>
+      </c>
+      <c r="CE32">
+        <v>251869406000.0</v>
+      </c>
+      <c r="CF32">
+        <v>164670711000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>1611250000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1270583000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1252775000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1050982000000.0</v>
+      </c>
+      <c r="F2">
+        <v>479882000000.0</v>
+      </c>
+      <c r="G2">
+        <v>491544000000.0</v>
+      </c>
+      <c r="H2">
+        <v>273682000000.0</v>
+      </c>
+      <c r="I2">
+        <v>676587000000.0</v>
+      </c>
+      <c r="J2">
+        <v>277798000000.0</v>
+      </c>
+      <c r="K2">
+        <v>468337000000.0</v>
+      </c>
+      <c r="L2">
+        <v>355907000000.0</v>
+      </c>
+      <c r="M2">
+        <v>290904000000.0</v>
+      </c>
+      <c r="N2">
+        <v>153298000000.0</v>
+      </c>
+      <c r="O2">
+        <v>194945000000.0</v>
+      </c>
+      <c r="P2">
+        <v>211075000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>176263775601.0</v>
+      </c>
+      <c r="R2">
+        <v>132737259259.0</v>
+      </c>
+      <c r="S2">
+        <v>177110327207.0</v>
+      </c>
+      <c r="T2">
+        <v>151615322660.0</v>
+      </c>
+      <c r="U2">
+        <v>127061333766.0</v>
+      </c>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>18327000000</v>
+      </c>
+      <c r="C3">
+        <v>17860000000</v>
+      </c>
+      <c r="D3">
+        <v>11456000000</v>
+      </c>
+      <c r="E3">
+        <v>30650000000</v>
+      </c>
+      <c r="F3">
+        <v>9509000000</v>
+      </c>
+      <c r="G3">
+        <v>12368000000</v>
+      </c>
+      <c r="H3">
+        <v>40028000000</v>
+      </c>
+      <c r="I3">
+        <v>41089000000</v>
+      </c>
+      <c r="J3">
+        <v>22841000000</v>
+      </c>
+      <c r="K3">
+        <v>56697000000</v>
+      </c>
+      <c r="L3">
+        <v>25608000000</v>
+      </c>
+      <c r="M3">
+        <v>12326000000</v>
+      </c>
+      <c r="N3">
+        <v>25738000000</v>
+      </c>
+      <c r="O3">
+        <v>32091000000</v>
+      </c>
+      <c r="P3">
+        <v>17208000000</v>
+      </c>
+      <c r="Q3">
+        <v>18289293706</v>
+      </c>
+      <c r="R3">
+        <v>82680861994</v>
+      </c>
+      <c r="S3">
+        <v>123569077413</v>
+      </c>
+      <c r="T3">
+        <v>75009090413</v>
+      </c>
+      <c r="U3">
+        <v>55565145635</v>
+      </c>
+      <c r="V3">
+        <v>65106203000</v>
+      </c>
+      <c r="W3">
+        <v>54051720000</v>
+      </c>
+      <c r="X3">
+        <v>75237872000</v>
+      </c>
+      <c r="Y3">
+        <v>89064311000</v>
+      </c>
+      <c r="Z3">
+        <v>72624000000</v>
+      </c>
+      <c r="AA3">
+        <v>67795000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>237506000000.0</v>
+      </c>
+      <c r="C6">
+        <v>340477000000.0</v>
+      </c>
+      <c r="D6">
+        <v>17808000000.0</v>
+      </c>
+      <c r="E6">
+        <v>201793000000.0</v>
+      </c>
+      <c r="F6">
+        <v>571100000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-11662000000.0</v>
+      </c>
+      <c r="H6">
+        <v>217862000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-402905000000.0</v>
+      </c>
+      <c r="J6">
+        <v>398789000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-190539000000.0</v>
+      </c>
+      <c r="L6">
+        <v>112430000000.0</v>
+      </c>
+      <c r="M6">
+        <v>65003000000.0</v>
+      </c>
+      <c r="N6">
+        <v>137606000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-41647000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-16130000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>34810729819.0</v>
+      </c>
+      <c r="R6">
+        <v>43526516342.0</v>
+      </c>
+      <c r="S6">
+        <v>-44373067948.0</v>
+      </c>
+      <c r="T6">
+        <v>-595208773.0</v>
+      </c>
+      <c r="U6">
+        <v>24553988894.0</v>
+      </c>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7">
+        <v>-360827000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-342034000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-500665000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-549295000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-605334000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-540456000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-591662000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-441127000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-389571000000.0</v>
+      </c>
+      <c r="K7">
+        <v>1545000000.0</v>
+      </c>
+      <c r="L7">
+        <v>137000000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>7021000000.0</v>
+      </c>
+      <c r="F12">
+        <v>308317000000.0</v>
+      </c>
+      <c r="G12">
+        <v>-182292000000.0</v>
+      </c>
+      <c r="H12">
+        <v>-69890000000.0</v>
+      </c>
+      <c r="I12">
+        <v>-694776000000.0</v>
+      </c>
+      <c r="J12">
+        <v>109452000000.0</v>
+      </c>
+      <c r="K12">
+        <v>-357186000000.0</v>
+      </c>
+      <c r="L12">
+        <v>-135917000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
+        <v>1545000000.0</v>
+      </c>
+      <c r="L13">
+        <v>137000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>190590000000.0</v>
+      </c>
+      <c r="C14">
+        <v>198023000000.0</v>
+      </c>
+      <c r="D14">
+        <v>195468000000.0</v>
+      </c>
+      <c r="E14">
+        <v>180495000000.0</v>
+      </c>
+      <c r="F14">
+        <v>220475000000.0</v>
+      </c>
+      <c r="G14">
+        <v>236089000000.0</v>
+      </c>
+      <c r="H14">
+        <v>204628000000.0</v>
+      </c>
+      <c r="I14">
+        <v>190717000000.0</v>
+      </c>
+      <c r="J14">
+        <v>178611000000.0</v>
+      </c>
+      <c r="K14">
+        <v>156753000000.0</v>
+      </c>
+      <c r="L14">
+        <v>135336000000.0</v>
+      </c>
+      <c r="M14">
+        <v>120094000000.0</v>
+      </c>
+      <c r="N14">
+        <v>106847000000.0</v>
+      </c>
+      <c r="O14">
+        <v>93579000000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>107902000000.0</v>
+      </c>
+      <c r="C15">
+        <v>71485000000.0</v>
+      </c>
+      <c r="D15">
+        <v>45858000000.0</v>
+      </c>
+      <c r="E15">
+        <v>36417000000.0</v>
+      </c>
+      <c r="F15">
+        <v>21580000000.0</v>
+      </c>
+      <c r="G15">
+        <v>72834000000.0</v>
+      </c>
+      <c r="H15">
+        <v>101159000000.0</v>
+      </c>
+      <c r="I15">
+        <v>109251000000.0</v>
+      </c>
+      <c r="J15">
+        <v>99810000000.0</v>
+      </c>
+      <c r="K15">
+        <v>161854000000.0</v>
+      </c>
+      <c r="L15">
+        <v>103857000000.0</v>
+      </c>
+      <c r="M15">
+        <v>93066000000.0</v>
+      </c>
+      <c r="N15">
+        <v>105575000000.0</v>
+      </c>
+      <c r="O15">
+        <v>86937000000.0</v>
+      </c>
+      <c r="P15">
+        <v>49483000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>32370731989.0</v>
+      </c>
+      <c r="R15">
+        <v>18739617636.0</v>
+      </c>
+      <c r="S15">
+        <v>56069223492.0</v>
+      </c>
+      <c r="T15">
+        <v>53550497145.0</v>
+      </c>
+      <c r="U15">
+        <v>44105228013.0</v>
+      </c>
+      <c r="V15">
+        <v>81522405000.0</v>
+      </c>
+      <c r="W15">
+        <v>38773656000.0</v>
+      </c>
+      <c r="X15">
+        <v>14480595000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15">
+        <v>2000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1270000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>1848756000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1611060000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1270583000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1252775000000.0</v>
+      </c>
+      <c r="F16">
+        <v>1050982000000.0</v>
+      </c>
+      <c r="G16">
+        <v>479882000000.0</v>
+      </c>
+      <c r="H16">
+        <v>491544000000.0</v>
+      </c>
+      <c r="I16">
+        <v>273682000000.0</v>
+      </c>
+      <c r="J16">
+        <v>676587000000.0</v>
+      </c>
+      <c r="K16">
+        <v>277798000000.0</v>
+      </c>
+      <c r="L16">
+        <v>468337000000.0</v>
+      </c>
+      <c r="M16">
+        <v>355907000000.0</v>
+      </c>
+      <c r="N16">
+        <v>290904000000.0</v>
+      </c>
+      <c r="O16">
+        <v>153298000000.0</v>
+      </c>
+      <c r="P16">
+        <v>194945000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>211074505420.0</v>
+      </c>
+      <c r="R16">
+        <v>176263775601.0</v>
+      </c>
+      <c r="S16">
+        <v>132737259259.0</v>
+      </c>
+      <c r="T16">
+        <v>151020113887.0</v>
+      </c>
+      <c r="U16">
+        <v>151615322660.0</v>
+      </c>
+      <c r="V16">
+        <v>127061333766.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>358809000000.0</v>
+      </c>
+      <c r="C18">
+        <v>427891000000.0</v>
+      </c>
+      <c r="D18">
+        <v>85646000000.0</v>
+      </c>
+      <c r="E18">
+        <v>66421000000.0</v>
+      </c>
+      <c r="F18">
+        <v>606594000000.0</v>
+      </c>
+      <c r="G18">
+        <v>89212000000.0</v>
+      </c>
+      <c r="H18">
+        <v>334827000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-285387000000.0</v>
+      </c>
+      <c r="J18">
+        <v>510558000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-8792000000.0</v>
+      </c>
+      <c r="L18">
+        <v>236389000000.0</v>
+      </c>
+      <c r="M18">
+        <v>113440000000.0</v>
+      </c>
+      <c r="N18">
+        <v>276342000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-7676000000.0</v>
+      </c>
+      <c r="P18">
+        <v>37727000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>166065210372.0</v>
+      </c>
+      <c r="R18">
+        <v>147382665941.0</v>
+      </c>
+      <c r="S18">
+        <v>43648244725.0</v>
+      </c>
+      <c r="T18">
+        <v>46776261480.0</v>
+      </c>
+      <c r="U18">
+        <v>73605174041.0</v>
+      </c>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-17348000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-11739000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-30548000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-9282000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-12090000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-39903000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-40800000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-22614000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-56369000000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>-9571000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-7841000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-12097000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-12097000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-12097000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-3864000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-10746000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-14915000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>270617000000.0</v>
+      </c>
+      <c r="C22">
+        <v>204657000000.0</v>
+      </c>
+      <c r="D22">
+        <v>141073000000.0</v>
+      </c>
+      <c r="E22">
+        <v>97071000000.0</v>
+      </c>
+      <c r="F22">
+        <v>87311000000.0</v>
+      </c>
+      <c r="G22">
+        <v>47783000000.0</v>
+      </c>
+      <c r="H22">
+        <v>250992000000.0</v>
+      </c>
+      <c r="I22">
+        <v>270404000000.0</v>
+      </c>
+      <c r="J22">
+        <v>257225000000.0</v>
+      </c>
+      <c r="K22">
+        <v>255112000000.0</v>
+      </c>
+      <c r="L22">
+        <v>265120000000.0</v>
+      </c>
+      <c r="M22">
+        <v>260220000000.0</v>
+      </c>
+      <c r="N22">
+        <v>209006000000.0</v>
+      </c>
+      <c r="O22">
+        <v>171192000000.0</v>
+      </c>
+      <c r="P22">
+        <v>139473000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>118414721270.0</v>
+      </c>
+      <c r="R22">
+        <v>66947426012.0</v>
+      </c>
+      <c r="S22">
+        <v>62486606234.0</v>
+      </c>
+      <c r="T22">
+        <v>72074000366.0</v>
+      </c>
+      <c r="U22">
+        <v>55565251184.0</v>
+      </c>
+      <c r="V22">
+        <v>36066628000.0</v>
+      </c>
+      <c r="W22">
+        <v>37333955000.0</v>
+      </c>
+      <c r="X22">
+        <v>21414169000.0</v>
+      </c>
+      <c r="Y22">
+        <v>71737728000.0</v>
+      </c>
+      <c r="Z22">
+        <v>26673000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>20160000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B23">
+        <v>-13616000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5207000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-21696000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-6260000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-6316000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-16269000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-15775000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-8870000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-12748000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-19164000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-10028000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-4761000000.0</v>
+      </c>
+      <c r="N23">
+        <v>216515000000.0</v>
+      </c>
+      <c r="O23">
+        <v>51841000000.0</v>
+      </c>
+      <c r="P23">
+        <v>75028000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-18156573216.0</v>
+      </c>
+      <c r="R23">
+        <v>65325000000.0</v>
+      </c>
+      <c r="S23">
+        <v>3966223492.0</v>
+      </c>
+      <c r="T23">
+        <v>134942691.0</v>
+      </c>
+      <c r="U23">
+        <v>464225512.0</v>
+      </c>
+      <c r="V23">
+        <v>653256000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
+        <v>51775000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>368000000.0</v>
+      </c>
+      <c r="C24">
+        <v>512000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-283000000.0</v>
+      </c>
+      <c r="E24">
+        <v>102000000.0</v>
+      </c>
+      <c r="F24">
+        <v>227000000.0</v>
+      </c>
+      <c r="G24">
+        <v>278000000.0</v>
+      </c>
+      <c r="H24">
+        <v>125000000.0</v>
+      </c>
+      <c r="I24">
+        <v>289000000.0</v>
+      </c>
+      <c r="J24">
+        <v>227000000.0</v>
+      </c>
+      <c r="K24">
+        <v>328000000.0</v>
+      </c>
+      <c r="L24">
+        <v>357000000.0</v>
+      </c>
+      <c r="M24">
+        <v>-20278000000.0</v>
+      </c>
+      <c r="N24">
+        <v>1264000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-9484000000.0</v>
+      </c>
+      <c r="P24">
+        <v>3883000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>132720490.0</v>
+      </c>
+      <c r="R24">
+        <v>15496611597.0</v>
+      </c>
+      <c r="S24">
+        <v>752210759.0</v>
+      </c>
+      <c r="T24">
+        <v>3815379355.0</v>
+      </c>
+      <c r="U24">
+        <v>-3639219730.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
+        <v>100244639000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>-84071000000.0</v>
+      </c>
+      <c r="C25">
+        <v>445751000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-247280000000.0</v>
+      </c>
+      <c r="E25">
+        <v>7021000000.0</v>
+      </c>
+      <c r="F25">
+        <v>308317000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-182292000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-80765000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-270404000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-257225000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-255112000000.0</v>
+      </c>
+      <c r="L25">
+        <v>-265120000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-260220000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-209006000000.0</v>
+      </c>
+      <c r="O25">
+        <v>-171192000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-139473000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-118414721270.0</v>
+      </c>
+      <c r="R25">
+        <v>-66947426012.0</v>
+      </c>
+      <c r="S25">
+        <v>-62486606234.0</v>
+      </c>
+      <c r="T25">
+        <v>-72074000366.0</v>
+      </c>
+      <c r="U25">
+        <v>-55565251184.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28">
+        <v>-121518000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-87921000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-59713000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-52248000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-35737000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-101200000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-116934000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-118121000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-112558000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-181018000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-128800000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-97407000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-143128000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-20328000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-49483000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-128365148939.0</v>
+      </c>
+      <c r="R28">
+        <v>-109530265409.0</v>
+      </c>
+      <c r="S28">
+        <v>-8305840014.0</v>
+      </c>
+      <c r="T28">
+        <v>-53415554454.0</v>
+      </c>
+      <c r="U28">
+        <v>-43641002501.0</v>
+      </c>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>377136000000.0</v>
+      </c>
+      <c r="C29">
+        <v>445751000000.0</v>
+      </c>
+      <c r="D29">
+        <v>89261000000.0</v>
+      </c>
+      <c r="E29">
+        <v>284587000000.0</v>
+      </c>
+      <c r="F29">
+        <v>616103000000.0</v>
+      </c>
+      <c r="G29">
+        <v>101580000000.0</v>
+      </c>
+      <c r="H29">
+        <v>374855000000.0</v>
+      </c>
+      <c r="I29">
+        <v>-244298000000.0</v>
+      </c>
+      <c r="J29">
+        <v>533399000000.0</v>
+      </c>
+      <c r="K29">
+        <v>47905000000.0</v>
+      </c>
+      <c r="L29">
+        <v>261997000000.0</v>
+      </c>
+      <c r="M29">
+        <v>125766000000.0</v>
+      </c>
+      <c r="N29">
+        <v>302080000000.0</v>
+      </c>
+      <c r="O29">
+        <v>24415000000.0</v>
+      </c>
+      <c r="P29">
+        <v>54935000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>184354504078.0</v>
+      </c>
+      <c r="R29">
+        <v>230063527935.0</v>
+      </c>
+      <c r="S29">
+        <v>167217322138.0</v>
+      </c>
+      <c r="T29">
+        <v>121785351893.0</v>
+      </c>
+      <c r="U29">
+        <v>129170319676.0</v>
+      </c>
+      <c r="V29">
+        <v>109559609000.0</v>
+      </c>
+      <c r="W29">
+        <v>32339527000.0</v>
+      </c>
+      <c r="X29">
+        <v>190417777000.0</v>
+      </c>
+      <c r="Y29">
+        <v>157645668000.0</v>
+      </c>
+      <c r="Z29">
+        <v>59305000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>18632000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B30">
+        <v>-17959000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-17348000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-11739000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-30548000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-9282000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-12090000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-39903000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-40800000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-22614000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-56369000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-25251000000.0</v>
+      </c>
+      <c r="M30">
+        <v>36175000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-24474000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-46501000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-21978000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-18156573216.0</v>
+      </c>
+      <c r="R30">
+        <v>-67184250397.0</v>
+      </c>
+      <c r="S30">
+        <v>-212814574829.0</v>
+      </c>
+      <c r="T30">
+        <v>-71193711058.0</v>
+      </c>
+      <c r="U30">
+        <v>-59204365365.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30">
+        <v>48289148000.0</v>
+      </c>
+      <c r="X30"/>
+      <c r="Y30">
+        <v>20276083000.0</v>
+      </c>
+      <c r="Z30">
+        <v>486000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>9666000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CQ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:95">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:95">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>1848756000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1730866000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1537361000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1575318000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1611060000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1404032000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1286488000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1216654000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1270773000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1167482000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1097536000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1142742000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1252775000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1118671000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1062291000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>947236000000.0</v>
+      </c>
+      <c r="R2">
+        <v>1050982000000.0</v>
+      </c>
+      <c r="S2">
+        <v>623836000000.0</v>
+      </c>
+      <c r="T2">
+        <v>523578000000.0</v>
+      </c>
+      <c r="U2">
+        <v>550796000000.0</v>
+      </c>
+      <c r="V2">
+        <v>479882000000.0</v>
+      </c>
+      <c r="W2">
+        <v>197775000000.0</v>
+      </c>
+      <c r="X2">
+        <v>240726000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>376946000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>491544000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>112184000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>53273000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>130942000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>273682000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>99216000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>43063000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>142981000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>676587000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>72380000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>162725000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>169302000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>277798000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>125217000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>149526000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>294009000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>468337000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>189998000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>264981000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>419413000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>355907000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>228873000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>180599000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>150234000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>290904000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>212686000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>133579000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>100947000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>153298000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>95533000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>128725000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>148644000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>194945000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>150881000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>106943000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>166222000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>211075000000.0</v>
+      </c>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+    </row>
+    <row r="3" spans="1:95">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>2321000000</v>
+      </c>
+      <c r="C3">
+        <v>12142000000</v>
+      </c>
+      <c r="D3">
+        <v>1952000000</v>
+      </c>
+      <c r="E3">
+        <v>1203000000</v>
+      </c>
+      <c r="F3">
+        <v>3030000000</v>
+      </c>
+      <c r="G3">
+        <v>10978000000</v>
+      </c>
+      <c r="H3">
+        <v>2649000000</v>
+      </c>
+      <c r="I3">
+        <v>1364000000</v>
+      </c>
+      <c r="J3">
+        <v>2719000000</v>
+      </c>
+      <c r="K3">
+        <v>2571000000</v>
+      </c>
+      <c r="L3">
+        <v>2659000000</v>
+      </c>
+      <c r="M3">
+        <v>3166000000</v>
+      </c>
+      <c r="N3">
+        <v>3572000000</v>
+      </c>
+      <c r="O3">
+        <v>8021000000</v>
+      </c>
+      <c r="P3">
+        <v>1374000000</v>
+      </c>
+      <c r="Q3">
+        <v>12993000000</v>
+      </c>
+      <c r="R3">
+        <v>8262000000</v>
+      </c>
+      <c r="S3">
+        <v>4839000000</v>
+      </c>
+      <c r="T3">
+        <v>1335000000</v>
+      </c>
+      <c r="U3">
+        <v>1792000000</v>
+      </c>
+      <c r="V3">
+        <v>1543000000</v>
+      </c>
+      <c r="W3">
+        <v>2686000000</v>
+      </c>
+      <c r="X3">
+        <v>1129000000</v>
+      </c>
+      <c r="Y3">
+        <v>2770000000</v>
+      </c>
+      <c r="Z3">
+        <v>5783000000</v>
+      </c>
+      <c r="AA3">
+        <v>9485000000</v>
+      </c>
+      <c r="AB3">
+        <v>11918000000</v>
+      </c>
+      <c r="AC3">
+        <v>6515000000</v>
+      </c>
+      <c r="AD3">
+        <v>12110000000</v>
+      </c>
+      <c r="AE3">
+        <v>23007000000</v>
+      </c>
+      <c r="AF3">
+        <v>5034000000</v>
+      </c>
+      <c r="AG3">
+        <v>8340000000</v>
+      </c>
+      <c r="AH3">
+        <v>4708000000</v>
+      </c>
+      <c r="AI3">
+        <v>17808000000</v>
+      </c>
+      <c r="AJ3">
+        <v>1943000000</v>
+      </c>
+      <c r="AK3">
+        <v>2312000000</v>
+      </c>
+      <c r="AL3">
+        <v>778000000</v>
+      </c>
+      <c r="AM3">
+        <v>11305000000</v>
+      </c>
+      <c r="AN3">
+        <v>6421000000</v>
+      </c>
+      <c r="AO3">
+        <v>17294000000</v>
+      </c>
+      <c r="AP3">
+        <v>21677000000</v>
+      </c>
+      <c r="AQ3">
+        <v>10258000000</v>
+      </c>
+      <c r="AR3">
+        <v>2649000000</v>
+      </c>
+      <c r="AS3">
+        <v>1889000000</v>
+      </c>
+      <c r="AT3">
+        <v>10812000000</v>
+      </c>
+      <c r="AU3">
+        <v>2493000000</v>
+      </c>
+      <c r="AV3">
+        <v>1893000000</v>
+      </c>
+      <c r="AW3">
+        <v>3158000000</v>
+      </c>
+      <c r="AX3">
+        <v>4782000000</v>
+      </c>
+      <c r="AY3">
+        <v>8645000000</v>
+      </c>
+      <c r="AZ3">
+        <v>5961000000</v>
+      </c>
+      <c r="BA3">
+        <v>15397000000</v>
+      </c>
+      <c r="BB3">
+        <v>7657000000</v>
+      </c>
+      <c r="BC3">
+        <v>14690000000</v>
+      </c>
+      <c r="BD3">
+        <v>7521000000</v>
+      </c>
+      <c r="BE3">
+        <v>5579000000</v>
+      </c>
+      <c r="BF3">
+        <v>4301000000</v>
+      </c>
+      <c r="BG3">
+        <v>7203000000</v>
+      </c>
+      <c r="BH3">
+        <v>10004953500</v>
+      </c>
+      <c r="BI3">
+        <v>9549965400</v>
+      </c>
+      <c r="BJ3">
+        <v>4849000000</v>
+      </c>
+      <c r="BK3">
+        <v>18289293700</v>
+      </c>
+      <c r="BL3">
+        <v>13902271800</v>
+      </c>
+      <c r="BM3">
+        <v>10797872400</v>
+      </c>
+      <c r="BN3">
+        <v>4967609400</v>
+      </c>
+      <c r="BO3">
+        <v>82680862000</v>
+      </c>
+      <c r="BP3">
+        <v>55737821500</v>
+      </c>
+      <c r="BQ3">
+        <v>38380786400</v>
+      </c>
+      <c r="BR3">
+        <v>10912355700</v>
+      </c>
+      <c r="BS3">
+        <v>123569077400</v>
+      </c>
+      <c r="BT3">
+        <v>59620669600</v>
+      </c>
+      <c r="BU3">
+        <v>34290840300</v>
+      </c>
+      <c r="BV3">
+        <v>13203941200</v>
+      </c>
+      <c r="BW3">
+        <v>75009090400</v>
+      </c>
+      <c r="BX3">
+        <v>60921520000</v>
+      </c>
+      <c r="BY3">
+        <v>39749732000</v>
+      </c>
+      <c r="BZ3">
+        <v>15329396600</v>
+      </c>
+      <c r="CA3">
+        <v>43359618000</v>
+      </c>
+      <c r="CB3">
+        <v>27894085000</v>
+      </c>
+      <c r="CC3">
+        <v>8874439000</v>
+      </c>
+      <c r="CD3">
+        <v>44968441000</v>
+      </c>
+      <c r="CE3">
+        <v>33862513000</v>
+      </c>
+      <c r="CF3">
+        <v>15581087000</v>
+      </c>
+      <c r="CG3">
+        <v>54051720000</v>
+      </c>
+      <c r="CH3">
+        <v>43376181000</v>
+      </c>
+      <c r="CI3">
+        <v>29192630000</v>
+      </c>
+      <c r="CJ3">
+        <v>19976753000</v>
+      </c>
+      <c r="CK3">
+        <v>75237872000</v>
+      </c>
+      <c r="CL3">
+        <v>32865000000</v>
+      </c>
+      <c r="CM3">
+        <v>89064311000</v>
+      </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
+      <c r="CO3">
+        <v>72624000000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>67795000000</v>
+      </c>
     </row>
     <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5389,440 +26334,462 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>30</v>
-[...156 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>31</v>
-[...61 lines deleted...]
-      <c r="BJ6"/>
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>8852000000.0</v>
+      </c>
+      <c r="C6">
+        <v>117890000000.0</v>
+      </c>
+      <c r="D6">
+        <v>193505000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-38147000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-35742000000.0</v>
+      </c>
+      <c r="G6">
+        <v>207028000000.0</v>
+      </c>
+      <c r="H6">
+        <v>117544000000.0</v>
+      </c>
+      <c r="I6">
+        <v>70024000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-54119000000.0</v>
+      </c>
+      <c r="K6">
+        <v>103291000000.0</v>
+      </c>
+      <c r="L6">
+        <v>69756000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-45206000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-110033000000.0</v>
+      </c>
+      <c r="O6">
+        <v>134104000000.0</v>
+      </c>
+      <c r="P6">
+        <v>56380000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>115055000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-103746000000.0</v>
+      </c>
+      <c r="S6">
+        <v>427146000000.0</v>
+      </c>
+      <c r="T6">
+        <v>100258000000.0</v>
+      </c>
+      <c r="U6">
+        <v>-27218000000.0</v>
+      </c>
+      <c r="V6">
+        <v>70914000000.0</v>
+      </c>
+      <c r="W6">
+        <v>282107000000.0</v>
+      </c>
+      <c r="X6">
+        <v>-42951000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-136220000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-114598000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>379360000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>58911000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-77669000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-142740000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>174466000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>56153000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-99918000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-533606000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>604207000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-90345000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-6577000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-108496000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>152581000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-24309000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-144483000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-174328000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>278339000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-74983000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-154432000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>63506000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>127034000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>48274000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>30365000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-140670000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>78218000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>79107000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>32632000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-52351000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>57765000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-33192000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-19919000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-46301000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>44064000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>43938000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-59279000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-44853000000.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>-360827000000.0</v>
+      </c>
       <c r="D7">
-        <v>23342000000.0</v>
+        <v>-335134000000.0</v>
       </c>
       <c r="E7">
-        <v>25665000000.0</v>
+        <v>-263664000000.0</v>
       </c>
       <c r="F7">
-        <v>27428000000.0</v>
+        <v>-168766000000.0</v>
       </c>
       <c r="G7">
-        <v>34432000000.0</v>
+        <v>-342034000000.0</v>
       </c>
       <c r="H7">
-        <v>36994000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-371255000000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
       <c r="L7">
-        <v>31371000000.0</v>
+        <v>-395105000000.0</v>
       </c>
       <c r="M7">
-        <v>33822000000.0</v>
+        <v>-257463000000.0</v>
       </c>
       <c r="N7">
-        <v>36656000000.0</v>
+        <v>-121410000000.0</v>
       </c>
       <c r="O7">
-        <v>37281000000.0</v>
+        <v>-549295000000.0</v>
       </c>
       <c r="P7">
-        <v>39634000000.0</v>
+        <v>-364443000000.0</v>
       </c>
       <c r="Q7">
-        <v>41956000000.0</v>
+        <v>-253204000000.0</v>
       </c>
       <c r="R7">
-        <v>44182000000.0</v>
+        <v>-151138000000.0</v>
       </c>
       <c r="S7">
-        <v>43165000000.0</v>
+        <v>-605334000000.0</v>
       </c>
       <c r="T7">
-        <v>45132000000.0</v>
+        <v>-264499000000.0</v>
       </c>
       <c r="U7">
-        <v>47061000000.0</v>
+        <v>-130067000000.0</v>
       </c>
       <c r="V7">
-        <v>47990000000.0</v>
+        <v>-41950000000.0</v>
       </c>
       <c r="W7">
-        <v>52197000000.0</v>
+        <v>-540456000000.0</v>
       </c>
       <c r="X7">
-        <v>55192000000.0</v>
+        <v>-358309000000.0</v>
       </c>
       <c r="Y7">
-        <v>55121000000.0</v>
-[...2 lines deleted...]
-      <c r="AA7"/>
+        <v>-235501000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-126637000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-591662000000.0</v>
+      </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7"/>
+      <c r="AM7">
+        <v>1545000000.0</v>
+      </c>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-      <c r="AQ7"/>
+      <c r="AQ7">
+        <v>137000000.0</v>
+      </c>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
@@ -5834,105 +26801,71 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
-[...49 lines deleted...]
-      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -5967,122 +26900,78 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
     </row>
     <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...13 lines deleted...]
-      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...49 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
@@ -6110,298 +26999,222 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
     </row>
     <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>35</v>
-[...171 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
     </row>
     <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11"/>
-      <c r="N11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
       <c r="O11">
-        <v>1118671000000.0</v>
-[...17 lines deleted...]
-      <c r="AF11"/>
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -6424,1054 +27237,966 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>37</v>
-[...36 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
       <c r="N12">
-        <v>1252775000000.0</v>
+        <v>-173901000000.0</v>
       </c>
       <c r="O12">
-        <v>1118671000000.0</v>
+        <v>90489000000.0</v>
       </c>
       <c r="P12">
-        <v>1062291000000.0</v>
+        <v>-17807000000.0</v>
       </c>
       <c r="Q12">
-        <v>947236000000.0</v>
+        <v>92740000000.0</v>
       </c>
       <c r="R12">
-        <v>1050982000000.0</v>
+        <v>-158401000000.0</v>
       </c>
       <c r="S12">
-        <v>623836000000.0</v>
+        <v>333804000000.0</v>
       </c>
       <c r="T12">
-        <v>523578000000.0</v>
+        <v>29822000000.0</v>
       </c>
       <c r="U12">
-        <v>550796000000.0</v>
+        <v>-84452000000.0</v>
       </c>
       <c r="V12">
-        <v>479882000000.0</v>
+        <v>16506000000.0</v>
       </c>
       <c r="W12">
-        <v>197775000000.0</v>
+        <v>383868000000.0</v>
       </c>
       <c r="X12">
-        <v>240726000000.0</v>
+        <v>36848000000.0</v>
       </c>
       <c r="Y12">
-        <v>376946000000.0</v>
+        <v>-188874000000.0</v>
       </c>
       <c r="Z12">
-        <v>491544000000.0</v>
+        <v>-392916000000.0</v>
       </c>
       <c r="AA12">
-        <v>112184000000.0</v>
+        <v>287779000000.0</v>
       </c>
       <c r="AB12">
-        <v>53273000000.0</v>
+        <v>-31574000000.0</v>
       </c>
       <c r="AC12">
-        <v>130942000000.0</v>
+        <v>-70054000000.0</v>
       </c>
       <c r="AD12">
-        <v>273682000000.0</v>
+        <v>-265223000000.0</v>
       </c>
       <c r="AE12">
-        <v>99216000000.0</v>
+        <v>59516000000.0</v>
       </c>
       <c r="AF12">
-        <v>43063000000.0</v>
-[...78 lines deleted...]
-      </c>
+        <v>-23802000000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>38</v>
-[...81 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
       <c r="AC13">
-        <v>134878000000.0</v>
+        <v>-608000000.0</v>
       </c>
       <c r="AD13">
-        <v>134878000000.0</v>
+        <v>608000000.0</v>
       </c>
       <c r="AE13">
-        <v>134878000000.0</v>
+        <v>608000000.0</v>
       </c>
       <c r="AF13">
-        <v>134878000000.0</v>
-[...174 lines deleted...]
-      </c>
+        <v>608000000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
       <c r="CM13"/>
-      <c r="CN13">
-[...7 lines deleted...]
-      </c>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>202</v>
       </c>
       <c r="B14">
-        <v>1348781000.0</v>
+        <v>43319000000.0</v>
       </c>
       <c r="C14">
-        <v>1348781000.0</v>
+        <v>48467000000.0</v>
       </c>
       <c r="D14">
-        <v>1349000000.0</v>
+        <v>49287000000.0</v>
       </c>
       <c r="E14">
-        <v>1349000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>42094000000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
       <c r="I14">
-        <v>1349000000.0</v>
+        <v>53105000000.0</v>
       </c>
       <c r="J14">
-        <v>1348781000.0</v>
+        <v>49463000000.0</v>
       </c>
       <c r="K14">
-        <v>1348780500.0</v>
+        <v>51759000000.0</v>
       </c>
       <c r="L14">
-        <v>1348780500.0</v>
+        <v>49989000000.0</v>
       </c>
       <c r="M14">
-        <v>1349000000.0</v>
+        <v>48595000000.0</v>
       </c>
       <c r="N14">
-        <v>1348780500.0</v>
+        <v>45125000000.0</v>
       </c>
       <c r="O14">
-        <v>1349000000.0</v>
+        <v>40827000000.0</v>
       </c>
       <c r="P14">
-        <v>1349000000.0</v>
+        <v>44282000000.0</v>
       </c>
       <c r="Q14">
-        <v>1349000000.0</v>
+        <v>46430000000.0</v>
       </c>
       <c r="R14">
-        <v>1349000000.0</v>
+        <v>48956000000.0</v>
       </c>
       <c r="S14">
-        <v>1349000000.0</v>
+        <v>54135000000.0</v>
       </c>
       <c r="T14">
-        <v>1349000000.0</v>
+        <v>54826000000.0</v>
       </c>
       <c r="U14">
-        <v>1349000000.0</v>
+        <v>56485000000.0</v>
       </c>
       <c r="V14">
-        <v>1349000000.0</v>
+        <v>55029000000.0</v>
       </c>
       <c r="W14">
-        <v>1349000000.0</v>
+        <v>76285000000.0</v>
       </c>
       <c r="X14">
-        <v>1349000000.0</v>
+        <v>42656000000.0</v>
       </c>
       <c r="Y14">
-        <v>1349000000.0</v>
+        <v>57557000000.0</v>
       </c>
       <c r="Z14">
-        <v>1349000000.0</v>
+        <v>59591000000.0</v>
       </c>
       <c r="AA14">
-        <v>1349000000.0</v>
+        <v>51104000000.0</v>
       </c>
       <c r="AB14">
-        <v>1349000000.0</v>
+        <v>50410000000.0</v>
       </c>
       <c r="AC14">
-        <v>1349000000.0</v>
+        <v>46192000000.0</v>
       </c>
       <c r="AD14">
-        <v>1349000000.0</v>
+        <v>46047000000.0</v>
       </c>
       <c r="AE14">
-        <v>1349000000.0</v>
+        <v>50464000000.0</v>
       </c>
       <c r="AF14">
-        <v>1349000000.0</v>
+        <v>43278000000.0</v>
       </c>
       <c r="AG14">
-        <v>1349000000.0</v>
+        <v>41592000000.0</v>
       </c>
       <c r="AH14">
-        <v>1349000000.0</v>
+        <v>44740000000.0</v>
       </c>
       <c r="AI14">
-        <v>1349000000.0</v>
+        <v>38560000000.0</v>
       </c>
       <c r="AJ14">
-        <v>1349000000.0</v>
+        <v>38725000000.0</v>
       </c>
       <c r="AK14">
-        <v>1349000000.0</v>
+        <v>48103000000.0</v>
       </c>
       <c r="AL14">
-        <v>1349000000.0</v>
+        <v>41334000000.0</v>
       </c>
       <c r="AM14">
-        <v>1349000000.0</v>
+        <v>36338000000.0</v>
       </c>
       <c r="AN14">
-        <v>1349000000.0</v>
+        <v>37312000000.0</v>
       </c>
       <c r="AO14">
-        <v>1349000000.0</v>
+        <v>35890000000.0</v>
       </c>
       <c r="AP14">
-        <v>1349000000.0</v>
+        <v>38894000000.0</v>
       </c>
       <c r="AQ14">
-        <v>1349000000.0</v>
+        <v>33823000000.0</v>
       </c>
       <c r="AR14">
-        <v>1349000000.0</v>
+        <v>32910000000.0</v>
       </c>
       <c r="AS14">
-        <v>1349000000.0</v>
+        <v>33122000000.0</v>
       </c>
       <c r="AT14">
-        <v>1349000000.0</v>
+        <v>32802000000.0</v>
       </c>
       <c r="AU14">
-        <v>1349000000.0</v>
+        <v>31217000000.0</v>
       </c>
       <c r="AV14">
-        <v>1349000000.0</v>
+        <v>29326000000.0</v>
       </c>
       <c r="AW14">
-        <v>1349000000.0</v>
+        <v>30060000000.0</v>
       </c>
       <c r="AX14">
-        <v>1349000000.0</v>
+        <v>29491000000.0</v>
       </c>
       <c r="AY14">
-        <v>1349000000.0</v>
+        <v>26254000000.0</v>
       </c>
       <c r="AZ14">
-        <v>1349000000.0</v>
+        <v>27345000000.0</v>
       </c>
       <c r="BA14">
-        <v>1349000000.0</v>
+        <v>26948000000.0</v>
       </c>
       <c r="BB14">
-        <v>1349000000.0</v>
+        <v>26300000000.0</v>
       </c>
       <c r="BC14">
-        <v>1348750918.0</v>
+        <v>21692000000.0</v>
       </c>
       <c r="BD14">
-        <v>1348750918.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>24823000000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15"/>
+      <c r="C15">
+        <v>107902000000.0</v>
+      </c>
+      <c r="D15">
+        <v>40463000000.0</v>
+      </c>
+      <c r="E15">
+        <v>67439000000.0</v>
+      </c>
       <c r="F15"/>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15"/>
+      <c r="G15">
+        <v>25627000000.0</v>
+      </c>
+      <c r="H15">
+        <v>45858000000.0</v>
+      </c>
+      <c r="I15">
+        <v>45858000000.0</v>
+      </c>
       <c r="J15"/>
-      <c r="K15"/>
-[...21 lines deleted...]
-      <c r="AG15"/>
+      <c r="K15">
+        <v>17534000000.0</v>
+      </c>
+      <c r="L15">
+        <v>1000000.0</v>
+      </c>
+      <c r="M15">
+        <v>28325000000.0</v>
+      </c>
+      <c r="N15">
+        <v>28325000000.0</v>
+      </c>
+      <c r="O15">
+        <v>10790000000.0</v>
+      </c>
+      <c r="P15">
+        <v>10790000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>25627000000.0</v>
+      </c>
+      <c r="R15">
+        <v>25627000000.0</v>
+      </c>
+      <c r="S15">
+        <v>9441000000.0</v>
+      </c>
+      <c r="T15">
+        <v>9441000000.0</v>
+      </c>
+      <c r="U15">
+        <v>12139000000.0</v>
+      </c>
+      <c r="V15">
+        <v>12139000000.0</v>
+      </c>
+      <c r="W15">
+        <v>6743000000.0</v>
+      </c>
+      <c r="X15">
+        <v>66091000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>66091000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>66091000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>33720000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>67439000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>67439000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>67439000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>40463000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>40463000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>68788000000.0</v>
+      </c>
       <c r="AH15"/>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15"/>
+      <c r="AI15">
+        <v>33720000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>66090000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>66090000000.0</v>
+      </c>
       <c r="AL15"/>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15"/>
+      <c r="AM15">
+        <v>36417000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>125437000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>125437000000.0</v>
+      </c>
       <c r="AP15"/>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15"/>
+      <c r="AQ15">
+        <v>33720000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>70137000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>70137000000.0</v>
+      </c>
       <c r="AT15"/>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15"/>
+      <c r="AU15">
+        <v>33720000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>59346000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>59346000000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15"/>
-[...1 lines deleted...]
-      <c r="BA15"/>
+      <c r="AY15">
+        <v>23299000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>82276000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>82276000000.0</v>
+      </c>
       <c r="BB15"/>
-      <c r="BC15"/>
-[...1 lines deleted...]
-      <c r="BE15"/>
+      <c r="BC15">
+        <v>20125000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>627000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>66185000000.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15"/>
-[...1 lines deleted...]
-      <c r="BI15"/>
+      <c r="BG15">
+        <v>16048000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>774000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>32661327700.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15"/>
-      <c r="BL15"/>
+      <c r="BK15">
+        <v>32370732000.0</v>
+      </c>
+      <c r="BL15">
+        <v>18724028500.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15"/>
-[...1 lines deleted...]
-      <c r="BQ15"/>
+      <c r="BO15">
+        <v>18739617600.0</v>
+      </c>
+      <c r="BP15">
+        <v>10707693600.0</v>
+      </c>
+      <c r="BQ15">
+        <v>10405421700.0</v>
+      </c>
       <c r="BR15"/>
-      <c r="BS15"/>
-[...1 lines deleted...]
-      <c r="BU15"/>
+      <c r="BS15">
+        <v>56069223500.0</v>
+      </c>
+      <c r="BT15">
+        <v>42523872300.0</v>
+      </c>
+      <c r="BU15">
+        <v>40911824700.0</v>
+      </c>
       <c r="BV15"/>
-      <c r="BW15"/>
-[...5 lines deleted...]
-      <c r="CC15"/>
+      <c r="BW15">
+        <v>53550497100.0</v>
+      </c>
+      <c r="BX15">
+        <v>42751980500.0</v>
+      </c>
+      <c r="BY15">
+        <v>41775245800.0</v>
+      </c>
+      <c r="BZ15">
+        <v>98935400.0</v>
+      </c>
+      <c r="CA15">
+        <v>33722762000.0</v>
+      </c>
+      <c r="CB15">
+        <v>33720711000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1198000.0</v>
+      </c>
       <c r="CD15"/>
-      <c r="CE15"/>
+      <c r="CE15">
+        <v>81325892000.0</v>
+      </c>
       <c r="CF15"/>
-      <c r="CG15"/>
-[...3 lines deleted...]
-      <c r="CK15"/>
+      <c r="CG15">
+        <v>38773656000.0</v>
+      </c>
+      <c r="CH15">
+        <v>16045053000.0</v>
+      </c>
+      <c r="CI15">
+        <v>1960000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>1533000.0</v>
+      </c>
+      <c r="CK15">
+        <v>14480595000.0</v>
+      </c>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15"/>
+      <c r="CO15">
+        <v>2000000.0</v>
+      </c>
       <c r="CP15"/>
-      <c r="CQ15"/>
+      <c r="CQ15">
+        <v>1270000000.0</v>
+      </c>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>204</v>
       </c>
       <c r="B16">
-        <v>529021000000.0</v>
+        <v>1857608000000.0</v>
       </c>
       <c r="C16">
-        <v>357689000000.0</v>
-[...3 lines deleted...]
-      <c r="F16"/>
+        <v>1848756000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1730866000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1537171000000.0</v>
+      </c>
+      <c r="F16">
+        <v>1575318000000.0</v>
+      </c>
       <c r="G16">
-        <v>263997000000.0</v>
+        <v>1611060000000.0</v>
       </c>
       <c r="H16">
-        <v>254252000000.0</v>
+        <v>1404032000000.0</v>
       </c>
       <c r="I16">
-        <v>234379000000.0</v>
+        <v>1286678000000.0</v>
       </c>
       <c r="J16">
-        <v>236589000000.0</v>
+        <v>1216654000000.0</v>
       </c>
       <c r="K16">
-        <v>218057000000.0</v>
+        <v>1270773000000.0</v>
       </c>
       <c r="L16">
-        <v>224194000000.0</v>
+        <v>1167292000000.0</v>
       </c>
       <c r="M16">
-        <v>227798000000.0</v>
+        <v>1097536000000.0</v>
       </c>
       <c r="N16">
-        <v>247534000000.0</v>
+        <v>1142742000000.0</v>
       </c>
       <c r="O16">
-        <v>209154000000.0</v>
+        <v>1252775000000.0</v>
       </c>
       <c r="P16">
-        <v>203668000000.0</v>
+        <v>1118671000000.0</v>
       </c>
       <c r="Q16">
-        <v>187409000000.0</v>
+        <v>1062291000000.0</v>
       </c>
       <c r="R16">
-        <v>225584000000.0</v>
+        <v>947236000000.0</v>
       </c>
       <c r="S16">
-        <v>32101000000.0</v>
+        <v>1050982000000.0</v>
       </c>
       <c r="T16">
-        <v>25102000000.0</v>
+        <v>623836000000.0</v>
       </c>
       <c r="U16">
-        <v>21007000000.0</v>
+        <v>523578000000.0</v>
       </c>
       <c r="V16">
-        <v>19543000000.0</v>
+        <v>550796000000.0</v>
       </c>
       <c r="W16">
-        <v>24763000000.0</v>
+        <v>479882000000.0</v>
       </c>
       <c r="X16">
-        <v>11936000000.0</v>
+        <v>197775000000.0</v>
       </c>
       <c r="Y16">
-        <v>25327000000.0</v>
-[...1 lines deleted...]
-      <c r="Z16"/>
+        <v>240726000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>376946000000.0</v>
+      </c>
       <c r="AA16">
-        <v>192236000000.0</v>
+        <v>491544000000.0</v>
       </c>
       <c r="AB16">
-        <v>18715000000.0</v>
+        <v>112184000000.0</v>
       </c>
       <c r="AC16">
-        <v>27658000000.0</v>
-[...5 lines deleted...]
-      <c r="AH16"/>
+        <v>53273000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>130942000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>273682000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>99216000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>43063000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>142981000000.0</v>
+      </c>
       <c r="AI16">
-        <v>18320000000.0</v>
-[...1 lines deleted...]
-      <c r="AJ16"/>
+        <v>676587000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>72380000000.0</v>
+      </c>
       <c r="AK16">
-        <v>18192000000.0</v>
+        <v>162725000000.0</v>
       </c>
       <c r="AL16">
-        <v>47245000000.0</v>
+        <v>169302000000.0</v>
       </c>
       <c r="AM16">
-        <v>15189000000.0</v>
+        <v>277798000000.0</v>
       </c>
       <c r="AN16">
-        <v>18272000000.0</v>
+        <v>125217000000.0</v>
       </c>
       <c r="AO16">
-        <v>12137000000.0</v>
+        <v>149526000000.0</v>
       </c>
       <c r="AP16">
-        <v>37759000000.0</v>
+        <v>294009000000.0</v>
       </c>
       <c r="AQ16">
-        <v>21274000000.0</v>
+        <v>468337000000.0</v>
       </c>
       <c r="AR16">
-        <v>19730000000.0</v>
+        <v>189998000000.0</v>
       </c>
       <c r="AS16">
-        <v>24659000000.0</v>
+        <v>264981000000.0</v>
       </c>
       <c r="AT16">
-        <v>43969000000.0</v>
+        <v>419413000000.0</v>
       </c>
       <c r="AU16">
-        <v>19957000000.0</v>
+        <v>355907000000.0</v>
       </c>
       <c r="AV16">
-        <v>35539000000.0</v>
+        <v>228873000000.0</v>
       </c>
       <c r="AW16">
-        <v>15585000000.0</v>
+        <v>180599000000.0</v>
       </c>
       <c r="AX16">
-        <v>44052000000.0</v>
+        <v>150234000000.0</v>
       </c>
       <c r="AY16">
-        <v>15050000000.0</v>
+        <v>290904000000.0</v>
       </c>
       <c r="AZ16">
-        <v>18855000000.0</v>
+        <v>212686000000.0</v>
       </c>
       <c r="BA16">
-        <v>15290000000.0</v>
+        <v>133579000000.0</v>
       </c>
       <c r="BB16">
-        <v>37804000000.0</v>
+        <v>100947000000.0</v>
       </c>
       <c r="BC16">
-        <v>11353000000.0</v>
+        <v>153298000000.0</v>
       </c>
       <c r="BD16">
-        <v>8592000000.0</v>
-[...7 lines deleted...]
-      <c r="BK16"/>
+        <v>95533000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>128725000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>148644000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>194945000000.0</v>
+      </c>
+      <c r="BH16">
+        <v>150881000000.0</v>
+      </c>
+      <c r="BI16">
+        <v>106943000000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>166222000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>211075000000.0</v>
+      </c>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7526,180 +28251,354 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>43</v>
-[...61 lines deleted...]
-      <c r="BJ18"/>
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>9605000000.0</v>
+      </c>
+      <c r="C18">
+        <v>120257000000.0</v>
+      </c>
+      <c r="D18">
+        <v>234932000000.0</v>
+      </c>
+      <c r="E18">
+        <v>39897000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-34953000000.0</v>
+      </c>
+      <c r="G18">
+        <v>231825000000.0</v>
+      </c>
+      <c r="H18">
+        <v>119121000000.0</v>
+      </c>
+      <c r="I18">
+        <v>117663000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-44464000000.0</v>
+      </c>
+      <c r="K18">
+        <v>134503000000.0</v>
+      </c>
+      <c r="L18">
+        <v>71100000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-14538000000.0</v>
+      </c>
+      <c r="N18">
+        <v>21468000000.0</v>
+      </c>
+      <c r="O18">
+        <v>24766000000.0</v>
+      </c>
+      <c r="P18">
+        <v>31523000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>142013000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-102156000000.0</v>
+      </c>
+      <c r="S18">
+        <v>446054000000.0</v>
+      </c>
+      <c r="T18">
+        <v>102258000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-13111000000.0</v>
+      </c>
+      <c r="V18">
+        <v>71393000000.0</v>
+      </c>
+      <c r="W18">
+        <v>450358000000.0</v>
+      </c>
+      <c r="X18">
+        <v>101036000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-120251000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-341931000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>480429000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>50062000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>9398000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-205062000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>219134000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>57916000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-29721000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-532716000000.0</v>
+      </c>
+      <c r="AI18">
+        <v>660797000000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-109001000000.0</v>
+      </c>
+      <c r="AK18">
+        <v>62258000000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-103496000000.0</v>
+      </c>
+      <c r="AM18">
+        <v>193969000000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-20123000000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-14359000000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-168279000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>319607000000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-73774000000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-76990000000.0</v>
+      </c>
+      <c r="AT18">
+        <v>67546000000.0</v>
+      </c>
+      <c r="AU18">
+        <v>176017000000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-16230000000.0</v>
+      </c>
+      <c r="AW18">
+        <v>93428000000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-139775000000.0</v>
+      </c>
+      <c r="AY18">
+        <v>100807000000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>186658000000.0</v>
+      </c>
+      <c r="BA18">
+        <v>61852000000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-72975000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>197845000000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-51845000000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-102233000000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-51443000000.0</v>
+      </c>
+      <c r="BG18">
+        <v>59695000000.0</v>
+      </c>
+      <c r="BH18">
+        <v>48779000000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-22226000000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-4849000000.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
     </row>
     <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...24 lines deleted...]
-      <c r="AD19"/>
+      <c r="E19">
+        <v>-1203000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-2662000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-10575000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-2708000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1346000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-2719000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-2486000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-2608000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-3134000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-3511000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-8012000000.0</v>
+      </c>
+      <c r="P19">
+        <v>-1374000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-12900000000.0</v>
+      </c>
+      <c r="R19">
+        <v>-8262000000.0</v>
+      </c>
+      <c r="S19">
+        <v>-4612000000.0</v>
+      </c>
+      <c r="T19">
+        <v>-1335000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-1792000000.0</v>
+      </c>
+      <c r="V19">
+        <v>-1543000000.0</v>
+      </c>
+      <c r="W19">
+        <v>-2686000000.0</v>
+      </c>
+      <c r="X19">
+        <v>-1129000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-2770000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-5505000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-9485000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-11918000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-6393000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-12107000000.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -7724,1349 +28623,1251 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>45</v>
-[...210 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>46</v>
-[...39 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
       <c r="O21">
-        <v>9214000000.0</v>
+        <v>-9571000000.0</v>
       </c>
       <c r="P21">
-        <v>11649000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-9571000000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
       <c r="S21">
-        <v>13665000000.0</v>
+        <v>-7841000000.0</v>
       </c>
       <c r="T21">
-        <v>17832000000.0</v>
+        <v>-7841000000.0</v>
       </c>
       <c r="U21">
-        <v>22047000000.0</v>
+        <v>-7841000000.0</v>
       </c>
       <c r="V21">
-        <v>26302000000.0</v>
+        <v>-7841000000.0</v>
       </c>
       <c r="W21">
-        <v>30866000000.0</v>
+        <v>-161697000000.0</v>
       </c>
       <c r="X21">
-        <v>35981000000.0</v>
+        <v>-72944000000.0</v>
       </c>
       <c r="Y21">
-        <v>41350000000.0</v>
+        <v>-8098000000.0</v>
       </c>
       <c r="Z21">
-        <v>42366000000.0</v>
+        <v>230642000000.0</v>
       </c>
       <c r="AA21">
-        <v>48072000000.0</v>
+        <v>-63000000000.0</v>
       </c>
       <c r="AB21">
-        <v>39897000000.0</v>
+        <v>12000000000.0</v>
       </c>
       <c r="AC21">
-        <v>36596000000.0</v>
+        <v>-14000000000.0</v>
       </c>
       <c r="AD21">
-        <v>33775000000.0</v>
+        <v>65000000000.0</v>
       </c>
       <c r="AE21">
-        <v>24139000000.0</v>
+        <v>65000000000.0</v>
       </c>
       <c r="AF21">
-        <v>21405000000.0</v>
-[...117 lines deleted...]
-      </c>
+        <v>65000000000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
     </row>
     <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>172</v>
       </c>
       <c r="B22">
-        <v>204338000000.0</v>
+        <v>69486000000.0</v>
       </c>
       <c r="C22">
-        <v>211249000000.0</v>
+        <v>89355000000.0</v>
       </c>
       <c r="D22">
-        <v>227776000000.0</v>
+        <v>75067000000.0</v>
       </c>
       <c r="E22">
-        <v>252579000000.0</v>
+        <v>59070000000.0</v>
       </c>
       <c r="F22">
-        <v>241786000000.0</v>
+        <v>47125000000.0</v>
       </c>
       <c r="G22">
-        <v>218703000000.0</v>
+        <v>54100000000.0</v>
       </c>
       <c r="H22">
-        <v>231411000000.0</v>
+        <v>68413000000.0</v>
       </c>
       <c r="I22">
-        <v>242474000000.0</v>
+        <v>52816000000.0</v>
       </c>
       <c r="J22">
-        <v>228604000000.0</v>
+        <v>29328000000.0</v>
       </c>
       <c r="K22">
-        <v>258416000000.0</v>
+        <v>16704000000.0</v>
       </c>
       <c r="L22">
-        <v>253804000000.0</v>
+        <v>57443000000.0</v>
       </c>
       <c r="M22">
-        <v>228086000000.0</v>
+        <v>41886000000.0</v>
       </c>
       <c r="N22">
-        <v>237798000000.0</v>
+        <v>25040000000.0</v>
       </c>
       <c r="O22">
-        <v>232159000000.0</v>
+        <v>32787000000.0</v>
       </c>
       <c r="P22">
-        <v>329782000000.0</v>
+        <v>32897000000.0</v>
       </c>
       <c r="Q22">
-        <v>244592000000.0</v>
+        <v>15609000000.0</v>
       </c>
       <c r="R22">
-        <v>248909000000.0</v>
+        <v>15778000000.0</v>
       </c>
       <c r="S22">
-        <v>422961000000.0</v>
+        <v>50317000000.0</v>
       </c>
       <c r="T22">
-        <v>453311000000.0</v>
+        <v>18945000000.0</v>
       </c>
       <c r="U22">
-        <v>461911000000.0</v>
+        <v>16648000000.0</v>
       </c>
       <c r="V22">
-        <v>416883000000.0</v>
+        <v>1401000000.0</v>
       </c>
       <c r="W22">
-        <v>644568000000.0</v>
+        <v>14109000000.0</v>
       </c>
       <c r="X22">
-        <v>750225000000.0</v>
+        <v>12735000000.0</v>
       </c>
       <c r="Y22">
-        <v>646402000000.0</v>
+        <v>18607000000.0</v>
       </c>
       <c r="Z22">
-        <v>457451000000.0</v>
+        <v>2332000000.0</v>
       </c>
       <c r="AA22">
-        <v>661047000000.0</v>
+        <v>151031000000.0</v>
       </c>
       <c r="AB22">
-        <v>619264000000.0</v>
+        <v>43144000000.0</v>
       </c>
       <c r="AC22">
-        <v>559328000000.0</v>
+        <v>31201000000.0</v>
       </c>
       <c r="AD22">
-        <v>380492000000.0</v>
+        <v>25616000000.0</v>
       </c>
       <c r="AE22">
-        <v>593244000000.0</v>
+        <v>132161000000.0</v>
       </c>
       <c r="AF22">
-        <v>599557000000.0</v>
+        <v>50285000000.0</v>
       </c>
       <c r="AG22">
-        <v>539447000000.0</v>
+        <v>52926000000.0</v>
       </c>
       <c r="AH22">
-        <v>432204000000.0</v>
+        <v>35032000000.0</v>
       </c>
       <c r="AI22">
-        <v>699571000000.0</v>
+        <v>120980000000.0</v>
       </c>
       <c r="AJ22">
-        <v>537871000000.0</v>
+        <v>64744000000.0</v>
       </c>
       <c r="AK22">
-        <v>475362000000.0</v>
+        <v>38012000000.0</v>
       </c>
       <c r="AL22">
-        <v>385806000000.0</v>
+        <v>33489000000.0</v>
       </c>
       <c r="AM22">
-        <v>498329000000.0</v>
+        <v>118470000000.0</v>
       </c>
       <c r="AN22">
-        <v>468206000000.0</v>
+        <v>41315000000.0</v>
       </c>
       <c r="AO22">
-        <v>451348000000.0</v>
+        <v>51769000000.0</v>
       </c>
       <c r="AP22">
-        <v>475678000000.0</v>
+        <v>43558000000.0</v>
       </c>
       <c r="AQ22">
-        <v>498709000000.0</v>
+        <v>104934000000.0</v>
       </c>
       <c r="AR22">
-        <v>468264000000.0</v>
+        <v>62730000000.0</v>
       </c>
       <c r="AS22">
-        <v>428040000000.0</v>
+        <v>49942000000.0</v>
       </c>
       <c r="AT22">
-        <v>293474000000.0</v>
+        <v>47514000000.0</v>
       </c>
       <c r="AU22">
-        <v>480717000000.0</v>
+        <v>85752000000.0</v>
       </c>
       <c r="AV22">
-        <v>346448000000.0</v>
+        <v>64784000000.0</v>
       </c>
       <c r="AW22">
-        <v>370702000000.0</v>
+        <v>76619000000.0</v>
       </c>
       <c r="AX22">
-        <v>282136000000.0</v>
+        <v>33065000000.0</v>
       </c>
       <c r="AY22">
-        <v>329218000000.0</v>
+        <v>78198000000.0</v>
       </c>
       <c r="AZ22">
-        <v>320421000000.0</v>
+        <v>59071000000.0</v>
       </c>
       <c r="BA22">
-        <v>365545000000.0</v>
+        <v>45468000000.0</v>
       </c>
       <c r="BB22">
-        <v>264070000000.0</v>
+        <v>26269000000.0</v>
       </c>
       <c r="BC22">
-        <v>372450000000.0</v>
+        <v>64082000000.0</v>
       </c>
       <c r="BD22">
-        <v>315964000000.0</v>
+        <v>36759000000.0</v>
       </c>
       <c r="BE22">
-        <v>220134000000.0</v>
+        <v>36713000000.0</v>
       </c>
       <c r="BF22">
-        <v>221192000000.0</v>
+        <v>33638000000.0</v>
       </c>
       <c r="BG22">
-        <v>201709411100.0</v>
+        <v>47404000000.0</v>
       </c>
       <c r="BH22">
-        <v>161449097100.0</v>
+        <v>38857000000.0</v>
       </c>
       <c r="BI22">
-        <v>160093128400.0</v>
+        <v>31667000000.0</v>
       </c>
       <c r="BJ22">
-        <v>153856104200.0</v>
+        <v>21545000000.0</v>
       </c>
       <c r="BK22">
-        <v>168674525300.0</v>
+        <v>44876185000.0</v>
       </c>
       <c r="BL22">
-        <v>129798595600.0</v>
+        <v>29553436400.0</v>
       </c>
       <c r="BM22">
-        <v>125951136400.0</v>
+        <v>26409861800.0</v>
       </c>
       <c r="BN22">
-        <v>148684392800.0</v>
+        <v>17575238100.0</v>
       </c>
       <c r="BO22">
-        <v>155961266200.0</v>
+        <v>19811436400.0</v>
       </c>
       <c r="BP22">
-        <v>149452805700.0</v>
+        <v>21483132700.0</v>
       </c>
       <c r="BQ22">
-        <v>192552832300.0</v>
+        <v>14067614100.0</v>
       </c>
       <c r="BR22">
-        <v>185165452000.0</v>
+        <v>11585242800.0</v>
       </c>
       <c r="BS22">
-        <v>159632643100.0</v>
+        <v>6321423800.0</v>
       </c>
       <c r="BT22">
-        <v>98102899800.0</v>
+        <v>20250790000.0</v>
       </c>
       <c r="BU22">
-        <v>119766365100.0</v>
+        <v>15549248100.0</v>
       </c>
       <c r="BV22">
-        <v>123452778200.0</v>
+        <v>20365144400.0</v>
       </c>
       <c r="BW22">
-        <v>91367852200.0</v>
+        <v>13442129600.0</v>
       </c>
       <c r="BX22">
-        <v>68905745300.0</v>
+        <v>24900574200.0</v>
       </c>
       <c r="BY22">
-        <v>78645092100.0</v>
+        <v>17305272100.0</v>
       </c>
       <c r="BZ22">
-        <v>57779463000.0</v>
+        <v>16426024400.0</v>
       </c>
       <c r="CA22">
-        <v>75236286000.0</v>
+        <v>18243115000.0</v>
       </c>
       <c r="CB22">
-        <v>74869441000.0</v>
+        <v>15972161000.0</v>
       </c>
       <c r="CC22">
-        <v>73130694000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>11307379000.0</v>
+      </c>
+      <c r="CD22"/>
+      <c r="CE22"/>
       <c r="CF22">
-        <v>70280681000.0</v>
+        <v>7317132000.0</v>
       </c>
       <c r="CG22">
-        <v>60132682000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>31080424000.0</v>
+      </c>
+      <c r="CH22"/>
+      <c r="CI22"/>
       <c r="CJ22">
-        <v>104541325000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>4337128000.0</v>
+      </c>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>210</v>
       </c>
       <c r="B23">
-        <v>3118840000000.0</v>
+        <v>-783000000.0</v>
       </c>
       <c r="C23">
-        <v>2939867000000.0</v>
+        <v>-2379000000.0</v>
       </c>
       <c r="D23">
-        <v>2864893000000.0</v>
+        <v>-795000000.0</v>
       </c>
       <c r="E23">
-        <v>2864659000000.0</v>
+        <v>-1324000000.0</v>
       </c>
       <c r="F23">
-        <v>2948437000000.0</v>
+        <v>-1373000000.0</v>
       </c>
       <c r="G23">
-        <v>2742821000000.0</v>
+        <v>-1311000000.0</v>
       </c>
       <c r="H23">
-        <v>2604617000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-3896000000.0</v>
+      </c>
+      <c r="I23"/>
       <c r="J23">
-        <v>2682813000000.0</v>
+        <v>-1170000000.0</v>
       </c>
       <c r="K23">
-        <v>2631602000000.0</v>
+        <v>-12496000000.0</v>
       </c>
       <c r="L23">
-        <v>2525705000000.0</v>
+        <v>-1582000000.0</v>
       </c>
       <c r="M23">
-        <v>2541730000000.0</v>
+        <v>-2341000000.0</v>
       </c>
       <c r="N23">
-        <v>2677651000000.0</v>
+        <v>-2541000000.0</v>
       </c>
       <c r="O23">
-        <v>2428841000000.0</v>
+        <v>-10784000000.0</v>
       </c>
       <c r="P23">
-        <v>2400889000000.0</v>
+        <v>-1832000000.0</v>
       </c>
       <c r="Q23">
-        <v>2308513000000.0</v>
+        <v>-1596000000.0</v>
       </c>
       <c r="R23">
-        <v>2655278000000.0</v>
+        <v>-1619000000.0</v>
       </c>
       <c r="S23">
-        <v>2359433000000.0</v>
+        <v>-9649000000.0</v>
       </c>
       <c r="T23">
-        <v>2247621000000.0</v>
+        <v>-1930000000.0</v>
       </c>
       <c r="U23">
-        <v>2276328000000.0</v>
+        <v>-14073000000.0</v>
       </c>
       <c r="V23">
-        <v>2288831000000.0</v>
+        <v>-644000000.0</v>
       </c>
       <c r="W23">
-        <v>2446378000000.0</v>
+        <v>-161319000000.0</v>
       </c>
       <c r="X23">
-        <v>2596901000000.0</v>
+        <v>-5081000000.0</v>
       </c>
       <c r="Y23">
-        <v>2680210000000.0</v>
+        <v>-6892000000.0</v>
       </c>
       <c r="Z23">
-        <v>2896840000000.0</v>
+        <v>-4674000000.0</v>
       </c>
       <c r="AA23">
-        <v>2538623000000.0</v>
+        <v>-67055000000.0</v>
       </c>
       <c r="AB23">
-        <v>2286445000000.0</v>
+        <v>-3355000000.0</v>
       </c>
       <c r="AC23">
-        <v>2390936000000.0</v>
+        <v>-4944000000.0</v>
       </c>
       <c r="AD23">
-        <v>2271344000000.0</v>
+        <v>-3421000000.0</v>
       </c>
       <c r="AE23">
-        <v>2305591000000.0</v>
+        <v>-3646000000.0</v>
       </c>
       <c r="AF23">
-        <v>2184013000000.0</v>
+        <v>-1883000000.0</v>
       </c>
       <c r="AG23">
-        <v>2000068000000.0</v>
+        <v>-1863000000.0</v>
       </c>
       <c r="AH23">
-        <v>2411872000000.0</v>
+        <v>-1478000000.0</v>
       </c>
       <c r="AI23">
-        <v>2090540000000.0</v>
+        <v>-22886000000.0</v>
       </c>
       <c r="AJ23">
-        <v>1800301000000.0</v>
+        <v>18008000000.0</v>
       </c>
       <c r="AK23">
-        <v>1777141000000.0</v>
+        <v>-2932000000.0</v>
       </c>
       <c r="AL23">
-        <v>1723468000000.0</v>
+        <v>-4938000000.0</v>
       </c>
       <c r="AM23">
-        <v>1710892000000.0</v>
+        <v>-3349000000.0</v>
       </c>
       <c r="AN23">
-        <v>1584546000000.0</v>
+        <v>-4113000000.0</v>
       </c>
       <c r="AO23">
-        <v>1681928000000.0</v>
+        <v>-129790000000.0</v>
       </c>
       <c r="AP23">
-        <v>1810083000000.0</v>
+        <v>-4546000000.0</v>
       </c>
       <c r="AQ23">
-        <v>1737899000000.0</v>
+        <v>-4884000000.0</v>
       </c>
       <c r="AR23">
-        <v>1627002000000.0</v>
+        <v>-6103000000.0</v>
       </c>
       <c r="AS23">
-        <v>1646790000000.0</v>
+        <v>-77774000000.0</v>
       </c>
       <c r="AT23">
-        <v>1633339000000.0</v>
+        <v>-6319000000.0</v>
       </c>
       <c r="AU23">
-        <v>1553781000000.0</v>
+        <v>-16302000000.0</v>
       </c>
       <c r="AV23">
-        <v>1525938000000.0</v>
+        <v>-5256000000.0</v>
       </c>
       <c r="AW23">
-        <v>1391431000000.0</v>
+        <v>-38911000000.0</v>
       </c>
       <c r="AX23">
-        <v>1451020000000.0</v>
+        <v>-5949000000.0</v>
       </c>
       <c r="AY23">
-        <v>1290137000000.0</v>
+        <v>-6752000000.0</v>
       </c>
       <c r="AZ23">
-        <v>1315898000000.0</v>
+        <v>-5236000000.0</v>
       </c>
       <c r="BA23">
-        <v>1247985000000.0</v>
+        <v>-6802000000.0</v>
       </c>
       <c r="BB23">
-        <v>1239927000000.0</v>
+        <v>-3326000000.0</v>
       </c>
       <c r="BC23">
-        <v>1234416000000.0</v>
+        <v>-6504000000.0</v>
       </c>
       <c r="BD23">
-        <v>1262112000000.0</v>
+        <v>-4752000000.0</v>
       </c>
       <c r="BE23">
-        <v>1076929000000.0</v>
+        <v>-3088000000.0</v>
       </c>
       <c r="BF23">
-        <v>1126055000000.0</v>
-[...4 lines deleted...]
-      <c r="BJ23"/>
+        <v>13891000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>75028000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>-8415000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>-32661000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>-4664000000.0</v>
+      </c>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23"/>
+      <c r="BN23">
+        <v>791683300.0</v>
+      </c>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23"/>
-      <c r="BT23"/>
+      <c r="BS23">
+        <v>3966244200.0</v>
+      </c>
+      <c r="BT23">
+        <v>42828600.0</v>
+      </c>
       <c r="BU23"/>
       <c r="BV23"/>
-      <c r="BW23"/>
-[...1 lines deleted...]
-      <c r="BY23"/>
+      <c r="BW23">
+        <v>134942700.0</v>
+      </c>
+      <c r="BX23">
+        <v>64423200.0</v>
+      </c>
+      <c r="BY23">
+        <v>65527700.0</v>
+      </c>
       <c r="BZ23"/>
-      <c r="CA23"/>
-[...3 lines deleted...]
-      <c r="CE23"/>
+      <c r="CA23">
+        <v>552318000.0</v>
+      </c>
+      <c r="CB23">
+        <v>548721000.0</v>
+      </c>
+      <c r="CC23">
+        <v>618554000.0</v>
+      </c>
+      <c r="CD23">
+        <v>167269000.0</v>
+      </c>
+      <c r="CE23">
+        <v>175258000.0</v>
+      </c>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
-      <c r="CQ23"/>
+      <c r="CQ23">
+        <v>51775000000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-[...4 lines deleted...]
-      <c r="H24"/>
+      <c r="C24">
+        <v>368000000.0</v>
+      </c>
+      <c r="D24">
+        <v>368000000.0</v>
+      </c>
+      <c r="E24">
+        <v>368000000.0</v>
+      </c>
+      <c r="F24">
+        <v>368000000.0</v>
+      </c>
+      <c r="G24">
+        <v>553000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-59000000.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24"/>
-[...8 lines deleted...]
-      <c r="U24"/>
+      <c r="L24">
+        <v>51000000.0</v>
+      </c>
+      <c r="M24">
+        <v>32000000.0</v>
+      </c>
+      <c r="N24">
+        <v>61000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-7805000000.0</v>
+      </c>
+      <c r="P24">
+        <v>93000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>93000000.0</v>
+      </c>
+      <c r="R24">
+        <v>-7268000000.0</v>
+      </c>
+      <c r="S24">
+        <v>227000000.0</v>
+      </c>
+      <c r="T24">
+        <v>0.0</v>
+      </c>
+      <c r="U24">
+        <v>0.0</v>
+      </c>
       <c r="V24"/>
-      <c r="W24"/>
-[...20 lines deleted...]
-      </c>
+      <c r="W24">
+        <v>-1525000000.0</v>
+      </c>
+      <c r="X24">
+        <v>-157000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>598000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>278000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-2117000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-7995000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>122000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>3000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>44000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>57000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>185000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-9468000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>61000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>80000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>86000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>152000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>70000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>106000000.0</v>
+      </c>
+      <c r="AP24"/>
       <c r="AQ24">
-        <v>6667000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AR24">
-        <v>9391000000.0</v>
+        <v>158000000.0</v>
       </c>
       <c r="AS24">
-        <v>12038000000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="AT24">
-        <v>13761000000.0</v>
+        <v>83000000.0</v>
       </c>
       <c r="AU24">
-        <v>13481000000.0</v>
+        <v>252000000.0</v>
       </c>
       <c r="AV24">
-        <v>18737000000.0</v>
+        <v>-22240000000.0</v>
       </c>
       <c r="AW24">
-        <v>4480000000.0</v>
+        <v>-21160000000.0</v>
       </c>
       <c r="AX24">
-        <v>8459000000.0</v>
+        <v>223000000.0</v>
       </c>
       <c r="AY24">
-        <v>14316000000.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="AZ24">
-        <v>20044000000.0</v>
+        <v>509000000.0</v>
       </c>
       <c r="BA24">
-        <v>27485000000.0</v>
+        <v>232000000.0</v>
       </c>
       <c r="BB24">
-        <v>31122000000.0</v>
+        <v>224000000.0</v>
       </c>
       <c r="BC24">
-        <v>36477000000.0</v>
+        <v>-379000000.0</v>
       </c>
       <c r="BD24">
-        <v>41714000000.0</v>
-[...8 lines deleted...]
-      <c r="BL24"/>
+        <v>-9267000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>91000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>71000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>2782000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>-9312000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>5072000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>185000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>132720500.0</v>
+      </c>
+      <c r="BL24">
+        <v>1053874000.0</v>
+      </c>
       <c r="BM24"/>
-      <c r="BN24">
-[...1 lines deleted...]
-      </c>
+      <c r="BN24"/>
       <c r="BO24">
-        <v>14521500500.0</v>
+        <v>1001411100.0</v>
       </c>
       <c r="BP24">
-        <v>17893750400.0</v>
+        <v>1139246500.0</v>
       </c>
       <c r="BQ24">
-        <v>44196344500.0</v>
+        <v>261906200.0</v>
       </c>
       <c r="BR24">
-        <v>17595997400.0</v>
+        <v>206683800.0</v>
       </c>
       <c r="BS24">
-        <v>19238071600.0</v>
-[...2 lines deleted...]
-      <c r="BU24"/>
+        <v>213770100.0</v>
+      </c>
+      <c r="BT24">
+        <v>559918500.0</v>
+      </c>
+      <c r="BU24">
+        <v>343201500.0</v>
+      </c>
       <c r="BV24"/>
       <c r="BW24">
-        <v>117568300300.0</v>
+        <v>3206981000.0</v>
       </c>
       <c r="BX24">
-        <v>117467905000.0</v>
+        <v>3120631800.0</v>
       </c>
       <c r="BY24">
-        <v>117367509700.0</v>
+        <v>2946656300.0</v>
       </c>
       <c r="BZ24">
-        <v>117166719000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2813405600.0</v>
+      </c>
+      <c r="CA24"/>
+      <c r="CB24"/>
       <c r="CC24">
-        <v>148430260000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>880896000.0</v>
+      </c>
+      <c r="CD24"/>
+      <c r="CE24"/>
       <c r="CF24">
-        <v>148047397000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>513233000.0</v>
+      </c>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
       <c r="CM24">
-        <v>277745000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>100244639000.0</v>
+      </c>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
       <c r="CQ24"/>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>-100879000000.0</v>
+      </c>
       <c r="C25">
-        <v>12981000000.0</v>
+        <v>-5423000000.0</v>
       </c>
       <c r="D25">
-        <v>14666000000.0</v>
+        <v>112530000000.0</v>
       </c>
       <c r="E25">
-        <v>16351000000.0</v>
+        <v>-60064000000.0</v>
       </c>
       <c r="F25">
-        <v>18568000000.0</v>
+        <v>-79048000000.0</v>
       </c>
       <c r="G25">
-        <v>24666000000.0</v>
-[...3 lines deleted...]
-      <c r="J25"/>
+        <v>242803000000.0</v>
+      </c>
+      <c r="H25">
+        <v>121770000000.0</v>
+      </c>
+      <c r="I25">
+        <v>13106000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-120536000000.0</v>
+      </c>
       <c r="K25">
-        <v>25015000000.0</v>
+        <v>68611000000.0</v>
       </c>
       <c r="L25">
-        <v>26851000000.0</v>
+        <v>-33673000000.0</v>
       </c>
       <c r="M25">
-        <v>25760000000.0</v>
+        <v>-101853000000.0</v>
       </c>
       <c r="N25">
-        <v>27323000000.0</v>
+        <v>-45125000000.0</v>
       </c>
       <c r="O25">
-        <v>26383000000.0</v>
+        <v>-40827000000.0</v>
       </c>
       <c r="P25">
-        <v>26793000000.0</v>
+        <v>-44282000000.0</v>
       </c>
       <c r="Q25">
-        <v>28544000000.0</v>
+        <v>92967000000.0</v>
       </c>
       <c r="R25">
-        <v>30280000000.0</v>
+        <v>-15778000000.0</v>
       </c>
       <c r="S25">
-        <v>30597000000.0</v>
+        <v>-50317000000.0</v>
       </c>
       <c r="T25">
-        <v>32564000000.0</v>
+        <v>-18945000000.0</v>
       </c>
       <c r="U25">
-        <v>34493000000.0</v>
+        <v>-16648000000.0</v>
       </c>
       <c r="V25">
-        <v>35422000000.0</v>
+        <v>-1401000000.0</v>
       </c>
       <c r="W25">
-        <v>40267000000.0</v>
+        <v>-14109000000.0</v>
       </c>
       <c r="X25">
-        <v>43761000000.0</v>
+        <v>-12735000000.0</v>
       </c>
       <c r="Y25">
-        <v>43343000000.0</v>
-[...37 lines deleted...]
-      <c r="BJ25"/>
+        <v>-18607000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-2332000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-151031000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-43144000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-31201000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-25616000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-132161000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-50285000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-52926000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-35032000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-120980000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-64744000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-38012000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-33489000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-118470000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-41315000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-51769000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-43558000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-104934000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-62730000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-49942000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-47514000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-85752000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-64784000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-76619000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-33065000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-78198000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-59071000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-45468000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-26269000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-64082000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-36759000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-36713000000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-33638000000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-47404000000.0</v>
+      </c>
+      <c r="BH25">
+        <v>-38857000000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-31667000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-21545000000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -9121,51 +29922,51 @@
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
     </row>
     <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9220,21232 +30021,782 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>215</v>
       </c>
       <c r="B28">
-        <v>-1824571000000.0</v>
+        <v>-783000000.0</v>
       </c>
       <c r="C28">
-        <v>-1709865000000.0</v>
+        <v>-2379000000.0</v>
       </c>
       <c r="D28">
-        <v>-1513829000000.0</v>
+        <v>-41258000000.0</v>
       </c>
       <c r="E28">
-        <v>-1549653000000.0</v>
+        <v>-77973000000.0</v>
       </c>
       <c r="F28">
-        <v>-1583632000000.0</v>
+        <v>-1232000000.0</v>
       </c>
       <c r="G28">
-        <v>-1369600000000.0</v>
+        <v>-25153000000.0</v>
       </c>
       <c r="H28">
-        <v>-1249684000000.0</v>
+        <v>-1552000000.0</v>
       </c>
       <c r="I28">
-        <v>-1177547000000.0</v>
+        <v>-47673000000.0</v>
       </c>
       <c r="J28">
-        <v>-1240127000000.0</v>
+        <v>-9647000000.0</v>
       </c>
       <c r="K28">
-        <v>-1138391000000.0</v>
+        <v>-31389000000.0</v>
       </c>
       <c r="L28">
-        <v>-1066165000000.0</v>
+        <v>-1582000000.0</v>
       </c>
       <c r="M28">
-        <v>-1108920000000.0</v>
+        <v>-30665000000.0</v>
       </c>
       <c r="N28">
-        <v>-1216119000000.0</v>
+        <v>-2541000000.0</v>
       </c>
       <c r="O28">
-        <v>-1081390000000.0</v>
+        <v>-21574000000.0</v>
       </c>
       <c r="P28">
-        <v>-1022657000000.0</v>
+        <v>-1832000000.0</v>
       </c>
       <c r="Q28">
-        <v>-905280000000.0</v>
+        <v>-27223000000.0</v>
       </c>
       <c r="R28">
-        <v>-1006800000000.0</v>
+        <v>-1619000000.0</v>
       </c>
       <c r="S28">
-        <v>-580671000000.0</v>
+        <v>-19090000000.0</v>
       </c>
       <c r="T28">
-        <v>-478446000000.0</v>
+        <v>-1930000000.0</v>
       </c>
       <c r="U28">
-        <v>-503735000000.0</v>
+        <v>-14073000000.0</v>
       </c>
       <c r="V28">
-        <v>-431892000000.0</v>
+        <v>-644000000.0</v>
       </c>
       <c r="W28">
-        <v>4022000000.0</v>
+        <v>-168062000000.0</v>
       </c>
       <c r="X28">
-        <v>37010000000.0</v>
+        <v>-144116000000.0</v>
       </c>
       <c r="Y28">
-        <v>-91183000000.0</v>
+        <v>-14990000000.0</v>
       </c>
       <c r="Z28">
-        <v>-491544000000.0</v>
+        <v>225968000000.0</v>
       </c>
       <c r="AA28">
-        <v>-49184000000.0</v>
+        <v>-100775000000.0</v>
       </c>
       <c r="AB28">
-        <v>-2273000000.0</v>
+        <v>8645000000.0</v>
       </c>
       <c r="AC28">
-        <v>-65942000000.0</v>
+        <v>-86383000000.0</v>
       </c>
       <c r="AD28">
-        <v>-273682000000.0</v>
+        <v>61579000000.0</v>
       </c>
       <c r="AE28">
-        <v>-99216000000.0</v>
+        <v>-44109000000.0</v>
       </c>
       <c r="AF28">
-        <v>-43063000000.0</v>
+        <v>-1883000000.0</v>
       </c>
       <c r="AG28">
-        <v>-142981000000.0</v>
+        <v>-70651000000.0</v>
       </c>
       <c r="AH28">
-        <v>-676587000000.0</v>
+        <v>-1478000000.0</v>
       </c>
       <c r="AI28">
-        <v>-52380000000.0</v>
+        <v>-56606000000.0</v>
       </c>
       <c r="AJ28">
-        <v>-162725000000.0</v>
+        <v>18008000000.0</v>
       </c>
       <c r="AK28">
-        <v>-168322000000.0</v>
+        <v>-69022000000.0</v>
       </c>
       <c r="AL28">
-        <v>-273934000000.0</v>
+        <v>-4938000000.0</v>
       </c>
       <c r="AM28">
-        <v>-118550000000.0</v>
+        <v>-42569000000.0</v>
       </c>
       <c r="AN28">
-        <v>-140135000000.0</v>
+        <v>-4113000000.0</v>
       </c>
       <c r="AO28">
-        <v>-281971000000.0</v>
+        <v>-129790000000.0</v>
       </c>
       <c r="AP28">
-        <v>-453727000000.0</v>
+        <v>-4546000000.0</v>
       </c>
       <c r="AQ28">
-        <v>-172888000000.0</v>
+        <v>-38604000000.0</v>
       </c>
       <c r="AR28">
-        <v>-245442000000.0</v>
+        <v>-6103000000.0</v>
       </c>
       <c r="AS28">
-        <v>-393033000000.0</v>
+        <v>-77774000000.0</v>
       </c>
       <c r="AT28">
-        <v>-324011000000.0</v>
+        <v>-6319000000.0</v>
       </c>
       <c r="AU28">
-        <v>-186210000000.0</v>
+        <v>-49602000000.0</v>
       </c>
       <c r="AV28">
-        <v>-132680000000.0</v>
+        <v>-5256000000.0</v>
       </c>
       <c r="AW28">
-        <v>-116050000000.0</v>
+        <v>-45610000000.0</v>
       </c>
       <c r="AX28">
-        <v>-259782000000.0</v>
+        <v>3061000000.0</v>
       </c>
       <c r="AY28">
-        <v>-176209000000.0</v>
+        <v>-23643000000.0</v>
       </c>
       <c r="AZ28">
-        <v>9003000000.0</v>
+        <v>-110154000000.0</v>
       </c>
       <c r="BA28">
-        <v>-11737000000.0</v>
+        <v>-29753000000.0</v>
       </c>
       <c r="BB28">
-        <v>-84623000000.0</v>
+        <v>20422000000.0</v>
       </c>
       <c r="BC28">
-        <v>86671000000.0</v>
+        <v>-133880000000.0</v>
       </c>
       <c r="BD28">
-        <v>11809000000.0</v>
+        <v>19354000000.0</v>
       </c>
       <c r="BE28">
-        <v>-134753000000.0</v>
+        <v>80307000000.0</v>
       </c>
       <c r="BF28">
-        <v>-194945000000.0</v>
-[...4 lines deleted...]
-      <c r="BJ28"/>
+        <v>13891000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-16048000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-774000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-32661000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>117594200.0</v>
+      </c>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28"/>
+      <c r="BR28">
+        <v>30400442300.0</v>
+      </c>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28"/>
+      <c r="CC28">
+        <v>617356000.0</v>
+      </c>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28"/>
+      <c r="CF28">
+        <v>66353000.0</v>
+      </c>
       <c r="CG28"/>
       <c r="CH28"/>
-      <c r="CI28"/>
-      <c r="CJ28"/>
+      <c r="CI28">
+        <v>216498000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>99233000.0</v>
+      </c>
       <c r="CK28"/>
-      <c r="CL28"/>
+      <c r="CL28">
+        <v>3340000000.0</v>
+      </c>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>11926000000.0</v>
+      </c>
+      <c r="C29">
+        <v>132399000000.0</v>
+      </c>
       <c r="D29">
-        <v>1963460000000.0</v>
+        <v>236884000000.0</v>
       </c>
       <c r="E29">
-        <v>1971829000000.0</v>
+        <v>41100000000.0</v>
       </c>
       <c r="F29">
-        <v>1925656000000.0</v>
+        <v>-31923000000.0</v>
       </c>
       <c r="G29">
-        <v>1896541000000.0</v>
+        <v>242803000000.0</v>
       </c>
       <c r="H29">
-        <v>1828127000000.0</v>
+        <v>121770000000.0</v>
       </c>
       <c r="I29">
-        <v>1821169000000.0</v>
+        <v>119027000000.0</v>
       </c>
       <c r="J29">
-        <v>1791898000000.0</v>
+        <v>-41745000000.0</v>
       </c>
       <c r="K29">
-        <v>1789657000000.0</v>
+        <v>137074000000.0</v>
       </c>
       <c r="L29">
-        <v>1732212000000.0</v>
+        <v>73759000000.0</v>
       </c>
       <c r="M29">
-        <v>1718650000000.0</v>
+        <v>-11372000000.0</v>
       </c>
       <c r="N29">
-        <v>1693218000000.0</v>
+        <v>25040000000.0</v>
       </c>
       <c r="O29">
-        <v>1666715000000.0</v>
+        <v>32787000000.0</v>
       </c>
       <c r="P29">
-        <v>1633818000000.0</v>
+        <v>32897000000.0</v>
       </c>
       <c r="Q29">
-        <v>1643836000000.0</v>
+        <v>155006000000.0</v>
       </c>
       <c r="R29">
-        <v>1627649000000.0</v>
+        <v>-93894000000.0</v>
       </c>
       <c r="S29">
-        <v>1588201000000.0</v>
+        <v>450893000000.0</v>
       </c>
       <c r="T29">
-        <v>1569256000000.0</v>
+        <v>103593000000.0</v>
       </c>
       <c r="U29">
-        <v>1564744000000.0</v>
+        <v>-11319000000.0</v>
       </c>
       <c r="V29">
-        <v>1562774000000.0</v>
+        <v>72936000000.0</v>
       </c>
       <c r="W29">
-        <v>1740340000000.0</v>
+        <v>453044000000.0</v>
       </c>
       <c r="X29">
-        <v>1800549000000.0</v>
+        <v>102165000000.0</v>
       </c>
       <c r="Y29">
-        <v>1856208000000.0</v>
-[...36 lines deleted...]
-      <c r="BI29"/>
+        <v>-117481000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-336148000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>489914000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>61980000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>15913000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-192952000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>242141000000.0</v>
+      </c>
+      <c r="AF29">
+        <v>62950000000.0</v>
+      </c>
+      <c r="AG29">
+        <v>-21381000000.0</v>
+      </c>
+      <c r="AH29">
+        <v>-528008000000.0</v>
+      </c>
+      <c r="AI29">
+        <v>678605000000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>-107058000000.0</v>
+      </c>
+      <c r="AK29">
+        <v>64570000000.0</v>
+      </c>
+      <c r="AL29">
+        <v>-102718000000.0</v>
+      </c>
+      <c r="AM29">
+        <v>205274000000.0</v>
+      </c>
+      <c r="AN29">
+        <v>-13702000000.0</v>
+      </c>
+      <c r="AO29">
+        <v>2935000000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-146602000000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>329865000000.0</v>
+      </c>
+      <c r="AR29">
+        <v>-71125000000.0</v>
+      </c>
+      <c r="AS29">
+        <v>-75101000000.0</v>
+      </c>
+      <c r="AT29">
+        <v>78358000000.0</v>
+      </c>
+      <c r="AU29">
+        <v>178510000000.0</v>
+      </c>
+      <c r="AV29">
+        <v>-14337000000.0</v>
+      </c>
+      <c r="AW29">
+        <v>96586000000.0</v>
+      </c>
+      <c r="AX29">
+        <v>-134993000000.0</v>
+      </c>
+      <c r="AY29">
+        <v>109452000000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>180697000000.0</v>
+      </c>
+      <c r="BA29">
+        <v>77249000000.0</v>
+      </c>
+      <c r="BB29">
+        <v>-65318000000.0</v>
+      </c>
+      <c r="BC29">
+        <v>212535000000.0</v>
+      </c>
+      <c r="BD29">
+        <v>-44324000000.0</v>
+      </c>
+      <c r="BE29">
+        <v>-96654000000.0</v>
+      </c>
+      <c r="BF29">
+        <v>-47142000000.0</v>
+      </c>
+      <c r="BG29">
+        <v>66898000000.0</v>
+      </c>
+      <c r="BH29">
+        <v>48779000000.0</v>
+      </c>
+      <c r="BI29">
+        <v>-22226000000.0</v>
+      </c>
       <c r="BJ29"/>
-      <c r="BK29"/>
-[...1 lines deleted...]
-      <c r="BM29"/>
+      <c r="BK29">
+        <v>184354504100.0</v>
+      </c>
+      <c r="BL29">
+        <v>56273392300.0</v>
+      </c>
+      <c r="BM29">
+        <v>39527105400.0</v>
+      </c>
       <c r="BN29"/>
-      <c r="BO29"/>
-[...1 lines deleted...]
-      <c r="BQ29"/>
+      <c r="BO29">
+        <v>230063527900.0</v>
+      </c>
+      <c r="BP29">
+        <v>101546404700.0</v>
+      </c>
+      <c r="BQ29">
+        <v>5066467700.0</v>
+      </c>
       <c r="BR29"/>
-      <c r="BS29"/>
-[...1 lines deleted...]
-      <c r="BU29"/>
+      <c r="BS29">
+        <v>167217322100.0</v>
+      </c>
+      <c r="BT29">
+        <v>118382835700.0</v>
+      </c>
+      <c r="BU29">
+        <v>23905965800.0</v>
+      </c>
       <c r="BV29"/>
-      <c r="BW29"/>
-[...1 lines deleted...]
-      <c r="BY29"/>
+      <c r="BW29">
+        <v>121785351900.0</v>
+      </c>
+      <c r="BX29">
+        <v>40639883000.0</v>
+      </c>
+      <c r="BY29">
+        <v>37999160900.0</v>
+      </c>
       <c r="BZ29"/>
-      <c r="CA29"/>
-[...6 lines deleted...]
-      <c r="CH29"/>
+      <c r="CA29">
+        <v>92941701000.0</v>
+      </c>
+      <c r="CB29">
+        <v>56722123000.0</v>
+      </c>
+      <c r="CC29">
+        <v>17823079000.0</v>
+      </c>
+      <c r="CD29">
+        <v>82865968000.0</v>
+      </c>
+      <c r="CE29">
+        <v>54893664000.0</v>
+      </c>
+      <c r="CF29">
+        <v>39419107000.0</v>
+      </c>
+      <c r="CG29">
+        <v>32339527000.0</v>
+      </c>
+      <c r="CH29">
+        <v>11461222000.0</v>
+      </c>
       <c r="CI29"/>
       <c r="CJ29"/>
-      <c r="CK29"/>
-[...5 lines deleted...]
-      <c r="CQ29"/>
+      <c r="CK29">
+        <v>190417777000.0</v>
+      </c>
+      <c r="CL29">
+        <v>101489000000.0</v>
+      </c>
+      <c r="CM29">
+        <v>157645668000.0</v>
+      </c>
+      <c r="CN29">
+        <v>114066000000.0</v>
+      </c>
+      <c r="CO29">
+        <v>59305000000.0</v>
+      </c>
+      <c r="CP29">
+        <v>23074000000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>18632000000.0</v>
+      </c>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>217</v>
       </c>
       <c r="B30">
-        <v>618421000000.0</v>
+        <v>-2277000000.0</v>
       </c>
       <c r="C30">
-        <v>538521000000.0</v>
+        <v>-12142000000.0</v>
       </c>
       <c r="D30">
-        <v>596706000000.0</v>
+        <v>-1952000000.0</v>
       </c>
       <c r="E30">
-        <v>508950000000.0</v>
+        <v>-1203000000.0</v>
       </c>
       <c r="F30">
-        <v>579509000000.0</v>
+        <v>-2662000000.0</v>
       </c>
       <c r="G30">
-        <v>629720000000.0</v>
+        <v>-10575000000.0</v>
       </c>
       <c r="H30">
-        <v>583078000000.0</v>
+        <v>-2708000000.0</v>
       </c>
       <c r="I30">
-        <v>595941000000.0</v>
+        <v>-1346000000.0</v>
       </c>
       <c r="J30">
-        <v>683987000000.0</v>
+        <v>-2719000000.0</v>
       </c>
       <c r="K30">
-        <v>625265000000.0</v>
+        <v>-2486000000.0</v>
       </c>
       <c r="L30">
-        <v>608840000000.0</v>
+        <v>-2608000000.0</v>
       </c>
       <c r="M30">
-        <v>629602000000.0</v>
+        <v>-3134000000.0</v>
       </c>
       <c r="N30">
-        <v>698474000000.0</v>
+        <v>-3511000000.0</v>
       </c>
       <c r="O30">
-        <v>625074000000.0</v>
+        <v>-8012000000.0</v>
       </c>
       <c r="P30">
-        <v>485323000000.0</v>
+        <v>-1374000000.0</v>
       </c>
       <c r="Q30">
-        <v>465500000000.0</v>
+        <v>-12900000000.0</v>
       </c>
       <c r="R30">
-        <v>759751000000.0</v>
+        <v>-8262000000.0</v>
       </c>
       <c r="S30">
-        <v>625968000000.0</v>
+        <v>-4612000000.0</v>
       </c>
       <c r="T30">
-        <v>520096000000.0</v>
+        <v>-1335000000.0</v>
       </c>
       <c r="U30">
-        <v>477967000000.0</v>
+        <v>-1792000000.0</v>
       </c>
       <c r="V30">
-        <v>568297000000.0</v>
+        <v>-1543000000.0</v>
       </c>
       <c r="W30">
-        <v>771224000000.0</v>
+        <v>-2686000000.0</v>
       </c>
       <c r="X30">
-        <v>699804000000.0</v>
+        <v>-1129000000.0</v>
       </c>
       <c r="Y30">
-        <v>770105000000.0</v>
+        <v>-2770000000.0</v>
       </c>
       <c r="Z30">
-        <v>1127965000000.0</v>
+        <v>-5505000000.0</v>
       </c>
       <c r="AA30">
-        <v>928994000000.0</v>
+        <v>-9485000000.0</v>
       </c>
       <c r="AB30">
-        <v>748265000000.0</v>
+        <v>-11918000000.0</v>
       </c>
       <c r="AC30">
-        <v>799829000000.0</v>
+        <v>-6393000000.0</v>
       </c>
       <c r="AD30">
-        <v>796568000000.0</v>
+        <v>-12107000000.0</v>
       </c>
       <c r="AE30">
-        <v>760594000000.0</v>
+        <v>-22963000000.0</v>
       </c>
       <c r="AF30">
-        <v>702892000000.0</v>
+        <v>-5031000000.0</v>
       </c>
       <c r="AG30">
-        <v>491180000000.0</v>
+        <v>-8283000000.0</v>
       </c>
       <c r="AH30">
-        <v>699187000000.0</v>
+        <v>-4523000000.0</v>
       </c>
       <c r="AI30">
-        <v>645683000000.0</v>
+        <v>-17808000000.0</v>
       </c>
       <c r="AJ30">
-        <v>499259000000.0</v>
+        <v>-1882000000.0</v>
       </c>
       <c r="AK30">
-        <v>517954000000.0</v>
+        <v>-2232000000.0</v>
       </c>
       <c r="AL30">
-        <v>395675000000.0</v>
+        <v>-692000000.0</v>
       </c>
       <c r="AM30">
-        <v>366792000000.0</v>
+        <v>-11153000000.0</v>
       </c>
       <c r="AN30">
-        <v>352208000000.0</v>
+        <v>-6351000000.0</v>
       </c>
       <c r="AO30">
-        <v>378247000000.0</v>
+        <v>-17188000000.0</v>
       </c>
       <c r="AP30">
-        <v>383170000000.0</v>
+        <v>-21677000000.0</v>
       </c>
       <c r="AQ30">
-        <v>459763000000.0</v>
+        <v>-10240000000.0</v>
       </c>
       <c r="AR30">
-        <v>367268000000.0</v>
+        <v>-2491000000.0</v>
       </c>
       <c r="AS30">
-        <v>354575000000.0</v>
+        <v>-1791000000.0</v>
       </c>
       <c r="AT30">
-        <v>521677000000.0</v>
+        <v>-10729000000.0</v>
       </c>
       <c r="AU30">
-        <v>392361000000.0</v>
+        <v>-2446000000.0</v>
       </c>
       <c r="AV30">
-        <v>405907000000.0</v>
+        <v>67498000000.0</v>
       </c>
       <c r="AW30">
-        <v>418034000000.0</v>
+        <v>-24318000000.0</v>
       </c>
       <c r="AX30">
-        <v>427804000000.0</v>
+        <v>-4559000000.0</v>
       </c>
       <c r="AY30">
-        <v>338470000000.0</v>
+        <v>-8346000000.0</v>
       </c>
       <c r="AZ30">
-        <v>446075000000.0</v>
+        <v>6470000000.0</v>
       </c>
       <c r="BA30">
-        <v>303993000000.0</v>
+        <v>-15165000000.0</v>
       </c>
       <c r="BB30">
-        <v>410921000000.0</v>
+        <v>-7433000000.0</v>
       </c>
       <c r="BC30">
-        <v>268804000000.0</v>
+        <v>-19995000000.0</v>
       </c>
       <c r="BD30">
-        <v>364838000000.0</v>
+        <v>-7118000000.0</v>
       </c>
       <c r="BE30">
-        <v>342540000000.0</v>
+        <v>-5794000000.0</v>
       </c>
       <c r="BF30">
-        <v>372687000000.0</v>
+        <v>-13594000000.0</v>
       </c>
       <c r="BG30">
-        <v>252749484900.0</v>
+        <v>-4421000000.0</v>
       </c>
       <c r="BH30">
-        <v>254436881600.0</v>
+        <v>-8415000000.0</v>
       </c>
       <c r="BI30">
-        <v>243852189100.0</v>
+        <v>-4478000000.0</v>
       </c>
       <c r="BJ30">
-        <v>365333750300.0</v>
-[...13164 lines deleted...]
-      <c r="BJ30"/>
+        <v>-4664000000.0</v>
+      </c>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
-    </row>
-[...2154 lines deleted...]
-      <c r="W30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>48289148000.0</v>
       </c>
-      <c r="X30"/>
-[...5281 lines deleted...]
-      <c r="CG30">
+      <c r="CH30">
         <v>3858222000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>20276083000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>486000000.0</v>
       </c>
-      <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>9666000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>